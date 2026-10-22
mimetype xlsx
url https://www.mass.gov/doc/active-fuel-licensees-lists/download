--- v2 (2026-06-28)
+++ v3 (2026-10-22)
@@ -7,174 +7,228 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\boda excise processing\APBFILES\Fuel Licensee List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B1F09CB-CCE0-44CF-B962-9680DC6A2A6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D829FCDF-A92D-4693-B212-F99D18EE59B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{12928B3F-F7FE-46E0-9B35-58EB5547166A}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3FC1B120-8BFD-4117-8024-22002ED7CD67}"/>
   </bookViews>
   <sheets>
     <sheet name="Active Gasoline Fuel Licensees" sheetId="1" r:id="rId1"/>
     <sheet name="Active Jet Fuel Licensees" sheetId="2" r:id="rId2"/>
     <sheet name="Active Special Fuels Licensees" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3999" uniqueCount="2505">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4127" uniqueCount="2578">
   <si>
     <t>License GT-1 Distributor</t>
   </si>
   <si>
     <t>License Cease</t>
   </si>
   <si>
     <t>Licensee Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>License ID</t>
   </si>
   <si>
+    <t>949343232</t>
+  </si>
+  <si>
+    <t>18 SHELDRAKE RD LLC</t>
+  </si>
+  <si>
+    <t>200 ARLINGTON ST CHELSEA MA 02150-2307</t>
+  </si>
+  <si>
+    <t>December 31, 2026</t>
+  </si>
+  <si>
+    <t>1334170624</t>
+  </si>
+  <si>
+    <t>26 COOPER RD LLC</t>
+  </si>
+  <si>
+    <t>26 COOPER RD SCARSDALE NY 10583-2832</t>
+  </si>
+  <si>
+    <t>1109251072</t>
+  </si>
+  <si>
+    <t>38 MURRAY HILL RD LLC</t>
+  </si>
+  <si>
+    <t>38 MURRAY HILL RD SCARSDALE NY 10583-3417</t>
+  </si>
+  <si>
+    <t>1758712832</t>
+  </si>
+  <si>
+    <t>44 COLBY LANE LLC</t>
+  </si>
+  <si>
+    <t>44 COLBY LN SCARSDALE NY 10583-3402</t>
+  </si>
+  <si>
     <t>1865257984</t>
   </si>
   <si>
     <t>A L PRIME ENERGY CONSULTANT INC</t>
   </si>
   <si>
     <t>18 LARK AVE SAUGUS MA 01906-4261</t>
   </si>
   <si>
-    <t>December 31, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>22778880</t>
   </si>
   <si>
     <t>ALLIANCE ENERGY LLC</t>
   </si>
   <si>
     <t>800 SOUTH ST WALTHAM MA 02453-1478</t>
   </si>
   <si>
     <t>1126011904</t>
   </si>
   <si>
     <t>AR SANDRI INC</t>
   </si>
   <si>
     <t>400 CHAPMAN ST GREENFIELD MA 01301-1736</t>
   </si>
   <si>
     <t>1488278528</t>
   </si>
   <si>
     <t>ARAMCO TRADING AMERICAS LLC</t>
   </si>
   <si>
     <t>500 DALLAS ST HOUSTON TX 77002-4800</t>
   </si>
   <si>
     <t>954176512</t>
   </si>
   <si>
     <t>BP PRODUCTS NORTH AMERICA EXCISE TAX DEPT</t>
   </si>
   <si>
     <t>501 WESTLAKE PARK BLVD HOUSTON TX 77079-2604</t>
   </si>
   <si>
+    <t>832492544</t>
+  </si>
+  <si>
+    <t>BRAHMA UNIVERSITY</t>
+  </si>
+  <si>
+    <t>1 COLLEGE CIR GENESEO NY 14454-1462</t>
+  </si>
+  <si>
     <t>1355781120</t>
   </si>
   <si>
     <t>BUCKEYE ENERGY SERVICES LLC</t>
   </si>
   <si>
     <t>4200 WESTHEIMER RD STE 975 HOUSTON TX 77027-4428</t>
   </si>
   <si>
     <t>2138412032</t>
   </si>
   <si>
     <t>CANAAN DISTRIBUTION</t>
   </si>
   <si>
     <t>53 COURT ST TAUNTON MA 02780-3248</t>
   </si>
   <si>
     <t>835556352</t>
   </si>
   <si>
     <t>CASTLETON COMMODITIES MERCHANT TRADING LP</t>
   </si>
   <si>
     <t>2200 ATLANTIC ST STE 800 STAMFORD CT 06902-6834</t>
   </si>
   <si>
+    <t>1371132928</t>
+  </si>
+  <si>
+    <t>CHAMUNDESHWARI UNIVERSITY</t>
+  </si>
+  <si>
+    <t>1200 E COLTON AVE REDLANDS CA 92374-3755</t>
+  </si>
+  <si>
     <t>1552651264</t>
   </si>
   <si>
     <t>CITGO PETROLEUM CORPORATION</t>
   </si>
   <si>
     <t>1293 ELDRIDGE PKWY HOUSTON TX 77077-1670</t>
   </si>
   <si>
     <t>1621988352</t>
   </si>
   <si>
     <t>COLBEA ENTERPRISES LLC</t>
   </si>
   <si>
     <t>695 GEORGE WASHINGTON HWY LINCOLN RI 02865-4257</t>
   </si>
   <si>
     <t>696751104</t>
   </si>
   <si>
     <t>CONTINENTAL MANAGEMENT CORP</t>
   </si>
   <si>
     <t>6 KIMBALL LN LYNNFIELD MA 01940-2682</t>
@@ -200,51 +254,51 @@
   <si>
     <t>1739953152</t>
   </si>
   <si>
     <t>DENNIS K BURKE INC</t>
   </si>
   <si>
     <t>555 CONSTITUTION DR TAUNTON MA 02780-7365</t>
   </si>
   <si>
     <t>1463522304</t>
   </si>
   <si>
     <t>DIESEL DIRECT INC</t>
   </si>
   <si>
     <t>74 MAPLE ST STOUGHTON MA 02072-1106</t>
   </si>
   <si>
     <t>1886360576</t>
   </si>
   <si>
     <t>DRAKE PETROLEUM CO INC</t>
   </si>
   <si>
-    <t>800 SOUTH ST PO BOX 9161 STE 500 WALTHAM MA 02453-1439</t>
+    <t>275 GROVE STREET STE 3-400 NEWTON (AUBURNDALE) MA 02466</t>
   </si>
   <si>
     <t>686789632</t>
   </si>
   <si>
     <t>EAST RIVER ENERGY INC</t>
   </si>
   <si>
     <t>401 SOUNDVIEW RD GUILFORD CT 06437-2971</t>
   </si>
   <si>
     <t>1143706624</t>
   </si>
   <si>
     <t>ENERGY CRAFTERS INC</t>
   </si>
   <si>
     <t>33 BOSTON POST ROAD STE 302 MARLBOROUGH MA 01752</t>
   </si>
   <si>
     <t>430281728</t>
   </si>
   <si>
     <t>ENERGY NORTH INCORPORATED</t>
   </si>
@@ -323,53 +377,50 @@
   <si>
     <t>3001 OCEAN DR # 203 VERO BEACH FL 32963-1953</t>
   </si>
   <si>
     <t>1626444800</t>
   </si>
   <si>
     <t>GLEN HES CORP</t>
   </si>
   <si>
     <t>311268352</t>
   </si>
   <si>
     <t>GLOBAL COMPANIES LLC</t>
   </si>
   <si>
     <t>800 SOUTH ST STE 200 WALTHAM MA 02453-1489</t>
   </si>
   <si>
     <t>1865126912</t>
   </si>
   <si>
     <t>GLOBAL MONTELLO GROUP CORP</t>
   </si>
   <si>
-    <t>800 SOUTH ST PO BOX 9161 WALTHAM MA 02454-9161</t>
-[...1 lines deleted...]
-  <si>
     <t>1819513856</t>
   </si>
   <si>
     <t>GULF OIL LLC</t>
   </si>
   <si>
     <t>492 OLD CONNECTICUT PATH STE 600 FRAMINGHAM MA 01701-4595</t>
   </si>
   <si>
     <t>1240962048</t>
   </si>
   <si>
     <t>GULF, INC</t>
   </si>
   <si>
     <t>200 GALLERIA PKWY SE STE 900 ATLANTA GA 30339-5945</t>
   </si>
   <si>
     <t>882398208</t>
   </si>
   <si>
     <t>HARBOR FUEL OIL CORPORATION</t>
   </si>
   <si>
     <t>10 AIRPORT RD NANTUCKET MA 02554-7012</t>
@@ -605,50 +656,59 @@
   <si>
     <t>741053440</t>
   </si>
   <si>
     <t>SANDRI ENERGY LLC</t>
   </si>
   <si>
     <t>462443520</t>
   </si>
   <si>
     <t>SEI FUEL SERVICES INC</t>
   </si>
   <si>
     <t>3200 HACKBERRY RD IRVING TX 75063-0131</t>
   </si>
   <si>
     <t>178885632</t>
   </si>
   <si>
     <t>SHELL OIL PRODUCTS US</t>
   </si>
   <si>
     <t>910 LOUISIANA ST HOUSTON TX 77002-4916</t>
   </si>
   <si>
+    <t>601216000</t>
+  </si>
+  <si>
+    <t>SOMAR UNIVERSITY</t>
+  </si>
+  <si>
+    <t>10 CONVENT AVE APT 1 NEW YORK NY 10027-2607</t>
+  </si>
+  <si>
     <t>984323072</t>
   </si>
   <si>
     <t>SOUTH COAST DISTRIBUTING LLC</t>
   </si>
   <si>
     <t>2201 CRANBERRY HWY P O BOX 893 WEST WAREHAM MA 02576-0893</t>
   </si>
   <si>
     <t>1254855680</t>
   </si>
   <si>
     <t>SPRAGUE OPERATING RESOURCES LLC</t>
   </si>
   <si>
     <t>185 INTERNATIONAL DR PORTSMOUTH NH 03801-6836</t>
   </si>
   <si>
     <t>208770048</t>
   </si>
   <si>
     <t>STANDARD PETROLEUM LOGISTICS INC.,</t>
   </si>
   <si>
     <t>4915 CASKIE ST RICHMOND VA 23230-3507</t>
@@ -686,57 +746,66 @@
   <si>
     <t>TOPCO ASSOCIATES LLC</t>
   </si>
   <si>
     <t>2 PIERCE PL ITASCA IL 60143-1203</t>
   </si>
   <si>
     <t>454923264</t>
   </si>
   <si>
     <t>TRAFIGURA TRADING LLC</t>
   </si>
   <si>
     <t>845 TEXAS ST STE 3600 HOUSTON TX 77002-2858</t>
   </si>
   <si>
     <t>1858966528</t>
   </si>
   <si>
     <t>VALERO MARKETING &amp; SUPPLY CO</t>
   </si>
   <si>
     <t>1 VALERO WAY SAN ANTONIO TX 78249-1616</t>
   </si>
   <si>
+    <t>502518784</t>
+  </si>
+  <si>
+    <t>VIJAYĀRĀMA UNIVERSITY</t>
+  </si>
+  <si>
+    <t>4330 AUBURN BLVD SACRAMENTO CA 95841-4107</t>
+  </si>
+  <si>
     <t>1059820544</t>
   </si>
   <si>
     <t>VITOL INC</t>
   </si>
   <si>
-    <t>2925 RICHMOND AVE FL 11 HOUSTON TX 77098</t>
+    <t>3425 W ALABAMA ST HOUSTON TX 77027-6028</t>
   </si>
   <si>
     <t>1908380672</t>
   </si>
   <si>
     <t>VOLTA OIL COMPANY INC</t>
   </si>
   <si>
     <t>1 ROBERTS RD STE 2 PLYMOUTH MA 02360-5087</t>
   </si>
   <si>
     <t>4035584</t>
   </si>
   <si>
     <t>YATCO DISTRIBUTION LLC</t>
   </si>
   <si>
     <t>313 BOSTON POST ROAD WEST # STE 120 MARLBOROUGH MA 01752</t>
   </si>
   <si>
     <t>License GT-1 Exporter</t>
   </si>
   <si>
     <t>1993184256</t>
   </si>
@@ -839,50 +908,59 @@
   <si>
     <t>COSTCO WHOLESALE CORPORATION</t>
   </si>
   <si>
     <t>730 LAKE DR ISSAQUAH WA 98027-5504</t>
   </si>
   <si>
     <t>1403753472</t>
   </si>
   <si>
     <t>D &amp; C TRANSPORTATION INC</t>
   </si>
   <si>
     <t>32 RAILROAD AVE ORLEANS VT 05860-1316</t>
   </si>
   <si>
     <t>857576448</t>
   </si>
   <si>
     <t>DIVERSIFIED ENERGY SUPPLY</t>
   </si>
   <si>
     <t>601 WEST CROSSVILLE RD BLDG  ROSWELL GA 30075</t>
   </si>
   <si>
+    <t>1917703168</t>
+  </si>
+  <si>
+    <t>DOOLEY'S PETROLEUM, INC.</t>
+  </si>
+  <si>
+    <t>3101 3RD AVE SW WILLMAR MN 56201-4487</t>
+  </si>
+  <si>
     <t>156079104</t>
   </si>
   <si>
     <t>EASTERN PROPANE GAS INC</t>
   </si>
   <si>
     <t>28 INDUSTRIAL WAY ROCHESTER NH 03867-4296</t>
   </si>
   <si>
     <t>704091136</t>
   </si>
   <si>
     <t>EKS 2 CORPORATION</t>
   </si>
   <si>
     <t>246 ANDOVER ST STE 201 PEABODY MA 01960-1554</t>
   </si>
   <si>
     <t>55415808</t>
   </si>
   <si>
     <t>EVANS GROUP INC</t>
   </si>
   <si>
     <t>59 EASTMAN HILL RD ENFIELD NH 03748-4171</t>
@@ -1094,93 +1172,99 @@
   <si>
     <t>PETROLEUM WHOLESALERS INC</t>
   </si>
   <si>
     <t>35246 US HIGHWAY 19 N # 326 PALM HARBOR FL 34684-1931</t>
   </si>
   <si>
     <t>798577664</t>
   </si>
   <si>
     <t>PINNACLE PETROLEUM INC</t>
   </si>
   <si>
     <t>16651 GEMINI LN HUNTINGTON BEACH CA 92647-4432</t>
   </si>
   <si>
     <t>776180736</t>
   </si>
   <si>
     <t>R L VALLEE INC</t>
   </si>
   <si>
     <t>282 S MAIN ST SAINT ALBANS VT 05478-1866</t>
   </si>
   <si>
-    <t>343495680</t>
-[...5 lines deleted...]
-    <t>3664 STATE ROUTE 85 WESTERLO NY 12193-2109</t>
+    <t>1997394944</t>
+  </si>
+  <si>
+    <t>RAJ PETROLEUM INC</t>
+  </si>
+  <si>
+    <t>37 GEORGE ST GREEN ISLAND NY 12183-1103</t>
   </si>
   <si>
     <t>832132096</t>
   </si>
   <si>
     <t>RBS FUEL LLC</t>
   </si>
   <si>
     <t>1149 HARRISBURG PIKE CARLISLE PA 17013-1607</t>
   </si>
   <si>
     <t>154506240</t>
   </si>
   <si>
     <t>RYDER ENERGY DISTRIBUTION CORP</t>
   </si>
   <si>
     <t>6000 WINDWARD PKWY ALPHARETTA GA 30005-4181</t>
   </si>
   <si>
+    <t>148296704</t>
+  </si>
+  <si>
+    <t>SANTA BUCKLEY ENERGY INC</t>
+  </si>
+  <si>
     <t>1971819520</t>
   </si>
   <si>
     <t>SIMPLE ENERGY PARTNERS LLC</t>
   </si>
   <si>
     <t>162 N MAIN ST WEST LEBANON NH 03784-1113</t>
   </si>
   <si>
     <t>1980208128</t>
   </si>
   <si>
     <t>SOUTHERN NEW HAMPSHIRE ENERGY LLC</t>
   </si>
   <si>
-    <t>39 ROCKINGHAM RD LONDONDERRY NH 03053-2213</t>
+    <t>198 LONDONDERRY TPKE HOOKSETT NH 03106-1960</t>
   </si>
   <si>
     <t>724407296</t>
   </si>
   <si>
     <t>SUBURBAN HEATING OIL PARTNERS LLC</t>
   </si>
   <si>
     <t>240 STATE ROUTE 10 WHIPPANY NJ 07981-2105</t>
   </si>
   <si>
     <t>767185920</t>
   </si>
   <si>
     <t>SUN COAST RESOURCES INC</t>
   </si>
   <si>
     <t>6405 CAVALCADE ST HOUSTON TX 77026-4315</t>
   </si>
   <si>
     <t>1912050688</t>
   </si>
   <si>
     <t>SUNCOR ENERGY (U.S.A.) MARKETING INC.</t>
   </si>
@@ -1361,51 +1445,51 @@
   <si>
     <t>1603113984</t>
   </si>
   <si>
     <t>CCO LLC</t>
   </si>
   <si>
     <t>2138 SILAS DEANE HWY STE 101 ROCKY HILL CT 06067-2317</t>
   </si>
   <si>
     <t>85824512</t>
   </si>
   <si>
     <t>CHEVRON PHILLIPS CHEMICAL CO LP</t>
   </si>
   <si>
     <t>9500 LAKESIDE BLVD THE WOODLANDS TX 77381-1205</t>
   </si>
   <si>
     <t>2083361792</t>
   </si>
   <si>
     <t>CHEVRON USA INC</t>
   </si>
   <si>
-    <t>5001 EXECUTIVE PKWY STE 200 SAN RAMON CA 94583-5006</t>
+    <t>BOX 6028 SAN RAMON CA 94583-0728</t>
   </si>
   <si>
     <t>531993600</t>
   </si>
   <si>
     <t>CITY OIL CO INC</t>
   </si>
   <si>
     <t>1 HARTFORD SQ STE 9E NEW BRITAIN CT 06052-1181</t>
   </si>
   <si>
     <t>475239424</t>
   </si>
   <si>
     <t>128947200</t>
   </si>
   <si>
     <t>CONSTRUCT OIL COMPANY INC</t>
   </si>
   <si>
     <t>27 DEXTER RD EAST PROVIDENCE RI 02914-2045</t>
   </si>
   <si>
     <t>959992832</t>
   </si>
@@ -1427,68 +1511,80 @@
   <si>
     <t>53 MINK ST SEEKONK MA 02771-5914</t>
   </si>
   <si>
     <t>866882560</t>
   </si>
   <si>
     <t>975721472</t>
   </si>
   <si>
     <t>DAUPHINAIS CONCRETE, INC</t>
   </si>
   <si>
     <t>12 BEECHWOOD DR SUTTON MA 01590-3001</t>
   </si>
   <si>
     <t>635229184</t>
   </si>
   <si>
     <t>DIESEL DIRECT CENTRAL LLC</t>
   </si>
   <si>
     <t>1931318272</t>
   </si>
   <si>
+    <t>172872704</t>
+  </si>
+  <si>
     <t>496161792</t>
   </si>
   <si>
     <t>FLINTLOCK BLENDING, LLC</t>
   </si>
   <si>
     <t>10601 N PENNSYLVANIA AVE OKLAHOMA CITY OK 73120-4108</t>
   </si>
   <si>
     <t>217945088</t>
   </si>
   <si>
     <t>FLYNN'S TRUCK PLAZA</t>
   </si>
   <si>
     <t>307 HARTFORD TPKE SHREWSBURY MA 01545-6203</t>
   </si>
   <si>
+    <t>1997788160</t>
+  </si>
+  <si>
+    <t>FUEL FACTORY LLC</t>
+  </si>
+  <si>
+    <t>4431 WILLIAM PENN HWY STE 6 MURRYSVILLE PA 15668-1946</t>
+  </si>
+  <si>
     <t>1638552576</t>
   </si>
   <si>
     <t>527537152</t>
   </si>
   <si>
     <t>1150129152</t>
   </si>
   <si>
     <t>1446351872</t>
   </si>
   <si>
     <t>GUTTMAN ENERGY INC</t>
   </si>
   <si>
     <t>200 SPEERS RD BELLE VERNON PA 15012-1017</t>
   </si>
   <si>
     <t>967152640</t>
   </si>
   <si>
     <t>491492352</t>
   </si>
   <si>
     <t>1314083840</t>
@@ -1607,53 +1703,50 @@
   <si>
     <t>899650560</t>
   </si>
   <si>
     <t>RIL USA INC</t>
   </si>
   <si>
     <t>2050 W SAM HOUSTON PKWY S STE 1400 HOUSTON TX 77042-3673</t>
   </si>
   <si>
     <t>1228248064</t>
   </si>
   <si>
     <t>2066584576</t>
   </si>
   <si>
     <t>SANOCO INC</t>
   </si>
   <si>
     <t>101 CORLISS ST PROVIDENCE RI 02904-2621</t>
   </si>
   <si>
     <t>1014076416</t>
   </si>
   <si>
-    <t>SANTA BUCKLEY ENERGY INC</t>
-[...1 lines deleted...]
-  <si>
     <t>1229689856</t>
   </si>
   <si>
     <t>SARATOGA RACK MARKETING LLC</t>
   </si>
   <si>
     <t>633836544</t>
   </si>
   <si>
     <t>SC COMMERCIAL, LLC</t>
   </si>
   <si>
     <t>1800 W KATELLA AVE STE 400 ORANGE CA 92867-3449</t>
   </si>
   <si>
     <t>1134531584</t>
   </si>
   <si>
     <t>SHAHANI INC</t>
   </si>
   <si>
     <t>14 SYCAMORE WAY BRANFORD CT 06405-6551</t>
   </si>
   <si>
     <t>1532204032</t>
@@ -1880,62 +1973,80 @@
   <si>
     <t>SUNOCO, LLC</t>
   </si>
   <si>
     <t>1984877568</t>
   </si>
   <si>
     <t>1364153344</t>
   </si>
   <si>
     <t>141923328</t>
   </si>
   <si>
     <t>591680512</t>
   </si>
   <si>
     <t>WORLD FUEL SERVICES INC</t>
   </si>
   <si>
     <t>9800 NW 41 ST 400 MIAMI FL 33178</t>
   </si>
   <si>
     <t>License JFT-1 User-Seller</t>
   </si>
   <si>
+    <t>262001664</t>
+  </si>
+  <si>
+    <t>72209408</t>
+  </si>
+  <si>
+    <t>2036454400</t>
+  </si>
+  <si>
+    <t>1177277440</t>
+  </si>
+  <si>
     <t>1133335552</t>
   </si>
   <si>
     <t>AMERICAN AIRLINES INC AIRLINE</t>
   </si>
   <si>
     <t>1 SKYVIEW DRIVE MD 8B401 FORT WORTH TX 76155-1801</t>
   </si>
   <si>
     <t>1274696704</t>
   </si>
   <si>
+    <t>2046743552</t>
+  </si>
+  <si>
+    <t>404083712</t>
+  </si>
+  <si>
     <t>344822784</t>
   </si>
   <si>
     <t>DELTA AIR LINES INC</t>
   </si>
   <si>
     <t>100 TERMINAL A LOGAN AIRPORT EAST BOSTON MA 02128</t>
   </si>
   <si>
     <t>1091982336</t>
   </si>
   <si>
     <t>EAGLE EAST AVIATION INC</t>
   </si>
   <si>
     <t>492 SUTTON ST NORTH ANDOVER MA 01845-1505</t>
   </si>
   <si>
     <t>400380928</t>
   </si>
   <si>
     <t>FEDERAL EXPRESS CORP AND SUBSID</t>
   </si>
   <si>
     <t>3630 HACKS CROSS RD BUILDING C FL 3 MEMPHIS TN 38125-8800</t>
@@ -2009,51 +2120,57 @@
   <si>
     <t>484283392</t>
   </si>
   <si>
     <t>SOUTHWEST AIRLINES COMPANY</t>
   </si>
   <si>
     <t>PO BOX 36611 DALLAS TX 75235-1611</t>
   </si>
   <si>
     <t>939234304</t>
   </si>
   <si>
     <t>SPIRIT AIRLINES, LLC</t>
   </si>
   <si>
     <t>1731 RADIANT DR DANIA FL 33004-2437</t>
   </si>
   <si>
     <t>1324061696</t>
   </si>
   <si>
     <t>UNITED PARCEL SERVICE CO</t>
   </si>
   <si>
-    <t>55 GLENLAKE PKWY ATLANTA GA 30328-3498</t>
+    <t>55 GLENLAKE PKWY SANDY SPRINGS GA 30328-3498</t>
+  </si>
+  <si>
+    <t>1801573376</t>
+  </si>
+  <si>
+    <t>VIJAYARAMA UNIVERSITY</t>
   </si>
   <si>
     <t>License SFT-1 Supplier</t>
   </si>
   <si>
     <t>223056896</t>
   </si>
   <si>
     <t>61576192</t>
   </si>
   <si>
     <t>AC MOTOR EXPRESS LLC</t>
   </si>
   <si>
     <t>339 BLISS ST STE C WEST SPRINGFIELD MA 01089-3442</t>
   </si>
   <si>
     <t>800429056</t>
   </si>
   <si>
     <t>ACT FUELS INC.</t>
   </si>
   <si>
     <t>437 MADISON AVE FL 17 NEW YORK NY 10022-7084</t>
   </si>
@@ -2348,89 +2465,98 @@
   <si>
     <t>1999344640</t>
   </si>
   <si>
     <t>BORO SAND &amp; STONE CORP</t>
   </si>
   <si>
     <t>192 PLAIN ST NORTH ATTLEBORO MA 02760-4124</t>
   </si>
   <si>
     <t>1760187392</t>
   </si>
   <si>
     <t>BOSTON SAND &amp; GRAVEL CO</t>
   </si>
   <si>
     <t>100 N WASHINGTON ST FL 2 BOSTON MA 02114-2128</t>
   </si>
   <si>
     <t>1223922688</t>
   </si>
   <si>
     <t>2046268416</t>
   </si>
   <si>
-    <t>BRIDEAU OIL CORPORATION</t>
+    <t>BRIDEAU OIL CORP.</t>
   </si>
   <si>
     <t>49 COBBLER DR FITCHBURG MA 01420-6531</t>
   </si>
   <si>
     <t>1605735424</t>
   </si>
   <si>
     <t>40211456</t>
   </si>
   <si>
     <t>BROW OIL INC</t>
   </si>
   <si>
-    <t>177 ADAMS ST BRAINTREE MA 02184-5498</t>
+    <t>PO BOX 920326 NEEDHAM MA 02492-0004</t>
   </si>
   <si>
     <t>23303168</t>
   </si>
   <si>
     <t>1715704832</t>
   </si>
   <si>
     <t>BURSAW GAS &amp; OIL INC</t>
   </si>
   <si>
     <t>94 GREAT RD ACTON MA 01720-5672</t>
   </si>
   <si>
     <t>1122341888</t>
   </si>
   <si>
     <t>BYRNE SAND &amp; GRAVEL INC</t>
   </si>
   <si>
     <t>210 WOOD ST MIDDLEBORO MA 02346-2853</t>
   </si>
   <si>
+    <t>1754649600</t>
+  </si>
+  <si>
+    <t>C&amp;P FUEL LLC</t>
+  </si>
+  <si>
+    <t>62 HASSEY ST NEW BEDFORD MA 02740-7209</t>
+  </si>
+  <si>
     <t>1178833920</t>
   </si>
   <si>
     <t>CALPINE ENERGY SERVICES LP</t>
   </si>
   <si>
     <t>717 TEXAS ST STE 1000 HOUSTON TX 77002-2743</t>
   </si>
   <si>
     <t>1841320960</t>
   </si>
   <si>
     <t>CAMS OIL SERVICE INC</t>
   </si>
   <si>
     <t>3 OLD WORCESTER RD WEBSTER MA 01570-2112</t>
   </si>
   <si>
     <t>1371689984</t>
   </si>
   <si>
     <t>603689984</t>
   </si>
   <si>
     <t>CAPE COD BIOFUELS INC</t>
@@ -2444,53 +2570,59 @@
   <si>
     <t>622695424</t>
   </si>
   <si>
     <t>600 HAMILTON ST #500 ALLENTON PA 01801</t>
   </si>
   <si>
     <t>1672188928</t>
   </si>
   <si>
     <t>CARGILL INC</t>
   </si>
   <si>
     <t>15407 MCGINTY RD W STOP 86P WAYZATA MN 55391-2365</t>
   </si>
   <si>
     <t>276386816</t>
   </si>
   <si>
     <t>CARLSON HEATING &amp; AIR CONDITINING INC</t>
   </si>
   <si>
     <t>79 PIKE RD SHEFFIELD MA 01257-9635</t>
   </si>
   <si>
+    <t>719705088</t>
+  </si>
+  <si>
     <t>894276608</t>
   </si>
   <si>
+    <t>1279906816</t>
+  </si>
+  <si>
     <t>2022544384</t>
   </si>
   <si>
     <t>CENTENNIAL ENERGY LLC</t>
   </si>
   <si>
     <t>865 NORTH ALBION ST. STE 500 DENVER CO 80220-4809</t>
   </si>
   <si>
     <t>378557440</t>
   </si>
   <si>
     <t>CHALKER HEATING &amp; FUEL LLC</t>
   </si>
   <si>
     <t>1227 ROUTE 28A UNIT B MONUMENT BEACH MA 02553</t>
   </si>
   <si>
     <t>579703808</t>
   </si>
   <si>
     <t>CHARLTON OIL COMPANY</t>
   </si>
   <si>
     <t>98 STURBRIDGE RD STE 200 CHARLTON MA 01507-5323</t>
@@ -2600,87 +2732,96 @@
   <si>
     <t>55284736</t>
   </si>
   <si>
     <t>COLUMBUS ENERGIES INC</t>
   </si>
   <si>
     <t>1492 GAR HWY SWANSEA MA 02777-4231</t>
   </si>
   <si>
     <t>1088263168</t>
   </si>
   <si>
     <t>COMMONWEALTH FUEL CORPORATION</t>
   </si>
   <si>
     <t>128 EASTERN AVE CHELSEA MA 02150-3371</t>
   </si>
   <si>
     <t>777753600</t>
   </si>
   <si>
     <t>1736201216</t>
   </si>
   <si>
+    <t>312857600</t>
+  </si>
+  <si>
+    <t>CONTRACTORS DIESEL LLC</t>
+  </si>
+  <si>
+    <t>1049 WEST ST WALPOLE MA 02081-1220</t>
+  </si>
+  <si>
     <t>479040512</t>
   </si>
   <si>
     <t>COTA &amp; COTA INC</t>
   </si>
   <si>
     <t>4 GREEN ST BELLOWS FALLS VT 05101-1328</t>
   </si>
   <si>
     <t>1524601856</t>
   </si>
   <si>
     <t>860902400</t>
   </si>
   <si>
     <t>CRESCENT RIDGE DAIRY INC</t>
   </si>
   <si>
     <t>355 BAY RD SHARON MA 02067-1367</t>
   </si>
   <si>
     <t>1450021888</t>
   </si>
   <si>
     <t>88839168</t>
   </si>
   <si>
     <t>CROSSED STREAMS LEASING INC</t>
   </si>
   <si>
     <t>1558 LUNENBURG RD LANCASTER MA 01523-2722</t>
   </si>
   <si>
     <t>1868534784</t>
   </si>
   <si>
-    <t>CUBBY OIL COMPNY INC</t>
+    <t>CUBBY OIL CO., INC.</t>
   </si>
   <si>
     <t>PO BOX 685 WILMINGTON MA 01887-0685</t>
   </si>
   <si>
     <t>1290769408</t>
   </si>
   <si>
     <t>1328256000</t>
   </si>
   <si>
     <t>1857131520</t>
   </si>
   <si>
     <t>D W WHITE CONSTRUCTION INC</t>
   </si>
   <si>
     <t>867 MIDDLE RD ACUSHNET MA 02743-1412</t>
   </si>
   <si>
     <t>1772852224</t>
   </si>
   <si>
     <t>DAVE RICHARD EXCAVATING INC</t>
   </si>
@@ -2717,50 +2858,53 @@
   <si>
     <t>1320965120</t>
   </si>
   <si>
     <t>284267520</t>
   </si>
   <si>
     <t>DIRECT FUEL INC</t>
   </si>
   <si>
     <t>18 RUTLEDGE RD PEABODY MA 01960-3424</t>
   </si>
   <si>
     <t>625841152</t>
   </si>
   <si>
     <t>2120586240</t>
   </si>
   <si>
     <t>DOCKSIDE REPAIRS INC</t>
   </si>
   <si>
     <t>14 HERVEY TICHON AVE NEW BEDFORD MA 02740-7348</t>
   </si>
   <si>
+    <t>1021236224</t>
+  </si>
+  <si>
     <t>1271370752</t>
   </si>
   <si>
     <t>983405568</t>
   </si>
   <si>
     <t>DUVAL ENERGY CORPORATION</t>
   </si>
   <si>
     <t>232 BEDFORD ST ABINGTON MA 02351-1914</t>
   </si>
   <si>
     <t>1658737664</t>
   </si>
   <si>
     <t>DYLAN FIELD LOGGING INC</t>
   </si>
   <si>
     <t>5 POPLAR HILL RD WEST WHATELY MA 01039-9602</t>
   </si>
   <si>
     <t>1875530752</t>
   </si>
   <si>
     <t>E &amp; V OIL COMPANY INC</t>
@@ -2945,68 +3089,86 @@
   <si>
     <t>1026 TURNPIKE ST CANTON MA 02021-2839</t>
   </si>
   <si>
     <t>1528665088</t>
   </si>
   <si>
     <t>FRATICELLI OIL CO INC</t>
   </si>
   <si>
     <t>239 LITCHFIELD ST LEOMINSTER MA 01453-4859</t>
   </si>
   <si>
     <t>357405696</t>
   </si>
   <si>
     <t>270242816</t>
   </si>
   <si>
     <t>FSI OIL SERVICES, INC</t>
   </si>
   <si>
     <t>95 MAIN ST SOUTH HADLEY MA 01075-2706</t>
   </si>
   <si>
+    <t>551343104</t>
+  </si>
+  <si>
+    <t>FSI PROPANE, INC</t>
+  </si>
+  <si>
+    <t>622 COTTAGE ST SPRINGFIELD MA 01104-4200</t>
+  </si>
+  <si>
     <t>693130240</t>
   </si>
   <si>
     <t>FUEL MAN LLC</t>
   </si>
   <si>
     <t>137 POPES IS NEW BEDFORD MA 02740-7252</t>
   </si>
   <si>
     <t>1550160896</t>
   </si>
   <si>
     <t>G A WILLIAMS &amp; SONS INC</t>
   </si>
   <si>
     <t>39 ADAMS ST BRAINTREE MA 02184-1902</t>
   </si>
   <si>
+    <t>1386492928</t>
+  </si>
+  <si>
+    <t>G CRONIN &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>5 GEORGE STREET NORFOLK MA 02056</t>
+  </si>
+  <si>
     <t>791385088</t>
   </si>
   <si>
     <t>G LOPES CONSTRUCTION INC</t>
   </si>
   <si>
     <t>490 WINTHROP ST TAUNTON MA 02780-2185</t>
   </si>
   <si>
     <t>1267569664</t>
   </si>
   <si>
     <t>GAGLIARDUCCI CONSTRUCTION INC</t>
   </si>
   <si>
     <t>295 PASCO RD SPRINGFIELD MA 01151-1964</t>
   </si>
   <si>
     <t>717198336</t>
   </si>
   <si>
     <t>1229820928</t>
   </si>
   <si>
     <t>1123308544</t>
@@ -3173,50 +3335,53 @@
   <si>
     <t>1437307904</t>
   </si>
   <si>
     <t>ICBC STANDARD BANK PLC</t>
   </si>
   <si>
     <t>20 GRESHAM STREET LONDON  EC2V7JE ENGLAND</t>
   </si>
   <si>
     <t>986682368</t>
   </si>
   <si>
     <t>1662882816</t>
   </si>
   <si>
     <t>1530057728</t>
   </si>
   <si>
     <t>313365504</t>
   </si>
   <si>
     <t>2118358016</t>
   </si>
   <si>
+    <t>1636029440</t>
+  </si>
+  <si>
     <t>1046844416</t>
   </si>
   <si>
     <t>J DONOVAN &amp; SON INC</t>
   </si>
   <si>
     <t>29 CHERRY HILL RD STOCKBRIDGE MA 01262</t>
   </si>
   <si>
     <t>1209816064</t>
   </si>
   <si>
     <t>J F PRICE CO</t>
   </si>
   <si>
     <t>410 WHITING ST HINGHAM MA 02043-3716</t>
   </si>
   <si>
     <t>548377600</t>
   </si>
   <si>
     <t>JA HEALY &amp; SONS INC</t>
   </si>
   <si>
     <t>5 2ND ST WESTFORD MA 01886-2143</t>
@@ -3863,50 +4028,59 @@
   <si>
     <t>NORTHERN TREE SERVICE, LLC</t>
   </si>
   <si>
     <t>1290 PARK ST PALMER MA 01069-1691</t>
   </si>
   <si>
     <t>1581487104</t>
   </si>
   <si>
     <t>72586240</t>
   </si>
   <si>
     <t>2034996224</t>
   </si>
   <si>
     <t>1004508160</t>
   </si>
   <si>
     <t>OLD YANKEE FUEL CO INC</t>
   </si>
   <si>
     <t>132 EASTERN AVE ESSEX MA 01929-1328</t>
   </si>
   <si>
+    <t>637219840</t>
+  </si>
+  <si>
+    <t>OQ TRADING (US), INC.</t>
+  </si>
+  <si>
+    <t>611 W 22ND ST STE 103 HOUSTON TX 77008-1968</t>
+  </si>
+  <si>
     <t>1883870208</t>
   </si>
   <si>
     <t>ORANGE OIL CO INC</t>
   </si>
   <si>
     <t>PO BOX 150 ORANGE MA 01364-0150</t>
   </si>
   <si>
     <t>609457152</t>
   </si>
   <si>
     <t>ORLANDO ENTERPRISES INC</t>
   </si>
   <si>
     <t>2 CEDAR ST FRAMINGHAM MA 01702-6926</t>
   </si>
   <si>
     <t>601969664</t>
   </si>
   <si>
     <t>OSPREY EQUIPMENT CORP</t>
   </si>
   <si>
     <t>40 SHAWMUT RD # 200 CANTON MA 02021-1409</t>
@@ -4058,50 +4232,56 @@
   <si>
     <t>133 LEOMINSTER SHIRLEY RD LUNENBURG MA 01462-1659</t>
   </si>
   <si>
     <t>698717184</t>
   </si>
   <si>
     <t>PREVETT OIL CO INC</t>
   </si>
   <si>
     <t>1198 EAST ST WESTWOOD MA 02090-2248</t>
   </si>
   <si>
     <t>676566016</t>
   </si>
   <si>
     <t>PRICERITE OIL CO</t>
   </si>
   <si>
     <t>48 CASE AVE SEEKONK MA 02771-4156</t>
   </si>
   <si>
     <t>368546816</t>
   </si>
   <si>
+    <t>2141205504</t>
+  </si>
+  <si>
+    <t>PRIME OIL INC</t>
+  </si>
+  <si>
     <t>30249984</t>
   </si>
   <si>
     <t>PROPANE PLUS CORPORATION</t>
   </si>
   <si>
     <t>177 WINTHROP ST REHOBOTH MA 02769-2601</t>
   </si>
   <si>
     <t>296064000</t>
   </si>
   <si>
     <t>PYNE SAND &amp; STONE CO INC</t>
   </si>
   <si>
     <t>1 LACKEY DAM RD DOUGLAS MA 01516-2069</t>
   </si>
   <si>
     <t>636982272</t>
   </si>
   <si>
     <t>QUALITY OIL CO INC</t>
   </si>
   <si>
     <t>230 NYES LN ACUSHNET MA 02743-1985</t>
@@ -4463,51 +4643,51 @@
   <si>
     <t>SPS NEW ENGLAND INC</t>
   </si>
   <si>
     <t>98 ELM ST SALISBURY MA 01952-1804</t>
   </si>
   <si>
     <t>1721603072</t>
   </si>
   <si>
     <t>STADIUM OIL HEAT INC</t>
   </si>
   <si>
     <t>525 LOWELL ST STE 2 PEABODY MA 01960-1375</t>
   </si>
   <si>
     <t>1223660544</t>
   </si>
   <si>
     <t>1366381568</t>
   </si>
   <si>
     <t>STAR PETROLEUM CO INC</t>
   </si>
   <si>
-    <t>95 WASHINGTON ST FOXBORO MA 02035-1370</t>
+    <t>2150 PROVIDENCE HWY WALPOLE MA 02081-2525</t>
   </si>
   <si>
     <t>1120375808</t>
   </si>
   <si>
     <t>1855951872</t>
   </si>
   <si>
     <t>STONEHAM FUEL COMPANY INC</t>
   </si>
   <si>
     <t>41A FRANKLIN ST STONEHAM MA 02180-1833</t>
   </si>
   <si>
     <t>273912832</t>
   </si>
   <si>
     <t>821007360</t>
   </si>
   <si>
     <t>159224832</t>
   </si>
   <si>
     <t>SUBURBAN PROPANE LP</t>
   </si>
@@ -4529,50 +4709,59 @@
   <si>
     <t>SUNOCO MARINE LTD.</t>
   </si>
   <si>
     <t>569873408</t>
   </si>
   <si>
     <t>SUPER PETRO INC</t>
   </si>
   <si>
     <t>75 UNION ST WEST SPRINGFIELD MA 01089-3316</t>
   </si>
   <si>
     <t>1851495424</t>
   </si>
   <si>
     <t>139432960</t>
   </si>
   <si>
     <t>SURNER HEATING COMPANY INC</t>
   </si>
   <si>
     <t>60 SHUMWAY ST AMHERST MA 01002-2404</t>
   </si>
   <si>
+    <t>1534710784</t>
+  </si>
+  <si>
+    <t>SZAWLOWSKI POTATO FARMS INC</t>
+  </si>
+  <si>
+    <t>PO BOX 9 HATFIELD MA 01038-0009</t>
+  </si>
+  <si>
     <t>752899072</t>
   </si>
   <si>
     <t>T H MALLOY &amp; SONS INC</t>
   </si>
   <si>
     <t>106 SCOTT RD CUMBERLAND RI 02864-2812</t>
   </si>
   <si>
     <t>1848611840</t>
   </si>
   <si>
     <t>T L EDWARDS INC</t>
   </si>
   <si>
     <t>100 WALES AVE AVON MA 02322-1089</t>
   </si>
   <si>
     <t>174429184</t>
   </si>
   <si>
     <t>1059951616</t>
   </si>
   <si>
     <t>216683520</t>
@@ -4778,51 +4967,51 @@
   <si>
     <t>1385141248</t>
   </si>
   <si>
     <t>TRESCA BROS SAND &amp; GRAVEL INC</t>
   </si>
   <si>
     <t>PO BOX 189 MILLIS MA 02054-0189</t>
   </si>
   <si>
     <t>1791988736</t>
   </si>
   <si>
     <t>TROJAN OIL COMPANY INC</t>
   </si>
   <si>
     <t>191 GROVE ST BROCKTON MA 02302-3596</t>
   </si>
   <si>
     <t>678794240</t>
   </si>
   <si>
     <t>U S VENTURE INC</t>
   </si>
   <si>
-    <t>425 BETTER WAY APPLETON WI 54915-6192</t>
+    <t>222 W COLLEGE AVE FL 9 APPLETON WI 54911-5864</t>
   </si>
   <si>
     <t>206803968</t>
   </si>
   <si>
     <t>U-HAUL CO OF MASS AND OHIO INC</t>
   </si>
   <si>
     <t>PO BOX 21517 PHOENIX AZ 85036-1517</t>
   </si>
   <si>
     <t>197628928</t>
   </si>
   <si>
     <t>1737331712</t>
   </si>
   <si>
     <t>42832896</t>
   </si>
   <si>
     <t>UNITED ENERGY TRADING LLC</t>
   </si>
   <si>
     <t>918 E DIVIDE AVE BISMARCK ND 58501-1943</t>
   </si>
@@ -4895,50 +5084,59 @@
   <si>
     <t>82 NORTH AVE ATTLEBORO MA 02703-1313</t>
   </si>
   <si>
     <t>1417384960</t>
   </si>
   <si>
     <t>WALTER D HEWINS III</t>
   </si>
   <si>
     <t>206 ALUM HILL ROAD ASHLEY FALLS MA 01222</t>
   </si>
   <si>
     <t>620467200</t>
   </si>
   <si>
     <t>429888512</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT OF MA INC</t>
   </si>
   <si>
     <t>800 CAPITOL ST STE 3000 HOUSTON TX 77002-2902</t>
   </si>
   <si>
+    <t>1470411776</t>
+  </si>
+  <si>
+    <t>WELCH OIL CO., LLC</t>
+  </si>
+  <si>
+    <t>129 CAPE NEDDICK RD YORK ME 03909-6125</t>
+  </si>
+  <si>
     <t>934646784</t>
   </si>
   <si>
     <t>WESCO OIL COMPANY</t>
   </si>
   <si>
     <t>PO BOX 17010 SMITHFIELD RI 02917-0701</t>
   </si>
   <si>
     <t>2040894464</t>
   </si>
   <si>
     <t>WH RILEY &amp; SON INC</t>
   </si>
   <si>
     <t>35 CHESTNUT ST NORTH ATTLEBORO MA 02760-2301</t>
   </si>
   <si>
     <t>1071092736</t>
   </si>
   <si>
     <t>WHEELER OIL CO INC</t>
   </si>
   <si>
     <t>381 ROUTE 20 CHESTER MA 01011-9613</t>
@@ -5312,137 +5510,122 @@
   <si>
     <t>233542656</t>
   </si>
   <si>
     <t>C &amp; S WHOLESALE GROCERS LLC</t>
   </si>
   <si>
     <t>7 CORPORATE DR KEENE NH 03431-5042</t>
   </si>
   <si>
     <t>877106176</t>
   </si>
   <si>
     <t>C L NOONAN CONTAINER SERVICE INC</t>
   </si>
   <si>
     <t>711300096</t>
   </si>
   <si>
     <t>C SPIRITO INC</t>
   </si>
   <si>
     <t>1090 WASHINGTON ST EAST WEYMOUTH MA 02189-1932</t>
   </si>
   <si>
-    <t>467620864</t>
-[...7 lines deleted...]
-  <si>
     <t>1051825152</t>
   </si>
   <si>
     <t>CAPE ANN MARINA LLC</t>
   </si>
   <si>
     <t>75 ESSEX AVE GLOUCESTER MA 01930-4908</t>
   </si>
   <si>
     <t>1583715328</t>
   </si>
   <si>
     <t>CAPE COD AGGREGATES CORP</t>
   </si>
   <si>
     <t>PO BOX 517 BARNSTABLE MA 02630-0517</t>
   </si>
   <si>
     <t>1647023104</t>
   </si>
   <si>
     <t>CAPE COD OIL SERVICE INC</t>
   </si>
   <si>
     <t>478 SOUTH ST HYANNIS MA 02601-5418</t>
   </si>
   <si>
     <t>747475968</t>
   </si>
   <si>
     <t>CAPE COD READY MIX INC</t>
   </si>
   <si>
     <t>4053 MAIN ST BREWSTER MA 02631-1512</t>
   </si>
   <si>
     <t>2107233280</t>
   </si>
   <si>
     <t>CAPIZZI &amp; COMPANY INC</t>
   </si>
   <si>
     <t>PO BOX 2233 ACTON MA 01720-6233</t>
   </si>
   <si>
-    <t>1372083200</t>
-[...1 lines deleted...]
-  <si>
     <t>1752536064</t>
   </si>
   <si>
     <t>CARROLLS MARTHAS VINEYARD RAPID TRANSIT INC</t>
   </si>
   <si>
     <t>475 EDGARTOWN RD VINEYARD HAVEN MA 02568-5605</t>
   </si>
   <si>
     <t>836736000</t>
   </si>
   <si>
     <t>CARUSO &amp; MCGOVERN CNSTRCTN INC</t>
   </si>
   <si>
     <t>1 INDUSTRIAL WAY GEORGETOWN MA 01833-1847</t>
   </si>
   <si>
     <t>919098368</t>
   </si>
   <si>
     <t>CAVICCHIO GREENHOUSES INC</t>
   </si>
   <si>
     <t>110 CODJER LN SUDBURY MA 01776-2202</t>
   </si>
   <si>
-    <t>1084986368</t>
-[...1 lines deleted...]
-  <si>
     <t>1670222848</t>
   </si>
   <si>
     <t>CELCO CONSTRUCTION CORP</t>
   </si>
   <si>
     <t>1918211072</t>
   </si>
   <si>
     <t>CENTRAL MASS CRANE SERVICE INC</t>
   </si>
   <si>
     <t>112 HUNTOON MEMORIAL HWY ROCHDALE MA 01542-1307</t>
   </si>
   <si>
     <t>1705743360</t>
   </si>
   <si>
     <t>CENTRAL MASS OIL INC</t>
   </si>
   <si>
     <t>PO BOX 276 RUTLAND MA 01543-0276</t>
   </si>
   <si>
     <t>455316480</t>
@@ -5984,50 +6167,59 @@
   <si>
     <t>430674944</t>
   </si>
   <si>
     <t>HP HOOD LLC</t>
   </si>
   <si>
     <t>1839961088</t>
   </si>
   <si>
     <t>IDEAL CONCRETE BLOCK CO</t>
   </si>
   <si>
     <t>55 POWERS RD WESTFORD MA 01886-4111</t>
   </si>
   <si>
     <t>999134208</t>
   </si>
   <si>
     <t>INDUSTRIAL COMMUNICATIONS &amp; ELEC T</t>
   </si>
   <si>
     <t>40 LONE ST MARSHFIELD MA 02050-2102</t>
   </si>
   <si>
+    <t>137286656</t>
+  </si>
+  <si>
+    <t>INTERSTATE ROAD HOLDINGS, LLC</t>
+  </si>
+  <si>
+    <t>156 EPPING RD # EXETER EXETER NH 03833-4439</t>
+  </si>
+  <si>
     <t>27628544</t>
   </si>
   <si>
     <t>IRISH TRUCKING LLC</t>
   </si>
   <si>
     <t>343 FOREST STREET LEE MA 01201</t>
   </si>
   <si>
     <t>480875520</t>
   </si>
   <si>
     <t>J J DONOVAN &amp; SONS INC</t>
   </si>
   <si>
     <t>35 SWAN ST MEDFORD MA 02155-4603</t>
   </si>
   <si>
     <t>1015911424</t>
   </si>
   <si>
     <t>J M WALSH OIL CO INC</t>
   </si>
   <si>
     <t>6 CLEVELAND PL GLOUCESTER MA 01930-2743</t>
@@ -6161,51 +6353,51 @@
   <si>
     <t>2108527616</t>
   </si>
   <si>
     <t>K &amp; F TRUCKING</t>
   </si>
   <si>
     <t>41 WESTERN AVE WEST BOYLSTON MA 01583-1237</t>
   </si>
   <si>
     <t>1053660160</t>
   </si>
   <si>
     <t>KEOHAN FUELS &amp; TRANSPORTATION INC</t>
   </si>
   <si>
     <t>880 MAIN ST BLDG  WILMINGTON MA 01887-3325</t>
   </si>
   <si>
     <t>1733006336</t>
   </si>
   <si>
     <t>KINGSTON OIL</t>
   </si>
   <si>
-    <t>1 TYLER CT CAMBRIDGE MA 02140-1639</t>
+    <t>82 MAIN ST KINGSTON MA 02364-3054</t>
   </si>
   <si>
     <t>813011968</t>
   </si>
   <si>
     <t>L B CORP</t>
   </si>
   <si>
     <t>95 MARBLE ST LEE MA 01238-9502</t>
   </si>
   <si>
     <t>568349696</t>
   </si>
   <si>
     <t>L P ADAMS CO INC</t>
   </si>
   <si>
     <t>484 HOUSATONIC ST STE 1 DALTON MA 01226-1851</t>
   </si>
   <si>
     <t>2041287680</t>
   </si>
   <si>
     <t>LAKESIDE OIL CO INC THE</t>
   </si>
@@ -6395,50 +6587,59 @@
   <si>
     <t>770937856</t>
   </si>
   <si>
     <t>MCGINN BUS CO INC</t>
   </si>
   <si>
     <t>1337299968</t>
   </si>
   <si>
     <t>MCINTYRE LOAM INC</t>
   </si>
   <si>
     <t>29 PLEASANT ST HOPKINTON MA 01748-1708</t>
   </si>
   <si>
     <t>1590531072</t>
   </si>
   <si>
     <t>MERRIMACK VALLEY DISTR CO INC</t>
   </si>
   <si>
     <t>50 PRINCE ST DANVERS MA 01923-1438</t>
   </si>
   <si>
+    <t>1625084928</t>
+  </si>
+  <si>
+    <t>MID CITY STEEL CORP</t>
+  </si>
+  <si>
+    <t>275 STATE RD WESTPORT MA 02790-3427</t>
+  </si>
+  <si>
     <t>992842752</t>
   </si>
   <si>
     <t>MILES RIVER SAND AND GRAVEL LLC</t>
   </si>
   <si>
     <t>1750307840</t>
   </si>
   <si>
     <t>MILINAZZO CONTRACTING CORP</t>
   </si>
   <si>
     <t>2140 BRIDGE ST DRACUT MA 01826-1432</t>
   </si>
   <si>
     <t>881693696</t>
   </si>
   <si>
     <t>MIRRA CO INC</t>
   </si>
   <si>
     <t>6 NORINO WAY GEORGETOWN MA 01833-2228</t>
   </si>
   <si>
     <t>14521344</t>
@@ -6617,90 +6818,99 @@
   <si>
     <t>ONE CHESTNUT STREET LLC</t>
   </si>
   <si>
     <t>5 CHESTNUT ST LEOMINSTER MA 01453-3919</t>
   </si>
   <si>
     <t>1864913920</t>
   </si>
   <si>
     <t>P B JOHNSON INC</t>
   </si>
   <si>
     <t>453 ESSEX ST SOUTH HAMILTON MA 01982-1510</t>
   </si>
   <si>
     <t>1280545792</t>
   </si>
   <si>
     <t>P J ALBERT INC</t>
   </si>
   <si>
     <t>199 UPHAM ST FITCHBURG MA 01420-4594</t>
   </si>
   <si>
+    <t>344314880</t>
+  </si>
+  <si>
+    <t>PENSKE TRUCK LEASING CO LP</t>
+  </si>
+  <si>
+    <t>2675 MORGANTOWN RD STE 1 READING PA 19607-9688</t>
+  </si>
+  <si>
     <t>392811520</t>
   </si>
   <si>
     <t>PEPSI-COLA BOTTLING CO OF WORCESTER INC</t>
   </si>
   <si>
     <t>90 INDUSTRIAL DR HOLDEN MA 01520-1849</t>
   </si>
   <si>
     <t>326718464</t>
   </si>
   <si>
     <t>PETER PAN BUS LINES INC</t>
   </si>
   <si>
     <t>1 PETER PAN WAY UNION STATION - SUITE 300 SPRINGFIELD MA 01103-1004</t>
   </si>
   <si>
     <t>577868800</t>
   </si>
   <si>
     <t>PINE HILL EQUIPMENT INC</t>
   </si>
   <si>
     <t>655 PINE HILL RD WESTPORT MA 02790-1298</t>
   </si>
   <si>
     <t>48976896</t>
   </si>
   <si>
     <t>PINEWOOD LODGE INC</t>
   </si>
   <si>
     <t>190 PINEWOOD RD PLYMOUTH MA 02360-5078</t>
   </si>
   <si>
     <t>875353088</t>
   </si>
   <si>
-    <t>PIONEER VALLEY CONCRETE SERV INC</t>
+    <t>PIONEER VALLEY CONCRETE SERVICE INC</t>
   </si>
   <si>
     <t>66 N CHICOPEE ST CHICOPEE MA 01020-2217</t>
   </si>
   <si>
     <t>737514496</t>
   </si>
   <si>
     <t>PLYMOUTH &amp; BROCKTON ST RAILWAY CO</t>
   </si>
   <si>
     <t>1797100544</t>
   </si>
   <si>
     <t>PORTER TRANSPORTATION CO</t>
   </si>
   <si>
     <t>61 TULLY RD # 2 ORANGE MA 01364-9678</t>
   </si>
   <si>
     <t>286233600</t>
   </si>
   <si>
     <t>R N CUTRUMBES TRUCKING LLC</t>
   </si>
@@ -6722,50 +6932,59 @@
   <si>
     <t>RAMPCO CONSTRUCTION CO INC</t>
   </si>
   <si>
     <t>120 SCHOFIELD AVE DUDLEY MA 01571-6027</t>
   </si>
   <si>
     <t>1395495936</t>
   </si>
   <si>
     <t>RAY HALUCH INC</t>
   </si>
   <si>
     <t>1014 CENTER ST LUDLOW MA 01056-1146</t>
   </si>
   <si>
     <t>1546359808</t>
   </si>
   <si>
     <t>REGENCY TRANSPORTATION INC</t>
   </si>
   <si>
     <t>5 KENWOOD CIR FRANKLIN MA 02038-3201</t>
   </si>
   <si>
+    <t>177329152</t>
+  </si>
+  <si>
+    <t>REVOLI CONSTRUCTION CO INC</t>
+  </si>
+  <si>
+    <t>90 EARLS WAY FRANKLIN MA 02038-1268</t>
+  </si>
+  <si>
     <t>254514176</t>
   </si>
   <si>
     <t>RICHARD'S FUEL &amp; HEATING INC.</t>
   </si>
   <si>
     <t>79 UNION ST REAR 2 EASTHAMPTON MA 01027-1447</t>
   </si>
   <si>
     <t>912282624</t>
   </si>
   <si>
     <t>RM SULLIVAN TRANSPORTATION INC</t>
   </si>
   <si>
     <t>68 S BROAD ST WESTFIELD MA 01085-4410</t>
   </si>
   <si>
     <t>2031981568</t>
   </si>
   <si>
     <t>ROBERTS BROS LUMBER CO INC</t>
   </si>
   <si>
     <t>1450 SPRUCE CORNER RD ASHFIELD MA 01330-9747</t>
@@ -6947,51 +7166,51 @@
   <si>
     <t>2060424192</t>
   </si>
   <si>
     <t>SYLVAN NURSERY INC</t>
   </si>
   <si>
     <t>1028 HORSENECK RD WESTPORT MA 02790-1392</t>
   </si>
   <si>
     <t>2087031808</t>
   </si>
   <si>
     <t>SYSCO BOSTON LLC</t>
   </si>
   <si>
     <t>99 SPRING ST PLYMPTON MA 02367-1701</t>
   </si>
   <si>
     <t>606573568</t>
   </si>
   <si>
     <t>T FORD COMPANY INC</t>
   </si>
   <si>
-    <t>124 TENNEY ST GEORGETOWN MA 01833-1823</t>
+    <t>124 TENNEY ST GEORGETOWN MA 01833-1870</t>
   </si>
   <si>
     <t>274748416</t>
   </si>
   <si>
     <t>TANGO CONSTRUCTION INC</t>
   </si>
   <si>
     <t>134 CRAWFORD ST FITCHBURG MA 01420-6800</t>
   </si>
   <si>
     <t>491623424</t>
   </si>
   <si>
     <t>TAYLOR LUMBER &amp; HARDWARE CO INC</t>
   </si>
   <si>
     <t>2075 OCEAN ST MARSHFIELD MA 02050-3147</t>
   </si>
   <si>
     <t>558076928</t>
   </si>
   <si>
     <t>TERRIEN TRANSPORTATION INC</t>
   </si>
@@ -7022,51 +7241,51 @@
   <si>
     <t>1385010176</t>
   </si>
   <si>
     <t>TIM TIERNEY ROSE LEDGE COMPANIES</t>
   </si>
   <si>
     <t>21 POPLAR MOUNTAIN RD ERVING MA 01344-4420</t>
   </si>
   <si>
     <t>1949012992</t>
   </si>
   <si>
     <t>TIMBERLAND TRUCKING LLC</t>
   </si>
   <si>
     <t>17 DAYTON ST SOUTH HADLEY MA 01075-1924</t>
   </si>
   <si>
     <t>2031113216</t>
   </si>
   <si>
     <t>TOTMAN ENTERPRISES INC</t>
   </si>
   <si>
-    <t>10 REBECCA RD SCITUATE MA 02066-3520</t>
+    <t>411 SCHOOL ST MARSHFIELD MA 02050-2051</t>
   </si>
   <si>
     <t>1536005120</t>
   </si>
   <si>
     <t>TOUPIN RIGGING CO INC</t>
   </si>
   <si>
     <t>955 BROADWAY RD DRACUT MA 01826-2805</t>
   </si>
   <si>
     <t>1759220736</t>
   </si>
   <si>
     <t>TOWN OF AGAWAM</t>
   </si>
   <si>
     <t>36 MAIN ST AGAWAM MA 01001-1837</t>
   </si>
   <si>
     <t>213341184</t>
   </si>
   <si>
     <t>TOWN OF AMHERST</t>
   </si>
@@ -7560,372 +7779,356 @@
     <t>35 NEW ST WORCESTER MA 01605-3324</t>
   </si>
   <si>
     <t>1110152192</t>
   </si>
   <si>
     <t>WRENTHAM REGIONAL SERV CTR INC</t>
   </si>
   <si>
     <t>1 DEPOT ST WRENTHAM MA 02093-1546</t>
   </si>
   <si>
     <t>449811456</t>
   </si>
   <si>
     <t>ZECCO &amp; SONS INC</t>
   </si>
   <si>
     <t>2 WARR AVE WAREHAM MA 02571-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...3 lines deleted...]
-    <font>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Tahoma"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3DB025C4-0C30-4864-9DC7-C9414EDB6343}" name="Table1" displayName="Table1" ref="A2:D76" totalsRowShown="0" headerRowDxfId="6">
-  <autoFilter ref="A2:D76" xr:uid="{3DB025C4-0C30-4864-9DC7-C9414EDB6343}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C29E4FD0-B2AF-478A-8AB2-FE2D92D143DC}" name="Table1" displayName="Table1" ref="A2:D84" totalsRowShown="0" headerRowDxfId="6">
+  <autoFilter ref="A2:D84" xr:uid="{C29E4FD0-B2AF-478A-8AB2-FE2D92D143DC}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{AEA883A7-99FD-41D5-8B00-B337496B4800}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{8785A74F-5841-4C8F-BD1F-6057C803F0D8}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{3E3878DC-8676-40F0-ADE2-31C0D9C9A02C}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{27610123-365F-4029-843B-6C6603048A18}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{C72DAA1C-8D7B-405D-BC84-5454BD1BC907}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{B00C0095-25B2-4851-A40F-BDCBCB3FEC47}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{92925E16-DB3E-4F03-AF67-F5FB0007F0B9}" name="Table2" displayName="Table2" ref="A78:D137" totalsRowShown="0" headerRowDxfId="5">
-  <autoFilter ref="A78:D137" xr:uid="{92925E16-DB3E-4F03-AF67-F5FB0007F0B9}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A00BE2EC-F7B8-4B21-B5BD-CB2649B82056}" name="Table2" displayName="Table2" ref="A86:D147" totalsRowShown="0" headerRowDxfId="5">
+  <autoFilter ref="A86:D147" xr:uid="{A00BE2EC-F7B8-4B21-B5BD-CB2649B82056}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{3938439B-4D37-4EFB-9F66-4D7583526A31}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{6DAA206E-235D-4348-BF5C-517A9767E86E}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{A3688EAE-2037-4D01-8819-27F5D205154E}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{98BE9C6C-688A-4D64-8CA1-B43E089E31EF}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{D68E1CDF-0ABF-4247-B126-CB39B57F2221}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{BD9DD5B7-F000-428A-A42A-70F127084680}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{9DD93525-C831-4C75-9727-A31BBF35D03E}" name="Table3" displayName="Table3" ref="A139:D220" totalsRowShown="0" headerRowDxfId="4">
-  <autoFilter ref="A139:D220" xr:uid="{9DD93525-C831-4C75-9727-A31BBF35D03E}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{D3152437-E348-487F-80DE-FCAB5F4E7B98}" name="Table3" displayName="Table3" ref="A149:D232" totalsRowShown="0" headerRowDxfId="4">
+  <autoFilter ref="A149:D232" xr:uid="{D3152437-E348-487F-80DE-FCAB5F4E7B98}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{3B74F929-E057-43B8-B331-2F60096CF357}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{E8B2B414-AAD0-4B9D-B613-D4E79BDA347A}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{65ACCD46-8496-4A75-8110-62EF7560D524}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{D1FF12B9-5EEA-4B71-9A26-84911C7A259B}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{ADF67C88-709A-495F-BBE0-92F8CC818EC0}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{0FD63095-81B6-4C31-A34E-9BD792BCA781}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{EA8F7F37-E0FC-4429-B867-7B34DC97C768}" name="Table5" displayName="Table5" ref="A2:D30" totalsRowShown="0" headerRowDxfId="3">
-  <autoFilter ref="A2:D30" xr:uid="{EA8F7F37-E0FC-4429-B867-7B34DC97C768}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{186B9717-0AC2-494E-934D-D2465BC821E7}" name="Table4" displayName="Table4" ref="A32:D56" totalsRowShown="0" headerRowDxfId="3">
+  <autoFilter ref="A32:D56" xr:uid="{186B9717-0AC2-494E-934D-D2465BC821E7}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{35038C69-789A-4454-AD88-A54941AF5C92}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{C9C81B4C-5D99-447F-90C0-C6400D32950A}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{947ED9C9-BD31-4179-93CC-0EB46A3E7B15}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{F1BE70BC-D8AE-40E0-9521-23572ABB9992}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{DE040F29-F19C-42BA-8F7E-7BE82DE80A9E}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{73144328-A6FB-4F77-9C39-E915E9E12100}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{A39153FD-ECD7-4154-A27C-180DC8EE022A}" name="Table6" displayName="Table6" ref="A32:D49" totalsRowShown="0" headerRowDxfId="2">
-  <autoFilter ref="A32:D49" xr:uid="{A39153FD-ECD7-4154-A27C-180DC8EE022A}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{F1132EF7-A5DC-494D-955C-97B2E0EF7A13}" name="Table5" displayName="Table5" ref="A2:D30" totalsRowShown="0" headerRowDxfId="2">
+  <autoFilter ref="A2:D30" xr:uid="{F1132EF7-A5DC-494D-955C-97B2E0EF7A13}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{AB1CB39F-EF06-4DBD-B4A1-18AB5A37DC59}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{51BB7C64-6E76-4C51-952C-7A9F7270188F}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{8C144841-600D-41FE-893D-766FC653D299}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{078C1634-B7EE-4C4A-B100-FF9197B1E1E8}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{2837056A-8875-4965-92A0-8F2660C8C125}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{068096AD-865A-4EC4-B53C-53FE40A7A6DD}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{67285759-C9BB-4A12-BCD2-764C825CD58C}" name="Table7" displayName="Table7" ref="A2:D439" totalsRowShown="0" headerRowDxfId="1">
-  <autoFilter ref="A2:D439" xr:uid="{67285759-C9BB-4A12-BCD2-764C825CD58C}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9CC375D5-418F-4FB4-88C1-2D612F8FE67D}" name="Table6" displayName="Table6" ref="A2:D451" totalsRowShown="0" headerRowDxfId="1">
+  <autoFilter ref="A2:D451" xr:uid="{9CC375D5-418F-4FB4-88C1-2D612F8FE67D}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{041CB093-7488-4429-BBAF-160D542B3C8F}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{923A21C2-7AEE-477F-BDD7-F5FD55256C56}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{7F3BD2D1-C8D5-43DB-BFCF-1207BCE6EA0C}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{8190F936-9215-437F-A844-E2CDE9D1EA9D}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{2A7C7D7A-2CC1-44A5-B932-8169777AE50B}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{1C0F958B-E2DA-4734-9280-E76E7332F362}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{62E4B75B-020E-4099-AE2E-9AA34A1FEA33}" name="Table8" displayName="Table8" ref="A441:D736" totalsRowShown="0" headerRowDxfId="0">
-  <autoFilter ref="A441:D736" xr:uid="{62E4B75B-020E-4099-AE2E-9AA34A1FEA33}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{05A818F7-8DD1-41B3-96CC-1075D4CCC857}" name="Table7" displayName="Table7" ref="A453:D749" totalsRowShown="0" headerRowDxfId="0">
+  <autoFilter ref="A453:D749" xr:uid="{05A818F7-8DD1-41B3-96CC-1075D4CCC857}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{3C992EE7-BA86-4890-B389-FFBBD39C20B2}" name="License ID"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{BF143721-7D0F-4530-A51E-EE32064A3D2E}" name="License Cease"/>
+    <tableColumn id="1" xr3:uid="{083007E7-460F-4708-8E51-5AB243D1C8EF}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{AB73BA99-80D0-461D-A517-D6666991E169}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{2FBF7BE7-84C0-42F7-8D00-89963B74DD35}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{0C64241C-043D-4D13-A62D-FFCA5C20CEF6}" name="License Cease"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -8213,271 +8416,273 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FE2A762-E5C5-4CF8-84BA-D72FFB0DDBB6}">
-  <dimension ref="A1:D220"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5077B39-74C0-4AC0-A6FA-25DE830E5677}">
+  <dimension ref="A1:E232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F156" sqref="F156"/>
+      <selection activeCell="E164" sqref="E164"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.453125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="25.1796875" customWidth="1"/>
+    <col min="1" max="1" width="36.08984375" customWidth="1"/>
+    <col min="2" max="2" width="49.81640625" customWidth="1"/>
+    <col min="3" max="3" width="73.7265625" customWidth="1"/>
+    <col min="4" max="4" width="30.08984375" customWidth="1"/>
     <col min="5" max="256" width="9.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:5" ht="14" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3"/>
-[...4 lines deleted...]
-      <c r="A2" s="3" t="s">
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+    </row>
+    <row r="2" spans="1:5" ht="14" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="E2" s="1"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>27</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
@@ -8637,177 +8842,177 @@
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>89</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B33" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C33" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C35" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>107</v>
       </c>
       <c r="B37" t="s">
         <v>108</v>
       </c>
       <c r="C37" t="s">
         <v>109</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>110</v>
       </c>
       <c r="B38" t="s">
         <v>111</v>
       </c>
       <c r="C38" t="s">
-        <v>112</v>
+        <v>71</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" t="s">
         <v>113</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>116</v>
       </c>
       <c r="C40" t="s">
         <v>117</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>118</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
@@ -8847,93 +9052,93 @@
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" t="s">
         <v>129</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>130</v>
       </c>
       <c r="B45" t="s">
         <v>131</v>
       </c>
       <c r="C45" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
+        <v>132</v>
+      </c>
+      <c r="B46" t="s">
         <v>133</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>135</v>
+      </c>
+      <c r="B47" t="s">
         <v>136</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
+        <v>138</v>
+      </c>
+      <c r="B48" t="s">
         <v>139</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>141</v>
       </c>
       <c r="B49" t="s">
         <v>142</v>
       </c>
       <c r="C49" t="s">
         <v>143</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>144</v>
       </c>
       <c r="B50" t="s">
         <v>145</v>
@@ -8973,163 +9178,163 @@
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>153</v>
       </c>
       <c r="B53" t="s">
         <v>154</v>
       </c>
       <c r="C53" t="s">
         <v>155</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>156</v>
       </c>
       <c r="B54" t="s">
         <v>157</v>
       </c>
       <c r="C54" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" t="s">
         <v>159</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>161</v>
+      </c>
+      <c r="B56" t="s">
         <v>162</v>
       </c>
-      <c r="B56" t="s">
+      <c r="C56" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
+        <v>164</v>
+      </c>
+      <c r="B57" t="s">
         <v>165</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" t="s">
         <v>168</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
+        <v>170</v>
+      </c>
+      <c r="B59" t="s">
         <v>171</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>173</v>
+      </c>
+      <c r="B60" t="s">
         <v>174</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
+        <v>176</v>
+      </c>
+      <c r="B61" t="s">
         <v>177</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>179</v>
+      </c>
+      <c r="B62" t="s">
         <v>180</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>182</v>
       </c>
       <c r="B63" t="s">
         <v>183</v>
       </c>
       <c r="C63" t="s">
         <v>184</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>185</v>
       </c>
       <c r="B64" t="s">
         <v>186</v>
@@ -9169,300 +9374,300 @@
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>194</v>
       </c>
       <c r="B67" t="s">
         <v>195</v>
       </c>
       <c r="C67" t="s">
         <v>196</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>197</v>
       </c>
       <c r="B68" t="s">
         <v>198</v>
       </c>
       <c r="C68" t="s">
-        <v>199</v>
+        <v>26</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
+        <v>199</v>
+      </c>
+      <c r="B69" t="s">
         <v>200</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>202</v>
+      </c>
+      <c r="B70" t="s">
         <v>203</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
+        <v>205</v>
+      </c>
+      <c r="B71" t="s">
         <v>206</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
+        <v>208</v>
+      </c>
+      <c r="B72" t="s">
         <v>209</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>211</v>
+      </c>
+      <c r="B73" t="s">
         <v>212</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
+        <v>214</v>
+      </c>
+      <c r="B74" t="s">
         <v>215</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" t="s">
         <v>216</v>
-      </c>
-[...1 lines deleted...]
-        <v>217</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
+        <v>217</v>
+      </c>
+      <c r="B75" t="s">
         <v>218</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
+        <v>220</v>
+      </c>
+      <c r="B76" t="s">
         <v>221</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" t="s">
         <v>222</v>
       </c>
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
         <v>223</v>
       </c>
-      <c r="D76" t="s">
-[...4 lines deleted...]
-      <c r="A77" s="1" t="s">
+      <c r="B77" t="s">
         <v>224</v>
       </c>
-      <c r="B77" s="2"/>
-[...14 lines deleted...]
-        <v>1</v>
+      <c r="C77" t="s">
+        <v>225</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>226</v>
+      </c>
+      <c r="B78" t="s">
+        <v>227</v>
+      </c>
+      <c r="C78" t="s">
+        <v>228</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B79" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C79" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B80" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C80" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="B81" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C81" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B82" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C82" t="s">
-        <v>50</v>
+        <v>240</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="B83" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C83" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B84" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C84" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="C86" t="s">
+    <row r="85" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A85" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="D86" t="s">
-        <v>8</v>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+    </row>
+    <row r="86" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A86" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>248</v>
       </c>
       <c r="B87" t="s">
         <v>249</v>
       </c>
       <c r="C87" t="s">
         <v>250</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>251</v>
       </c>
       <c r="B88" t="s">
         <v>252</v>
       </c>
       <c r="C88" t="s">
         <v>253</v>
@@ -9471,261 +9676,261 @@
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>254</v>
       </c>
       <c r="B89" t="s">
         <v>255</v>
       </c>
       <c r="C89" t="s">
         <v>256</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>257</v>
       </c>
       <c r="B90" t="s">
         <v>258</v>
       </c>
       <c r="C90" t="s">
-        <v>259</v>
+        <v>68</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>259</v>
+      </c>
+      <c r="B91" t="s">
         <v>260</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>262</v>
+      </c>
+      <c r="B92" t="s">
         <v>263</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
+        <v>265</v>
+      </c>
+      <c r="B93" t="s">
         <v>266</v>
       </c>
-      <c r="B93" t="s">
+      <c r="C93" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
+        <v>268</v>
+      </c>
+      <c r="B94" t="s">
         <v>269</v>
       </c>
-      <c r="B94" t="s">
+      <c r="C94" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
+        <v>271</v>
+      </c>
+      <c r="B95" t="s">
         <v>272</v>
       </c>
-      <c r="B95" t="s">
+      <c r="C95" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
+        <v>274</v>
+      </c>
+      <c r="B96" t="s">
         <v>275</v>
       </c>
-      <c r="B96" t="s">
+      <c r="C96" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
+        <v>277</v>
+      </c>
+      <c r="B97" t="s">
         <v>278</v>
       </c>
-      <c r="B97" t="s">
+      <c r="C97" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
+        <v>280</v>
+      </c>
+      <c r="B98" t="s">
         <v>281</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" t="s">
         <v>284</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
+        <v>286</v>
+      </c>
+      <c r="B100" t="s">
         <v>287</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>289</v>
+      </c>
+      <c r="B101" t="s">
         <v>290</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>292</v>
+      </c>
+      <c r="B102" t="s">
         <v>293</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>295</v>
+      </c>
+      <c r="B103" t="s">
         <v>296</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>298</v>
+      </c>
+      <c r="B104" t="s">
         <v>299</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>301</v>
+      </c>
+      <c r="B105" t="s">
         <v>302</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
         <v>304</v>
       </c>
       <c r="B106" t="s">
         <v>305</v>
       </c>
       <c r="C106" t="s">
         <v>306</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
         <v>307</v>
       </c>
       <c r="B107" t="s">
         <v>308</v>
@@ -9779,79 +9984,79 @@
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>319</v>
       </c>
       <c r="B111" t="s">
         <v>320</v>
       </c>
       <c r="C111" t="s">
         <v>321</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>322</v>
       </c>
       <c r="B112" t="s">
         <v>323</v>
       </c>
       <c r="C112" t="s">
-        <v>253</v>
+        <v>324</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B113" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C113" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B114" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C114" t="s">
-        <v>329</v>
+        <v>129</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>330</v>
       </c>
       <c r="B115" t="s">
         <v>331</v>
       </c>
       <c r="C115" t="s">
         <v>332</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>333</v>
       </c>
       <c r="B116" t="s">
         <v>334</v>
@@ -9905,177 +10110,177 @@
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>345</v>
       </c>
       <c r="B120" t="s">
         <v>346</v>
       </c>
       <c r="C120" t="s">
         <v>347</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>348</v>
       </c>
       <c r="B121" t="s">
         <v>349</v>
       </c>
       <c r="C121" t="s">
-        <v>350</v>
+        <v>276</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>350</v>
+      </c>
+      <c r="B122" t="s">
         <v>351</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
+        <v>353</v>
+      </c>
+      <c r="B123" t="s">
         <v>354</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
+        <v>356</v>
+      </c>
+      <c r="B124" t="s">
         <v>357</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
+        <v>359</v>
+      </c>
+      <c r="B125" t="s">
         <v>360</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
+        <v>362</v>
+      </c>
+      <c r="B126" t="s">
         <v>363</v>
       </c>
-      <c r="B126" t="s">
+      <c r="C126" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
+        <v>365</v>
+      </c>
+      <c r="B127" t="s">
         <v>366</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
+        <v>368</v>
+      </c>
+      <c r="B128" t="s">
         <v>369</v>
       </c>
-      <c r="B128" t="s">
+      <c r="C128" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
+        <v>371</v>
+      </c>
+      <c r="B129" t="s">
         <v>372</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
+        <v>374</v>
+      </c>
+      <c r="B130" t="s">
         <v>375</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>377</v>
       </c>
       <c r="B131" t="s">
         <v>378</v>
       </c>
       <c r="C131" t="s">
         <v>379</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>380</v>
       </c>
       <c r="B132" t="s">
         <v>381</v>
@@ -10087,12291 +10292,12749 @@
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>383</v>
       </c>
       <c r="B133" t="s">
         <v>384</v>
       </c>
       <c r="C133" t="s">
         <v>385</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>386</v>
       </c>
       <c r="B134" t="s">
         <v>387</v>
       </c>
       <c r="C134" t="s">
-        <v>388</v>
+        <v>126</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
+        <v>388</v>
+      </c>
+      <c r="B135" t="s">
         <v>389</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
+        <v>391</v>
+      </c>
+      <c r="B136" t="s">
         <v>392</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" t="s">
         <v>393</v>
-      </c>
-[...1 lines deleted...]
-        <v>394</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
+        <v>394</v>
+      </c>
+      <c r="B137" t="s">
         <v>395</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s">
         <v>396</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
         <v>397</v>
       </c>
-      <c r="D137" t="s">
-[...4 lines deleted...]
-      <c r="A138" s="1" t="s">
+      <c r="B138" t="s">
         <v>398</v>
       </c>
-      <c r="B138" s="2"/>
-[...14 lines deleted...]
-        <v>1</v>
+      <c r="C138" t="s">
+        <v>399</v>
+      </c>
+      <c r="D138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>400</v>
+      </c>
+      <c r="B139" t="s">
+        <v>401</v>
+      </c>
+      <c r="C139" t="s">
+        <v>402</v>
+      </c>
+      <c r="D139" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B140" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C140" t="s">
-        <v>401</v>
+        <v>332</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B141" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C141" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B142" t="s">
-        <v>226</v>
+        <v>409</v>
       </c>
       <c r="C142" t="s">
-        <v>227</v>
+        <v>410</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="B143" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="C143" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="B144" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="C144" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B145" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="C145" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="B146" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="C146" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="B147" t="s">
-        <v>235</v>
+        <v>424</v>
       </c>
       <c r="C147" t="s">
-        <v>50</v>
+        <v>425</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-        <v>8</v>
+    <row r="148" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A148" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
+      <c r="D148" s="1"/>
+    </row>
+    <row r="149" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A149" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="B150" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="C150" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="B151" t="s">
-        <v>243</v>
+        <v>431</v>
       </c>
       <c r="C151" t="s">
-        <v>244</v>
+        <v>432</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B152" t="s">
-        <v>428</v>
+        <v>249</v>
       </c>
       <c r="C152" t="s">
-        <v>429</v>
+        <v>250</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="B153" t="s">
-        <v>246</v>
+        <v>435</v>
       </c>
       <c r="C153" t="s">
-        <v>247</v>
+        <v>436</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B154" t="s">
-        <v>249</v>
+        <v>438</v>
       </c>
       <c r="C154" t="s">
-        <v>250</v>
+        <v>439</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="B155" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="C155" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="B156" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="C156" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="B157" t="s">
-        <v>439</v>
+        <v>258</v>
       </c>
       <c r="C157" t="s">
-        <v>440</v>
+        <v>68</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B158" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="C158" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B159" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="C159" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B160" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="C160" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B161" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="C161" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B162" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C162" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B163" t="s">
-        <v>453</v>
+        <v>269</v>
       </c>
       <c r="C163" t="s">
-        <v>454</v>
+        <v>270</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="B164" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="C164" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B165" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C165" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B166" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C166" t="s">
-        <v>50</v>
+        <v>465</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B167" t="s">
-        <v>264</v>
+        <v>467</v>
       </c>
       <c r="C167" t="s">
-        <v>265</v>
+        <v>468</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="B168" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="C168" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="B169" t="s">
-        <v>466</v>
+        <v>278</v>
       </c>
       <c r="C169" t="s">
-        <v>467</v>
+        <v>279</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="B170" t="s">
-        <v>282</v>
+        <v>474</v>
       </c>
       <c r="C170" t="s">
-        <v>283</v>
+        <v>475</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="B171" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="C171" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="B172" t="s">
-        <v>291</v>
+        <v>478</v>
       </c>
       <c r="C172" t="s">
-        <v>292</v>
+        <v>479</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="B173" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="C173" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
       <c r="B174" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="C174" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="B175" t="s">
-        <v>300</v>
+        <v>485</v>
       </c>
       <c r="C175" t="s">
-        <v>301</v>
+        <v>486</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>476</v>
+        <v>487</v>
       </c>
       <c r="B176" t="s">
-        <v>305</v>
+        <v>488</v>
       </c>
       <c r="C176" t="s">
-        <v>306</v>
+        <v>68</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="B177" t="s">
-        <v>308</v>
+        <v>287</v>
       </c>
       <c r="C177" t="s">
-        <v>309</v>
+        <v>288</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>478</v>
+        <v>490</v>
       </c>
       <c r="B178" t="s">
-        <v>479</v>
+        <v>290</v>
       </c>
       <c r="C178" t="s">
-        <v>480</v>
+        <v>291</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="B179" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
       <c r="C179" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="B180" t="s">
-        <v>311</v>
+        <v>495</v>
       </c>
       <c r="C180" t="s">
-        <v>312</v>
+        <v>496</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="B181" t="s">
-        <v>320</v>
+        <v>498</v>
       </c>
       <c r="C181" t="s">
-        <v>321</v>
+        <v>499</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="B182" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="C182" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>487</v>
+        <v>501</v>
       </c>
       <c r="B183" t="s">
-        <v>328</v>
+        <v>314</v>
       </c>
       <c r="C183" t="s">
-        <v>329</v>
+        <v>315</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="B184" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C184" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>489</v>
+        <v>503</v>
       </c>
       <c r="B185" t="s">
-        <v>490</v>
+        <v>504</v>
       </c>
       <c r="C185" t="s">
-        <v>491</v>
+        <v>505</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>492</v>
+        <v>506</v>
       </c>
       <c r="B186" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="C186" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="B187" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="C187" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>494</v>
+        <v>508</v>
       </c>
       <c r="B188" t="s">
-        <v>495</v>
+        <v>331</v>
       </c>
       <c r="C188" t="s">
-        <v>496</v>
+        <v>332</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="B189" t="s">
-        <v>498</v>
+        <v>334</v>
       </c>
       <c r="C189" t="s">
-        <v>499</v>
+        <v>335</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="B190" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="C190" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="B191" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="C191" t="s">
-        <v>155</v>
+        <v>515</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>505</v>
+        <v>516</v>
       </c>
       <c r="B192" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="C192" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="B193" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C193" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="B194" t="s">
-        <v>508</v>
+        <v>351</v>
       </c>
       <c r="C194" t="s">
-        <v>509</v>
+        <v>352</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="B195" t="s">
-        <v>511</v>
+        <v>354</v>
       </c>
       <c r="C195" t="s">
-        <v>512</v>
+        <v>355</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="B196" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C196" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="C197" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="B198" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C198" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="B199" t="s">
-        <v>519</v>
+        <v>363</v>
       </c>
       <c r="C199" t="s">
-        <v>520</v>
+        <v>364</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="B200" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="C200" t="s">
-        <v>109</v>
+        <v>528</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="B201" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="C201" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="B202" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="C202" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="B203" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="C203" t="s">
-        <v>530</v>
+        <v>172</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="B204" t="s">
-        <v>532</v>
+        <v>366</v>
       </c>
       <c r="C204" t="s">
-        <v>533</v>
+        <v>367</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B205" t="s">
-        <v>535</v>
+        <v>369</v>
       </c>
       <c r="C205" t="s">
-        <v>536</v>
+        <v>370</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="B206" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="C206" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="B207" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="C207" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B208" t="s">
-        <v>544</v>
+        <v>381</v>
       </c>
       <c r="C208" t="s">
-        <v>545</v>
+        <v>382</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>546</v>
       </c>
       <c r="B209" t="s">
-        <v>367</v>
+        <v>547</v>
       </c>
       <c r="C209" t="s">
-        <v>368</v>
+        <v>548</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B210" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="C210" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="B211" t="s">
-        <v>373</v>
+        <v>551</v>
       </c>
       <c r="C211" t="s">
-        <v>374</v>
+        <v>552</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B212" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="C212" t="s">
-        <v>306</v>
+        <v>126</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="B213" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="C213" t="s">
-        <v>509</v>
+        <v>541</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="B214" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C214" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="B215" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="C215" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="B216" t="s">
-        <v>390</v>
+        <v>563</v>
       </c>
       <c r="C216" t="s">
-        <v>391</v>
+        <v>564</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="B217" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C217" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="B218" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="C218" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B219" t="s">
-        <v>393</v>
+        <v>572</v>
       </c>
       <c r="C219" t="s">
-        <v>394</v>
+        <v>573</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="B220" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="C220" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D220" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>577</v>
+      </c>
+      <c r="B221" t="s">
+        <v>395</v>
+      </c>
+      <c r="C221" t="s">
+        <v>396</v>
+      </c>
+      <c r="D221" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>578</v>
+      </c>
+      <c r="B222" t="s">
+        <v>398</v>
+      </c>
+      <c r="C222" t="s">
+        <v>399</v>
+      </c>
+      <c r="D222" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>579</v>
+      </c>
+      <c r="B223" t="s">
+        <v>401</v>
+      </c>
+      <c r="C223" t="s">
+        <v>402</v>
+      </c>
+      <c r="D223" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>580</v>
+      </c>
+      <c r="B224" t="s">
+        <v>404</v>
+      </c>
+      <c r="C224" t="s">
+        <v>332</v>
+      </c>
+      <c r="D224" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>581</v>
+      </c>
+      <c r="B225" t="s">
+        <v>582</v>
+      </c>
+      <c r="C225" t="s">
+        <v>541</v>
+      </c>
+      <c r="D225" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>583</v>
+      </c>
+      <c r="B226" t="s">
+        <v>584</v>
+      </c>
+      <c r="C226" t="s">
+        <v>585</v>
+      </c>
+      <c r="D226" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>586</v>
+      </c>
+      <c r="B227" t="s">
+        <v>587</v>
+      </c>
+      <c r="C227" t="s">
+        <v>588</v>
+      </c>
+      <c r="D227" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>589</v>
+      </c>
+      <c r="B228" t="s">
+        <v>418</v>
+      </c>
+      <c r="C228" t="s">
+        <v>419</v>
+      </c>
+      <c r="D228" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>590</v>
+      </c>
+      <c r="B229" t="s">
+        <v>591</v>
+      </c>
+      <c r="C229" t="s">
+        <v>592</v>
+      </c>
+      <c r="D229" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>593</v>
+      </c>
+      <c r="B230" t="s">
+        <v>594</v>
+      </c>
+      <c r="C230" t="s">
+        <v>595</v>
+      </c>
+      <c r="D230" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>596</v>
+      </c>
+      <c r="B231" t="s">
+        <v>421</v>
+      </c>
+      <c r="C231" t="s">
+        <v>422</v>
+      </c>
+      <c r="D231" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>597</v>
+      </c>
+      <c r="B232" t="s">
+        <v>598</v>
+      </c>
+      <c r="C232" t="s">
+        <v>599</v>
+      </c>
+      <c r="D232" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="3">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAB13D4C-F328-47C3-860C-8A8DE1784166}">
-  <dimension ref="A1:D49"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A0777B1-F7BF-4850-A6D5-B478D80C62B7}">
+  <dimension ref="A1:D56"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" workbookViewId="0">
-      <selection activeCell="H32" sqref="H32"/>
+    <sheetView topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.54296875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="24.54296875" customWidth="1"/>
+    <col min="1" max="1" width="22.81640625" customWidth="1"/>
+    <col min="2" max="2" width="55" customWidth="1"/>
+    <col min="3" max="3" width="61.453125" customWidth="1"/>
+    <col min="4" max="4" width="20.36328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>569</v>
+        <v>600</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="14" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>570</v>
+        <v>601</v>
       </c>
       <c r="B3" t="s">
-        <v>571</v>
+        <v>602</v>
       </c>
       <c r="C3" t="s">
-        <v>572</v>
+        <v>603</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>573</v>
+        <v>604</v>
       </c>
       <c r="B4" t="s">
-        <v>407</v>
+        <v>435</v>
       </c>
       <c r="C4" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>574</v>
+        <v>605</v>
       </c>
       <c r="B5" t="s">
-        <v>410</v>
+        <v>438</v>
       </c>
       <c r="C5" t="s">
-        <v>411</v>
+        <v>439</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>575</v>
+        <v>606</v>
       </c>
       <c r="B6" t="s">
-        <v>420</v>
+        <v>448</v>
       </c>
       <c r="C6" t="s">
-        <v>421</v>
+        <v>449</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>576</v>
+        <v>607</v>
       </c>
       <c r="B7" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>577</v>
+        <v>608</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>578</v>
+        <v>609</v>
       </c>
       <c r="B9" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="C9" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>579</v>
+        <v>610</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>580</v>
+        <v>611</v>
       </c>
       <c r="B11" t="s">
-        <v>581</v>
+        <v>612</v>
       </c>
       <c r="C11" t="s">
-        <v>582</v>
+        <v>613</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>583</v>
+        <v>614</v>
       </c>
       <c r="B12" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
       <c r="C12" t="s">
-        <v>584</v>
+        <v>615</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>585</v>
+        <v>616</v>
       </c>
       <c r="B13" t="s">
-        <v>282</v>
+        <v>308</v>
       </c>
       <c r="C13" t="s">
-        <v>283</v>
+        <v>309</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>586</v>
+        <v>617</v>
       </c>
       <c r="B14" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="C14" t="s">
-        <v>112</v>
+        <v>129</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>587</v>
+        <v>618</v>
       </c>
       <c r="B15" t="s">
-        <v>588</v>
+        <v>619</v>
       </c>
       <c r="C15" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>590</v>
+        <v>621</v>
       </c>
       <c r="B16" t="s">
-        <v>591</v>
+        <v>622</v>
       </c>
       <c r="C16" t="s">
-        <v>592</v>
+        <v>623</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>593</v>
+        <v>624</v>
       </c>
       <c r="B17" t="s">
-        <v>142</v>
+        <v>159</v>
       </c>
       <c r="C17" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>594</v>
+        <v>625</v>
       </c>
       <c r="B18" t="s">
-        <v>498</v>
+        <v>530</v>
       </c>
       <c r="C18" t="s">
-        <v>499</v>
+        <v>531</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>595</v>
+        <v>626</v>
       </c>
       <c r="B19" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="C19" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>596</v>
+        <v>627</v>
       </c>
       <c r="B20" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="C20" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>597</v>
+        <v>628</v>
       </c>
       <c r="B21" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="C21" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>598</v>
+        <v>629</v>
       </c>
       <c r="B22" t="s">
-        <v>532</v>
+        <v>563</v>
       </c>
       <c r="C22" t="s">
-        <v>533</v>
+        <v>564</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>599</v>
+        <v>630</v>
       </c>
       <c r="B23" t="s">
-        <v>600</v>
+        <v>631</v>
       </c>
       <c r="C23" t="s">
-        <v>601</v>
+        <v>632</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="B24" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="C24" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>603</v>
+        <v>634</v>
       </c>
       <c r="B25" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="C25" t="s">
-        <v>371</v>
+        <v>399</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>604</v>
+        <v>635</v>
       </c>
       <c r="B26" t="s">
-        <v>605</v>
+        <v>636</v>
       </c>
       <c r="C26" t="s">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>606</v>
+        <v>637</v>
       </c>
       <c r="B27" t="s">
-        <v>556</v>
+        <v>587</v>
       </c>
       <c r="C27" t="s">
-        <v>557</v>
+        <v>588</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>607</v>
+        <v>638</v>
       </c>
       <c r="B28" t="s">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="C28" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>608</v>
+        <v>639</v>
       </c>
       <c r="B29" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
       <c r="C29" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>609</v>
+        <v>640</v>
       </c>
       <c r="B30" t="s">
-        <v>610</v>
+        <v>641</v>
       </c>
       <c r="C30" t="s">
-        <v>611</v>
+        <v>642</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="14" x14ac:dyDescent="0.3">
       <c r="A31" s="1" t="s">
-        <v>612</v>
-      </c>
+        <v>643</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1"/>
+      <c r="D31" s="1"/>
     </row>
     <row r="32" spans="1:4" ht="14" x14ac:dyDescent="0.3">
-      <c r="A32" s="3" t="s">
+      <c r="A32" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="3" t="s">
+      <c r="B32" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C32" s="3" t="s">
+      <c r="C32" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D32" s="3" t="s">
+      <c r="D32" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>613</v>
+        <v>644</v>
       </c>
       <c r="B33" t="s">
-        <v>614</v>
+        <v>6</v>
       </c>
       <c r="C33" t="s">
-        <v>615</v>
+        <v>7</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="B34" t="s">
-        <v>424</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>425</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>617</v>
+        <v>646</v>
       </c>
       <c r="B35" t="s">
-        <v>618</v>
+        <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>619</v>
+        <v>14</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="B36" t="s">
-        <v>621</v>
+        <v>16</v>
       </c>
       <c r="C36" t="s">
-        <v>622</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
       <c r="B37" t="s">
-        <v>624</v>
+        <v>649</v>
       </c>
       <c r="C37" t="s">
-        <v>625</v>
+        <v>650</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>626</v>
+        <v>651</v>
       </c>
       <c r="B38" t="s">
-        <v>627</v>
+        <v>452</v>
       </c>
       <c r="C38" t="s">
-        <v>628</v>
+        <v>453</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>629</v>
+        <v>652</v>
       </c>
       <c r="B39" t="s">
-        <v>630</v>
+        <v>34</v>
       </c>
       <c r="C39" t="s">
-        <v>631</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
       <c r="B40" t="s">
-        <v>122</v>
+        <v>46</v>
       </c>
       <c r="C40" t="s">
-        <v>123</v>
+        <v>47</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="B41" t="s">
-        <v>125</v>
+        <v>655</v>
       </c>
       <c r="C41" t="s">
-        <v>126</v>
+        <v>656</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="B42" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="C42" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>637</v>
+        <v>660</v>
       </c>
       <c r="B43" t="s">
-        <v>638</v>
+        <v>661</v>
       </c>
       <c r="C43" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
       <c r="B44" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="C44" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="B45" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="C45" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="B46" t="s">
-        <v>647</v>
+        <v>139</v>
       </c>
       <c r="C46" t="s">
-        <v>601</v>
+        <v>140</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="B47" t="s">
-        <v>649</v>
+        <v>142</v>
       </c>
       <c r="C47" t="s">
-        <v>650</v>
+        <v>143</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>651</v>
+        <v>671</v>
       </c>
       <c r="B48" t="s">
-        <v>652</v>
+        <v>672</v>
       </c>
       <c r="C48" t="s">
-        <v>653</v>
+        <v>673</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>654</v>
+        <v>674</v>
       </c>
       <c r="B49" t="s">
-        <v>655</v>
+        <v>675</v>
       </c>
       <c r="C49" t="s">
-        <v>656</v>
+        <v>676</v>
       </c>
       <c r="D49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>677</v>
+      </c>
+      <c r="B50" t="s">
+        <v>678</v>
+      </c>
+      <c r="C50" t="s">
+        <v>679</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>680</v>
+      </c>
+      <c r="B51" t="s">
+        <v>681</v>
+      </c>
+      <c r="C51" t="s">
+        <v>682</v>
+      </c>
+      <c r="D51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>683</v>
+      </c>
+      <c r="B52" t="s">
+        <v>684</v>
+      </c>
+      <c r="C52" t="s">
+        <v>632</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>685</v>
+      </c>
+      <c r="B53" t="s">
+        <v>686</v>
+      </c>
+      <c r="C53" t="s">
+        <v>687</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>688</v>
+      </c>
+      <c r="B54" t="s">
+        <v>689</v>
+      </c>
+      <c r="C54" t="s">
+        <v>690</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>691</v>
+      </c>
+      <c r="B55" t="s">
+        <v>692</v>
+      </c>
+      <c r="C55" t="s">
+        <v>693</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>694</v>
+      </c>
+      <c r="B56" t="s">
+        <v>695</v>
+      </c>
+      <c r="C56" t="s">
+        <v>237</v>
+      </c>
+      <c r="D56" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAF16D3E-51CF-44CD-B67A-9F23DF8D0E8B}">
-  <dimension ref="A1:D736"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DEBA34D-7C92-412C-8498-5758E0913ADD}">
+  <dimension ref="A1:D749"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G457" sqref="G457"/>
+      <selection activeCell="I472" sqref="I472"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="29" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="23.08984375" customWidth="1"/>
+    <col min="1" max="1" width="22.26953125" customWidth="1"/>
+    <col min="2" max="2" width="50.1796875" customWidth="1"/>
+    <col min="3" max="3" width="61.7265625" customWidth="1"/>
+    <col min="4" max="4" width="17.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>657</v>
-      </c>
+        <v>696</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="14" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>658</v>
+        <v>697</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>659</v>
+        <v>698</v>
       </c>
       <c r="B4" t="s">
-        <v>660</v>
+        <v>699</v>
       </c>
       <c r="C4" t="s">
-        <v>661</v>
+        <v>700</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>662</v>
+        <v>701</v>
       </c>
       <c r="B5" t="s">
-        <v>663</v>
+        <v>702</v>
       </c>
       <c r="C5" t="s">
-        <v>664</v>
+        <v>703</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>665</v>
+        <v>704</v>
       </c>
       <c r="B6" t="s">
-        <v>666</v>
+        <v>705</v>
       </c>
       <c r="C6" t="s">
-        <v>667</v>
+        <v>706</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>668</v>
+        <v>707</v>
       </c>
       <c r="B7" t="s">
-        <v>403</v>
+        <v>431</v>
       </c>
       <c r="C7" t="s">
-        <v>404</v>
+        <v>432</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>669</v>
+        <v>708</v>
       </c>
       <c r="B8" t="s">
-        <v>670</v>
+        <v>709</v>
       </c>
       <c r="C8" t="s">
-        <v>671</v>
+        <v>710</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>672</v>
+        <v>711</v>
       </c>
       <c r="B9" t="s">
-        <v>673</v>
+        <v>712</v>
       </c>
       <c r="C9" t="s">
-        <v>674</v>
+        <v>713</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>675</v>
+        <v>714</v>
       </c>
       <c r="B10" t="s">
-        <v>676</v>
+        <v>715</v>
       </c>
       <c r="C10" t="s">
-        <v>677</v>
+        <v>716</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>678</v>
+        <v>717</v>
       </c>
       <c r="B11" t="s">
-        <v>679</v>
+        <v>718</v>
       </c>
       <c r="C11" t="s">
-        <v>680</v>
+        <v>719</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>681</v>
+        <v>720</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>682</v>
+        <v>721</v>
       </c>
       <c r="B13" t="s">
-        <v>683</v>
+        <v>722</v>
       </c>
       <c r="C13" t="s">
-        <v>684</v>
+        <v>723</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>685</v>
+        <v>724</v>
       </c>
       <c r="B14" t="s">
-        <v>686</v>
+        <v>725</v>
       </c>
       <c r="C14" t="s">
-        <v>687</v>
+        <v>726</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>688</v>
+        <v>727</v>
       </c>
       <c r="B15" t="s">
-        <v>689</v>
+        <v>728</v>
       </c>
       <c r="C15" t="s">
-        <v>690</v>
+        <v>729</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>691</v>
+        <v>730</v>
       </c>
       <c r="B16" t="s">
-        <v>692</v>
+        <v>731</v>
       </c>
       <c r="C16" t="s">
-        <v>693</v>
+        <v>732</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>694</v>
+        <v>733</v>
       </c>
       <c r="B17" t="s">
-        <v>695</v>
+        <v>734</v>
       </c>
       <c r="C17" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>697</v>
+        <v>736</v>
       </c>
       <c r="B18" t="s">
-        <v>698</v>
+        <v>737</v>
       </c>
       <c r="C18" t="s">
-        <v>699</v>
+        <v>738</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>700</v>
+        <v>739</v>
       </c>
       <c r="B19" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="C19" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>701</v>
+        <v>740</v>
       </c>
       <c r="B20" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="C20" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>702</v>
+        <v>741</v>
       </c>
       <c r="B21" t="s">
-        <v>703</v>
+        <v>742</v>
       </c>
       <c r="C21" t="s">
-        <v>704</v>
+        <v>743</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>705</v>
+        <v>744</v>
       </c>
       <c r="B22" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>706</v>
+        <v>745</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>707</v>
+        <v>746</v>
       </c>
       <c r="B24" t="s">
-        <v>232</v>
+        <v>255</v>
       </c>
       <c r="C24" t="s">
-        <v>233</v>
+        <v>256</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>708</v>
+        <v>747</v>
       </c>
       <c r="B25" t="s">
-        <v>709</v>
+        <v>748</v>
       </c>
       <c r="C25" t="s">
-        <v>710</v>
+        <v>749</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>711</v>
+        <v>750</v>
       </c>
       <c r="B26" t="s">
-        <v>712</v>
+        <v>751</v>
       </c>
       <c r="C26" t="s">
-        <v>713</v>
+        <v>752</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>714</v>
+        <v>753</v>
       </c>
       <c r="B27" t="s">
-        <v>407</v>
+        <v>435</v>
       </c>
       <c r="C27" t="s">
-        <v>408</v>
+        <v>436</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>715</v>
+        <v>754</v>
       </c>
       <c r="B28" t="s">
-        <v>716</v>
+        <v>755</v>
       </c>
       <c r="C28" t="s">
-        <v>717</v>
+        <v>756</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>718</v>
+        <v>757</v>
       </c>
       <c r="B29" t="s">
-        <v>719</v>
+        <v>758</v>
       </c>
       <c r="C29" t="s">
-        <v>720</v>
+        <v>759</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>721</v>
+        <v>760</v>
       </c>
       <c r="B30" t="s">
-        <v>722</v>
+        <v>761</v>
       </c>
       <c r="C30" t="s">
-        <v>723</v>
+        <v>762</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>724</v>
+        <v>763</v>
       </c>
       <c r="B31" t="s">
-        <v>725</v>
+        <v>764</v>
       </c>
       <c r="C31" t="s">
-        <v>726</v>
+        <v>765</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>727</v>
+        <v>766</v>
       </c>
       <c r="B32" t="s">
-        <v>416</v>
+        <v>444</v>
       </c>
       <c r="C32" t="s">
-        <v>417</v>
+        <v>445</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>728</v>
+        <v>767</v>
       </c>
       <c r="B33" t="s">
-        <v>235</v>
+        <v>258</v>
       </c>
       <c r="C33" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>729</v>
+        <v>768</v>
       </c>
       <c r="B34" t="s">
-        <v>730</v>
+        <v>769</v>
       </c>
       <c r="C34" t="s">
-        <v>731</v>
+        <v>770</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>732</v>
+        <v>771</v>
       </c>
       <c r="B35" t="s">
-        <v>733</v>
+        <v>772</v>
       </c>
       <c r="C35" t="s">
-        <v>734</v>
+        <v>773</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>735</v>
+        <v>774</v>
       </c>
       <c r="B36" t="s">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="C36" t="s">
-        <v>238</v>
+        <v>261</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>736</v>
+        <v>775</v>
       </c>
       <c r="B37" t="s">
-        <v>737</v>
+        <v>776</v>
       </c>
       <c r="C37" t="s">
-        <v>738</v>
+        <v>777</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>739</v>
+        <v>778</v>
       </c>
       <c r="B38" t="s">
-        <v>740</v>
+        <v>779</v>
       </c>
       <c r="C38" t="s">
-        <v>741</v>
+        <v>780</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>742</v>
+        <v>781</v>
       </c>
       <c r="B39" t="s">
-        <v>743</v>
+        <v>782</v>
       </c>
       <c r="C39" t="s">
-        <v>744</v>
+        <v>783</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>745</v>
+        <v>784</v>
       </c>
       <c r="B40" t="s">
-        <v>240</v>
+        <v>263</v>
       </c>
       <c r="C40" t="s">
-        <v>241</v>
+        <v>264</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>746</v>
+        <v>785</v>
       </c>
       <c r="B41" t="s">
-        <v>747</v>
+        <v>786</v>
       </c>
       <c r="C41" t="s">
-        <v>748</v>
+        <v>787</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>749</v>
+        <v>788</v>
       </c>
       <c r="B42" t="s">
-        <v>750</v>
+        <v>789</v>
       </c>
       <c r="C42" t="s">
-        <v>751</v>
+        <v>790</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>752</v>
+        <v>791</v>
       </c>
       <c r="B43" t="s">
-        <v>753</v>
+        <v>792</v>
       </c>
       <c r="C43" t="s">
-        <v>754</v>
+        <v>793</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>755</v>
+        <v>794</v>
       </c>
       <c r="B44" t="s">
-        <v>756</v>
+        <v>795</v>
       </c>
       <c r="C44" t="s">
-        <v>757</v>
+        <v>796</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>758</v>
+        <v>797</v>
       </c>
       <c r="B45" t="s">
-        <v>759</v>
+        <v>798</v>
       </c>
       <c r="C45" t="s">
-        <v>760</v>
+        <v>799</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>761</v>
+        <v>800</v>
       </c>
       <c r="B46" t="s">
-        <v>762</v>
+        <v>801</v>
       </c>
       <c r="C46" t="s">
-        <v>763</v>
+        <v>802</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>764</v>
+        <v>803</v>
       </c>
       <c r="B47" t="s">
-        <v>765</v>
+        <v>804</v>
       </c>
       <c r="C47" t="s">
-        <v>766</v>
+        <v>805</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>767</v>
+        <v>806</v>
       </c>
       <c r="B48" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>768</v>
+        <v>807</v>
       </c>
       <c r="B49" t="s">
-        <v>769</v>
+        <v>808</v>
       </c>
       <c r="C49" t="s">
-        <v>770</v>
+        <v>809</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>771</v>
+        <v>810</v>
       </c>
       <c r="B50" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="C50" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>772</v>
+        <v>811</v>
       </c>
       <c r="B51" t="s">
-        <v>773</v>
+        <v>812</v>
       </c>
       <c r="C51" t="s">
-        <v>774</v>
+        <v>813</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>775</v>
+        <v>814</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="C52" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>776</v>
+        <v>815</v>
       </c>
       <c r="B53" t="s">
-        <v>777</v>
+        <v>816</v>
       </c>
       <c r="C53" t="s">
-        <v>778</v>
+        <v>817</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>779</v>
+        <v>818</v>
       </c>
       <c r="B54" t="s">
-        <v>780</v>
+        <v>819</v>
       </c>
       <c r="C54" t="s">
-        <v>781</v>
+        <v>820</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>782</v>
+        <v>821</v>
       </c>
       <c r="B55" t="s">
-        <v>783</v>
+        <v>822</v>
       </c>
       <c r="C55" t="s">
-        <v>784</v>
+        <v>823</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>785</v>
+        <v>824</v>
       </c>
       <c r="B56" t="s">
-        <v>786</v>
+        <v>825</v>
       </c>
       <c r="C56" t="s">
-        <v>787</v>
+        <v>826</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>788</v>
+        <v>827</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>828</v>
       </c>
       <c r="C57" t="s">
-        <v>26</v>
+        <v>829</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="B58" t="s">
-        <v>790</v>
+        <v>40</v>
       </c>
       <c r="C58" t="s">
-        <v>791</v>
+        <v>41</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>792</v>
+        <v>831</v>
       </c>
       <c r="B59" t="s">
-        <v>428</v>
+        <v>832</v>
       </c>
       <c r="C59" t="s">
-        <v>429</v>
+        <v>833</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>793</v>
+        <v>834</v>
       </c>
       <c r="B60" t="s">
-        <v>246</v>
+        <v>456</v>
       </c>
       <c r="C60" t="s">
-        <v>794</v>
+        <v>457</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>795</v>
+        <v>835</v>
       </c>
       <c r="B61" t="s">
-        <v>796</v>
+        <v>269</v>
       </c>
       <c r="C61" t="s">
-        <v>797</v>
+        <v>836</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>798</v>
+        <v>837</v>
       </c>
       <c r="B62" t="s">
-        <v>799</v>
+        <v>838</v>
       </c>
       <c r="C62" t="s">
-        <v>800</v>
+        <v>839</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>801</v>
+        <v>840</v>
       </c>
       <c r="B63" t="s">
-        <v>28</v>
+        <v>841</v>
       </c>
       <c r="C63" t="s">
-        <v>29</v>
+        <v>842</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>802</v>
+        <v>843</v>
       </c>
       <c r="B64" t="s">
-        <v>803</v>
+        <v>272</v>
       </c>
       <c r="C64" t="s">
-        <v>804</v>
+        <v>273</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>805</v>
+        <v>844</v>
       </c>
       <c r="B65" t="s">
-        <v>806</v>
+        <v>43</v>
       </c>
       <c r="C65" t="s">
-        <v>807</v>
+        <v>44</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>808</v>
+        <v>845</v>
       </c>
       <c r="B66" t="s">
-        <v>809</v>
+        <v>461</v>
       </c>
       <c r="C66" t="s">
-        <v>810</v>
+        <v>462</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>811</v>
+        <v>846</v>
       </c>
       <c r="B67" t="s">
-        <v>812</v>
+        <v>847</v>
       </c>
       <c r="C67" t="s">
-        <v>813</v>
+        <v>848</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>814</v>
+        <v>849</v>
       </c>
       <c r="B68" t="s">
-        <v>815</v>
+        <v>850</v>
       </c>
       <c r="C68" t="s">
-        <v>816</v>
+        <v>851</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>817</v>
+        <v>852</v>
       </c>
       <c r="B69" t="s">
-        <v>436</v>
+        <v>853</v>
       </c>
       <c r="C69" t="s">
-        <v>437</v>
+        <v>854</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>818</v>
+        <v>855</v>
       </c>
       <c r="B70" t="s">
-        <v>439</v>
+        <v>856</v>
       </c>
       <c r="C70" t="s">
-        <v>440</v>
+        <v>857</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>819</v>
+        <v>858</v>
       </c>
       <c r="B71" t="s">
-        <v>820</v>
+        <v>859</v>
       </c>
       <c r="C71" t="s">
-        <v>821</v>
+        <v>860</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>822</v>
+        <v>861</v>
       </c>
       <c r="B72" t="s">
-        <v>823</v>
+        <v>464</v>
       </c>
       <c r="C72" t="s">
-        <v>824</v>
+        <v>465</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>825</v>
+        <v>862</v>
       </c>
       <c r="B73" t="s">
-        <v>252</v>
+        <v>467</v>
       </c>
       <c r="C73" t="s">
-        <v>253</v>
+        <v>468</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>826</v>
+        <v>863</v>
       </c>
       <c r="B74" t="s">
-        <v>31</v>
+        <v>864</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>865</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>827</v>
+        <v>866</v>
       </c>
       <c r="B75" t="s">
-        <v>442</v>
+        <v>867</v>
       </c>
       <c r="C75" t="s">
-        <v>443</v>
+        <v>868</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>828</v>
+        <v>869</v>
       </c>
       <c r="B76" t="s">
-        <v>829</v>
+        <v>275</v>
       </c>
       <c r="C76" t="s">
-        <v>830</v>
+        <v>276</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>831</v>
+        <v>870</v>
       </c>
       <c r="B77" t="s">
-        <v>832</v>
+        <v>49</v>
       </c>
       <c r="C77" t="s">
-        <v>833</v>
+        <v>50</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>834</v>
+        <v>871</v>
       </c>
       <c r="B78" t="s">
-        <v>835</v>
+        <v>470</v>
       </c>
       <c r="C78" t="s">
-        <v>836</v>
+        <v>471</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>837</v>
+        <v>872</v>
       </c>
       <c r="B79" t="s">
-        <v>255</v>
+        <v>873</v>
       </c>
       <c r="C79" t="s">
-        <v>256</v>
+        <v>874</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>838</v>
+        <v>875</v>
       </c>
       <c r="B80" t="s">
-        <v>839</v>
+        <v>876</v>
       </c>
       <c r="C80" t="s">
-        <v>840</v>
+        <v>877</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>841</v>
+        <v>878</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>879</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>880</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>842</v>
+        <v>881</v>
       </c>
       <c r="B82" t="s">
-        <v>843</v>
+        <v>278</v>
       </c>
       <c r="C82" t="s">
-        <v>844</v>
+        <v>279</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>845</v>
+        <v>882</v>
       </c>
       <c r="B83" t="s">
-        <v>846</v>
+        <v>883</v>
       </c>
       <c r="C83" t="s">
-        <v>847</v>
+        <v>884</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>848</v>
+        <v>885</v>
       </c>
       <c r="B84" t="s">
-        <v>849</v>
+        <v>52</v>
       </c>
       <c r="C84" t="s">
-        <v>850</v>
+        <v>53</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>851</v>
+        <v>886</v>
       </c>
       <c r="B85" t="s">
-        <v>446</v>
+        <v>887</v>
       </c>
       <c r="C85" t="s">
-        <v>447</v>
+        <v>888</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>852</v>
+        <v>889</v>
       </c>
       <c r="B86" t="s">
-        <v>37</v>
+        <v>890</v>
       </c>
       <c r="C86" t="s">
-        <v>38</v>
+        <v>891</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>853</v>
+        <v>892</v>
       </c>
       <c r="B87" t="s">
-        <v>854</v>
+        <v>893</v>
       </c>
       <c r="C87" t="s">
-        <v>855</v>
+        <v>894</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>856</v>
+        <v>895</v>
       </c>
       <c r="B88" t="s">
-        <v>450</v>
+        <v>474</v>
       </c>
       <c r="C88" t="s">
-        <v>451</v>
+        <v>475</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>857</v>
+        <v>896</v>
       </c>
       <c r="B89" t="s">
-        <v>858</v>
+        <v>55</v>
       </c>
       <c r="C89" t="s">
-        <v>859</v>
+        <v>56</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>860</v>
+        <v>897</v>
       </c>
       <c r="B90" t="s">
-        <v>453</v>
+        <v>898</v>
       </c>
       <c r="C90" t="s">
-        <v>454</v>
+        <v>899</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>861</v>
+        <v>900</v>
       </c>
       <c r="B91" t="s">
-        <v>862</v>
+        <v>901</v>
       </c>
       <c r="C91" t="s">
-        <v>863</v>
+        <v>902</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>864</v>
+        <v>903</v>
       </c>
       <c r="B92" t="s">
-        <v>865</v>
+        <v>478</v>
       </c>
       <c r="C92" t="s">
-        <v>866</v>
+        <v>479</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>867</v>
+        <v>904</v>
       </c>
       <c r="B93" t="s">
-        <v>40</v>
+        <v>905</v>
       </c>
       <c r="C93" t="s">
-        <v>41</v>
+        <v>906</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>868</v>
+        <v>907</v>
       </c>
       <c r="B94" t="s">
-        <v>261</v>
+        <v>481</v>
       </c>
       <c r="C94" t="s">
-        <v>262</v>
+        <v>482</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>869</v>
+        <v>908</v>
       </c>
       <c r="B95" t="s">
-        <v>870</v>
+        <v>909</v>
       </c>
       <c r="C95" t="s">
-        <v>871</v>
+        <v>910</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>872</v>
+        <v>911</v>
       </c>
       <c r="B96" t="s">
-        <v>873</v>
+        <v>912</v>
       </c>
       <c r="C96" t="s">
-        <v>874</v>
+        <v>913</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="97" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>875</v>
+        <v>914</v>
       </c>
       <c r="B97" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="C97" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="98" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>876</v>
+        <v>915</v>
       </c>
       <c r="B98" t="s">
-        <v>877</v>
+        <v>284</v>
       </c>
       <c r="C98" t="s">
-        <v>878</v>
+        <v>285</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>879</v>
+        <v>916</v>
       </c>
       <c r="B99" t="s">
-        <v>46</v>
+        <v>917</v>
       </c>
       <c r="C99" t="s">
-        <v>47</v>
+        <v>918</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="B100" t="s">
-        <v>881</v>
+        <v>920</v>
       </c>
       <c r="C100" t="s">
-        <v>882</v>
+        <v>921</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="B101" t="s">
-        <v>460</v>
+        <v>61</v>
       </c>
       <c r="C101" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>884</v>
+        <v>923</v>
       </c>
       <c r="B102" t="s">
-        <v>49</v>
+        <v>924</v>
       </c>
       <c r="C102" t="s">
-        <v>50</v>
+        <v>925</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>885</v>
+        <v>926</v>
       </c>
       <c r="B103" t="s">
-        <v>886</v>
+        <v>64</v>
       </c>
       <c r="C103" t="s">
-        <v>887</v>
+        <v>65</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>888</v>
+        <v>927</v>
       </c>
       <c r="B104" t="s">
-        <v>264</v>
+        <v>928</v>
       </c>
       <c r="C104" t="s">
-        <v>265</v>
+        <v>929</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>889</v>
+        <v>930</v>
       </c>
       <c r="B105" t="s">
-        <v>890</v>
+        <v>488</v>
       </c>
       <c r="C105" t="s">
-        <v>891</v>
+        <v>68</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>892</v>
+        <v>931</v>
       </c>
       <c r="B106" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="C106" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>893</v>
+        <v>932</v>
       </c>
       <c r="B107" t="s">
-        <v>894</v>
+        <v>933</v>
       </c>
       <c r="C107" t="s">
-        <v>895</v>
+        <v>934</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>896</v>
+        <v>935</v>
       </c>
       <c r="B108" t="s">
-        <v>897</v>
+        <v>287</v>
       </c>
       <c r="C108" t="s">
-        <v>898</v>
+        <v>288</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>899</v>
+        <v>936</v>
       </c>
       <c r="B109" t="s">
-        <v>900</v>
+        <v>937</v>
       </c>
       <c r="C109" t="s">
-        <v>901</v>
+        <v>938</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>902</v>
+        <v>939</v>
       </c>
       <c r="B110" t="s">
-        <v>903</v>
+        <v>290</v>
       </c>
       <c r="C110" t="s">
-        <v>904</v>
+        <v>291</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>905</v>
+        <v>940</v>
       </c>
       <c r="B111" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="C111" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="112" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>906</v>
+        <v>941</v>
       </c>
       <c r="B112" t="s">
-        <v>267</v>
+        <v>942</v>
       </c>
       <c r="C112" t="s">
-        <v>268</v>
+        <v>943</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>907</v>
+        <v>944</v>
       </c>
       <c r="B113" t="s">
-        <v>908</v>
+        <v>945</v>
       </c>
       <c r="C113" t="s">
-        <v>909</v>
+        <v>946</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>910</v>
+        <v>947</v>
       </c>
       <c r="B114" t="s">
-        <v>911</v>
+        <v>948</v>
       </c>
       <c r="C114" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="B115" t="s">
-        <v>914</v>
+        <v>951</v>
       </c>
       <c r="C115" t="s">
-        <v>915</v>
+        <v>952</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>916</v>
+        <v>953</v>
       </c>
       <c r="B116" t="s">
-        <v>917</v>
+        <v>73</v>
       </c>
       <c r="C116" t="s">
-        <v>918</v>
+        <v>74</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>919</v>
+        <v>954</v>
       </c>
       <c r="B117" t="s">
-        <v>920</v>
+        <v>293</v>
       </c>
       <c r="C117" t="s">
-        <v>921</v>
+        <v>294</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>922</v>
+        <v>955</v>
       </c>
       <c r="B118" t="s">
-        <v>58</v>
+        <v>956</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>957</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>923</v>
+        <v>958</v>
       </c>
       <c r="B119" t="s">
-        <v>61</v>
+        <v>959</v>
       </c>
       <c r="C119" t="s">
-        <v>62</v>
+        <v>960</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>924</v>
+        <v>961</v>
       </c>
       <c r="B120" t="s">
-        <v>64</v>
+        <v>962</v>
       </c>
       <c r="C120" t="s">
-        <v>65</v>
+        <v>963</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>925</v>
+        <v>964</v>
       </c>
       <c r="B121" t="s">
-        <v>926</v>
+        <v>965</v>
       </c>
       <c r="C121" t="s">
-        <v>927</v>
+        <v>966</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>928</v>
+        <v>967</v>
       </c>
       <c r="B122" t="s">
-        <v>929</v>
+        <v>968</v>
       </c>
       <c r="C122" t="s">
-        <v>187</v>
+        <v>969</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>930</v>
+        <v>970</v>
       </c>
       <c r="B123" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C123" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>931</v>
+        <v>971</v>
       </c>
       <c r="B124" t="s">
-        <v>932</v>
+        <v>79</v>
       </c>
       <c r="C124" t="s">
-        <v>933</v>
+        <v>80</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>934</v>
+        <v>972</v>
       </c>
       <c r="B125" t="s">
-        <v>273</v>
+        <v>82</v>
       </c>
       <c r="C125" t="s">
-        <v>274</v>
+        <v>83</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>935</v>
+        <v>973</v>
       </c>
       <c r="B126" t="s">
-        <v>936</v>
+        <v>974</v>
       </c>
       <c r="C126" t="s">
-        <v>937</v>
+        <v>975</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>938</v>
+        <v>976</v>
       </c>
       <c r="B127" t="s">
-        <v>70</v>
+        <v>977</v>
       </c>
       <c r="C127" t="s">
-        <v>71</v>
+        <v>204</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>939</v>
+        <v>978</v>
       </c>
       <c r="B128" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="C128" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>940</v>
+        <v>979</v>
       </c>
       <c r="B129" t="s">
-        <v>941</v>
+        <v>980</v>
       </c>
       <c r="C129" t="s">
-        <v>942</v>
+        <v>981</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>943</v>
+        <v>982</v>
       </c>
       <c r="B130" t="s">
-        <v>944</v>
+        <v>299</v>
       </c>
       <c r="C130" t="s">
-        <v>945</v>
+        <v>300</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>946</v>
+        <v>983</v>
       </c>
       <c r="B131" t="s">
-        <v>947</v>
+        <v>984</v>
       </c>
       <c r="C131" t="s">
-        <v>948</v>
+        <v>985</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>949</v>
+        <v>986</v>
       </c>
       <c r="B132" t="s">
-        <v>950</v>
+        <v>88</v>
       </c>
       <c r="C132" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>951</v>
+        <v>987</v>
       </c>
       <c r="B133" t="s">
-        <v>463</v>
+        <v>91</v>
       </c>
       <c r="C133" t="s">
-        <v>464</v>
+        <v>92</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>952</v>
+        <v>988</v>
       </c>
       <c r="B134" t="s">
-        <v>76</v>
+        <v>989</v>
       </c>
       <c r="C134" t="s">
-        <v>77</v>
+        <v>990</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="135" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>953</v>
+        <v>991</v>
       </c>
       <c r="B135" t="s">
-        <v>466</v>
+        <v>992</v>
       </c>
       <c r="C135" t="s">
-        <v>467</v>
+        <v>993</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>954</v>
+        <v>994</v>
       </c>
       <c r="B136" t="s">
-        <v>276</v>
+        <v>995</v>
       </c>
       <c r="C136" t="s">
-        <v>277</v>
+        <v>996</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>955</v>
+        <v>997</v>
       </c>
       <c r="B137" t="s">
-        <v>956</v>
+        <v>998</v>
       </c>
       <c r="C137" t="s">
-        <v>957</v>
+        <v>95</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>958</v>
+        <v>999</v>
       </c>
       <c r="B138" t="s">
-        <v>959</v>
+        <v>492</v>
       </c>
       <c r="C138" t="s">
-        <v>960</v>
+        <v>493</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>961</v>
+        <v>1000</v>
       </c>
       <c r="B139" t="s">
-        <v>962</v>
+        <v>94</v>
       </c>
       <c r="C139" t="s">
-        <v>963</v>
+        <v>95</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>964</v>
+        <v>1001</v>
       </c>
       <c r="B140" t="s">
-        <v>82</v>
+        <v>495</v>
       </c>
       <c r="C140" t="s">
-        <v>83</v>
+        <v>496</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B141" t="s">
-        <v>966</v>
+        <v>302</v>
       </c>
       <c r="C141" t="s">
-        <v>967</v>
+        <v>303</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>968</v>
+        <v>1003</v>
       </c>
       <c r="B142" t="s">
-        <v>969</v>
+        <v>1004</v>
       </c>
       <c r="C142" t="s">
-        <v>970</v>
+        <v>1005</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>971</v>
+        <v>1006</v>
       </c>
       <c r="B143" t="s">
-        <v>972</v>
+        <v>1007</v>
       </c>
       <c r="C143" t="s">
-        <v>973</v>
+        <v>1008</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>974</v>
+        <v>1009</v>
       </c>
       <c r="B144" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="C144" t="s">
-        <v>976</v>
+        <v>1011</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>977</v>
+        <v>1012</v>
       </c>
       <c r="B145" t="s">
-        <v>978</v>
+        <v>100</v>
       </c>
       <c r="C145" t="s">
-        <v>979</v>
+        <v>101</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>980</v>
+        <v>1013</v>
       </c>
       <c r="B146" t="s">
-        <v>279</v>
+        <v>1014</v>
       </c>
       <c r="C146" t="s">
-        <v>280</v>
+        <v>1015</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="147" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>981</v>
+        <v>1016</v>
       </c>
       <c r="B147" t="s">
-        <v>85</v>
+        <v>1017</v>
       </c>
       <c r="C147" t="s">
-        <v>86</v>
+        <v>1018</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>982</v>
+        <v>1019</v>
       </c>
       <c r="B148" t="s">
-        <v>983</v>
+        <v>1020</v>
       </c>
       <c r="C148" t="s">
-        <v>984</v>
+        <v>1021</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>985</v>
+        <v>1022</v>
       </c>
       <c r="B149" t="s">
-        <v>986</v>
+        <v>1023</v>
       </c>
       <c r="C149" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
       <c r="B150" t="s">
-        <v>88</v>
+        <v>1026</v>
       </c>
       <c r="C150" t="s">
-        <v>11</v>
+        <v>1027</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>989</v>
+        <v>1028</v>
       </c>
       <c r="B151" t="s">
-        <v>282</v>
+        <v>1029</v>
       </c>
       <c r="C151" t="s">
-        <v>283</v>
+        <v>1030</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>990</v>
+        <v>1031</v>
       </c>
       <c r="B152" t="s">
-        <v>90</v>
+        <v>1032</v>
       </c>
       <c r="C152" t="s">
-        <v>91</v>
+        <v>1033</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="153" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>991</v>
+        <v>1034</v>
       </c>
       <c r="B153" t="s">
-        <v>93</v>
+        <v>305</v>
       </c>
       <c r="C153" t="s">
-        <v>94</v>
+        <v>306</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>992</v>
+        <v>1035</v>
       </c>
       <c r="B154" t="s">
-        <v>993</v>
+        <v>103</v>
       </c>
       <c r="C154" t="s">
-        <v>994</v>
+        <v>104</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>995</v>
+        <v>1036</v>
       </c>
       <c r="B155" t="s">
-        <v>996</v>
+        <v>1037</v>
       </c>
       <c r="C155" t="s">
-        <v>509</v>
+        <v>1038</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="156" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>997</v>
+        <v>1039</v>
       </c>
       <c r="B156" t="s">
-        <v>998</v>
+        <v>1040</v>
       </c>
       <c r="C156" t="s">
-        <v>999</v>
+        <v>1041</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="157" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>1000</v>
+        <v>1042</v>
       </c>
       <c r="B157" t="s">
-        <v>285</v>
+        <v>106</v>
       </c>
       <c r="C157" t="s">
-        <v>286</v>
+        <v>23</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
-        <v>1001</v>
+        <v>1043</v>
       </c>
       <c r="B158" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="C158" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
-        <v>1002</v>
+        <v>1044</v>
       </c>
       <c r="B159" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C159" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>1003</v>
+        <v>1045</v>
       </c>
       <c r="B160" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="C160" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>1004</v>
+        <v>1046</v>
       </c>
       <c r="B161" t="s">
-        <v>291</v>
+        <v>1047</v>
       </c>
       <c r="C161" t="s">
-        <v>292</v>
+        <v>1048</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>1005</v>
+        <v>1049</v>
       </c>
       <c r="B162" t="s">
-        <v>472</v>
+        <v>1050</v>
       </c>
       <c r="C162" t="s">
-        <v>473</v>
+        <v>541</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="163" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>1006</v>
+        <v>1051</v>
       </c>
       <c r="B163" t="s">
-        <v>294</v>
+        <v>1052</v>
       </c>
       <c r="C163" t="s">
-        <v>295</v>
+        <v>1053</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="164" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>1007</v>
+        <v>1054</v>
       </c>
       <c r="B164" t="s">
-        <v>1008</v>
+        <v>311</v>
       </c>
       <c r="C164" t="s">
-        <v>1009</v>
+        <v>312</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>1010</v>
+        <v>1055</v>
       </c>
       <c r="B165" t="s">
-        <v>1011</v>
+        <v>314</v>
       </c>
       <c r="C165" t="s">
-        <v>1012</v>
+        <v>315</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="166" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>1013</v>
+        <v>1056</v>
       </c>
       <c r="B166" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C166" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="167" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>1014</v>
+        <v>1057</v>
       </c>
       <c r="B167" t="s">
-        <v>1015</v>
+        <v>116</v>
       </c>
       <c r="C167" t="s">
-        <v>1016</v>
+        <v>117</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>1017</v>
+        <v>1058</v>
       </c>
       <c r="B168" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="C168" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>1018</v>
+        <v>1059</v>
       </c>
       <c r="B169" t="s">
-        <v>1019</v>
+        <v>504</v>
       </c>
       <c r="C169" t="s">
-        <v>298</v>
+        <v>505</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="170" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>1020</v>
+        <v>1060</v>
       </c>
       <c r="B170" t="s">
-        <v>1021</v>
+        <v>320</v>
       </c>
       <c r="C170" t="s">
-        <v>1022</v>
+        <v>321</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>1023</v>
+        <v>1061</v>
       </c>
       <c r="B171" t="s">
-        <v>1024</v>
+        <v>1062</v>
       </c>
       <c r="C171" t="s">
-        <v>1025</v>
+        <v>1063</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>1026</v>
+        <v>1064</v>
       </c>
       <c r="B172" t="s">
-        <v>1027</v>
+        <v>1065</v>
       </c>
       <c r="C172" t="s">
-        <v>1028</v>
+        <v>1066</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>1029</v>
+        <v>1067</v>
       </c>
       <c r="B173" t="s">
-        <v>1030</v>
+        <v>119</v>
       </c>
       <c r="C173" t="s">
-        <v>1031</v>
+        <v>120</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="174" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>1032</v>
+        <v>1068</v>
       </c>
       <c r="B174" t="s">
-        <v>105</v>
+        <v>1069</v>
       </c>
       <c r="C174" t="s">
-        <v>106</v>
+        <v>1070</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="175" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>1033</v>
+        <v>1071</v>
       </c>
       <c r="B175" t="s">
-        <v>1034</v>
+        <v>323</v>
       </c>
       <c r="C175" t="s">
-        <v>1035</v>
+        <v>324</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>1036</v>
+        <v>1072</v>
       </c>
       <c r="B176" t="s">
-        <v>1037</v>
+        <v>1073</v>
       </c>
       <c r="C176" t="s">
-        <v>1038</v>
+        <v>324</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>1039</v>
+        <v>1074</v>
       </c>
       <c r="B177" t="s">
-        <v>300</v>
+        <v>1075</v>
       </c>
       <c r="C177" t="s">
-        <v>301</v>
+        <v>1076</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="178" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>1040</v>
+        <v>1077</v>
       </c>
       <c r="B178" t="s">
-        <v>108</v>
+        <v>1078</v>
       </c>
       <c r="C178" t="s">
-        <v>109</v>
+        <v>1079</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>1041</v>
+        <v>1080</v>
       </c>
       <c r="B179" t="s">
-        <v>303</v>
+        <v>1081</v>
       </c>
       <c r="C179" t="s">
-        <v>112</v>
+        <v>1082</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>1042</v>
+        <v>1083</v>
       </c>
       <c r="B180" t="s">
-        <v>111</v>
+        <v>1084</v>
       </c>
       <c r="C180" t="s">
-        <v>112</v>
+        <v>1085</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>1043</v>
+        <v>1086</v>
       </c>
       <c r="B181" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="C181" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>1044</v>
+        <v>1087</v>
       </c>
       <c r="B182" t="s">
-        <v>1045</v>
+        <v>1088</v>
       </c>
       <c r="C182" t="s">
-        <v>1046</v>
+        <v>1089</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>1047</v>
+        <v>1090</v>
       </c>
       <c r="B183" t="s">
-        <v>1048</v>
+        <v>1091</v>
       </c>
       <c r="C183" t="s">
-        <v>1049</v>
+        <v>1092</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>1050</v>
+        <v>1093</v>
       </c>
       <c r="B184" t="s">
-        <v>1051</v>
+        <v>326</v>
       </c>
       <c r="C184" t="s">
-        <v>1052</v>
+        <v>327</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>1053</v>
+        <v>1094</v>
       </c>
       <c r="B185" t="s">
-        <v>1054</v>
+        <v>125</v>
       </c>
       <c r="C185" t="s">
-        <v>1055</v>
+        <v>126</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>1056</v>
+        <v>1095</v>
       </c>
       <c r="B186" t="s">
-        <v>1057</v>
+        <v>329</v>
       </c>
       <c r="C186" t="s">
-        <v>1058</v>
+        <v>129</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>1059</v>
+        <v>1096</v>
       </c>
       <c r="B187" t="s">
-        <v>1060</v>
+        <v>128</v>
       </c>
       <c r="C187" t="s">
-        <v>1061</v>
+        <v>129</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>1062</v>
+        <v>1097</v>
       </c>
       <c r="B188" t="s">
-        <v>1063</v>
+        <v>131</v>
       </c>
       <c r="C188" t="s">
-        <v>1064</v>
+        <v>129</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>1065</v>
+        <v>1098</v>
       </c>
       <c r="B189" t="s">
-        <v>1066</v>
+        <v>133</v>
       </c>
       <c r="C189" t="s">
-        <v>1067</v>
+        <v>134</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>1068</v>
+        <v>1099</v>
       </c>
       <c r="B190" t="s">
-        <v>1069</v>
+        <v>1100</v>
       </c>
       <c r="C190" t="s">
-        <v>1070</v>
+        <v>1101</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>1071</v>
+        <v>1102</v>
       </c>
       <c r="B191" t="s">
-        <v>1072</v>
+        <v>1103</v>
       </c>
       <c r="C191" t="s">
-        <v>1073</v>
+        <v>1104</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>1074</v>
+        <v>1105</v>
       </c>
       <c r="B192" t="s">
-        <v>1075</v>
+        <v>1106</v>
       </c>
       <c r="C192" t="s">
-        <v>1076</v>
+        <v>1107</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>1077</v>
+        <v>1108</v>
       </c>
       <c r="B193" t="s">
-        <v>1078</v>
+        <v>1109</v>
       </c>
       <c r="C193" t="s">
-        <v>1079</v>
+        <v>1110</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
-        <v>1080</v>
+        <v>1111</v>
       </c>
       <c r="B194" t="s">
-        <v>1081</v>
+        <v>1112</v>
       </c>
       <c r="C194" t="s">
-        <v>1082</v>
+        <v>1113</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="195" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
-        <v>1083</v>
+        <v>1114</v>
       </c>
       <c r="B195" t="s">
-        <v>1084</v>
+        <v>1115</v>
       </c>
       <c r="C195" t="s">
-        <v>1085</v>
+        <v>1116</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
-        <v>1086</v>
+        <v>1117</v>
       </c>
       <c r="B196" t="s">
-        <v>1087</v>
+        <v>1118</v>
       </c>
       <c r="C196" t="s">
-        <v>1088</v>
+        <v>1119</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>1089</v>
+        <v>1120</v>
       </c>
       <c r="B197" t="s">
-        <v>119</v>
+        <v>1121</v>
       </c>
       <c r="C197" t="s">
-        <v>120</v>
+        <v>1122</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>1090</v>
+        <v>1123</v>
       </c>
       <c r="B198" t="s">
-        <v>1091</v>
+        <v>1124</v>
       </c>
       <c r="C198" t="s">
-        <v>1092</v>
+        <v>1125</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>1093</v>
+        <v>1126</v>
       </c>
       <c r="B199" t="s">
-        <v>1094</v>
+        <v>1127</v>
       </c>
       <c r="C199" t="s">
-        <v>1095</v>
+        <v>1128</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>1096</v>
+        <v>1129</v>
       </c>
       <c r="B200" t="s">
-        <v>1097</v>
+        <v>1130</v>
       </c>
       <c r="C200" t="s">
-        <v>1098</v>
+        <v>1131</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>1099</v>
+        <v>1132</v>
       </c>
       <c r="B201" t="s">
-        <v>1100</v>
+        <v>1133</v>
       </c>
       <c r="C201" t="s">
-        <v>1101</v>
+        <v>1134</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>1102</v>
+        <v>1135</v>
       </c>
       <c r="B202" t="s">
-        <v>1103</v>
+        <v>1136</v>
       </c>
       <c r="C202" t="s">
-        <v>1104</v>
+        <v>1137</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>1105</v>
+        <v>1138</v>
       </c>
       <c r="B203" t="s">
-        <v>305</v>
+        <v>1139</v>
       </c>
       <c r="C203" t="s">
-        <v>306</v>
+        <v>1140</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>1106</v>
+        <v>1141</v>
       </c>
       <c r="B204" t="s">
-        <v>1107</v>
+        <v>1142</v>
       </c>
       <c r="C204" t="s">
-        <v>1108</v>
+        <v>1143</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>1109</v>
+        <v>1144</v>
       </c>
       <c r="B205" t="s">
-        <v>1110</v>
+        <v>136</v>
       </c>
       <c r="C205" t="s">
-        <v>1111</v>
+        <v>137</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>1112</v>
+        <v>1145</v>
       </c>
       <c r="B206" t="s">
-        <v>1113</v>
+        <v>1146</v>
       </c>
       <c r="C206" t="s">
-        <v>1114</v>
+        <v>1147</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>1115</v>
+        <v>1148</v>
       </c>
       <c r="B207" t="s">
-        <v>1116</v>
+        <v>1149</v>
       </c>
       <c r="C207" t="s">
-        <v>1114</v>
+        <v>1150</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>1117</v>
+        <v>1151</v>
       </c>
       <c r="B208" t="s">
-        <v>1118</v>
+        <v>1152</v>
       </c>
       <c r="C208" t="s">
-        <v>1119</v>
+        <v>1153</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>1120</v>
+        <v>1154</v>
       </c>
       <c r="B209" t="s">
-        <v>1121</v>
+        <v>1155</v>
       </c>
       <c r="C209" t="s">
-        <v>1122</v>
+        <v>1156</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>1123</v>
+        <v>1157</v>
       </c>
       <c r="B210" t="s">
-        <v>1124</v>
+        <v>1158</v>
       </c>
       <c r="C210" t="s">
-        <v>1125</v>
+        <v>1159</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>1126</v>
+        <v>1160</v>
       </c>
       <c r="B211" t="s">
-        <v>1127</v>
+        <v>331</v>
       </c>
       <c r="C211" t="s">
-        <v>1128</v>
+        <v>332</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>1129</v>
+        <v>1161</v>
       </c>
       <c r="B212" t="s">
-        <v>1130</v>
+        <v>1162</v>
       </c>
       <c r="C212" t="s">
-        <v>1131</v>
+        <v>1163</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>1132</v>
+        <v>1164</v>
       </c>
       <c r="B213" t="s">
-        <v>1133</v>
+        <v>1165</v>
       </c>
       <c r="C213" t="s">
-        <v>1134</v>
+        <v>1166</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>1135</v>
+        <v>1167</v>
       </c>
       <c r="B214" t="s">
-        <v>308</v>
+        <v>1168</v>
       </c>
       <c r="C214" t="s">
-        <v>309</v>
+        <v>1169</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>1136</v>
+        <v>1170</v>
       </c>
       <c r="B215" t="s">
-        <v>1137</v>
+        <v>1171</v>
       </c>
       <c r="C215" t="s">
-        <v>1138</v>
+        <v>1169</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>1139</v>
+        <v>1172</v>
       </c>
       <c r="B216" t="s">
-        <v>1140</v>
+        <v>1173</v>
       </c>
       <c r="C216" t="s">
-        <v>1141</v>
+        <v>1174</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
-        <v>1142</v>
+        <v>1175</v>
       </c>
       <c r="B217" t="s">
-        <v>482</v>
+        <v>1176</v>
       </c>
       <c r="C217" t="s">
-        <v>483</v>
+        <v>1177</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
-        <v>1143</v>
+        <v>1178</v>
       </c>
       <c r="B218" t="s">
-        <v>311</v>
+        <v>1179</v>
       </c>
       <c r="C218" t="s">
-        <v>312</v>
+        <v>1180</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
-        <v>1144</v>
+        <v>1181</v>
       </c>
       <c r="B219" t="s">
-        <v>1145</v>
+        <v>1182</v>
       </c>
       <c r="C219" t="s">
-        <v>1146</v>
+        <v>1183</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>1147</v>
+        <v>1184</v>
       </c>
       <c r="B220" t="s">
-        <v>1148</v>
+        <v>1185</v>
       </c>
       <c r="C220" t="s">
-        <v>1149</v>
+        <v>1186</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>1150</v>
+        <v>1187</v>
       </c>
       <c r="B221" t="s">
-        <v>1151</v>
+        <v>1188</v>
       </c>
       <c r="C221" t="s">
-        <v>1152</v>
+        <v>1189</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>1153</v>
+        <v>1190</v>
       </c>
       <c r="B222" t="s">
-        <v>1154</v>
+        <v>334</v>
       </c>
       <c r="C222" t="s">
-        <v>1155</v>
+        <v>335</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>1156</v>
+        <v>1191</v>
       </c>
       <c r="B223" t="s">
-        <v>125</v>
+        <v>1192</v>
       </c>
       <c r="C223" t="s">
-        <v>126</v>
+        <v>1193</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="224" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>1157</v>
+        <v>1194</v>
       </c>
       <c r="B224" t="s">
-        <v>1158</v>
+        <v>1195</v>
       </c>
       <c r="C224" t="s">
-        <v>1159</v>
+        <v>1196</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="225" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>1160</v>
+        <v>1197</v>
       </c>
       <c r="B225" t="s">
-        <v>1161</v>
+        <v>514</v>
       </c>
       <c r="C225" t="s">
-        <v>1162</v>
+        <v>515</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>1163</v>
+        <v>1198</v>
       </c>
       <c r="B226" t="s">
-        <v>128</v>
+        <v>337</v>
       </c>
       <c r="C226" t="s">
-        <v>129</v>
+        <v>338</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>1164</v>
+        <v>1199</v>
       </c>
       <c r="B227" t="s">
-        <v>314</v>
+        <v>1200</v>
       </c>
       <c r="C227" t="s">
-        <v>315</v>
+        <v>1201</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>1165</v>
+        <v>1202</v>
       </c>
       <c r="B228" t="s">
-        <v>317</v>
+        <v>1203</v>
       </c>
       <c r="C228" t="s">
-        <v>318</v>
+        <v>1204</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>1166</v>
+        <v>1205</v>
       </c>
       <c r="B229" t="s">
-        <v>320</v>
+        <v>1206</v>
       </c>
       <c r="C229" t="s">
-        <v>321</v>
+        <v>1207</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>1167</v>
+        <v>1208</v>
       </c>
       <c r="B230" t="s">
-        <v>323</v>
+        <v>1209</v>
       </c>
       <c r="C230" t="s">
-        <v>253</v>
+        <v>1210</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>1168</v>
+        <v>1211</v>
       </c>
       <c r="B231" t="s">
-        <v>1169</v>
+        <v>142</v>
       </c>
       <c r="C231" t="s">
-        <v>1170</v>
+        <v>143</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>1171</v>
+        <v>1212</v>
       </c>
       <c r="B232" t="s">
-        <v>325</v>
+        <v>1213</v>
       </c>
       <c r="C232" t="s">
-        <v>326</v>
+        <v>1214</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>1172</v>
+        <v>1215</v>
       </c>
       <c r="B233" t="s">
-        <v>131</v>
+        <v>1216</v>
       </c>
       <c r="C233" t="s">
-        <v>132</v>
+        <v>1217</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>1173</v>
+        <v>1218</v>
       </c>
       <c r="B234" t="s">
-        <v>1174</v>
+        <v>145</v>
       </c>
       <c r="C234" t="s">
-        <v>1175</v>
+        <v>146</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>1176</v>
+        <v>1219</v>
       </c>
       <c r="B235" t="s">
-        <v>1177</v>
+        <v>340</v>
       </c>
       <c r="C235" t="s">
-        <v>1178</v>
+        <v>341</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>1179</v>
+        <v>1220</v>
       </c>
       <c r="B236" t="s">
-        <v>1180</v>
+        <v>343</v>
       </c>
       <c r="C236" t="s">
-        <v>1181</v>
+        <v>344</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>1182</v>
+        <v>1221</v>
       </c>
       <c r="B237" t="s">
-        <v>1183</v>
+        <v>346</v>
       </c>
       <c r="C237" t="s">
-        <v>1184</v>
+        <v>347</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
-        <v>1185</v>
+        <v>1222</v>
       </c>
       <c r="B238" t="s">
-        <v>1186</v>
+        <v>349</v>
       </c>
       <c r="C238" t="s">
-        <v>1187</v>
+        <v>276</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
-        <v>1188</v>
+        <v>1223</v>
       </c>
       <c r="B239" t="s">
-        <v>1189</v>
+        <v>1224</v>
       </c>
       <c r="C239" t="s">
-        <v>1190</v>
+        <v>1225</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
-        <v>1191</v>
+        <v>1226</v>
       </c>
       <c r="B240" t="s">
-        <v>1192</v>
+        <v>351</v>
       </c>
       <c r="C240" t="s">
-        <v>1193</v>
+        <v>352</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
-        <v>1194</v>
+        <v>1227</v>
       </c>
       <c r="B241" t="s">
-        <v>1195</v>
+        <v>148</v>
       </c>
       <c r="C241" t="s">
-        <v>1196</v>
+        <v>149</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
-        <v>1197</v>
+        <v>1228</v>
       </c>
       <c r="B242" t="s">
-        <v>1198</v>
+        <v>1229</v>
       </c>
       <c r="C242" t="s">
-        <v>1199</v>
+        <v>1230</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
-        <v>1200</v>
+        <v>1231</v>
       </c>
       <c r="B243" t="s">
-        <v>1201</v>
+        <v>1232</v>
       </c>
       <c r="C243" t="s">
-        <v>1202</v>
+        <v>1233</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
-        <v>1203</v>
+        <v>1234</v>
       </c>
       <c r="B244" t="s">
-        <v>1204</v>
+        <v>1235</v>
       </c>
       <c r="C244" t="s">
-        <v>1205</v>
+        <v>1236</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
-        <v>1206</v>
+        <v>1237</v>
       </c>
       <c r="B245" t="s">
-        <v>1207</v>
+        <v>1238</v>
       </c>
       <c r="C245" t="s">
-        <v>1208</v>
+        <v>1239</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
-        <v>1209</v>
+        <v>1240</v>
       </c>
       <c r="B246" t="s">
-        <v>1210</v>
+        <v>1241</v>
       </c>
       <c r="C246" t="s">
-        <v>1211</v>
+        <v>1242</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="247" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
-        <v>1212</v>
+        <v>1243</v>
       </c>
       <c r="B247" t="s">
-        <v>1213</v>
+        <v>1244</v>
       </c>
       <c r="C247" t="s">
-        <v>1214</v>
+        <v>1245</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>1215</v>
+        <v>1246</v>
       </c>
       <c r="B248" t="s">
-        <v>1216</v>
+        <v>1247</v>
       </c>
       <c r="C248" t="s">
-        <v>1217</v>
+        <v>1248</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="249" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>1218</v>
+        <v>1249</v>
       </c>
       <c r="B249" t="s">
-        <v>1219</v>
+        <v>1250</v>
       </c>
       <c r="C249" t="s">
-        <v>1220</v>
+        <v>1251</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>1221</v>
+        <v>1252</v>
       </c>
       <c r="B250" t="s">
-        <v>1222</v>
+        <v>1253</v>
       </c>
       <c r="C250" t="s">
-        <v>1223</v>
+        <v>1254</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>1224</v>
+        <v>1255</v>
       </c>
       <c r="B251" t="s">
-        <v>1225</v>
+        <v>1256</v>
       </c>
       <c r="C251" t="s">
-        <v>1226</v>
+        <v>1257</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>1227</v>
+        <v>1258</v>
       </c>
       <c r="B252" t="s">
-        <v>328</v>
+        <v>1259</v>
       </c>
       <c r="C252" t="s">
-        <v>329</v>
+        <v>1260</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>1228</v>
+        <v>1261</v>
       </c>
       <c r="B253" t="s">
-        <v>1229</v>
+        <v>1262</v>
       </c>
       <c r="C253" t="s">
-        <v>1230</v>
+        <v>1263</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>1231</v>
+        <v>1264</v>
       </c>
       <c r="B254" t="s">
-        <v>134</v>
+        <v>1265</v>
       </c>
       <c r="C254" t="s">
-        <v>135</v>
+        <v>1266</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>1232</v>
+        <v>1267</v>
       </c>
       <c r="B255" t="s">
-        <v>1233</v>
+        <v>1268</v>
       </c>
       <c r="C255" t="s">
-        <v>1234</v>
+        <v>1269</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>1235</v>
+        <v>1270</v>
       </c>
       <c r="B256" t="s">
-        <v>1236</v>
+        <v>1271</v>
       </c>
       <c r="C256" t="s">
-        <v>1237</v>
+        <v>1272</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>1238</v>
+        <v>1273</v>
       </c>
       <c r="B257" t="s">
-        <v>1239</v>
+        <v>1274</v>
       </c>
       <c r="C257" t="s">
-        <v>1240</v>
+        <v>1275</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>1241</v>
+        <v>1276</v>
       </c>
       <c r="B258" t="s">
-        <v>331</v>
+        <v>1277</v>
       </c>
       <c r="C258" t="s">
-        <v>332</v>
+        <v>1278</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>1242</v>
+        <v>1279</v>
       </c>
       <c r="B259" t="s">
-        <v>1243</v>
+        <v>1280</v>
       </c>
       <c r="C259" t="s">
-        <v>1244</v>
+        <v>1281</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>1245</v>
+        <v>1282</v>
       </c>
       <c r="B260" t="s">
-        <v>490</v>
+        <v>354</v>
       </c>
       <c r="C260" t="s">
-        <v>491</v>
+        <v>355</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>1246</v>
+        <v>1283</v>
       </c>
       <c r="B261" t="s">
-        <v>1247</v>
+        <v>1284</v>
       </c>
       <c r="C261" t="s">
-        <v>1248</v>
+        <v>1285</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
       <c r="B262" t="s">
-        <v>1250</v>
+        <v>151</v>
       </c>
       <c r="C262" t="s">
-        <v>1251</v>
+        <v>152</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>1252</v>
+        <v>1287</v>
       </c>
       <c r="B263" t="s">
-        <v>137</v>
+        <v>1288</v>
       </c>
       <c r="C263" t="s">
-        <v>138</v>
+        <v>1289</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>1253</v>
+        <v>1290</v>
       </c>
       <c r="B264" t="s">
-        <v>1254</v>
+        <v>1291</v>
       </c>
       <c r="C264" t="s">
-        <v>1255</v>
+        <v>1292</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
-        <v>1256</v>
+        <v>1293</v>
       </c>
       <c r="B265" t="s">
-        <v>140</v>
+        <v>1294</v>
       </c>
       <c r="C265" t="s">
-        <v>100</v>
+        <v>1295</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="266" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
-        <v>1257</v>
+        <v>1296</v>
       </c>
       <c r="B266" t="s">
-        <v>337</v>
+        <v>357</v>
       </c>
       <c r="C266" t="s">
-        <v>338</v>
+        <v>358</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="267" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>1258</v>
+        <v>1297</v>
       </c>
       <c r="B267" t="s">
-        <v>1259</v>
+        <v>1298</v>
       </c>
       <c r="C267" t="s">
-        <v>1260</v>
+        <v>1299</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>1261</v>
+        <v>1300</v>
       </c>
       <c r="B268" t="s">
-        <v>142</v>
+        <v>522</v>
       </c>
       <c r="C268" t="s">
-        <v>143</v>
+        <v>523</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>1262</v>
+        <v>1301</v>
       </c>
       <c r="B269" t="s">
-        <v>1263</v>
+        <v>1302</v>
       </c>
       <c r="C269" t="s">
-        <v>1264</v>
+        <v>1303</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>1265</v>
+        <v>1304</v>
       </c>
       <c r="B270" t="s">
-        <v>1266</v>
+        <v>1305</v>
       </c>
       <c r="C270" t="s">
-        <v>1267</v>
+        <v>1306</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="271" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>1268</v>
+        <v>1307</v>
       </c>
       <c r="B271" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="C271" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>1269</v>
+        <v>1308</v>
       </c>
       <c r="B272" t="s">
-        <v>495</v>
+        <v>1309</v>
       </c>
       <c r="C272" t="s">
-        <v>496</v>
+        <v>1310</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>1270</v>
+        <v>1311</v>
       </c>
       <c r="B273" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="C273" t="s">
-        <v>149</v>
+        <v>117</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="274" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="B274" t="s">
-        <v>1272</v>
+        <v>363</v>
       </c>
       <c r="C274" t="s">
-        <v>1273</v>
+        <v>364</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="275" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>1274</v>
+        <v>1313</v>
       </c>
       <c r="B275" t="s">
-        <v>1275</v>
+        <v>1314</v>
       </c>
       <c r="C275" t="s">
-        <v>1276</v>
+        <v>1315</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="276" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>1277</v>
+        <v>1316</v>
       </c>
       <c r="B276" t="s">
-        <v>1278</v>
+        <v>159</v>
       </c>
       <c r="C276" t="s">
-        <v>1279</v>
+        <v>160</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="277" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>1280</v>
+        <v>1317</v>
       </c>
       <c r="B277" t="s">
-        <v>1281</v>
+        <v>1318</v>
       </c>
       <c r="C277" t="s">
-        <v>1282</v>
+        <v>1319</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="278" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>1283</v>
+        <v>1320</v>
       </c>
       <c r="B278" t="s">
-        <v>1284</v>
+        <v>1321</v>
       </c>
       <c r="C278" t="s">
-        <v>1285</v>
+        <v>1322</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>1286</v>
+        <v>1323</v>
       </c>
       <c r="B279" t="s">
-        <v>1287</v>
+        <v>162</v>
       </c>
       <c r="C279" t="s">
-        <v>1288</v>
+        <v>163</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="280" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>1289</v>
+        <v>1324</v>
       </c>
       <c r="B280" t="s">
-        <v>1290</v>
+        <v>527</v>
       </c>
       <c r="C280" t="s">
-        <v>1291</v>
+        <v>528</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="281" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>1292</v>
+        <v>1325</v>
       </c>
       <c r="B281" t="s">
-        <v>1293</v>
+        <v>165</v>
       </c>
       <c r="C281" t="s">
-        <v>1294</v>
+        <v>166</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="282" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>1295</v>
+        <v>1326</v>
       </c>
       <c r="B282" t="s">
-        <v>1296</v>
+        <v>1327</v>
       </c>
       <c r="C282" t="s">
-        <v>1297</v>
+        <v>1328</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="283" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>1298</v>
+        <v>1329</v>
       </c>
       <c r="B283" t="s">
-        <v>151</v>
+        <v>1330</v>
       </c>
       <c r="C283" t="s">
-        <v>152</v>
+        <v>1331</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="284" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>1299</v>
+        <v>1332</v>
       </c>
       <c r="B284" t="s">
-        <v>1300</v>
+        <v>1333</v>
       </c>
       <c r="C284" t="s">
-        <v>1301</v>
+        <v>1334</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="285" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>1302</v>
+        <v>1335</v>
       </c>
       <c r="B285" t="s">
-        <v>1303</v>
+        <v>1336</v>
       </c>
       <c r="C285" t="s">
-        <v>1304</v>
+        <v>1337</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>1305</v>
+        <v>1338</v>
       </c>
       <c r="B286" t="s">
-        <v>501</v>
+        <v>1339</v>
       </c>
       <c r="C286" t="s">
-        <v>502</v>
+        <v>1340</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="287" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>1306</v>
+        <v>1341</v>
       </c>
       <c r="B287" t="s">
-        <v>504</v>
+        <v>1342</v>
       </c>
       <c r="C287" t="s">
-        <v>155</v>
+        <v>1343</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="288" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>1307</v>
+        <v>1344</v>
       </c>
       <c r="B288" t="s">
-        <v>340</v>
+        <v>1345</v>
       </c>
       <c r="C288" t="s">
-        <v>341</v>
+        <v>1346</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="289" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
-        <v>1308</v>
+        <v>1347</v>
       </c>
       <c r="B289" t="s">
-        <v>154</v>
+        <v>1348</v>
       </c>
       <c r="C289" t="s">
-        <v>155</v>
+        <v>1349</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
-        <v>1309</v>
+        <v>1350</v>
       </c>
       <c r="B290" t="s">
-        <v>157</v>
+        <v>1351</v>
       </c>
       <c r="C290" t="s">
-        <v>158</v>
+        <v>1352</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="291" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
-        <v>1310</v>
+        <v>1353</v>
       </c>
       <c r="B291" t="s">
-        <v>160</v>
+        <v>1354</v>
       </c>
       <c r="C291" t="s">
-        <v>161</v>
+        <v>1355</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="292" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
-        <v>1311</v>
+        <v>1356</v>
       </c>
       <c r="B292" t="s">
-        <v>343</v>
+        <v>168</v>
       </c>
       <c r="C292" t="s">
-        <v>344</v>
+        <v>169</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
-        <v>1312</v>
+        <v>1357</v>
       </c>
       <c r="B293" t="s">
-        <v>163</v>
+        <v>1358</v>
       </c>
       <c r="C293" t="s">
-        <v>164</v>
+        <v>1359</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
-        <v>1313</v>
+        <v>1360</v>
       </c>
       <c r="B294" t="s">
-        <v>166</v>
+        <v>1361</v>
       </c>
       <c r="C294" t="s">
-        <v>167</v>
+        <v>1362</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="295" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
-        <v>1314</v>
+        <v>1363</v>
       </c>
       <c r="B295" t="s">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="C295" t="s">
-        <v>509</v>
+        <v>534</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="296" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
-        <v>1315</v>
+        <v>1364</v>
       </c>
       <c r="B296" t="s">
-        <v>346</v>
+        <v>536</v>
       </c>
       <c r="C296" t="s">
-        <v>347</v>
+        <v>172</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="297" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
-        <v>1316</v>
+        <v>1365</v>
       </c>
       <c r="B297" t="s">
-        <v>1317</v>
+        <v>366</v>
       </c>
       <c r="C297" t="s">
-        <v>1318</v>
+        <v>367</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="298" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
-        <v>1319</v>
+        <v>1366</v>
       </c>
       <c r="B298" t="s">
-        <v>1320</v>
+        <v>171</v>
       </c>
       <c r="C298" t="s">
-        <v>1321</v>
+        <v>172</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="299" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
-        <v>1322</v>
+        <v>1367</v>
       </c>
       <c r="B299" t="s">
-        <v>1323</v>
+        <v>174</v>
       </c>
       <c r="C299" t="s">
-        <v>1321</v>
+        <v>175</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="300" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
-        <v>1324</v>
+        <v>1368</v>
       </c>
       <c r="B300" t="s">
-        <v>1325</v>
+        <v>177</v>
       </c>
       <c r="C300" t="s">
-        <v>1321</v>
+        <v>178</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="301" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
-        <v>1326</v>
+        <v>1369</v>
       </c>
       <c r="B301" t="s">
-        <v>1327</v>
+        <v>369</v>
       </c>
       <c r="C301" t="s">
-        <v>1328</v>
+        <v>370</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>1329</v>
+        <v>1370</v>
       </c>
       <c r="B302" t="s">
-        <v>1330</v>
+        <v>180</v>
       </c>
       <c r="C302" t="s">
-        <v>1331</v>
+        <v>181</v>
       </c>
       <c r="D302" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="303" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>1332</v>
+        <v>1371</v>
       </c>
       <c r="B303" t="s">
-        <v>1333</v>
+        <v>183</v>
       </c>
       <c r="C303" t="s">
-        <v>1334</v>
+        <v>184</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="304" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>1335</v>
+        <v>1372</v>
       </c>
       <c r="B304" t="s">
-        <v>1336</v>
+        <v>540</v>
       </c>
       <c r="C304" t="s">
-        <v>1337</v>
+        <v>541</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="305" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>1338</v>
+        <v>1373</v>
       </c>
       <c r="B305" t="s">
-        <v>169</v>
+        <v>372</v>
       </c>
       <c r="C305" t="s">
-        <v>170</v>
+        <v>373</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="306" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>1339</v>
+        <v>1374</v>
       </c>
       <c r="B306" t="s">
-        <v>1340</v>
+        <v>1375</v>
       </c>
       <c r="C306" t="s">
-        <v>1341</v>
+        <v>1376</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="307" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>1342</v>
+        <v>1377</v>
       </c>
       <c r="B307" t="s">
-        <v>1343</v>
+        <v>1378</v>
       </c>
       <c r="C307" t="s">
-        <v>1344</v>
+        <v>1379</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="308" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>1345</v>
+        <v>1380</v>
       </c>
       <c r="B308" t="s">
-        <v>1346</v>
+        <v>1381</v>
       </c>
       <c r="C308" t="s">
-        <v>1347</v>
+        <v>1379</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="309" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>1348</v>
+        <v>1382</v>
       </c>
       <c r="B309" t="s">
-        <v>1349</v>
+        <v>1383</v>
       </c>
       <c r="C309" t="s">
-        <v>1350</v>
+        <v>1379</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="310" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>1351</v>
+        <v>1384</v>
       </c>
       <c r="B310" t="s">
-        <v>1352</v>
+        <v>1385</v>
       </c>
       <c r="C310" t="s">
-        <v>1353</v>
+        <v>1386</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="311" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>1354</v>
+        <v>1387</v>
       </c>
       <c r="B311" t="s">
-        <v>1355</v>
+        <v>1388</v>
       </c>
       <c r="C311" t="s">
-        <v>1356</v>
+        <v>1389</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="312" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>1357</v>
+        <v>1390</v>
       </c>
       <c r="B312" t="s">
-        <v>1358</v>
+        <v>1391</v>
       </c>
       <c r="C312" t="s">
-        <v>1359</v>
+        <v>1392</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="313" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>1360</v>
+        <v>1393</v>
       </c>
       <c r="B313" t="s">
-        <v>349</v>
+        <v>1394</v>
       </c>
       <c r="C313" t="s">
-        <v>350</v>
+        <v>1395</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="314" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>1361</v>
+        <v>1396</v>
       </c>
       <c r="B314" t="s">
-        <v>1362</v>
+        <v>186</v>
       </c>
       <c r="C314" t="s">
-        <v>1363</v>
+        <v>187</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="315" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>1364</v>
+        <v>1397</v>
       </c>
       <c r="B315" t="s">
-        <v>1365</v>
+        <v>1398</v>
       </c>
       <c r="C315" t="s">
-        <v>1366</v>
+        <v>860</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="316" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>1367</v>
+        <v>1399</v>
       </c>
       <c r="B316" t="s">
-        <v>1368</v>
+        <v>1400</v>
       </c>
       <c r="C316" t="s">
-        <v>1369</v>
+        <v>1401</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="317" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>1370</v>
+        <v>1402</v>
       </c>
       <c r="B317" t="s">
-        <v>511</v>
+        <v>1403</v>
       </c>
       <c r="C317" t="s">
-        <v>512</v>
+        <v>1404</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="318" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="B318" t="s">
-        <v>1372</v>
+        <v>1406</v>
       </c>
       <c r="C318" t="s">
-        <v>1373</v>
+        <v>1407</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="319" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>1374</v>
+        <v>1408</v>
       </c>
       <c r="B319" t="s">
-        <v>355</v>
+        <v>1409</v>
       </c>
       <c r="C319" t="s">
-        <v>356</v>
+        <v>1410</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="320" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>1375</v>
+        <v>1411</v>
       </c>
       <c r="B320" t="s">
-        <v>1376</v>
+        <v>1412</v>
       </c>
       <c r="C320" t="s">
-        <v>1377</v>
+        <v>1413</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="321" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>1378</v>
+        <v>1414</v>
       </c>
       <c r="B321" t="s">
-        <v>1379</v>
+        <v>1415</v>
       </c>
       <c r="C321" t="s">
-        <v>1380</v>
+        <v>1416</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="322" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>1381</v>
+        <v>1417</v>
       </c>
       <c r="B322" t="s">
-        <v>1382</v>
+        <v>1418</v>
       </c>
       <c r="C322" t="s">
-        <v>1108</v>
+        <v>1419</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="323" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>1383</v>
+        <v>1420</v>
       </c>
       <c r="B323" t="s">
-        <v>515</v>
+        <v>375</v>
       </c>
       <c r="C323" t="s">
-        <v>516</v>
+        <v>376</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="324" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>1384</v>
+        <v>1421</v>
       </c>
       <c r="B324" t="s">
-        <v>1385</v>
+        <v>1422</v>
       </c>
       <c r="C324" t="s">
-        <v>1386</v>
+        <v>1423</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="325" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>1387</v>
+        <v>1424</v>
       </c>
       <c r="B325" t="s">
-        <v>1388</v>
+        <v>1425</v>
       </c>
       <c r="C325" t="s">
-        <v>1389</v>
+        <v>1426</v>
       </c>
       <c r="D325" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="326" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>1390</v>
+        <v>1427</v>
       </c>
       <c r="B326" t="s">
-        <v>172</v>
+        <v>1428</v>
       </c>
       <c r="C326" t="s">
-        <v>173</v>
+        <v>1429</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="327" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>1391</v>
+        <v>1430</v>
       </c>
       <c r="B327" t="s">
-        <v>1392</v>
+        <v>543</v>
       </c>
       <c r="C327" t="s">
-        <v>1393</v>
+        <v>544</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="328" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>1394</v>
+        <v>1431</v>
       </c>
       <c r="B328" t="s">
-        <v>175</v>
+        <v>1432</v>
       </c>
       <c r="C328" t="s">
-        <v>176</v>
+        <v>1433</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="329" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>1395</v>
+        <v>1434</v>
       </c>
       <c r="B329" t="s">
-        <v>1396</v>
+        <v>381</v>
       </c>
       <c r="C329" t="s">
-        <v>1397</v>
+        <v>382</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="330" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>1398</v>
+        <v>1435</v>
       </c>
       <c r="B330" t="s">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="C330" t="s">
-        <v>1400</v>
+        <v>1437</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="331" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="B331" t="s">
-        <v>1402</v>
+        <v>1439</v>
       </c>
       <c r="C331" t="s">
-        <v>1403</v>
+        <v>1440</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="332" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>1404</v>
+        <v>1441</v>
       </c>
       <c r="B332" t="s">
-        <v>178</v>
+        <v>1442</v>
       </c>
       <c r="C332" t="s">
-        <v>179</v>
+        <v>1163</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="333" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>1405</v>
+        <v>1443</v>
       </c>
       <c r="B333" t="s">
-        <v>1406</v>
+        <v>547</v>
       </c>
       <c r="C333" t="s">
-        <v>1407</v>
+        <v>548</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="334" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>1408</v>
+        <v>1444</v>
       </c>
       <c r="B334" t="s">
-        <v>358</v>
+        <v>1445</v>
       </c>
       <c r="C334" t="s">
-        <v>359</v>
+        <v>1446</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="335" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>1409</v>
+        <v>1447</v>
       </c>
       <c r="B335" t="s">
-        <v>1410</v>
+        <v>1448</v>
       </c>
       <c r="C335" t="s">
-        <v>1411</v>
+        <v>1449</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="336" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>1412</v>
+        <v>1450</v>
       </c>
       <c r="B336" t="s">
-        <v>1413</v>
+        <v>189</v>
       </c>
       <c r="C336" t="s">
-        <v>1414</v>
+        <v>190</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="337" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>1415</v>
+        <v>1451</v>
       </c>
       <c r="B337" t="s">
-        <v>1416</v>
+        <v>1452</v>
       </c>
       <c r="C337" t="s">
-        <v>1417</v>
+        <v>1453</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>1418</v>
+        <v>1454</v>
       </c>
       <c r="B338" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="C338" t="s">
-        <v>14</v>
+        <v>193</v>
       </c>
       <c r="D338" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="339" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
-        <v>1419</v>
+        <v>1455</v>
       </c>
       <c r="B339" t="s">
-        <v>519</v>
+        <v>1456</v>
       </c>
       <c r="C339" t="s">
-        <v>520</v>
+        <v>1457</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="340" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
-        <v>1420</v>
+        <v>1458</v>
       </c>
       <c r="B340" t="s">
-        <v>522</v>
+        <v>1459</v>
       </c>
       <c r="C340" t="s">
-        <v>109</v>
+        <v>1460</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="341" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
-        <v>1421</v>
+        <v>1461</v>
       </c>
       <c r="B341" t="s">
-        <v>1422</v>
+        <v>1462</v>
       </c>
       <c r="C341" t="s">
-        <v>1423</v>
+        <v>1463</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="342" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>1424</v>
+        <v>1464</v>
       </c>
       <c r="B342" t="s">
-        <v>524</v>
+        <v>195</v>
       </c>
       <c r="C342" t="s">
-        <v>509</v>
+        <v>196</v>
       </c>
       <c r="D342" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="343" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>1425</v>
+        <v>1465</v>
       </c>
       <c r="B343" t="s">
-        <v>1426</v>
+        <v>1466</v>
       </c>
       <c r="C343" t="s">
-        <v>1427</v>
+        <v>1467</v>
       </c>
       <c r="D343" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>1428</v>
+        <v>1468</v>
       </c>
       <c r="B344" t="s">
-        <v>526</v>
+        <v>384</v>
       </c>
       <c r="C344" t="s">
-        <v>527</v>
+        <v>385</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="345" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>1429</v>
+        <v>1469</v>
       </c>
       <c r="B345" t="s">
-        <v>1430</v>
+        <v>1470</v>
       </c>
       <c r="C345" t="s">
-        <v>1431</v>
+        <v>1471</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="346" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>1432</v>
+        <v>1472</v>
       </c>
       <c r="B346" t="s">
-        <v>183</v>
+        <v>1473</v>
       </c>
       <c r="C346" t="s">
-        <v>184</v>
+        <v>1474</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="347" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>1433</v>
+        <v>1475</v>
       </c>
       <c r="B347" t="s">
-        <v>529</v>
+        <v>1476</v>
       </c>
       <c r="C347" t="s">
-        <v>530</v>
+        <v>1477</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="348" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>1434</v>
+        <v>1478</v>
       </c>
       <c r="B348" t="s">
-        <v>1435</v>
+        <v>198</v>
       </c>
       <c r="C348" t="s">
-        <v>1436</v>
+        <v>26</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="349" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>1437</v>
+        <v>1479</v>
       </c>
       <c r="B349" t="s">
-        <v>532</v>
+        <v>551</v>
       </c>
       <c r="C349" t="s">
-        <v>533</v>
+        <v>552</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="350" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>1438</v>
+        <v>1480</v>
       </c>
       <c r="B350" t="s">
-        <v>535</v>
+        <v>387</v>
       </c>
       <c r="C350" t="s">
-        <v>536</v>
+        <v>126</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="351" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>1439</v>
+        <v>1481</v>
       </c>
       <c r="B351" t="s">
-        <v>1440</v>
+        <v>1482</v>
       </c>
       <c r="C351" t="s">
-        <v>1441</v>
+        <v>1483</v>
       </c>
       <c r="D351" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="352" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>1442</v>
+        <v>1484</v>
       </c>
       <c r="B352" t="s">
-        <v>361</v>
+        <v>555</v>
       </c>
       <c r="C352" t="s">
-        <v>362</v>
+        <v>541</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="353" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
-        <v>1443</v>
+        <v>1485</v>
       </c>
       <c r="B353" t="s">
-        <v>1444</v>
+        <v>1486</v>
       </c>
       <c r="C353" t="s">
-        <v>1445</v>
+        <v>1487</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="354" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
-        <v>1446</v>
+        <v>1488</v>
       </c>
       <c r="B354" t="s">
-        <v>1447</v>
+        <v>557</v>
       </c>
       <c r="C354" t="s">
-        <v>1448</v>
+        <v>558</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="355" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>1449</v>
+        <v>1489</v>
       </c>
       <c r="B355" t="s">
-        <v>1450</v>
+        <v>1490</v>
       </c>
       <c r="C355" t="s">
-        <v>1451</v>
+        <v>1491</v>
       </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="356" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>1452</v>
+        <v>1492</v>
       </c>
       <c r="B356" t="s">
-        <v>1453</v>
+        <v>200</v>
       </c>
       <c r="C356" t="s">
-        <v>1454</v>
+        <v>201</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="357" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>1455</v>
+        <v>1493</v>
       </c>
       <c r="B357" t="s">
-        <v>1456</v>
+        <v>560</v>
       </c>
       <c r="C357" t="s">
-        <v>1457</v>
+        <v>561</v>
       </c>
       <c r="D357" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="358" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>1458</v>
+        <v>1494</v>
       </c>
       <c r="B358" t="s">
-        <v>189</v>
+        <v>1495</v>
       </c>
       <c r="C358" t="s">
-        <v>190</v>
+        <v>1496</v>
       </c>
       <c r="D358" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="359" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>1459</v>
+        <v>1497</v>
       </c>
       <c r="B359" t="s">
-        <v>538</v>
+        <v>563</v>
       </c>
       <c r="C359" t="s">
-        <v>539</v>
+        <v>564</v>
       </c>
       <c r="D359" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="360" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>1460</v>
+        <v>1498</v>
       </c>
       <c r="B360" t="s">
-        <v>364</v>
+        <v>566</v>
       </c>
       <c r="C360" t="s">
-        <v>365</v>
+        <v>567</v>
       </c>
       <c r="D360" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="361" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>1461</v>
+        <v>1499</v>
       </c>
       <c r="B361" t="s">
-        <v>1462</v>
+        <v>1500</v>
       </c>
       <c r="C361" t="s">
-        <v>1463</v>
+        <v>1501</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>1464</v>
+        <v>1502</v>
       </c>
       <c r="B362" t="s">
-        <v>192</v>
+        <v>389</v>
       </c>
       <c r="C362" t="s">
-        <v>193</v>
+        <v>390</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="363" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>1465</v>
+        <v>1503</v>
       </c>
       <c r="B363" t="s">
-        <v>1466</v>
+        <v>1504</v>
       </c>
       <c r="C363" t="s">
-        <v>1467</v>
+        <v>1505</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>1468</v>
+        <v>1506</v>
       </c>
       <c r="B364" t="s">
-        <v>1469</v>
+        <v>1507</v>
       </c>
       <c r="C364" t="s">
-        <v>1470</v>
+        <v>1508</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>1471</v>
+        <v>1509</v>
       </c>
       <c r="B365" t="s">
-        <v>195</v>
+        <v>1510</v>
       </c>
       <c r="C365" t="s">
-        <v>196</v>
+        <v>1511</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="366" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>1472</v>
+        <v>1512</v>
       </c>
       <c r="B366" t="s">
-        <v>1473</v>
+        <v>1513</v>
       </c>
       <c r="C366" t="s">
-        <v>1474</v>
+        <v>1514</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="367" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>1475</v>
+        <v>1515</v>
       </c>
       <c r="B367" t="s">
-        <v>541</v>
+        <v>1516</v>
       </c>
       <c r="C367" t="s">
-        <v>542</v>
+        <v>1517</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="368" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>1476</v>
+        <v>1518</v>
       </c>
       <c r="B368" t="s">
-        <v>1477</v>
+        <v>209</v>
       </c>
       <c r="C368" t="s">
-        <v>1478</v>
+        <v>210</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="369" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>1479</v>
+        <v>1519</v>
       </c>
       <c r="B369" t="s">
-        <v>544</v>
+        <v>569</v>
       </c>
       <c r="C369" t="s">
-        <v>545</v>
+        <v>570</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="370" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>1480</v>
+        <v>1520</v>
       </c>
       <c r="B370" t="s">
-        <v>367</v>
+        <v>392</v>
       </c>
       <c r="C370" t="s">
-        <v>368</v>
+        <v>393</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="371" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>1481</v>
+        <v>1521</v>
       </c>
       <c r="B371" t="s">
-        <v>1482</v>
+        <v>1522</v>
       </c>
       <c r="C371" t="s">
-        <v>368</v>
+        <v>1523</v>
       </c>
       <c r="D371" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="372" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>1483</v>
+        <v>1524</v>
       </c>
       <c r="B372" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="C372" t="s">
-        <v>199</v>
+        <v>213</v>
       </c>
       <c r="D372" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="373" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>1484</v>
+        <v>1525</v>
       </c>
       <c r="B373" t="s">
-        <v>370</v>
+        <v>1526</v>
       </c>
       <c r="C373" t="s">
-        <v>371</v>
+        <v>1527</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="374" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
-        <v>1485</v>
+        <v>1528</v>
       </c>
       <c r="B374" t="s">
-        <v>373</v>
+        <v>1529</v>
       </c>
       <c r="C374" t="s">
-        <v>374</v>
+        <v>1530</v>
       </c>
       <c r="D374" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="375" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
-        <v>1486</v>
+        <v>1531</v>
       </c>
       <c r="B375" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="C375" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="376" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
-        <v>1487</v>
+        <v>1532</v>
       </c>
       <c r="B376" t="s">
-        <v>1488</v>
+        <v>1533</v>
       </c>
       <c r="C376" t="s">
-        <v>65</v>
+        <v>1534</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="377" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>1489</v>
+        <v>1535</v>
       </c>
       <c r="B377" t="s">
-        <v>1490</v>
+        <v>572</v>
       </c>
       <c r="C377" t="s">
-        <v>1491</v>
+        <v>573</v>
       </c>
       <c r="D377" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>1492</v>
+        <v>1536</v>
       </c>
       <c r="B378" t="s">
-        <v>376</v>
+        <v>1537</v>
       </c>
       <c r="C378" t="s">
-        <v>306</v>
+        <v>1538</v>
       </c>
       <c r="D378" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="379" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>1493</v>
+        <v>1539</v>
       </c>
       <c r="B379" t="s">
-        <v>1494</v>
+        <v>575</v>
       </c>
       <c r="C379" t="s">
-        <v>1495</v>
+        <v>576</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="380" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>1496</v>
+        <v>1540</v>
       </c>
       <c r="B380" t="s">
-        <v>1497</v>
+        <v>395</v>
       </c>
       <c r="C380" t="s">
-        <v>1498</v>
+        <v>396</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="381" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>1499</v>
+        <v>1541</v>
       </c>
       <c r="B381" t="s">
-        <v>1500</v>
+        <v>1542</v>
       </c>
       <c r="C381" t="s">
-        <v>1501</v>
+        <v>396</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="382" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>1502</v>
+        <v>1543</v>
       </c>
       <c r="B382" t="s">
-        <v>378</v>
+        <v>218</v>
       </c>
       <c r="C382" t="s">
-        <v>379</v>
+        <v>219</v>
       </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="383" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>1503</v>
+        <v>1544</v>
       </c>
       <c r="B383" t="s">
-        <v>204</v>
+        <v>398</v>
       </c>
       <c r="C383" t="s">
-        <v>205</v>
+        <v>399</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="384" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
-        <v>1504</v>
+        <v>1545</v>
       </c>
       <c r="B384" t="s">
-        <v>1505</v>
+        <v>401</v>
       </c>
       <c r="C384" t="s">
-        <v>1506</v>
+        <v>402</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="385" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
-        <v>1507</v>
+        <v>1546</v>
       </c>
       <c r="B385" t="s">
-        <v>551</v>
+        <v>221</v>
       </c>
       <c r="C385" t="s">
-        <v>509</v>
+        <v>222</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="386" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
-        <v>1508</v>
+        <v>1547</v>
       </c>
       <c r="B386" t="s">
-        <v>1509</v>
+        <v>1548</v>
       </c>
       <c r="C386" t="s">
-        <v>1510</v>
+        <v>83</v>
       </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="387" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
-        <v>1511</v>
+        <v>1549</v>
       </c>
       <c r="B387" t="s">
-        <v>1512</v>
+        <v>1550</v>
       </c>
       <c r="C387" t="s">
-        <v>1513</v>
+        <v>1551</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="388" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>1514</v>
+        <v>1552</v>
       </c>
       <c r="B388" t="s">
-        <v>1515</v>
+        <v>404</v>
       </c>
       <c r="C388" t="s">
-        <v>1516</v>
+        <v>332</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="389" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>1517</v>
+        <v>1553</v>
       </c>
       <c r="B389" t="s">
-        <v>381</v>
+        <v>1554</v>
       </c>
       <c r="C389" t="s">
-        <v>382</v>
+        <v>1555</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="390" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>1518</v>
+        <v>1556</v>
       </c>
       <c r="B390" t="s">
-        <v>553</v>
+        <v>1557</v>
       </c>
       <c r="C390" t="s">
-        <v>554</v>
+        <v>1558</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="391" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>1519</v>
+        <v>1559</v>
       </c>
       <c r="B391" t="s">
-        <v>1520</v>
+        <v>1560</v>
       </c>
       <c r="C391" t="s">
-        <v>1521</v>
+        <v>1561</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="392" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>1522</v>
+        <v>1562</v>
       </c>
       <c r="B392" t="s">
-        <v>1523</v>
+        <v>1563</v>
       </c>
       <c r="C392" t="s">
-        <v>1524</v>
+        <v>1564</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="393" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>1525</v>
+        <v>1565</v>
       </c>
       <c r="B393" t="s">
-        <v>207</v>
+        <v>406</v>
       </c>
       <c r="C393" t="s">
-        <v>208</v>
+        <v>407</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="394" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>1526</v>
+        <v>1566</v>
       </c>
       <c r="B394" t="s">
-        <v>1527</v>
+        <v>224</v>
       </c>
       <c r="C394" t="s">
-        <v>1528</v>
+        <v>225</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="395" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>1529</v>
+        <v>1567</v>
       </c>
       <c r="B395" t="s">
-        <v>1530</v>
+        <v>1568</v>
       </c>
       <c r="C395" t="s">
-        <v>1531</v>
+        <v>1569</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="396" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>1532</v>
+        <v>1570</v>
       </c>
       <c r="B396" t="s">
-        <v>1533</v>
+        <v>582</v>
       </c>
       <c r="C396" t="s">
-        <v>1534</v>
+        <v>541</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="397" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>1535</v>
+        <v>1571</v>
       </c>
       <c r="B397" t="s">
-        <v>1536</v>
+        <v>1572</v>
       </c>
       <c r="C397" t="s">
-        <v>1537</v>
+        <v>1573</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="398" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>1538</v>
+        <v>1574</v>
       </c>
       <c r="B398" t="s">
-        <v>1539</v>
+        <v>1575</v>
       </c>
       <c r="C398" t="s">
-        <v>1540</v>
+        <v>1576</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="399" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>1541</v>
+        <v>1577</v>
       </c>
       <c r="B399" t="s">
-        <v>1542</v>
+        <v>1578</v>
       </c>
       <c r="C399" t="s">
-        <v>1543</v>
+        <v>1579</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="400" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>1544</v>
+        <v>1580</v>
       </c>
       <c r="B400" t="s">
-        <v>1545</v>
+        <v>409</v>
       </c>
       <c r="C400" t="s">
-        <v>1546</v>
+        <v>410</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="401" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>1547</v>
+        <v>1581</v>
       </c>
       <c r="B401" t="s">
-        <v>1548</v>
+        <v>584</v>
       </c>
       <c r="C401" t="s">
-        <v>1549</v>
+        <v>585</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="402" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>1550</v>
+        <v>1582</v>
       </c>
       <c r="B402" t="s">
-        <v>1551</v>
+        <v>1583</v>
       </c>
       <c r="C402" t="s">
-        <v>1552</v>
+        <v>1584</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="403" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>1553</v>
+        <v>1585</v>
       </c>
       <c r="B403" t="s">
-        <v>1554</v>
+        <v>1586</v>
       </c>
       <c r="C403" t="s">
-        <v>1555</v>
+        <v>1587</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="404" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
-        <v>1556</v>
+        <v>1588</v>
       </c>
       <c r="B404" t="s">
-        <v>1557</v>
+        <v>227</v>
       </c>
       <c r="C404" t="s">
-        <v>1558</v>
+        <v>228</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="405" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="B405" t="s">
-        <v>1560</v>
+        <v>1590</v>
       </c>
       <c r="C405" t="s">
-        <v>1561</v>
+        <v>1591</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="406" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="B406" t="s">
-        <v>1563</v>
+        <v>1593</v>
       </c>
       <c r="C406" t="s">
-        <v>1564</v>
+        <v>1594</v>
       </c>
       <c r="D406" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="407" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
-        <v>1565</v>
+        <v>1595</v>
       </c>
       <c r="B407" t="s">
-        <v>1566</v>
+        <v>1596</v>
       </c>
       <c r="C407" t="s">
-        <v>1567</v>
+        <v>1597</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="408" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
-        <v>1568</v>
+        <v>1598</v>
       </c>
       <c r="B408" t="s">
-        <v>387</v>
+        <v>1599</v>
       </c>
       <c r="C408" t="s">
-        <v>388</v>
+        <v>1600</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="409" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
-        <v>1569</v>
+        <v>1601</v>
       </c>
       <c r="B409" t="s">
-        <v>390</v>
+        <v>1602</v>
       </c>
       <c r="C409" t="s">
-        <v>391</v>
+        <v>1603</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="410" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
-        <v>1570</v>
+        <v>1604</v>
       </c>
       <c r="B410" t="s">
-        <v>210</v>
+        <v>1605</v>
       </c>
       <c r="C410" t="s">
-        <v>211</v>
+        <v>1606</v>
       </c>
       <c r="D410" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="411" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
-        <v>1571</v>
+        <v>1607</v>
       </c>
       <c r="B411" t="s">
-        <v>1572</v>
+        <v>1608</v>
       </c>
       <c r="C411" t="s">
-        <v>1573</v>
+        <v>1609</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="412" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
-        <v>1574</v>
+        <v>1610</v>
       </c>
       <c r="B412" t="s">
-        <v>1575</v>
+        <v>1611</v>
       </c>
       <c r="C412" t="s">
-        <v>1576</v>
+        <v>1612</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="413" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
-        <v>1577</v>
+        <v>1613</v>
       </c>
       <c r="B413" t="s">
-        <v>1578</v>
+        <v>1614</v>
       </c>
       <c r="C413" t="s">
-        <v>1579</v>
+        <v>1615</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="414" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
-        <v>1580</v>
+        <v>1616</v>
       </c>
       <c r="B414" t="s">
-        <v>1581</v>
+        <v>1617</v>
       </c>
       <c r="C414" t="s">
-        <v>1582</v>
+        <v>1618</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="415" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>1583</v>
+        <v>1619</v>
       </c>
       <c r="B415" t="s">
-        <v>560</v>
+        <v>1620</v>
       </c>
       <c r="C415" t="s">
-        <v>561</v>
+        <v>1621</v>
       </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="416" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>1584</v>
+        <v>1622</v>
       </c>
       <c r="B416" t="s">
-        <v>563</v>
+        <v>1623</v>
       </c>
       <c r="C416" t="s">
-        <v>564</v>
+        <v>1624</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="417" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>1585</v>
+        <v>1625</v>
       </c>
       <c r="B417" t="s">
-        <v>1586</v>
+        <v>1626</v>
       </c>
       <c r="C417" t="s">
-        <v>1587</v>
+        <v>1627</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
-        <v>1588</v>
+        <v>1628</v>
       </c>
       <c r="B418" t="s">
-        <v>1589</v>
+        <v>1629</v>
       </c>
       <c r="C418" t="s">
-        <v>1590</v>
+        <v>1630</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="419" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
-        <v>1591</v>
+        <v>1631</v>
       </c>
       <c r="B419" t="s">
-        <v>393</v>
+        <v>415</v>
       </c>
       <c r="C419" t="s">
-        <v>394</v>
+        <v>416</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="420" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
-        <v>1592</v>
+        <v>1632</v>
       </c>
       <c r="B420" t="s">
-        <v>213</v>
+        <v>418</v>
       </c>
       <c r="C420" t="s">
-        <v>214</v>
+        <v>419</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="421" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
-        <v>1593</v>
+        <v>1633</v>
       </c>
       <c r="B421" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="C421" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="422" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>1594</v>
+        <v>1634</v>
       </c>
       <c r="B422" t="s">
-        <v>219</v>
+        <v>1635</v>
       </c>
       <c r="C422" t="s">
-        <v>220</v>
+        <v>1636</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="423" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>1595</v>
+        <v>1637</v>
       </c>
       <c r="B423" t="s">
-        <v>567</v>
+        <v>1638</v>
       </c>
       <c r="C423" t="s">
-        <v>568</v>
+        <v>1639</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="424" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
-        <v>1596</v>
+        <v>1640</v>
       </c>
       <c r="B424" t="s">
-        <v>1597</v>
+        <v>1641</v>
       </c>
       <c r="C424" t="s">
-        <v>1598</v>
+        <v>1642</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="425" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
-        <v>1599</v>
+        <v>1643</v>
       </c>
       <c r="B425" t="s">
-        <v>1600</v>
+        <v>1644</v>
       </c>
       <c r="C425" t="s">
-        <v>1601</v>
+        <v>1645</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="426" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
-        <v>1602</v>
+        <v>1646</v>
       </c>
       <c r="B426" t="s">
-        <v>1603</v>
+        <v>591</v>
       </c>
       <c r="C426" t="s">
-        <v>1604</v>
+        <v>592</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="427" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
-        <v>1605</v>
+        <v>1647</v>
       </c>
       <c r="B427" t="s">
-        <v>1606</v>
+        <v>594</v>
       </c>
       <c r="C427" t="s">
-        <v>1607</v>
+        <v>595</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="428" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
-        <v>1608</v>
+        <v>1648</v>
       </c>
       <c r="B428" t="s">
-        <v>1609</v>
+        <v>1649</v>
       </c>
       <c r="C428" t="s">
-        <v>1610</v>
+        <v>1650</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="429" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
-        <v>1611</v>
+        <v>1651</v>
       </c>
       <c r="B429" t="s">
-        <v>1612</v>
+        <v>1652</v>
       </c>
       <c r="C429" t="s">
-        <v>1613</v>
+        <v>1653</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="430" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
-        <v>1614</v>
+        <v>1654</v>
       </c>
       <c r="B430" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="C430" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="431" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>1615</v>
+        <v>1655</v>
       </c>
       <c r="B431" t="s">
-        <v>1616</v>
+        <v>233</v>
       </c>
       <c r="C431" t="s">
-        <v>1617</v>
+        <v>234</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="432" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
-        <v>1618</v>
+        <v>1656</v>
       </c>
       <c r="B432" t="s">
-        <v>1619</v>
+        <v>239</v>
       </c>
       <c r="C432" t="s">
-        <v>1620</v>
+        <v>240</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="433" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
-        <v>1621</v>
+        <v>1657</v>
       </c>
       <c r="B433" t="s">
-        <v>1622</v>
+        <v>242</v>
       </c>
       <c r="C433" t="s">
-        <v>1623</v>
+        <v>243</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="434" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
-        <v>1624</v>
+        <v>1658</v>
       </c>
       <c r="B434" t="s">
-        <v>1625</v>
+        <v>598</v>
       </c>
       <c r="C434" t="s">
-        <v>1626</v>
+        <v>599</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="435" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
-        <v>1627</v>
+        <v>1659</v>
       </c>
       <c r="B435" t="s">
-        <v>1628</v>
+        <v>1660</v>
       </c>
       <c r="C435" t="s">
-        <v>1134</v>
+        <v>1661</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="436" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
-        <v>1629</v>
+        <v>1662</v>
       </c>
       <c r="B436" t="s">
-        <v>1630</v>
+        <v>1663</v>
       </c>
       <c r="C436" t="s">
-        <v>1631</v>
+        <v>1664</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="437" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
-        <v>1632</v>
+        <v>1665</v>
       </c>
       <c r="B437" t="s">
-        <v>1633</v>
+        <v>1666</v>
       </c>
       <c r="C437" t="s">
-        <v>1634</v>
+        <v>1667</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="438" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
-        <v>1635</v>
+        <v>1668</v>
       </c>
       <c r="B438" t="s">
-        <v>610</v>
+        <v>1669</v>
       </c>
       <c r="C438" t="s">
-        <v>611</v>
+        <v>1670</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="439" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
-        <v>1636</v>
+        <v>1671</v>
       </c>
       <c r="B439" t="s">
-        <v>222</v>
+        <v>1672</v>
       </c>
       <c r="C439" t="s">
-        <v>223</v>
+        <v>1673</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="440" spans="1:4" ht="14" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-        <v>1</v>
+    <row r="440" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D440" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B441" t="s">
+        <v>424</v>
+      </c>
+      <c r="C441" t="s">
+        <v>425</v>
+      </c>
+      <c r="D441" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="442" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
-        <v>1638</v>
+        <v>1678</v>
       </c>
       <c r="B442" t="s">
-        <v>1639</v>
+        <v>1679</v>
       </c>
       <c r="C442" t="s">
-        <v>1640</v>
+        <v>1680</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="443" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>1641</v>
+        <v>1681</v>
       </c>
       <c r="B443" t="s">
-        <v>1642</v>
+        <v>1682</v>
       </c>
       <c r="C443" t="s">
-        <v>1643</v>
+        <v>1683</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="444" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>1644</v>
+        <v>1684</v>
       </c>
       <c r="B444" t="s">
-        <v>1645</v>
+        <v>1685</v>
       </c>
       <c r="C444" t="s">
-        <v>1646</v>
+        <v>1686</v>
       </c>
       <c r="D444" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="445" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>1647</v>
+        <v>1687</v>
       </c>
       <c r="B445" t="s">
-        <v>1648</v>
+        <v>1688</v>
       </c>
       <c r="C445" t="s">
-        <v>1649</v>
+        <v>1689</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="446" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
-        <v>1650</v>
+        <v>1690</v>
       </c>
       <c r="B446" t="s">
-        <v>1651</v>
+        <v>1691</v>
       </c>
       <c r="C446" t="s">
-        <v>1652</v>
+        <v>1692</v>
       </c>
       <c r="D446" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="447" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>1653</v>
+        <v>1693</v>
       </c>
       <c r="B447" t="s">
-        <v>1654</v>
+        <v>1694</v>
       </c>
       <c r="C447" t="s">
-        <v>1655</v>
+        <v>1189</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="448" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>1656</v>
+        <v>1695</v>
       </c>
       <c r="B448" t="s">
-        <v>1657</v>
+        <v>1696</v>
       </c>
       <c r="C448" t="s">
-        <v>1658</v>
+        <v>1697</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="449" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>1659</v>
+        <v>1698</v>
       </c>
       <c r="B449" t="s">
-        <v>1660</v>
+        <v>1699</v>
       </c>
       <c r="C449" t="s">
-        <v>1661</v>
+        <v>1700</v>
       </c>
       <c r="D449" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="450" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>1662</v>
+        <v>1701</v>
       </c>
       <c r="B450" t="s">
-        <v>1663</v>
+        <v>641</v>
       </c>
       <c r="C450" t="s">
-        <v>1664</v>
+        <v>642</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="451" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>1665</v>
+        <v>1702</v>
       </c>
       <c r="B451" t="s">
-        <v>1666</v>
+        <v>245</v>
       </c>
       <c r="C451" t="s">
-        <v>1667</v>
+        <v>246</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="452" spans="1:4" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-        <v>8</v>
+    <row r="452" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A452" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B452" s="1"/>
+      <c r="C452" s="1"/>
+      <c r="D452" s="1"/>
+    </row>
+    <row r="453" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A453" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B453" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C453" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="454" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>1674</v>
+        <v>1704</v>
       </c>
       <c r="B454" t="s">
-        <v>1675</v>
+        <v>1705</v>
       </c>
       <c r="C454" t="s">
-        <v>1676</v>
+        <v>1706</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="455" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>1677</v>
+        <v>1707</v>
       </c>
       <c r="B455" t="s">
-        <v>1678</v>
+        <v>1708</v>
       </c>
       <c r="C455" t="s">
-        <v>1679</v>
+        <v>1709</v>
       </c>
       <c r="D455" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="456" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>1680</v>
+        <v>1710</v>
       </c>
       <c r="B456" t="s">
-        <v>1681</v>
+        <v>1711</v>
       </c>
       <c r="C456" t="s">
-        <v>1682</v>
+        <v>1712</v>
       </c>
       <c r="D456" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="457" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>1683</v>
+        <v>1713</v>
       </c>
       <c r="B457" t="s">
-        <v>1684</v>
+        <v>1714</v>
       </c>
       <c r="C457" t="s">
-        <v>1685</v>
+        <v>1715</v>
       </c>
       <c r="D457" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="458" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
-        <v>1686</v>
+        <v>1716</v>
       </c>
       <c r="B458" t="s">
-        <v>1687</v>
+        <v>1717</v>
       </c>
       <c r="C458" t="s">
-        <v>1688</v>
+        <v>1718</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="459" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>1689</v>
+        <v>1719</v>
       </c>
       <c r="B459" t="s">
-        <v>1690</v>
+        <v>1720</v>
       </c>
       <c r="C459" t="s">
-        <v>1691</v>
+        <v>1721</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="460" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>1692</v>
+        <v>1722</v>
       </c>
       <c r="B460" t="s">
-        <v>1693</v>
+        <v>1723</v>
       </c>
       <c r="C460" t="s">
-        <v>1694</v>
+        <v>1724</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="461" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>1695</v>
+        <v>1725</v>
       </c>
       <c r="B461" t="s">
-        <v>1696</v>
+        <v>1726</v>
       </c>
       <c r="C461" t="s">
-        <v>1697</v>
+        <v>1727</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="462" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>1698</v>
+        <v>1728</v>
       </c>
       <c r="B462" t="s">
-        <v>1699</v>
+        <v>1729</v>
       </c>
       <c r="C462" t="s">
-        <v>1700</v>
+        <v>1730</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="463" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>1701</v>
+        <v>1731</v>
       </c>
       <c r="B463" t="s">
-        <v>1702</v>
+        <v>1732</v>
       </c>
       <c r="C463" t="s">
-        <v>1703</v>
+        <v>1733</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="464" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>1704</v>
+        <v>1734</v>
       </c>
       <c r="B464" t="s">
-        <v>1705</v>
+        <v>1735</v>
       </c>
       <c r="C464" t="s">
-        <v>1706</v>
+        <v>1736</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="465" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>1707</v>
+        <v>1737</v>
       </c>
       <c r="B465" t="s">
-        <v>1708</v>
+        <v>1738</v>
       </c>
       <c r="C465" t="s">
-        <v>1709</v>
+        <v>1739</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="466" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
-        <v>1710</v>
+        <v>1740</v>
       </c>
       <c r="B466" t="s">
-        <v>1711</v>
+        <v>1741</v>
       </c>
       <c r="C466" t="s">
-        <v>1712</v>
+        <v>1742</v>
       </c>
       <c r="D466" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="467" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
-        <v>1713</v>
+        <v>1743</v>
       </c>
       <c r="B467" t="s">
-        <v>1714</v>
+        <v>1744</v>
       </c>
       <c r="C467" t="s">
-        <v>1715</v>
+        <v>1745</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="468" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
-        <v>1716</v>
+        <v>1746</v>
       </c>
       <c r="B468" t="s">
-        <v>1717</v>
+        <v>1747</v>
       </c>
       <c r="C468" t="s">
-        <v>1718</v>
+        <v>1748</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="469" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
-        <v>1719</v>
+        <v>1749</v>
       </c>
       <c r="B469" t="s">
-        <v>1720</v>
+        <v>1750</v>
       </c>
       <c r="C469" t="s">
-        <v>1721</v>
+        <v>1751</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="470" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
-        <v>1722</v>
+        <v>1752</v>
       </c>
       <c r="B470" t="s">
-        <v>1723</v>
+        <v>1753</v>
       </c>
       <c r="C470" t="s">
-        <v>1724</v>
+        <v>1754</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="471" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
-        <v>1725</v>
+        <v>1755</v>
       </c>
       <c r="B471" t="s">
-        <v>1726</v>
+        <v>1756</v>
       </c>
       <c r="C471" t="s">
-        <v>1727</v>
+        <v>1757</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="472" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
-        <v>1728</v>
+        <v>1758</v>
       </c>
       <c r="B472" t="s">
-        <v>1729</v>
+        <v>1759</v>
       </c>
       <c r="C472" t="s">
-        <v>1730</v>
+        <v>1760</v>
       </c>
       <c r="D472" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="473" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
-        <v>1731</v>
+        <v>1761</v>
       </c>
       <c r="B473" t="s">
-        <v>1732</v>
+        <v>1762</v>
       </c>
       <c r="C473" t="s">
-        <v>1733</v>
+        <v>1763</v>
       </c>
       <c r="D473" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="474" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
-        <v>1734</v>
+        <v>1764</v>
       </c>
       <c r="B474" t="s">
-        <v>1735</v>
+        <v>1765</v>
       </c>
       <c r="C474" t="s">
-        <v>1736</v>
+        <v>1766</v>
       </c>
       <c r="D474" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="475" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
-        <v>1737</v>
+        <v>1767</v>
       </c>
       <c r="B475" t="s">
-        <v>1738</v>
+        <v>1768</v>
       </c>
       <c r="C475" t="s">
-        <v>1739</v>
+        <v>1769</v>
       </c>
       <c r="D475" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="476" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
-        <v>1740</v>
+        <v>1770</v>
       </c>
       <c r="B476" t="s">
-        <v>1741</v>
+        <v>1771</v>
       </c>
       <c r="C476" t="s">
-        <v>1742</v>
+        <v>1772</v>
       </c>
       <c r="D476" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="477" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>1743</v>
+        <v>1773</v>
       </c>
       <c r="B477" t="s">
-        <v>1744</v>
+        <v>1774</v>
       </c>
       <c r="C477" t="s">
-        <v>1745</v>
+        <v>1775</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="478" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>1746</v>
+        <v>1776</v>
       </c>
       <c r="B478" t="s">
-        <v>1747</v>
+        <v>1777</v>
       </c>
       <c r="C478" t="s">
-        <v>1748</v>
+        <v>1778</v>
       </c>
       <c r="D478" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="479" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>1749</v>
+        <v>1779</v>
       </c>
       <c r="B479" t="s">
-        <v>1750</v>
+        <v>1780</v>
       </c>
       <c r="C479" t="s">
-        <v>1751</v>
+        <v>1781</v>
       </c>
       <c r="D479" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="480" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>1752</v>
+        <v>1782</v>
       </c>
       <c r="B480" t="s">
-        <v>1753</v>
+        <v>1783</v>
       </c>
       <c r="C480" t="s">
-        <v>143</v>
+        <v>1784</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>1754</v>
+        <v>1785</v>
       </c>
       <c r="B481" t="s">
-        <v>1755</v>
+        <v>1786</v>
       </c>
       <c r="C481" t="s">
-        <v>1756</v>
+        <v>1787</v>
       </c>
       <c r="D481" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="482" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>1757</v>
+        <v>1788</v>
       </c>
       <c r="B482" t="s">
-        <v>1758</v>
+        <v>1789</v>
       </c>
       <c r="C482" t="s">
-        <v>1759</v>
+        <v>1790</v>
       </c>
       <c r="D482" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="483" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>1760</v>
+        <v>1791</v>
       </c>
       <c r="B483" t="s">
-        <v>1761</v>
+        <v>1792</v>
       </c>
       <c r="C483" t="s">
-        <v>1762</v>
+        <v>1793</v>
       </c>
       <c r="D483" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="484" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>1763</v>
+        <v>1794</v>
       </c>
       <c r="B484" t="s">
-        <v>1764</v>
+        <v>1795</v>
       </c>
       <c r="C484" t="s">
-        <v>1765</v>
+        <v>1796</v>
       </c>
       <c r="D484" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="485" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>1766</v>
+        <v>1797</v>
       </c>
       <c r="B485" t="s">
-        <v>1767</v>
+        <v>1798</v>
       </c>
       <c r="C485" t="s">
-        <v>1768</v>
+        <v>1799</v>
       </c>
       <c r="D485" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="486" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>1769</v>
+        <v>1800</v>
       </c>
       <c r="B486" t="s">
-        <v>1770</v>
+        <v>1801</v>
       </c>
       <c r="C486" t="s">
-        <v>1771</v>
+        <v>1802</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="487" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>1772</v>
+        <v>1803</v>
       </c>
       <c r="B487" t="s">
-        <v>1773</v>
+        <v>1804</v>
       </c>
       <c r="C487" t="s">
-        <v>1774</v>
+        <v>1805</v>
       </c>
       <c r="D487" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="488" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>1775</v>
+        <v>1806</v>
       </c>
       <c r="B488" t="s">
-        <v>249</v>
+        <v>1807</v>
       </c>
       <c r="C488" t="s">
-        <v>250</v>
+        <v>1808</v>
       </c>
       <c r="D488" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="489" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
-        <v>1776</v>
+        <v>1809</v>
       </c>
       <c r="B489" t="s">
-        <v>1777</v>
+        <v>1810</v>
       </c>
       <c r="C489" t="s">
-        <v>1778</v>
+        <v>1811</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="490" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
-        <v>1779</v>
+        <v>1812</v>
       </c>
       <c r="B490" t="s">
-        <v>1780</v>
+        <v>1813</v>
       </c>
       <c r="C490" t="s">
-        <v>1781</v>
+        <v>1814</v>
       </c>
       <c r="D490" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="491" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
-        <v>1782</v>
+        <v>1815</v>
       </c>
       <c r="B491" t="s">
-        <v>1783</v>
+        <v>1816</v>
       </c>
       <c r="C491" t="s">
-        <v>1784</v>
+        <v>1817</v>
       </c>
       <c r="D491" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="492" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
-        <v>1785</v>
+        <v>1818</v>
       </c>
       <c r="B492" t="s">
-        <v>433</v>
+        <v>1819</v>
       </c>
       <c r="C492" t="s">
-        <v>434</v>
+        <v>160</v>
       </c>
       <c r="D492" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="493" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
-        <v>1786</v>
+        <v>1820</v>
       </c>
       <c r="B493" t="s">
-        <v>1787</v>
+        <v>1821</v>
       </c>
       <c r="C493" t="s">
-        <v>741</v>
+        <v>1822</v>
       </c>
       <c r="D493" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="494" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
-        <v>1788</v>
+        <v>1823</v>
       </c>
       <c r="B494" t="s">
-        <v>1789</v>
+        <v>1824</v>
       </c>
       <c r="C494" t="s">
-        <v>1790</v>
+        <v>1825</v>
       </c>
       <c r="D494" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="495" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
-        <v>1791</v>
+        <v>1826</v>
       </c>
       <c r="B495" t="s">
-        <v>1792</v>
+        <v>1827</v>
       </c>
       <c r="C495" t="s">
-        <v>1793</v>
+        <v>1828</v>
       </c>
       <c r="D495" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="496" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
-        <v>1794</v>
+        <v>1829</v>
       </c>
       <c r="B496" t="s">
-        <v>1795</v>
+        <v>1830</v>
       </c>
       <c r="C496" t="s">
-        <v>1796</v>
+        <v>1831</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="497" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
-        <v>1797</v>
+        <v>1832</v>
       </c>
       <c r="B497" t="s">
-        <v>1798</v>
+        <v>1833</v>
       </c>
       <c r="C497" t="s">
-        <v>1799</v>
+        <v>1834</v>
       </c>
       <c r="D497" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="498" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
-        <v>1800</v>
+        <v>1835</v>
       </c>
       <c r="B498" t="s">
-        <v>1801</v>
+        <v>1836</v>
       </c>
       <c r="C498" t="s">
-        <v>1802</v>
+        <v>1837</v>
       </c>
       <c r="D498" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="499" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>1803</v>
+        <v>1838</v>
       </c>
       <c r="B499" t="s">
-        <v>1804</v>
+        <v>1839</v>
       </c>
       <c r="C499" t="s">
-        <v>1805</v>
+        <v>1840</v>
       </c>
       <c r="D499" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="500" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>1806</v>
+        <v>1841</v>
       </c>
       <c r="B500" t="s">
-        <v>1807</v>
+        <v>1842</v>
       </c>
       <c r="C500" t="s">
-        <v>1808</v>
+        <v>1843</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="501" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>1809</v>
+        <v>1844</v>
       </c>
       <c r="B501" t="s">
-        <v>1810</v>
+        <v>1845</v>
       </c>
       <c r="C501" t="s">
-        <v>1811</v>
+        <v>1846</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="502" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>1812</v>
+        <v>1847</v>
       </c>
       <c r="B502" t="s">
-        <v>1813</v>
+        <v>1848</v>
       </c>
       <c r="C502" t="s">
-        <v>1814</v>
+        <v>780</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="503" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>1815</v>
+        <v>1849</v>
       </c>
       <c r="B503" t="s">
-        <v>1816</v>
+        <v>1850</v>
       </c>
       <c r="C503" t="s">
-        <v>1817</v>
+        <v>1851</v>
       </c>
       <c r="D503" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="504" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>1818</v>
+        <v>1852</v>
       </c>
       <c r="B504" t="s">
-        <v>1819</v>
+        <v>1853</v>
       </c>
       <c r="C504" t="s">
-        <v>1820</v>
+        <v>1854</v>
       </c>
       <c r="D504" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="505" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>1821</v>
+        <v>1855</v>
       </c>
       <c r="B505" t="s">
-        <v>1822</v>
+        <v>1856</v>
       </c>
       <c r="C505" t="s">
-        <v>1823</v>
+        <v>1857</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="506" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>1824</v>
+        <v>1858</v>
       </c>
       <c r="B506" t="s">
-        <v>1825</v>
+        <v>1859</v>
       </c>
       <c r="C506" t="s">
-        <v>1826</v>
+        <v>1860</v>
       </c>
       <c r="D506" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="507" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>1827</v>
+        <v>1861</v>
       </c>
       <c r="B507" t="s">
-        <v>1828</v>
+        <v>1862</v>
       </c>
       <c r="C507" t="s">
-        <v>1829</v>
+        <v>1863</v>
       </c>
       <c r="D507" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="508" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>1830</v>
+        <v>1864</v>
       </c>
       <c r="B508" t="s">
-        <v>1831</v>
+        <v>1865</v>
       </c>
       <c r="C508" t="s">
-        <v>1832</v>
+        <v>1866</v>
       </c>
       <c r="D508" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="509" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>1833</v>
+        <v>1867</v>
       </c>
       <c r="B509" t="s">
-        <v>1834</v>
+        <v>1868</v>
       </c>
       <c r="C509" t="s">
-        <v>1835</v>
+        <v>1869</v>
       </c>
       <c r="D509" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="510" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>1836</v>
+        <v>1870</v>
       </c>
       <c r="B510" t="s">
-        <v>1837</v>
+        <v>1871</v>
       </c>
       <c r="C510" t="s">
-        <v>1838</v>
+        <v>1872</v>
       </c>
       <c r="D510" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="511" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>1839</v>
+        <v>1873</v>
       </c>
       <c r="B511" t="s">
-        <v>1840</v>
+        <v>1874</v>
       </c>
       <c r="C511" t="s">
-        <v>1841</v>
+        <v>1875</v>
       </c>
       <c r="D511" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="512" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>1842</v>
+        <v>1876</v>
       </c>
       <c r="B512" t="s">
-        <v>1843</v>
+        <v>1877</v>
       </c>
       <c r="C512" t="s">
-        <v>1844</v>
+        <v>1878</v>
       </c>
       <c r="D512" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="513" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>1845</v>
+        <v>1879</v>
       </c>
       <c r="B513" t="s">
-        <v>1846</v>
+        <v>1880</v>
       </c>
       <c r="C513" t="s">
-        <v>1847</v>
+        <v>1881</v>
       </c>
       <c r="D513" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="514" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>1848</v>
+        <v>1882</v>
       </c>
       <c r="B514" t="s">
-        <v>1849</v>
+        <v>1883</v>
       </c>
       <c r="C514" t="s">
-        <v>1850</v>
+        <v>1884</v>
       </c>
       <c r="D514" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="515" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>1851</v>
+        <v>1885</v>
       </c>
       <c r="B515" t="s">
-        <v>1852</v>
+        <v>1886</v>
       </c>
       <c r="C515" t="s">
-        <v>1853</v>
+        <v>1887</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="516" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>1854</v>
+        <v>1888</v>
       </c>
       <c r="B516" t="s">
-        <v>1855</v>
+        <v>1889</v>
       </c>
       <c r="C516" t="s">
-        <v>458</v>
+        <v>1890</v>
       </c>
       <c r="D516" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="517" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>1856</v>
+        <v>1891</v>
       </c>
       <c r="B517" t="s">
-        <v>1857</v>
+        <v>1892</v>
       </c>
       <c r="C517" t="s">
-        <v>1858</v>
+        <v>1893</v>
       </c>
       <c r="D517" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="518" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>1859</v>
+        <v>1894</v>
       </c>
       <c r="B518" t="s">
-        <v>1860</v>
+        <v>1895</v>
       </c>
       <c r="C518" t="s">
-        <v>1861</v>
+        <v>1896</v>
       </c>
       <c r="D518" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="519" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>1862</v>
+        <v>1897</v>
       </c>
       <c r="B519" t="s">
-        <v>1863</v>
+        <v>1898</v>
       </c>
       <c r="C519" t="s">
-        <v>1864</v>
+        <v>1899</v>
       </c>
       <c r="D519" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="520" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>1865</v>
+        <v>1900</v>
       </c>
       <c r="B520" t="s">
-        <v>1866</v>
+        <v>1901</v>
       </c>
       <c r="C520" t="s">
-        <v>1867</v>
+        <v>1902</v>
       </c>
       <c r="D520" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="521" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>1868</v>
+        <v>1903</v>
       </c>
       <c r="B521" t="s">
-        <v>1869</v>
+        <v>1904</v>
       </c>
       <c r="C521" t="s">
-        <v>1870</v>
+        <v>1905</v>
       </c>
       <c r="D521" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="522" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>1871</v>
+        <v>1906</v>
       </c>
       <c r="B522" t="s">
-        <v>1872</v>
+        <v>1907</v>
       </c>
       <c r="C522" t="s">
-        <v>1873</v>
+        <v>1908</v>
       </c>
       <c r="D522" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="523" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>1874</v>
+        <v>1909</v>
       </c>
       <c r="B523" t="s">
-        <v>1875</v>
+        <v>1910</v>
       </c>
       <c r="C523" t="s">
-        <v>1876</v>
+        <v>1911</v>
       </c>
       <c r="D523" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="524" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>1877</v>
+        <v>1912</v>
       </c>
       <c r="B524" t="s">
-        <v>1878</v>
+        <v>1913</v>
       </c>
       <c r="C524" t="s">
-        <v>1879</v>
+        <v>1914</v>
       </c>
       <c r="D524" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="525" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>1880</v>
+        <v>1915</v>
       </c>
       <c r="B525" t="s">
-        <v>1881</v>
+        <v>1916</v>
       </c>
       <c r="C525" t="s">
-        <v>1882</v>
+        <v>486</v>
       </c>
       <c r="D525" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="526" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>1883</v>
+        <v>1917</v>
       </c>
       <c r="B526" t="s">
-        <v>1884</v>
+        <v>1918</v>
       </c>
       <c r="C526" t="s">
-        <v>1885</v>
+        <v>1919</v>
       </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="527" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>1886</v>
+        <v>1920</v>
       </c>
       <c r="B527" t="s">
-        <v>1887</v>
+        <v>1921</v>
       </c>
       <c r="C527" t="s">
-        <v>1888</v>
+        <v>1922</v>
       </c>
       <c r="D527" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="528" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>1889</v>
+        <v>1923</v>
       </c>
       <c r="B528" t="s">
-        <v>1890</v>
+        <v>1924</v>
       </c>
       <c r="C528" t="s">
-        <v>1891</v>
+        <v>1925</v>
       </c>
       <c r="D528" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="529" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>1892</v>
+        <v>1926</v>
       </c>
       <c r="B529" t="s">
-        <v>1893</v>
+        <v>1927</v>
       </c>
       <c r="C529" t="s">
-        <v>1894</v>
+        <v>1928</v>
       </c>
       <c r="D529" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="530" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>1895</v>
+        <v>1929</v>
       </c>
       <c r="B530" t="s">
-        <v>1896</v>
+        <v>1930</v>
       </c>
       <c r="C530" t="s">
-        <v>1897</v>
+        <v>1931</v>
       </c>
       <c r="D530" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="531" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>1898</v>
+        <v>1932</v>
       </c>
       <c r="B531" t="s">
-        <v>1899</v>
+        <v>1933</v>
       </c>
       <c r="C531" t="s">
-        <v>1900</v>
+        <v>1934</v>
       </c>
       <c r="D531" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="532" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>1901</v>
+        <v>1935</v>
       </c>
       <c r="B532" t="s">
-        <v>1902</v>
+        <v>1936</v>
       </c>
       <c r="C532" t="s">
-        <v>1903</v>
+        <v>1937</v>
       </c>
       <c r="D532" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="533" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>1904</v>
+        <v>1938</v>
       </c>
       <c r="B533" t="s">
-        <v>1905</v>
+        <v>1939</v>
       </c>
       <c r="C533" t="s">
-        <v>1906</v>
+        <v>1940</v>
       </c>
       <c r="D533" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="534" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>1907</v>
+        <v>1941</v>
       </c>
       <c r="B534" t="s">
-        <v>1908</v>
+        <v>1942</v>
       </c>
       <c r="C534" t="s">
-        <v>1909</v>
+        <v>1943</v>
       </c>
       <c r="D534" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="535" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>1910</v>
+        <v>1944</v>
       </c>
       <c r="B535" t="s">
-        <v>79</v>
+        <v>1945</v>
       </c>
       <c r="C535" t="s">
-        <v>80</v>
+        <v>1946</v>
       </c>
       <c r="D535" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="536" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>1911</v>
+        <v>1947</v>
       </c>
       <c r="B536" t="s">
-        <v>1912</v>
+        <v>1948</v>
       </c>
       <c r="C536" t="s">
-        <v>1913</v>
+        <v>1949</v>
       </c>
       <c r="D536" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="537" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>1914</v>
+        <v>1950</v>
       </c>
       <c r="B537" t="s">
-        <v>1915</v>
+        <v>1951</v>
       </c>
       <c r="C537" t="s">
-        <v>1916</v>
+        <v>1952</v>
       </c>
       <c r="D537" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="538" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>1917</v>
+        <v>1953</v>
       </c>
       <c r="B538" t="s">
-        <v>1918</v>
+        <v>1954</v>
       </c>
       <c r="C538" t="s">
-        <v>1919</v>
+        <v>1955</v>
       </c>
       <c r="D538" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="539" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>1920</v>
+        <v>1956</v>
       </c>
       <c r="B539" t="s">
-        <v>1921</v>
+        <v>1957</v>
       </c>
       <c r="C539" t="s">
-        <v>138</v>
+        <v>1958</v>
       </c>
       <c r="D539" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="540" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>1922</v>
+        <v>1959</v>
       </c>
       <c r="B540" t="s">
-        <v>1923</v>
+        <v>1960</v>
       </c>
       <c r="C540" t="s">
-        <v>1924</v>
+        <v>1961</v>
       </c>
       <c r="D540" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="541" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>1925</v>
+        <v>1962</v>
       </c>
       <c r="B541" t="s">
-        <v>1926</v>
+        <v>1963</v>
       </c>
       <c r="C541" t="s">
-        <v>1927</v>
+        <v>1964</v>
       </c>
       <c r="D541" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="542" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>1928</v>
+        <v>1965</v>
       </c>
       <c r="B542" t="s">
-        <v>1929</v>
+        <v>1966</v>
       </c>
       <c r="C542" t="s">
-        <v>1930</v>
+        <v>1967</v>
       </c>
       <c r="D542" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="543" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>1931</v>
+        <v>1968</v>
       </c>
       <c r="B543" t="s">
-        <v>1932</v>
+        <v>1969</v>
       </c>
       <c r="C543" t="s">
-        <v>1933</v>
+        <v>1970</v>
       </c>
       <c r="D543" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="544" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>1934</v>
+        <v>1971</v>
       </c>
       <c r="B544" t="s">
-        <v>1935</v>
+        <v>97</v>
       </c>
       <c r="C544" t="s">
-        <v>1936</v>
+        <v>98</v>
       </c>
       <c r="D544" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="545" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>1937</v>
+        <v>1972</v>
       </c>
       <c r="B545" t="s">
-        <v>1938</v>
+        <v>1973</v>
       </c>
       <c r="C545" t="s">
-        <v>1939</v>
+        <v>1974</v>
       </c>
       <c r="D545" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="546" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>1940</v>
+        <v>1975</v>
       </c>
       <c r="B546" t="s">
-        <v>1941</v>
+        <v>1976</v>
       </c>
       <c r="C546" t="s">
-        <v>1942</v>
+        <v>1977</v>
       </c>
       <c r="D546" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="547" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>1943</v>
+        <v>1978</v>
       </c>
       <c r="B547" t="s">
-        <v>1944</v>
+        <v>1979</v>
       </c>
       <c r="C547" t="s">
-        <v>1945</v>
+        <v>1980</v>
       </c>
       <c r="D547" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="548" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>1946</v>
+        <v>1981</v>
       </c>
       <c r="B548" t="s">
-        <v>1947</v>
+        <v>1982</v>
       </c>
       <c r="C548" t="s">
-        <v>1948</v>
+        <v>155</v>
       </c>
       <c r="D548" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="549" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>1949</v>
+        <v>1983</v>
       </c>
       <c r="B549" t="s">
-        <v>1950</v>
+        <v>1984</v>
       </c>
       <c r="C549" t="s">
-        <v>1951</v>
+        <v>1985</v>
       </c>
       <c r="D549" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="550" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>1952</v>
+        <v>1986</v>
       </c>
       <c r="B550" t="s">
-        <v>1953</v>
+        <v>1987</v>
       </c>
       <c r="C550" t="s">
-        <v>1954</v>
+        <v>1988</v>
       </c>
       <c r="D550" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="551" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>1955</v>
+        <v>1989</v>
       </c>
       <c r="B551" t="s">
-        <v>1956</v>
+        <v>1990</v>
       </c>
       <c r="C551" t="s">
-        <v>1957</v>
+        <v>1991</v>
       </c>
       <c r="D551" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="552" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>1958</v>
+        <v>1992</v>
       </c>
       <c r="B552" t="s">
-        <v>1959</v>
+        <v>1993</v>
       </c>
       <c r="C552" t="s">
-        <v>1960</v>
+        <v>1994</v>
       </c>
       <c r="D552" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="553" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>1961</v>
+        <v>1995</v>
       </c>
       <c r="B553" t="s">
-        <v>1962</v>
+        <v>1996</v>
       </c>
       <c r="C553" t="s">
-        <v>1963</v>
+        <v>1997</v>
       </c>
       <c r="D553" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="554" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>1964</v>
+        <v>1998</v>
       </c>
       <c r="B554" t="s">
-        <v>1965</v>
+        <v>1999</v>
       </c>
       <c r="C554" t="s">
-        <v>1966</v>
+        <v>2000</v>
       </c>
       <c r="D554" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="555" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>1967</v>
+        <v>2001</v>
       </c>
       <c r="B555" t="s">
-        <v>1968</v>
+        <v>2002</v>
       </c>
       <c r="C555" t="s">
-        <v>1969</v>
+        <v>2003</v>
       </c>
       <c r="D555" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="556" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>1970</v>
+        <v>2004</v>
       </c>
       <c r="B556" t="s">
-        <v>1971</v>
+        <v>2005</v>
       </c>
       <c r="C556" t="s">
-        <v>1972</v>
+        <v>2006</v>
       </c>
       <c r="D556" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="557" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>1973</v>
+        <v>2007</v>
       </c>
       <c r="B557" t="s">
-        <v>1974</v>
+        <v>2008</v>
       </c>
       <c r="C557" t="s">
-        <v>138</v>
+        <v>2009</v>
       </c>
       <c r="D557" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="558" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>1975</v>
+        <v>2010</v>
       </c>
       <c r="B558" t="s">
-        <v>1976</v>
+        <v>2011</v>
       </c>
       <c r="C558" t="s">
-        <v>1977</v>
+        <v>2012</v>
       </c>
       <c r="D558" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="559" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>1978</v>
+        <v>2013</v>
       </c>
       <c r="B559" t="s">
-        <v>1979</v>
+        <v>2014</v>
       </c>
       <c r="C559" t="s">
-        <v>1980</v>
+        <v>2015</v>
       </c>
       <c r="D559" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="560" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>1981</v>
+        <v>2016</v>
       </c>
       <c r="B560" t="s">
-        <v>1982</v>
+        <v>2017</v>
       </c>
       <c r="C560" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="D560" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="561" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="B561" t="s">
-        <v>1985</v>
+        <v>2020</v>
       </c>
       <c r="C561" t="s">
-        <v>1986</v>
+        <v>2021</v>
       </c>
       <c r="D561" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="562" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>1987</v>
+        <v>2022</v>
       </c>
       <c r="B562" t="s">
-        <v>1988</v>
+        <v>2023</v>
       </c>
       <c r="C562" t="s">
-        <v>1989</v>
+        <v>2024</v>
       </c>
       <c r="D562" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="563" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>1990</v>
+        <v>2025</v>
       </c>
       <c r="B563" t="s">
-        <v>1991</v>
+        <v>2026</v>
       </c>
       <c r="C563" t="s">
-        <v>1992</v>
+        <v>2027</v>
       </c>
       <c r="D563" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="564" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>1993</v>
+        <v>2028</v>
       </c>
       <c r="B564" t="s">
-        <v>1994</v>
+        <v>2029</v>
       </c>
       <c r="C564" t="s">
-        <v>1995</v>
+        <v>2030</v>
       </c>
       <c r="D564" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="565" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>1996</v>
+        <v>2031</v>
       </c>
       <c r="B565" t="s">
-        <v>1997</v>
+        <v>2032</v>
       </c>
       <c r="C565" t="s">
-        <v>1998</v>
+        <v>2033</v>
       </c>
       <c r="D565" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="566" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>1999</v>
+        <v>2034</v>
       </c>
       <c r="B566" t="s">
-        <v>2000</v>
+        <v>2035</v>
       </c>
       <c r="C566" t="s">
-        <v>2001</v>
+        <v>155</v>
       </c>
       <c r="D566" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="567" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>2002</v>
+        <v>2036</v>
       </c>
       <c r="B567" t="s">
-        <v>2003</v>
+        <v>2037</v>
       </c>
       <c r="C567" t="s">
-        <v>2004</v>
+        <v>2038</v>
       </c>
       <c r="D567" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="568" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>2005</v>
+        <v>2039</v>
       </c>
       <c r="B568" t="s">
-        <v>2006</v>
+        <v>2040</v>
       </c>
       <c r="C568" t="s">
-        <v>2007</v>
+        <v>2041</v>
       </c>
       <c r="D568" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="569" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>2008</v>
+        <v>2042</v>
       </c>
       <c r="B569" t="s">
-        <v>2009</v>
+        <v>2043</v>
       </c>
       <c r="C569" t="s">
-        <v>2010</v>
+        <v>2044</v>
       </c>
       <c r="D569" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="570" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>2011</v>
+        <v>2045</v>
       </c>
       <c r="B570" t="s">
-        <v>2012</v>
+        <v>2046</v>
       </c>
       <c r="C570" t="s">
-        <v>2013</v>
+        <v>2047</v>
       </c>
       <c r="D570" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="571" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>2014</v>
+        <v>2048</v>
       </c>
       <c r="B571" t="s">
-        <v>2015</v>
+        <v>2049</v>
       </c>
       <c r="C571" t="s">
-        <v>2016</v>
+        <v>2050</v>
       </c>
       <c r="D571" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="572" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>2017</v>
+        <v>2051</v>
       </c>
       <c r="B572" t="s">
-        <v>2018</v>
+        <v>2052</v>
       </c>
       <c r="C572" t="s">
-        <v>2019</v>
+        <v>2053</v>
       </c>
       <c r="D572" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="573" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>2020</v>
+        <v>2054</v>
       </c>
       <c r="B573" t="s">
-        <v>2021</v>
+        <v>2055</v>
       </c>
       <c r="C573" t="s">
-        <v>2022</v>
+        <v>2056</v>
       </c>
       <c r="D573" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="574" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>2023</v>
+        <v>2057</v>
       </c>
       <c r="B574" t="s">
-        <v>2024</v>
+        <v>2058</v>
       </c>
       <c r="C574" t="s">
-        <v>2025</v>
+        <v>2059</v>
       </c>
       <c r="D574" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="575" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>2026</v>
+        <v>2060</v>
       </c>
       <c r="B575" t="s">
-        <v>2027</v>
+        <v>2061</v>
       </c>
       <c r="C575" t="s">
-        <v>2028</v>
+        <v>2062</v>
       </c>
       <c r="D575" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="576" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>2029</v>
+        <v>2063</v>
       </c>
       <c r="B576" t="s">
-        <v>2030</v>
+        <v>2064</v>
       </c>
       <c r="C576" t="s">
-        <v>2031</v>
+        <v>2065</v>
       </c>
       <c r="D576" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="577" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>2032</v>
+        <v>2066</v>
       </c>
       <c r="B577" t="s">
-        <v>2033</v>
+        <v>2067</v>
       </c>
       <c r="C577" t="s">
-        <v>2034</v>
+        <v>2068</v>
       </c>
       <c r="D577" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="578" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>2035</v>
+        <v>2069</v>
       </c>
       <c r="B578" t="s">
-        <v>2036</v>
+        <v>2070</v>
       </c>
       <c r="C578" t="s">
-        <v>2037</v>
+        <v>2071</v>
       </c>
       <c r="D578" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="579" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>2038</v>
+        <v>2072</v>
       </c>
       <c r="B579" t="s">
-        <v>2039</v>
+        <v>2073</v>
       </c>
       <c r="C579" t="s">
-        <v>2040</v>
+        <v>2074</v>
       </c>
       <c r="D579" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="580" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>2041</v>
+        <v>2075</v>
       </c>
       <c r="B580" t="s">
-        <v>2042</v>
+        <v>2076</v>
       </c>
       <c r="C580" t="s">
-        <v>2043</v>
+        <v>2077</v>
       </c>
       <c r="D580" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="581" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>2044</v>
+        <v>2078</v>
       </c>
       <c r="B581" t="s">
-        <v>2045</v>
+        <v>2079</v>
       </c>
       <c r="C581" t="s">
-        <v>2046</v>
+        <v>2080</v>
       </c>
       <c r="D581" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="582" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>2047</v>
+        <v>2081</v>
       </c>
       <c r="B582" t="s">
-        <v>2048</v>
+        <v>2082</v>
       </c>
       <c r="C582" t="s">
-        <v>2049</v>
+        <v>2083</v>
       </c>
       <c r="D582" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="583" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
-        <v>2050</v>
+        <v>2084</v>
       </c>
       <c r="B583" t="s">
-        <v>2051</v>
+        <v>2085</v>
       </c>
       <c r="C583" t="s">
-        <v>2052</v>
+        <v>2086</v>
       </c>
       <c r="D583" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="584" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
-        <v>2053</v>
+        <v>2087</v>
       </c>
       <c r="B584" t="s">
-        <v>2054</v>
+        <v>2088</v>
       </c>
       <c r="C584" t="s">
-        <v>2055</v>
+        <v>2089</v>
       </c>
       <c r="D584" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="585" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
-        <v>2056</v>
+        <v>2090</v>
       </c>
       <c r="B585" t="s">
-        <v>2057</v>
+        <v>2091</v>
       </c>
       <c r="C585" t="s">
-        <v>2058</v>
+        <v>2092</v>
       </c>
       <c r="D585" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="586" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
-        <v>2059</v>
+        <v>2093</v>
       </c>
       <c r="B586" t="s">
-        <v>2060</v>
+        <v>2094</v>
       </c>
       <c r="C586" t="s">
-        <v>2061</v>
+        <v>2095</v>
       </c>
       <c r="D586" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="587" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
-        <v>2062</v>
+        <v>2096</v>
       </c>
       <c r="B587" t="s">
-        <v>2063</v>
+        <v>2097</v>
       </c>
       <c r="C587" t="s">
-        <v>2064</v>
+        <v>2098</v>
       </c>
       <c r="D587" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="588" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
-        <v>2065</v>
+        <v>2099</v>
       </c>
       <c r="B588" t="s">
-        <v>2066</v>
+        <v>2100</v>
       </c>
       <c r="C588" t="s">
-        <v>2067</v>
+        <v>2101</v>
       </c>
       <c r="D588" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="589" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>2068</v>
+        <v>2102</v>
       </c>
       <c r="B589" t="s">
-        <v>2069</v>
+        <v>2103</v>
       </c>
       <c r="C589" t="s">
-        <v>2070</v>
+        <v>2104</v>
       </c>
       <c r="D589" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="590" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>2071</v>
+        <v>2105</v>
       </c>
       <c r="B590" t="s">
-        <v>2072</v>
+        <v>2106</v>
       </c>
       <c r="C590" t="s">
-        <v>2073</v>
+        <v>2107</v>
       </c>
       <c r="D590" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="591" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>2074</v>
+        <v>2108</v>
       </c>
       <c r="B591" t="s">
-        <v>2075</v>
+        <v>2109</v>
       </c>
       <c r="C591" t="s">
-        <v>2076</v>
+        <v>2110</v>
       </c>
       <c r="D591" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="592" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>2077</v>
+        <v>2111</v>
       </c>
       <c r="B592" t="s">
-        <v>2078</v>
+        <v>2112</v>
       </c>
       <c r="C592" t="s">
-        <v>2079</v>
+        <v>2113</v>
       </c>
       <c r="D592" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="593" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>2080</v>
+        <v>2114</v>
       </c>
       <c r="B593" t="s">
-        <v>2081</v>
+        <v>2115</v>
       </c>
       <c r="C593" t="s">
-        <v>2082</v>
+        <v>2116</v>
       </c>
       <c r="D593" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="594" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>2083</v>
+        <v>2117</v>
       </c>
       <c r="B594" t="s">
-        <v>2084</v>
+        <v>2118</v>
       </c>
       <c r="C594" t="s">
-        <v>2085</v>
+        <v>2119</v>
       </c>
       <c r="D594" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="595" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>2086</v>
+        <v>2120</v>
       </c>
       <c r="B595" t="s">
-        <v>2087</v>
+        <v>2121</v>
       </c>
       <c r="C595" t="s">
-        <v>2088</v>
+        <v>2122</v>
       </c>
       <c r="D595" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="596" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>2089</v>
+        <v>2123</v>
       </c>
       <c r="B596" t="s">
-        <v>2090</v>
+        <v>2124</v>
       </c>
       <c r="C596" t="s">
-        <v>2091</v>
+        <v>2125</v>
       </c>
       <c r="D596" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="597" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>2092</v>
+        <v>2126</v>
       </c>
       <c r="B597" t="s">
-        <v>2093</v>
+        <v>2127</v>
       </c>
       <c r="C597" t="s">
-        <v>2094</v>
+        <v>2128</v>
       </c>
       <c r="D597" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="598" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>2095</v>
+        <v>2129</v>
       </c>
       <c r="B598" t="s">
-        <v>2096</v>
+        <v>2130</v>
       </c>
       <c r="C598" t="s">
-        <v>2097</v>
+        <v>2131</v>
       </c>
       <c r="D598" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="599" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
-        <v>2098</v>
+        <v>2132</v>
       </c>
       <c r="B599" t="s">
-        <v>2099</v>
+        <v>2133</v>
       </c>
       <c r="C599" t="s">
-        <v>2100</v>
+        <v>2134</v>
       </c>
       <c r="D599" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="600" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
-        <v>2101</v>
+        <v>2135</v>
       </c>
       <c r="B600" t="s">
-        <v>2102</v>
+        <v>2136</v>
       </c>
       <c r="C600" t="s">
-        <v>2103</v>
+        <v>2137</v>
       </c>
       <c r="D600" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="601" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
-        <v>2104</v>
+        <v>2138</v>
       </c>
       <c r="B601" t="s">
-        <v>2105</v>
+        <v>2139</v>
       </c>
       <c r="C601" t="s">
-        <v>2106</v>
+        <v>2140</v>
       </c>
       <c r="D601" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="602" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
-        <v>2107</v>
+        <v>2141</v>
       </c>
       <c r="B602" t="s">
-        <v>2108</v>
+        <v>2142</v>
       </c>
       <c r="C602" t="s">
-        <v>2109</v>
+        <v>2143</v>
       </c>
       <c r="D602" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="603" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
-        <v>2110</v>
+        <v>2144</v>
       </c>
       <c r="B603" t="s">
-        <v>2111</v>
+        <v>2145</v>
       </c>
       <c r="C603" t="s">
-        <v>1742</v>
+        <v>2146</v>
       </c>
       <c r="D603" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="604" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
-        <v>2112</v>
+        <v>2147</v>
       </c>
       <c r="B604" t="s">
-        <v>2113</v>
+        <v>2148</v>
       </c>
       <c r="C604" t="s">
-        <v>2114</v>
+        <v>2149</v>
       </c>
       <c r="D604" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="605" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
-        <v>2115</v>
+        <v>2150</v>
       </c>
       <c r="B605" t="s">
-        <v>2116</v>
+        <v>2151</v>
       </c>
       <c r="C605" t="s">
-        <v>2117</v>
+        <v>2152</v>
       </c>
       <c r="D605" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="606" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
-        <v>2118</v>
+        <v>2153</v>
       </c>
       <c r="B606" t="s">
-        <v>2119</v>
+        <v>2154</v>
       </c>
       <c r="C606" t="s">
-        <v>1781</v>
+        <v>2155</v>
       </c>
       <c r="D606" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="607" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
-        <v>2120</v>
+        <v>2156</v>
       </c>
       <c r="B607" t="s">
-        <v>2121</v>
+        <v>2157</v>
       </c>
       <c r="C607" t="s">
-        <v>2122</v>
+        <v>2158</v>
       </c>
       <c r="D607" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="608" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
-        <v>2123</v>
+        <v>2159</v>
       </c>
       <c r="B608" t="s">
-        <v>2124</v>
+        <v>2160</v>
       </c>
       <c r="C608" t="s">
-        <v>2125</v>
+        <v>2161</v>
       </c>
       <c r="D608" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="609" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
-        <v>2126</v>
+        <v>2162</v>
       </c>
       <c r="B609" t="s">
-        <v>2127</v>
+        <v>2163</v>
       </c>
       <c r="C609" t="s">
-        <v>2128</v>
+        <v>2164</v>
       </c>
       <c r="D609" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="610" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
-        <v>2129</v>
+        <v>2165</v>
       </c>
       <c r="B610" t="s">
-        <v>2130</v>
+        <v>2166</v>
       </c>
       <c r="C610" t="s">
-        <v>2131</v>
+        <v>2167</v>
       </c>
       <c r="D610" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="611" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>2132</v>
+        <v>2168</v>
       </c>
       <c r="B611" t="s">
-        <v>2133</v>
+        <v>2169</v>
       </c>
       <c r="C611" t="s">
-        <v>2134</v>
+        <v>2170</v>
       </c>
       <c r="D611" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="612" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>2135</v>
+        <v>2171</v>
       </c>
       <c r="B612" t="s">
-        <v>2136</v>
+        <v>2172</v>
       </c>
       <c r="C612" t="s">
-        <v>2137</v>
+        <v>2173</v>
       </c>
       <c r="D612" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="613" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>2138</v>
+        <v>2174</v>
       </c>
       <c r="B613" t="s">
-        <v>2139</v>
+        <v>2175</v>
       </c>
       <c r="C613" t="s">
-        <v>2140</v>
+        <v>1808</v>
       </c>
       <c r="D613" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="614" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>2141</v>
+        <v>2176</v>
       </c>
       <c r="B614" t="s">
-        <v>2142</v>
+        <v>2177</v>
       </c>
       <c r="C614" t="s">
-        <v>2143</v>
+        <v>2178</v>
       </c>
       <c r="D614" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="615" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>2144</v>
+        <v>2179</v>
       </c>
       <c r="B615" t="s">
-        <v>2145</v>
+        <v>2180</v>
       </c>
       <c r="C615" t="s">
-        <v>2146</v>
+        <v>2181</v>
       </c>
       <c r="D615" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="616" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>2147</v>
+        <v>2182</v>
       </c>
       <c r="B616" t="s">
-        <v>2148</v>
+        <v>2183</v>
       </c>
       <c r="C616" t="s">
-        <v>2149</v>
+        <v>2184</v>
       </c>
       <c r="D616" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="617" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>2150</v>
+        <v>2185</v>
       </c>
       <c r="B617" t="s">
-        <v>2151</v>
+        <v>2186</v>
       </c>
       <c r="C617" t="s">
-        <v>2152</v>
+        <v>1843</v>
       </c>
       <c r="D617" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="618" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>2153</v>
+        <v>2187</v>
       </c>
       <c r="B618" t="s">
-        <v>2154</v>
+        <v>2188</v>
       </c>
       <c r="C618" t="s">
-        <v>2155</v>
+        <v>2189</v>
       </c>
       <c r="D618" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="619" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
-        <v>2156</v>
+        <v>2190</v>
       </c>
       <c r="B619" t="s">
-        <v>2157</v>
+        <v>2191</v>
       </c>
       <c r="C619" t="s">
-        <v>2158</v>
+        <v>2192</v>
       </c>
       <c r="D619" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="620" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
-        <v>2159</v>
+        <v>2193</v>
       </c>
       <c r="B620" t="s">
-        <v>2160</v>
+        <v>2194</v>
       </c>
       <c r="C620" t="s">
-        <v>2161</v>
+        <v>2195</v>
       </c>
       <c r="D620" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="621" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
-        <v>2162</v>
+        <v>2196</v>
       </c>
       <c r="B621" t="s">
-        <v>2163</v>
+        <v>2197</v>
       </c>
       <c r="C621" t="s">
-        <v>2164</v>
+        <v>2198</v>
       </c>
       <c r="D621" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="622" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
-        <v>2165</v>
+        <v>2199</v>
       </c>
       <c r="B622" t="s">
-        <v>2166</v>
+        <v>2200</v>
       </c>
       <c r="C622" t="s">
-        <v>2167</v>
+        <v>2201</v>
       </c>
       <c r="D622" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="623" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
-        <v>2168</v>
+        <v>2202</v>
       </c>
       <c r="B623" t="s">
-        <v>2169</v>
+        <v>2203</v>
       </c>
       <c r="C623" t="s">
-        <v>2170</v>
+        <v>2204</v>
       </c>
       <c r="D623" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="624" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
-        <v>2171</v>
+        <v>2205</v>
       </c>
       <c r="B624" t="s">
-        <v>2172</v>
+        <v>2206</v>
       </c>
       <c r="C624" t="s">
-        <v>2173</v>
+        <v>2207</v>
       </c>
       <c r="D624" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="625" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
-        <v>2174</v>
+        <v>2208</v>
       </c>
       <c r="B625" t="s">
-        <v>2175</v>
+        <v>2209</v>
       </c>
       <c r="C625" t="s">
-        <v>2176</v>
+        <v>2210</v>
       </c>
       <c r="D625" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="626" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
-        <v>2177</v>
+        <v>2211</v>
       </c>
       <c r="B626" t="s">
-        <v>2178</v>
+        <v>2212</v>
       </c>
       <c r="C626" t="s">
-        <v>2179</v>
+        <v>2213</v>
       </c>
       <c r="D626" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="627" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
-        <v>2180</v>
+        <v>2214</v>
       </c>
       <c r="B627" t="s">
-        <v>2181</v>
+        <v>2215</v>
       </c>
       <c r="C627" t="s">
-        <v>2182</v>
+        <v>2216</v>
       </c>
       <c r="D627" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="628" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
-        <v>2183</v>
+        <v>2217</v>
       </c>
       <c r="B628" t="s">
-        <v>2184</v>
+        <v>2218</v>
       </c>
       <c r="C628" t="s">
-        <v>2185</v>
+        <v>2219</v>
       </c>
       <c r="D628" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="629" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
-        <v>2186</v>
+        <v>2220</v>
       </c>
       <c r="B629" t="s">
-        <v>2187</v>
+        <v>2221</v>
       </c>
       <c r="C629" t="s">
-        <v>2188</v>
+        <v>2222</v>
       </c>
       <c r="D629" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="630" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
-        <v>2189</v>
+        <v>2223</v>
       </c>
       <c r="B630" t="s">
-        <v>2190</v>
+        <v>2224</v>
       </c>
       <c r="C630" t="s">
-        <v>2191</v>
+        <v>2225</v>
       </c>
       <c r="D630" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="631" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
-        <v>2192</v>
+        <v>2226</v>
       </c>
       <c r="B631" t="s">
-        <v>2193</v>
+        <v>2227</v>
       </c>
       <c r="C631" t="s">
-        <v>2194</v>
+        <v>2228</v>
       </c>
       <c r="D631" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="632" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
-        <v>2195</v>
+        <v>2229</v>
       </c>
       <c r="B632" t="s">
-        <v>2196</v>
+        <v>2230</v>
       </c>
       <c r="C632" t="s">
-        <v>2197</v>
+        <v>2231</v>
       </c>
       <c r="D632" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="633" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
-        <v>2198</v>
+        <v>2232</v>
       </c>
       <c r="B633" t="s">
-        <v>2199</v>
+        <v>2233</v>
       </c>
       <c r="C633" t="s">
-        <v>2200</v>
+        <v>2234</v>
       </c>
       <c r="D633" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="634" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
-        <v>2201</v>
+        <v>2235</v>
       </c>
       <c r="B634" t="s">
-        <v>2202</v>
+        <v>2236</v>
       </c>
       <c r="C634" t="s">
-        <v>2203</v>
+        <v>2237</v>
       </c>
       <c r="D634" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="635" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
-        <v>2204</v>
+        <v>2238</v>
       </c>
       <c r="B635" t="s">
-        <v>2205</v>
+        <v>2239</v>
       </c>
       <c r="C635" t="s">
-        <v>2206</v>
+        <v>2240</v>
       </c>
       <c r="D635" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="636" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
-        <v>2207</v>
+        <v>2241</v>
       </c>
       <c r="B636" t="s">
-        <v>2208</v>
+        <v>2242</v>
       </c>
       <c r="C636" t="s">
-        <v>1742</v>
+        <v>2243</v>
       </c>
       <c r="D636" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="637" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
-        <v>2209</v>
+        <v>2244</v>
       </c>
       <c r="B637" t="s">
-        <v>2210</v>
+        <v>2245</v>
       </c>
       <c r="C637" t="s">
-        <v>2211</v>
+        <v>2246</v>
       </c>
       <c r="D637" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="638" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
-        <v>2212</v>
+        <v>2247</v>
       </c>
       <c r="B638" t="s">
-        <v>2213</v>
+        <v>2248</v>
       </c>
       <c r="C638" t="s">
-        <v>2214</v>
+        <v>2249</v>
       </c>
       <c r="D638" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="639" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
-        <v>2215</v>
+        <v>2250</v>
       </c>
       <c r="B639" t="s">
-        <v>2216</v>
+        <v>2251</v>
       </c>
       <c r="C639" t="s">
-        <v>2217</v>
+        <v>2252</v>
       </c>
       <c r="D639" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="640" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
-        <v>2218</v>
+        <v>2253</v>
       </c>
       <c r="B640" t="s">
-        <v>2219</v>
+        <v>2254</v>
       </c>
       <c r="C640" t="s">
-        <v>2220</v>
+        <v>2255</v>
       </c>
       <c r="D640" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="641" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
-        <v>2221</v>
+        <v>2256</v>
       </c>
       <c r="B641" t="s">
-        <v>2222</v>
+        <v>2257</v>
       </c>
       <c r="C641" t="s">
-        <v>2223</v>
+        <v>2258</v>
       </c>
       <c r="D641" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="642" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
-        <v>2224</v>
+        <v>2259</v>
       </c>
       <c r="B642" t="s">
-        <v>2225</v>
+        <v>2260</v>
       </c>
       <c r="C642" t="s">
-        <v>2226</v>
+        <v>2261</v>
       </c>
       <c r="D642" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="643" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
-        <v>2227</v>
+        <v>2262</v>
       </c>
       <c r="B643" t="s">
-        <v>2228</v>
+        <v>2263</v>
       </c>
       <c r="C643" t="s">
-        <v>2229</v>
+        <v>2264</v>
       </c>
       <c r="D643" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="644" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
-        <v>2230</v>
+        <v>2265</v>
       </c>
       <c r="B644" t="s">
-        <v>2231</v>
+        <v>2266</v>
       </c>
       <c r="C644" t="s">
-        <v>2232</v>
+        <v>2267</v>
       </c>
       <c r="D644" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="645" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>2233</v>
+        <v>2268</v>
       </c>
       <c r="B645" t="s">
-        <v>2234</v>
+        <v>2269</v>
       </c>
       <c r="C645" t="s">
-        <v>2235</v>
+        <v>2270</v>
       </c>
       <c r="D645" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="646" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>2236</v>
+        <v>2271</v>
       </c>
       <c r="B646" t="s">
-        <v>2237</v>
+        <v>2272</v>
       </c>
       <c r="C646" t="s">
-        <v>2238</v>
+        <v>2273</v>
       </c>
       <c r="D646" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="647" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>2239</v>
+        <v>2274</v>
       </c>
       <c r="B647" t="s">
-        <v>2240</v>
+        <v>2275</v>
       </c>
       <c r="C647" t="s">
-        <v>2241</v>
+        <v>2276</v>
       </c>
       <c r="D647" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="648" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>2242</v>
+        <v>2277</v>
       </c>
       <c r="B648" t="s">
-        <v>2243</v>
+        <v>2278</v>
       </c>
       <c r="C648" t="s">
-        <v>2244</v>
+        <v>1808</v>
       </c>
       <c r="D648" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="649" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>2245</v>
+        <v>2279</v>
       </c>
       <c r="B649" t="s">
-        <v>2246</v>
+        <v>2280</v>
       </c>
       <c r="C649" t="s">
-        <v>359</v>
+        <v>2281</v>
       </c>
       <c r="D649" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="650" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>2247</v>
+        <v>2282</v>
       </c>
       <c r="B650" t="s">
-        <v>2248</v>
+        <v>2283</v>
       </c>
       <c r="C650" t="s">
-        <v>2249</v>
+        <v>2284</v>
       </c>
       <c r="D650" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="651" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>2250</v>
+        <v>2285</v>
       </c>
       <c r="B651" t="s">
-        <v>2251</v>
+        <v>2286</v>
       </c>
       <c r="C651" t="s">
-        <v>1724</v>
+        <v>2287</v>
       </c>
       <c r="D651" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="652" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>2252</v>
+        <v>2288</v>
       </c>
       <c r="B652" t="s">
-        <v>2253</v>
+        <v>2289</v>
       </c>
       <c r="C652" t="s">
-        <v>2254</v>
+        <v>2290</v>
       </c>
       <c r="D652" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="653" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>2255</v>
+        <v>2291</v>
       </c>
       <c r="B653" t="s">
-        <v>2256</v>
+        <v>2292</v>
       </c>
       <c r="C653" t="s">
-        <v>2257</v>
+        <v>2293</v>
       </c>
       <c r="D653" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="654" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>2258</v>
+        <v>2294</v>
       </c>
       <c r="B654" t="s">
-        <v>2259</v>
+        <v>2295</v>
       </c>
       <c r="C654" t="s">
-        <v>2260</v>
+        <v>2296</v>
       </c>
       <c r="D654" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="655" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>2261</v>
+        <v>2297</v>
       </c>
       <c r="B655" t="s">
-        <v>2262</v>
+        <v>2298</v>
       </c>
       <c r="C655" t="s">
-        <v>2263</v>
+        <v>2299</v>
       </c>
       <c r="D655" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="656" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
-        <v>2264</v>
+        <v>2300</v>
       </c>
       <c r="B656" t="s">
-        <v>2265</v>
+        <v>2301</v>
       </c>
       <c r="C656" t="s">
-        <v>2266</v>
+        <v>2302</v>
       </c>
       <c r="D656" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="657" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
-        <v>2267</v>
+        <v>2303</v>
       </c>
       <c r="B657" t="s">
-        <v>2268</v>
+        <v>2304</v>
       </c>
       <c r="C657" t="s">
-        <v>2269</v>
+        <v>2305</v>
       </c>
       <c r="D657" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="658" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
-        <v>2270</v>
+        <v>2306</v>
       </c>
       <c r="B658" t="s">
-        <v>2271</v>
+        <v>2307</v>
       </c>
       <c r="C658" t="s">
-        <v>2272</v>
+        <v>2308</v>
       </c>
       <c r="D658" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="659" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
-        <v>2273</v>
+        <v>2309</v>
       </c>
       <c r="B659" t="s">
-        <v>2274</v>
+        <v>2310</v>
       </c>
       <c r="C659" t="s">
-        <v>2275</v>
+        <v>2311</v>
       </c>
       <c r="D659" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="660" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
-        <v>2276</v>
+        <v>2312</v>
       </c>
       <c r="B660" t="s">
-        <v>2277</v>
+        <v>2313</v>
       </c>
       <c r="C660" t="s">
-        <v>2278</v>
+        <v>2314</v>
       </c>
       <c r="D660" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="661" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
-        <v>2279</v>
+        <v>2315</v>
       </c>
       <c r="B661" t="s">
-        <v>2280</v>
+        <v>2316</v>
       </c>
       <c r="C661" t="s">
-        <v>2281</v>
+        <v>2317</v>
       </c>
       <c r="D661" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="662" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
-        <v>2282</v>
+        <v>2318</v>
       </c>
       <c r="B662" t="s">
-        <v>2283</v>
+        <v>2319</v>
       </c>
       <c r="C662" t="s">
-        <v>2284</v>
+        <v>385</v>
       </c>
       <c r="D662" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="663" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
-        <v>2285</v>
+        <v>2320</v>
       </c>
       <c r="B663" t="s">
-        <v>2286</v>
+        <v>2321</v>
       </c>
       <c r="C663" t="s">
-        <v>2287</v>
+        <v>2322</v>
       </c>
       <c r="D663" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="664" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
-        <v>2288</v>
+        <v>2323</v>
       </c>
       <c r="B664" t="s">
-        <v>2289</v>
+        <v>2324</v>
       </c>
       <c r="C664" t="s">
-        <v>2290</v>
+        <v>1790</v>
       </c>
       <c r="D664" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="665" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
-        <v>2291</v>
+        <v>2325</v>
       </c>
       <c r="B665" t="s">
-        <v>2292</v>
+        <v>2326</v>
       </c>
       <c r="C665" t="s">
-        <v>2293</v>
+        <v>2327</v>
       </c>
       <c r="D665" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="666" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
-        <v>2294</v>
+        <v>2328</v>
       </c>
       <c r="B666" t="s">
-        <v>2295</v>
+        <v>2329</v>
       </c>
       <c r="C666" t="s">
-        <v>2296</v>
+        <v>2330</v>
       </c>
       <c r="D666" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="667" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
-        <v>2297</v>
+        <v>2331</v>
       </c>
       <c r="B667" t="s">
-        <v>2298</v>
+        <v>2332</v>
       </c>
       <c r="C667" t="s">
-        <v>2299</v>
+        <v>2333</v>
       </c>
       <c r="D667" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="668" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
-        <v>2300</v>
+        <v>2334</v>
       </c>
       <c r="B668" t="s">
-        <v>2301</v>
+        <v>2335</v>
       </c>
       <c r="C668" t="s">
-        <v>2302</v>
+        <v>2336</v>
       </c>
       <c r="D668" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="669" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
-        <v>2303</v>
+        <v>2337</v>
       </c>
       <c r="B669" t="s">
-        <v>2304</v>
+        <v>2338</v>
       </c>
       <c r="C669" t="s">
-        <v>2305</v>
+        <v>2339</v>
       </c>
       <c r="D669" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="670" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
-        <v>2306</v>
+        <v>2340</v>
       </c>
       <c r="B670" t="s">
-        <v>2307</v>
+        <v>2341</v>
       </c>
       <c r="C670" t="s">
-        <v>2308</v>
+        <v>2342</v>
       </c>
       <c r="D670" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="671" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
-        <v>2309</v>
+        <v>2343</v>
       </c>
       <c r="B671" t="s">
-        <v>2310</v>
+        <v>2344</v>
       </c>
       <c r="C671" t="s">
-        <v>2311</v>
+        <v>2345</v>
       </c>
       <c r="D671" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="672" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
-        <v>2312</v>
+        <v>2346</v>
       </c>
       <c r="B672" t="s">
-        <v>2313</v>
+        <v>2347</v>
       </c>
       <c r="C672" t="s">
-        <v>2314</v>
+        <v>2348</v>
       </c>
       <c r="D672" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="673" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
-        <v>2315</v>
+        <v>2349</v>
       </c>
       <c r="B673" t="s">
-        <v>2316</v>
+        <v>2350</v>
       </c>
       <c r="C673" t="s">
-        <v>2317</v>
+        <v>2351</v>
       </c>
       <c r="D673" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="674" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
-        <v>2318</v>
+        <v>2352</v>
       </c>
       <c r="B674" t="s">
-        <v>384</v>
+        <v>2353</v>
       </c>
       <c r="C674" t="s">
-        <v>385</v>
+        <v>2354</v>
       </c>
       <c r="D674" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="675" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
-        <v>2319</v>
+        <v>2355</v>
       </c>
       <c r="B675" t="s">
-        <v>2320</v>
+        <v>2356</v>
       </c>
       <c r="C675" t="s">
-        <v>2321</v>
+        <v>2357</v>
       </c>
       <c r="D675" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="676" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
-        <v>2322</v>
+        <v>2358</v>
       </c>
       <c r="B676" t="s">
-        <v>2323</v>
+        <v>2359</v>
       </c>
       <c r="C676" t="s">
-        <v>2324</v>
+        <v>2360</v>
       </c>
       <c r="D676" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="677" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
-        <v>2325</v>
+        <v>2361</v>
       </c>
       <c r="B677" t="s">
-        <v>2326</v>
+        <v>2362</v>
       </c>
       <c r="C677" t="s">
-        <v>2327</v>
+        <v>2363</v>
       </c>
       <c r="D677" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="678" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
-        <v>2328</v>
+        <v>2364</v>
       </c>
       <c r="B678" t="s">
-        <v>2329</v>
+        <v>2365</v>
       </c>
       <c r="C678" t="s">
-        <v>2330</v>
+        <v>2366</v>
       </c>
       <c r="D678" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="679" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
-        <v>2331</v>
+        <v>2367</v>
       </c>
       <c r="B679" t="s">
-        <v>2332</v>
+        <v>2368</v>
       </c>
       <c r="C679" t="s">
-        <v>2333</v>
+        <v>2369</v>
       </c>
       <c r="D679" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="680" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
-        <v>2334</v>
+        <v>2370</v>
       </c>
       <c r="B680" t="s">
-        <v>2335</v>
+        <v>2371</v>
       </c>
       <c r="C680" t="s">
-        <v>2336</v>
+        <v>2372</v>
       </c>
       <c r="D680" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="681" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
-        <v>2337</v>
+        <v>2373</v>
       </c>
       <c r="B681" t="s">
-        <v>2338</v>
+        <v>2374</v>
       </c>
       <c r="C681" t="s">
-        <v>2339</v>
+        <v>2375</v>
       </c>
       <c r="D681" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="682" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
-        <v>2340</v>
+        <v>2376</v>
       </c>
       <c r="B682" t="s">
-        <v>2341</v>
+        <v>2377</v>
       </c>
       <c r="C682" t="s">
-        <v>2342</v>
+        <v>2378</v>
       </c>
       <c r="D682" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="683" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
-        <v>2343</v>
+        <v>2379</v>
       </c>
       <c r="B683" t="s">
-        <v>2344</v>
+        <v>2380</v>
       </c>
       <c r="C683" t="s">
-        <v>2345</v>
+        <v>2381</v>
       </c>
       <c r="D683" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="684" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
-        <v>2346</v>
+        <v>2382</v>
       </c>
       <c r="B684" t="s">
-        <v>2347</v>
+        <v>2383</v>
       </c>
       <c r="C684" t="s">
-        <v>2348</v>
+        <v>2384</v>
       </c>
       <c r="D684" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="685" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
-        <v>2349</v>
+        <v>2385</v>
       </c>
       <c r="B685" t="s">
-        <v>2350</v>
+        <v>2386</v>
       </c>
       <c r="C685" t="s">
-        <v>2351</v>
+        <v>2387</v>
       </c>
       <c r="D685" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="686" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
-        <v>2352</v>
+        <v>2388</v>
       </c>
       <c r="B686" t="s">
-        <v>2353</v>
+        <v>2389</v>
       </c>
       <c r="C686" t="s">
-        <v>2354</v>
+        <v>2390</v>
       </c>
       <c r="D686" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="687" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
-        <v>2355</v>
+        <v>2391</v>
       </c>
       <c r="B687" t="s">
-        <v>2356</v>
+        <v>412</v>
       </c>
       <c r="C687" t="s">
-        <v>2357</v>
+        <v>413</v>
       </c>
       <c r="D687" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="688" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
-        <v>2358</v>
+        <v>2392</v>
       </c>
       <c r="B688" t="s">
-        <v>2359</v>
+        <v>2393</v>
       </c>
       <c r="C688" t="s">
-        <v>2360</v>
+        <v>2394</v>
       </c>
       <c r="D688" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="689" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
-        <v>2361</v>
+        <v>2395</v>
       </c>
       <c r="B689" t="s">
-        <v>2362</v>
+        <v>2396</v>
       </c>
       <c r="C689" t="s">
-        <v>2363</v>
+        <v>2397</v>
       </c>
       <c r="D689" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="690" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
-        <v>2364</v>
+        <v>2398</v>
       </c>
       <c r="B690" t="s">
-        <v>2365</v>
+        <v>2399</v>
       </c>
       <c r="C690" t="s">
-        <v>2366</v>
+        <v>2400</v>
       </c>
       <c r="D690" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="691" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>2367</v>
+        <v>2401</v>
       </c>
       <c r="B691" t="s">
-        <v>2368</v>
+        <v>2402</v>
       </c>
       <c r="C691" t="s">
-        <v>2369</v>
+        <v>2403</v>
       </c>
       <c r="D691" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="692" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>2370</v>
+        <v>2404</v>
       </c>
       <c r="B692" t="s">
-        <v>2371</v>
+        <v>2405</v>
       </c>
       <c r="C692" t="s">
-        <v>2372</v>
+        <v>2406</v>
       </c>
       <c r="D692" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="693" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>2373</v>
+        <v>2407</v>
       </c>
       <c r="B693" t="s">
-        <v>2374</v>
+        <v>2408</v>
       </c>
       <c r="C693" t="s">
-        <v>2375</v>
+        <v>2409</v>
       </c>
       <c r="D693" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="694" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>2376</v>
+        <v>2410</v>
       </c>
       <c r="B694" t="s">
-        <v>2377</v>
+        <v>2411</v>
       </c>
       <c r="C694" t="s">
-        <v>2378</v>
+        <v>2412</v>
       </c>
       <c r="D694" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="695" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>2379</v>
+        <v>2413</v>
       </c>
       <c r="B695" t="s">
-        <v>2380</v>
+        <v>2414</v>
       </c>
       <c r="C695" t="s">
-        <v>2381</v>
+        <v>2415</v>
       </c>
       <c r="D695" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="696" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>2382</v>
+        <v>2416</v>
       </c>
       <c r="B696" t="s">
-        <v>2383</v>
+        <v>2417</v>
       </c>
       <c r="C696" t="s">
-        <v>2384</v>
+        <v>2418</v>
       </c>
       <c r="D696" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="697" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>2385</v>
+        <v>2419</v>
       </c>
       <c r="B697" t="s">
-        <v>2386</v>
+        <v>2420</v>
       </c>
       <c r="C697" t="s">
-        <v>2387</v>
+        <v>2421</v>
       </c>
       <c r="D697" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="698" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>2388</v>
+        <v>2422</v>
       </c>
       <c r="B698" t="s">
-        <v>2389</v>
+        <v>2423</v>
       </c>
       <c r="C698" t="s">
-        <v>2390</v>
+        <v>2424</v>
       </c>
       <c r="D698" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="699" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>2391</v>
+        <v>2425</v>
       </c>
       <c r="B699" t="s">
-        <v>2392</v>
+        <v>2426</v>
       </c>
       <c r="C699" t="s">
-        <v>2393</v>
+        <v>2427</v>
       </c>
       <c r="D699" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="700" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>2394</v>
+        <v>2428</v>
       </c>
       <c r="B700" t="s">
-        <v>2395</v>
+        <v>2429</v>
       </c>
       <c r="C700" t="s">
-        <v>2396</v>
+        <v>2430</v>
       </c>
       <c r="D700" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="701" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>2397</v>
+        <v>2431</v>
       </c>
       <c r="B701" t="s">
-        <v>2398</v>
+        <v>2432</v>
       </c>
       <c r="C701" t="s">
-        <v>2399</v>
+        <v>2433</v>
       </c>
       <c r="D701" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="702" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
-        <v>2400</v>
+        <v>2434</v>
       </c>
       <c r="B702" t="s">
-        <v>2401</v>
+        <v>2435</v>
       </c>
       <c r="C702" t="s">
-        <v>2402</v>
+        <v>2436</v>
       </c>
       <c r="D702" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="703" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
-        <v>2403</v>
+        <v>2437</v>
       </c>
       <c r="B703" t="s">
-        <v>2404</v>
+        <v>2438</v>
       </c>
       <c r="C703" t="s">
-        <v>2405</v>
+        <v>2439</v>
       </c>
       <c r="D703" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="704" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
-        <v>2406</v>
+        <v>2440</v>
       </c>
       <c r="B704" t="s">
-        <v>2407</v>
+        <v>2441</v>
       </c>
       <c r="C704" t="s">
-        <v>2408</v>
+        <v>2442</v>
       </c>
       <c r="D704" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="705" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
-        <v>2409</v>
+        <v>2443</v>
       </c>
       <c r="B705" t="s">
-        <v>2410</v>
+        <v>2444</v>
       </c>
       <c r="C705" t="s">
-        <v>2411</v>
+        <v>2445</v>
       </c>
       <c r="D705" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="706" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
-        <v>2412</v>
+        <v>2446</v>
       </c>
       <c r="B706" t="s">
-        <v>2413</v>
+        <v>2447</v>
       </c>
       <c r="C706" t="s">
-        <v>2414</v>
+        <v>2448</v>
       </c>
       <c r="D706" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="707" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
-        <v>2415</v>
+        <v>2449</v>
       </c>
       <c r="B707" t="s">
-        <v>2416</v>
+        <v>2450</v>
       </c>
       <c r="C707" t="s">
-        <v>2417</v>
+        <v>2451</v>
       </c>
       <c r="D707" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="708" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
-        <v>2418</v>
+        <v>2452</v>
       </c>
       <c r="B708" t="s">
-        <v>2419</v>
+        <v>2453</v>
       </c>
       <c r="C708" t="s">
-        <v>2420</v>
+        <v>2454</v>
       </c>
       <c r="D708" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="709" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
-        <v>2421</v>
+        <v>2455</v>
       </c>
       <c r="B709" t="s">
-        <v>2422</v>
+        <v>2456</v>
       </c>
       <c r="C709" t="s">
-        <v>2423</v>
+        <v>2457</v>
       </c>
       <c r="D709" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="710" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
-        <v>2424</v>
+        <v>2458</v>
       </c>
       <c r="B710" t="s">
-        <v>2425</v>
+        <v>2459</v>
       </c>
       <c r="C710" t="s">
-        <v>2426</v>
+        <v>2460</v>
       </c>
       <c r="D710" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="711" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
-        <v>2427</v>
+        <v>2461</v>
       </c>
       <c r="B711" t="s">
-        <v>2428</v>
+        <v>2462</v>
       </c>
       <c r="C711" t="s">
-        <v>2429</v>
+        <v>2463</v>
       </c>
       <c r="D711" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="712" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
-        <v>2430</v>
+        <v>2464</v>
       </c>
       <c r="B712" t="s">
-        <v>2431</v>
+        <v>2465</v>
       </c>
       <c r="C712" t="s">
-        <v>2432</v>
+        <v>2466</v>
       </c>
       <c r="D712" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="713" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
-        <v>2433</v>
+        <v>2467</v>
       </c>
       <c r="B713" t="s">
-        <v>2434</v>
+        <v>2468</v>
       </c>
       <c r="C713" t="s">
-        <v>2435</v>
+        <v>2469</v>
       </c>
       <c r="D713" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="714" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
-        <v>2436</v>
+        <v>2470</v>
       </c>
       <c r="B714" t="s">
-        <v>2437</v>
+        <v>2471</v>
       </c>
       <c r="C714" t="s">
-        <v>2438</v>
+        <v>2472</v>
       </c>
       <c r="D714" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="715" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
-        <v>2439</v>
+        <v>2473</v>
       </c>
       <c r="B715" t="s">
-        <v>2440</v>
+        <v>2474</v>
       </c>
       <c r="C715" t="s">
-        <v>2441</v>
+        <v>2475</v>
       </c>
       <c r="D715" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="716" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
-        <v>2442</v>
+        <v>2476</v>
       </c>
       <c r="B716" t="s">
-        <v>2443</v>
+        <v>2477</v>
       </c>
       <c r="C716" t="s">
-        <v>2444</v>
+        <v>2478</v>
       </c>
       <c r="D716" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="717" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
-        <v>2445</v>
+        <v>2479</v>
       </c>
       <c r="B717" t="s">
-        <v>2446</v>
+        <v>2480</v>
       </c>
       <c r="C717" t="s">
-        <v>2447</v>
+        <v>2481</v>
       </c>
       <c r="D717" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="718" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
-        <v>2448</v>
+        <v>2482</v>
       </c>
       <c r="B718" t="s">
-        <v>2449</v>
+        <v>2483</v>
       </c>
       <c r="C718" t="s">
-        <v>2450</v>
+        <v>2484</v>
       </c>
       <c r="D718" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="719" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
-        <v>2451</v>
+        <v>2485</v>
       </c>
       <c r="B719" t="s">
-        <v>2452</v>
+        <v>2486</v>
       </c>
       <c r="C719" t="s">
-        <v>2453</v>
+        <v>2487</v>
       </c>
       <c r="D719" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="720" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
-        <v>2454</v>
+        <v>2488</v>
       </c>
       <c r="B720" t="s">
-        <v>2455</v>
+        <v>2489</v>
       </c>
       <c r="C720" t="s">
-        <v>2456</v>
+        <v>2490</v>
       </c>
       <c r="D720" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="721" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
-        <v>2457</v>
+        <v>2491</v>
       </c>
       <c r="B721" t="s">
-        <v>2458</v>
+        <v>2492</v>
       </c>
       <c r="C721" t="s">
-        <v>2459</v>
+        <v>2493</v>
       </c>
       <c r="D721" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="722" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
-        <v>2460</v>
+        <v>2494</v>
       </c>
       <c r="B722" t="s">
-        <v>2461</v>
+        <v>2495</v>
       </c>
       <c r="C722" t="s">
-        <v>2462</v>
+        <v>2496</v>
       </c>
       <c r="D722" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="723" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
-        <v>2463</v>
+        <v>2497</v>
       </c>
       <c r="B723" t="s">
-        <v>2464</v>
+        <v>2498</v>
       </c>
       <c r="C723" t="s">
-        <v>2465</v>
+        <v>2499</v>
       </c>
       <c r="D723" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="724" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
-        <v>2466</v>
+        <v>2500</v>
       </c>
       <c r="B724" t="s">
-        <v>2467</v>
+        <v>2501</v>
       </c>
       <c r="C724" t="s">
-        <v>2468</v>
+        <v>2502</v>
       </c>
       <c r="D724" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>2469</v>
+        <v>2503</v>
       </c>
       <c r="B725" t="s">
-        <v>2470</v>
+        <v>2504</v>
       </c>
       <c r="C725" t="s">
-        <v>2471</v>
+        <v>2505</v>
       </c>
       <c r="D725" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>2472</v>
+        <v>2506</v>
       </c>
       <c r="B726" t="s">
-        <v>2473</v>
+        <v>2507</v>
       </c>
       <c r="C726" t="s">
-        <v>2474</v>
+        <v>2508</v>
       </c>
       <c r="D726" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>2475</v>
+        <v>2509</v>
       </c>
       <c r="B727" t="s">
-        <v>2476</v>
+        <v>2510</v>
       </c>
       <c r="C727" t="s">
-        <v>2477</v>
+        <v>2511</v>
       </c>
       <c r="D727" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>2478</v>
+        <v>2512</v>
       </c>
       <c r="B728" t="s">
-        <v>2479</v>
+        <v>2513</v>
       </c>
       <c r="C728" t="s">
-        <v>2480</v>
+        <v>2514</v>
       </c>
       <c r="D728" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>2481</v>
+        <v>2515</v>
       </c>
       <c r="B729" t="s">
-        <v>2482</v>
+        <v>2516</v>
       </c>
       <c r="C729" t="s">
-        <v>2483</v>
+        <v>2517</v>
       </c>
       <c r="D729" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>2484</v>
+        <v>2518</v>
       </c>
       <c r="B730" t="s">
-        <v>2485</v>
+        <v>2519</v>
       </c>
       <c r="C730" t="s">
-        <v>2486</v>
+        <v>2520</v>
       </c>
       <c r="D730" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>2487</v>
+        <v>2521</v>
       </c>
       <c r="B731" t="s">
-        <v>2488</v>
+        <v>2522</v>
       </c>
       <c r="C731" t="s">
-        <v>2489</v>
+        <v>2523</v>
       </c>
       <c r="D731" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>2490</v>
+        <v>2524</v>
       </c>
       <c r="B732" t="s">
-        <v>2491</v>
+        <v>2525</v>
       </c>
       <c r="C732" t="s">
-        <v>2492</v>
+        <v>2526</v>
       </c>
       <c r="D732" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="733" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>2493</v>
+        <v>2527</v>
       </c>
       <c r="B733" t="s">
-        <v>2494</v>
+        <v>2528</v>
       </c>
       <c r="C733" t="s">
-        <v>2495</v>
+        <v>2529</v>
       </c>
       <c r="D733" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="734" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>2496</v>
+        <v>2530</v>
       </c>
       <c r="B734" t="s">
-        <v>2497</v>
+        <v>2531</v>
       </c>
       <c r="C734" t="s">
-        <v>2498</v>
+        <v>2532</v>
       </c>
       <c r="D734" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="735" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>2499</v>
+        <v>2533</v>
       </c>
       <c r="B735" t="s">
-        <v>2500</v>
+        <v>2534</v>
       </c>
       <c r="C735" t="s">
-        <v>2501</v>
+        <v>2535</v>
       </c>
       <c r="D735" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="736" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>2502</v>
+        <v>2536</v>
       </c>
       <c r="B736" t="s">
-        <v>2503</v>
+        <v>2537</v>
       </c>
       <c r="C736" t="s">
-        <v>2504</v>
+        <v>2538</v>
       </c>
       <c r="D736" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D737" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D738" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D739" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D740" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D741" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D742" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D743" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D744" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D745" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D746" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D747" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D748" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D749" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="2">
     <tablePart r:id="rId1"/>
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Active Gasoline Fuel Licensees</vt:lpstr>
       <vt:lpstr>Active Jet Fuel Licensees</vt:lpstr>
       <vt:lpstr>Active Special Fuels Licensees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Fuel Licensee List October 2026</dc:title>
   <dc:creator>GenTaxSerProd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>