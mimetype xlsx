--- v0 (2026-02-01)
+++ v1 (2026-05-13)
@@ -1,84 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\boda excise processing\APBFILES\Fuel Licensee List\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/sydneyj_dor_state_ma_us/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D3EA24F5-D21C-4100-87BF-D1CEFA581167}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{CD308889-0D55-4669-ADF1-FB546FA0560A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{177C48B6-11CE-4406-ACA2-71C5141D288D}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B1C8ACC3-D21B-44DE-9F25-9FFC67799627}"/>
+    <workbookView xWindow="1125" yWindow="1125" windowWidth="21600" windowHeight="11295" activeTab="2" xr2:uid="{D03DF430-BF92-43C7-8F1F-2A61EE0B495D}"/>
   </bookViews>
   <sheets>
-    <sheet name="Active Gasoline Fuel Licensees" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Active Special Fuels Licensees" sheetId="3" r:id="rId3"/>
+    <sheet name="Gasoline" sheetId="1" r:id="rId1"/>
+    <sheet name="Jet Fuel" sheetId="3" r:id="rId2"/>
+    <sheet name="Special Fuels" sheetId="2" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Jet Fuel'!$A$1:$K$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Special Fuels'!$A$1:$K$732</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3339" uniqueCount="2099">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3928" uniqueCount="2468">
   <si>
     <t>License GT-1 Distributor</t>
   </si>
   <si>
     <t>License Cease</t>
   </si>
   <si>
     <t>Licensee Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>License ID</t>
   </si>
   <si>
     <t>1865257984</t>
   </si>
   <si>
     <t>A L PRIME ENERGY CONSULTANT INC</t>
   </si>
   <si>
     <t>18 LARK AVE SAUGUS MA 01906-4261</t>
   </si>
   <si>
@@ -213,51 +215,51 @@
   <si>
     <t>1886360576</t>
   </si>
   <si>
     <t>DRAKE PETROLEUM CO INC</t>
   </si>
   <si>
     <t>800 SOUTH ST PO BOX 9161 STE 500 WALTHAM MA 02453-1439</t>
   </si>
   <si>
     <t>686789632</t>
   </si>
   <si>
     <t>EAST RIVER ENERGY INC</t>
   </si>
   <si>
     <t>401 SOUNDVIEW RD GUILFORD CT 06437-2971</t>
   </si>
   <si>
     <t>1143706624</t>
   </si>
   <si>
     <t>ENERGY CRAFTERS INC</t>
   </si>
   <si>
-    <t>33 BOSTON POST ROAD STE 302 MARLBOROUGH MA 01752-4571</t>
+    <t>33 BOSTON POST ROAD STE 302 MARLBOROUGH MA 01752</t>
   </si>
   <si>
     <t>430281728</t>
   </si>
   <si>
     <t>ENERGY NORTH INCORPORATED</t>
   </si>
   <si>
     <t>2 INTERNATIONAL WAY LAWRENCE MA 01843-1064</t>
   </si>
   <si>
     <t>605787136</t>
   </si>
   <si>
     <t>ENERGY TRANSFER MARKETING &amp; TERMINALS LP</t>
   </si>
   <si>
     <t>8111 WESTCHESTER DR STE 600 DALLAS TX 75225-6142</t>
   </si>
   <si>
     <t>1724879872</t>
   </si>
   <si>
     <t>EQUINOR MARKETING &amp; TRADING US INC</t>
   </si>
@@ -339,50 +341,59 @@
   <si>
     <t>GLOBAL MONTELLO GROUP CORP</t>
   </si>
   <si>
     <t>800 SOUTH ST PO BOX 9161 WALTHAM MA 02454-9161</t>
   </si>
   <si>
     <t>1819513856</t>
   </si>
   <si>
     <t>GULF OIL LLC</t>
   </si>
   <si>
     <t>492 OLD CONNECTICUT PATH STE 600 FRAMINGHAM MA 01701-4595</t>
   </si>
   <si>
     <t>1240962048</t>
   </si>
   <si>
     <t>GULF, INC</t>
   </si>
   <si>
     <t>200 GALLERIA PKWY SE STE 900 ATLANTA GA 30339-5945</t>
   </si>
   <si>
+    <t>882398208</t>
+  </si>
+  <si>
+    <t>HARBOR FUEL OIL CORPORATION</t>
+  </si>
+  <si>
+    <t>10 AIRPORT RD NANTUCKET MA 02554-7012</t>
+  </si>
+  <si>
     <t>932025344</t>
   </si>
   <si>
     <t>HOP ENERGY LLC</t>
   </si>
   <si>
     <t>4 INTERNATIONAL DR STE 210 RYE BROOK NY 10573-7015</t>
   </si>
   <si>
     <t>344429568</t>
   </si>
   <si>
     <t>INLAND FUEL TERMINALS INC</t>
   </si>
   <si>
     <t>154 ADMIRAL ST BRIDGEPORT CT 06605-1807</t>
   </si>
   <si>
     <t>673158144</t>
   </si>
   <si>
     <t>IRVING OIL RETAIL SALES US LLC</t>
   </si>
   <si>
     <t>190 COMMERCE WAY PORTSMOUTH NH 03801-3242</t>
@@ -711,50 +722,74 @@
   <si>
     <t>1 ROBERTS RD STE 2 PLYMOUTH MA 02360-5087</t>
   </si>
   <si>
     <t>4035584</t>
   </si>
   <si>
     <t>YATCO DISTRIBUTION LLC</t>
   </si>
   <si>
     <t>313 BOSTON POST ROAD WEST # STE 120 MARLBOROUGH MA 01752</t>
   </si>
   <si>
     <t>License GT-1 Exporter</t>
   </si>
   <si>
     <t>1993184256</t>
   </si>
   <si>
     <t>ANABI OIL CORPORATION</t>
   </si>
   <si>
     <t>1450 N BENSON AVE UNIT A UPLAND CA 91786-2127</t>
   </si>
   <si>
+    <t>1945261056</t>
+  </si>
+  <si>
+    <t>APACHE OIL COMPANY INC</t>
+  </si>
+  <si>
+    <t>261 LEDYARD ST NEW LONDON CT 06320-5337</t>
+  </si>
+  <si>
+    <t>567628800</t>
+  </si>
+  <si>
+    <t>ARANCO OIL COMPANY</t>
+  </si>
+  <si>
+    <t>557 N STATE ST CONCORD NH 03301-3236</t>
+  </si>
+  <si>
+    <t>172020736</t>
+  </si>
+  <si>
+    <t>ATLAS FUEL SERVICES, LLC</t>
+  </si>
+  <si>
     <t>613258240</t>
   </si>
   <si>
     <t>B &amp; H OIL CO INC</t>
   </si>
   <si>
     <t>6 STARWOOD DR HAMPSTEAD NH 03841-2339</t>
   </si>
   <si>
     <t>1640862720</t>
   </si>
   <si>
     <t>BENCHMARK RESOURCES INC</t>
   </si>
   <si>
     <t>805 MOBERLY LN BENTONVILLE AR 72716-0500</t>
   </si>
   <si>
     <t>1412142080</t>
   </si>
   <si>
     <t>BROCO ENERGY</t>
   </si>
   <si>
     <t>168 HALE ST HAVERHILL MA 01830-3941</t>
@@ -846,50 +881,59 @@
   <si>
     <t>EVANS GROUP INC</t>
   </si>
   <si>
     <t>59 EASTMAN HILL RD ENFIELD NH 03748-4171</t>
   </si>
   <si>
     <t>1157649408</t>
   </si>
   <si>
     <t>FOLEY OIL COMPANY INC</t>
   </si>
   <si>
     <t>39 OLD STATE RD BELMONT NH 03220-3026</t>
   </si>
   <si>
     <t>710906880</t>
   </si>
   <si>
     <t>GEORGE C STAFFORD &amp; SONS INC</t>
   </si>
   <si>
     <t>231 COURT ST LACONIA NH 03246-3645</t>
   </si>
   <si>
+    <t>564810752</t>
+  </si>
+  <si>
+    <t>GLENCORE LTD</t>
+  </si>
+  <si>
+    <t>330 MADISON AVE FL 6 NEW YORK NY 10017-5041</t>
+  </si>
+  <si>
     <t>1418564608</t>
   </si>
   <si>
     <t>GRJH INC</t>
   </si>
   <si>
     <t>67 MAIN ST MILLERTON NY 12546-5172</t>
   </si>
   <si>
     <t>1869714432</t>
   </si>
   <si>
     <t>GUARD ENTERPRISES INC</t>
   </si>
   <si>
     <t>110 ALDEN RD FAIRHAVEN MA 02719-4721</t>
   </si>
   <si>
     <t>76387328</t>
   </si>
   <si>
     <t>GUNVOR USA LLC</t>
   </si>
   <si>
     <t>600 TRAVIS ST STE 6500 HOUSTON TX 77002-3014</t>
@@ -900,59 +944,86 @@
   <si>
     <t>H R CLOUGH INC</t>
   </si>
   <si>
     <t>76 PINE ST CONTOOCOOK NH 03229-3166</t>
   </si>
   <si>
     <t>1504023552</t>
   </si>
   <si>
     <t>HARPER ENERGY LLC</t>
   </si>
   <si>
     <t>31 FRANK ST MIDDLEBORO MA 02346-2027</t>
   </si>
   <si>
     <t>1833669632</t>
   </si>
   <si>
     <t>INDIGO ENERGY PARTNERS LLC</t>
   </si>
   <si>
     <t>222 MAIN ST SW GAINESVILLE GA 30501-3708</t>
   </si>
   <si>
+    <t>240342016</t>
+  </si>
+  <si>
+    <t>KIVA UNITED ENERGY, INC</t>
+  </si>
+  <si>
+    <t>1870 WINTON RD S STE 200 ROCHESTER NY 14618-3960</t>
+  </si>
+  <si>
     <t>1001755648</t>
   </si>
   <si>
     <t>LEHIGH GAS WHOLESALE LLC</t>
   </si>
   <si>
     <t>645 HAMILTON ST STE 400 ALLENTOWN PA 18101-2192</t>
   </si>
   <si>
+    <t>1652839424</t>
+  </si>
+  <si>
+    <t>LORDEN OIL COMPANY INC</t>
+  </si>
+  <si>
+    <t>69 FITCHBURG RD AYER MA 01432-1003</t>
+  </si>
+  <si>
+    <t>1010979840</t>
+  </si>
+  <si>
+    <t>MACLELLAN OIL CO</t>
+  </si>
+  <si>
+    <t>1187 MAIN ST TEWKSBURY MA 01876-2099</t>
+  </si>
+  <si>
     <t>1525175296</t>
   </si>
   <si>
     <t>MACRO COMPANIES INC</t>
   </si>
   <si>
     <t>101 MILLSTONE RD BROUSSARD LA 70518-4234</t>
   </si>
   <si>
     <t>243110912</t>
   </si>
   <si>
     <t>MAC'S CONVENIENCE STORES LLC</t>
   </si>
   <si>
     <t>577082368</t>
   </si>
   <si>
     <t>MANSFIELD OIL CO OF GAINESVILLE INC</t>
   </si>
   <si>
     <t>1025 AIRPORT PKWY GAINESVILLE GA 30501-6813</t>
   </si>
   <si>
     <t>730698752</t>
@@ -960,122 +1031,164 @@
   <si>
     <t>MIRABITO HOLDINGS INC</t>
   </si>
   <si>
     <t>49 COURT ST BINGHAMTON NY 13901-3274</t>
   </si>
   <si>
     <t>858625024</t>
   </si>
   <si>
     <t>NEW ENGLAND RACING FUEL INC</t>
   </si>
   <si>
     <t>271 SPIELMAN HWY BURLINGTON CT 06013-1745</t>
   </si>
   <si>
     <t>636326912</t>
   </si>
   <si>
     <t>NIC HOLDING CORPS 212W</t>
   </si>
   <si>
     <t>225 BROADHOLLOW RD MELVILLE NY 11747-4822</t>
   </si>
   <si>
+    <t>769676288</t>
+  </si>
+  <si>
+    <t>PETROCHINA INTERNATIONAL (AMERICA), INC.</t>
+  </si>
+  <si>
+    <t>2000 W SAM HOUSTON PKWY S STE 1300 HOUSTON TX 77042-3622</t>
+  </si>
+  <si>
     <t>827167744</t>
   </si>
   <si>
     <t>PETROLEUM WHOLESALERS INC</t>
   </si>
   <si>
     <t>35246 US HIGHWAY 19 N # 326 PALM HARBOR FL 34684-1931</t>
   </si>
   <si>
+    <t>798577664</t>
+  </si>
+  <si>
+    <t>PINNACLE PETROLEUM INC</t>
+  </si>
+  <si>
+    <t>16651 GEMINI LN HUNTINGTON BEACH CA 92647-4432</t>
+  </si>
+  <si>
     <t>776180736</t>
   </si>
   <si>
     <t>R L VALLEE INC</t>
   </si>
   <si>
     <t>282 S MAIN ST SAINT ALBANS VT 05478-1866</t>
   </si>
   <si>
+    <t>343495680</t>
+  </si>
+  <si>
+    <t>RAJ PETROLEMUM INC</t>
+  </si>
+  <si>
+    <t>3664 STATE ROUTE 85 WESTERLO NY 12193-2109</t>
+  </si>
+  <si>
+    <t>832132096</t>
+  </si>
+  <si>
+    <t>RBS FUEL LLC</t>
+  </si>
+  <si>
+    <t>1149 HARRISBURG PIKE CARLISLE PA 17013-1607</t>
+  </si>
+  <si>
     <t>154506240</t>
   </si>
   <si>
     <t>RYDER ENERGY DISTRIBUTION CORP</t>
   </si>
   <si>
     <t>6000 WINDWARD PKWY ALPHARETTA GA 30005-4181</t>
   </si>
   <si>
     <t>1971819520</t>
   </si>
   <si>
     <t>SIMPLE ENERGY PARTNERS LLC</t>
   </si>
   <si>
     <t>162 N MAIN ST WEST LEBANON NH 03784-1113</t>
   </si>
   <si>
     <t>1980208128</t>
   </si>
   <si>
     <t>SOUTHERN NEW HAMPSHIRE ENERGY LLC</t>
   </si>
   <si>
     <t>39 ROCKINGHAM RD LONDONDERRY NH 03053-2213</t>
   </si>
   <si>
     <t>724407296</t>
   </si>
   <si>
     <t>SUBURBAN HEATING OIL PARTNERS LLC</t>
   </si>
   <si>
     <t>240 STATE ROUTE 10 WHIPPANY NJ 07981-2105</t>
   </si>
   <si>
+    <t>767185920</t>
+  </si>
+  <si>
+    <t>SUN COAST RESOURCES INC</t>
+  </si>
+  <si>
+    <t>6405 CAVALCADE ST HOUSTON TX 77026-4315</t>
+  </si>
+  <si>
     <t>1912050688</t>
   </si>
   <si>
     <t>SUNCOR ENERGY (U.S.A.) MARKETING INC.</t>
   </si>
   <si>
     <t>1200 SMITH ST STE 890 HOUSTON TX 77002-4505</t>
   </si>
   <si>
     <t>1321178112</t>
   </si>
   <si>
     <t>SUPERIOR PLUS ENERGY SERVICE INC</t>
   </si>
   <si>
-    <t>1870 WINTON RD S STE 200 ROCHESTER NY 14618-3960</t>
-[...1 lines deleted...]
-  <si>
     <t>1113953280</t>
   </si>
   <si>
     <t>TA OPERATING LLC</t>
   </si>
   <si>
     <t>24601 CENTER RIDGE RD STE 200 WESTLAKE OH 44145-5677</t>
   </si>
   <si>
     <t>1746899968</t>
   </si>
   <si>
     <t>TAYLOR OIL NORTHEAST INC</t>
   </si>
   <si>
     <t>176 CENTRE ST HOLBROOK MA 02343-1011</t>
   </si>
   <si>
     <t>357274624</t>
   </si>
   <si>
     <t>THOMPSON VENTURES, LLC.</t>
   </si>
   <si>
     <t>3 MARMON DR NASHUA NH 03060-5205</t>
@@ -1128,123 +1241,144 @@
   <si>
     <t>119 COMMERCE ST EAST HAVEN CT 06512-4146</t>
   </si>
   <si>
     <t>248353792</t>
   </si>
   <si>
     <t>1906676736</t>
   </si>
   <si>
     <t>ASCENT AVIATION GROUP INC</t>
   </si>
   <si>
     <t>1 MILL ST PARISH NY 13131-4123</t>
   </si>
   <si>
     <t>296981504</t>
   </si>
   <si>
     <t>ASSOCIATED ENERGY GROUP, LLC</t>
   </si>
   <si>
     <t>701 NW 62ND AVE STE 490 MIAMI FL 33126-4617</t>
   </si>
   <si>
+    <t>592335872</t>
+  </si>
+  <si>
+    <t>ATLANTIC TRADING &amp; MARKETING INC</t>
+  </si>
+  <si>
+    <t>1201 LOUISIANA ST STE 1400 HOUSTON TX 77002-5606</t>
+  </si>
+  <si>
     <t>120296448</t>
   </si>
   <si>
     <t>ATLANTIS FUEL DISTRIBUTION LLC.</t>
   </si>
   <si>
     <t>555 S COLUMBUS AVE MOUNT VERNON NY 10550-4742</t>
   </si>
   <si>
+    <t>1245762560</t>
+  </si>
+  <si>
     <t>120607744</t>
   </si>
   <si>
     <t>AVFUEL CORPORATION</t>
   </si>
   <si>
     <t>47 W ELLSWORTH RD ANN ARBOR MI 48108-2278</t>
   </si>
   <si>
     <t>298685440</t>
   </si>
   <si>
     <t>1962644480</t>
   </si>
   <si>
     <t>BOSTON EXECUTIVE HELICOPTERS LLC</t>
   </si>
   <si>
     <t>209 ACCESS RD NORWOOD MA 02062-5236</t>
   </si>
   <si>
     <t>875271168</t>
   </si>
   <si>
+    <t>452678656</t>
+  </si>
+  <si>
+    <t>CAPE COD GAS CO INC</t>
+  </si>
+  <si>
+    <t>4 TOW RD WAREHAM MA 02571-1086</t>
+  </si>
+  <si>
     <t>69964800</t>
   </si>
   <si>
     <t>1762628608</t>
   </si>
   <si>
     <t>1603113984</t>
   </si>
   <si>
     <t>CCO LLC</t>
   </si>
   <si>
     <t>2138 SILAS DEANE HWY STE 101 ROCKY HILL CT 06067-2317</t>
   </si>
   <si>
     <t>85824512</t>
   </si>
   <si>
     <t>CHEVRON PHILLIPS CHEMICAL CO LP</t>
   </si>
   <si>
     <t>9500 LAKESIDE BLVD THE WOODLANDS TX 77381-1205</t>
   </si>
   <si>
     <t>2083361792</t>
   </si>
   <si>
     <t>CHEVRON USA INC</t>
   </si>
   <si>
     <t>5001 EXECUTIVE PKWY STE 200 SAN RAMON CA 94583-5006</t>
   </si>
   <si>
     <t>531993600</t>
   </si>
   <si>
     <t>CITY OIL CO INC</t>
   </si>
   <si>
-    <t>1 HARTFORD SQ NEW BRITAIN CT 06052-1173</t>
+    <t>1 HARTFORD SQ STE 9E NEW BRITAIN CT 06052-1181</t>
   </si>
   <si>
     <t>475239424</t>
   </si>
   <si>
     <t>128947200</t>
   </si>
   <si>
     <t>CONSTRUCT OIL COMPANY INC</t>
   </si>
   <si>
     <t>27 DEXTER RD EAST PROVIDENCE RI 02914-2045</t>
   </si>
   <si>
     <t>959992832</t>
   </si>
   <si>
     <t>987730944</t>
   </si>
   <si>
     <t>CPD ENERGY CORP</t>
   </si>
   <si>
     <t>29 FOX ST STE 300 POUGHKEEPSIE NY 12601-4714</t>
   </si>
@@ -1260,92 +1394,101 @@
   <si>
     <t>866882560</t>
   </si>
   <si>
     <t>975721472</t>
   </si>
   <si>
     <t>DAUPHINAIS CONCRETE, INC</t>
   </si>
   <si>
     <t>12 BEECHWOOD DR SUTTON MA 01590-3001</t>
   </si>
   <si>
     <t>1931318272</t>
   </si>
   <si>
     <t>217945088</t>
   </si>
   <si>
     <t>FLYNN'S TRUCK PLAZA</t>
   </si>
   <si>
     <t>307 HARTFORD TPKE SHREWSBURY MA 01545-6203</t>
   </si>
   <si>
+    <t>1638552576</t>
+  </si>
+  <si>
     <t>527537152</t>
   </si>
   <si>
     <t>1150129152</t>
   </si>
   <si>
     <t>1446351872</t>
   </si>
   <si>
     <t>GUTTMAN ENERGY INC</t>
   </si>
   <si>
     <t>200 SPEERS RD BELLE VERNON PA 15012-1017</t>
   </si>
   <si>
     <t>967152640</t>
   </si>
   <si>
     <t>491492352</t>
   </si>
   <si>
+    <t>1314083840</t>
+  </si>
+  <si>
     <t>2075497472</t>
   </si>
   <si>
     <t>2102236160</t>
   </si>
   <si>
     <t>LINDELL FUELS INC</t>
   </si>
   <si>
     <t>59 CHURCH ST CANAAN CT 06018-2482</t>
   </si>
   <si>
     <t>164467712</t>
   </si>
   <si>
     <t>LIPTON ENERGY</t>
   </si>
   <si>
     <t>458 SOUTH ST PITTSFIELD MA 01201-8217</t>
   </si>
   <si>
+    <t>310662144</t>
+  </si>
+  <si>
     <t>988304384</t>
   </si>
   <si>
     <t>1650824192</t>
   </si>
   <si>
     <t>1804440576</t>
   </si>
   <si>
     <t>1701073920</t>
   </si>
   <si>
     <t>NECG HOLDINGS CORP</t>
   </si>
   <si>
     <t>536 MAIN ST NEW PALTZ NY 12561-1609</t>
   </si>
   <si>
     <t>1932366848</t>
   </si>
   <si>
     <t>1710068736</t>
   </si>
   <si>
     <t>15832064</t>
@@ -1359,71 +1502,77 @@
   <si>
     <t>1509397504</t>
   </si>
   <si>
     <t>PAGE AVJET FUEL CO LLC</t>
   </si>
   <si>
     <t>9800 NW 41ST ST STE 400 DORAL FL 33178-2980</t>
   </si>
   <si>
     <t>1112036352</t>
   </si>
   <si>
     <t>PETERSON'S OIL SERVICE INC</t>
   </si>
   <si>
     <t>75 CRESCENT ST WORCESTER MA 01605-2406</t>
   </si>
   <si>
     <t>925733888</t>
   </si>
   <si>
     <t>PETRO HOLDINGS INC</t>
   </si>
   <si>
+    <t>1843418112</t>
+  </si>
+  <si>
     <t>1900909568</t>
   </si>
   <si>
     <t>1693422592</t>
   </si>
   <si>
     <t>PILOT FLYING J</t>
   </si>
   <si>
     <t>5508 LONAS DR KNOXVILLE TN 37909-3221</t>
   </si>
   <si>
     <t>853300224</t>
   </si>
   <si>
     <t>RAY ENERGY CORP</t>
   </si>
   <si>
     <t>2794 7TH AVE TROY NY 12180-1539</t>
   </si>
   <si>
+    <t>1905873920</t>
+  </si>
+  <si>
     <t>899650560</t>
   </si>
   <si>
     <t>RIL USA INC</t>
   </si>
   <si>
     <t>2050 W SAM HOUSTON PKWY S STE 1400 HOUSTON TX 77042-3673</t>
   </si>
   <si>
     <t>1228248064</t>
   </si>
   <si>
     <t>2066584576</t>
   </si>
   <si>
     <t>SANOCO INC</t>
   </si>
   <si>
     <t>101 CORLISS ST PROVIDENCE RI 02904-2621</t>
   </si>
   <si>
     <t>1014076416</t>
   </si>
   <si>
     <t>SANTA BUCKLEY ENERGY INC</t>
@@ -1479,50 +1628,53 @@
   <si>
     <t>136 CENTRAL ST SOUTHBRIDGE MA 01550-3793</t>
   </si>
   <si>
     <t>1116705792</t>
   </si>
   <si>
     <t>STATE LINE OIL</t>
   </si>
   <si>
     <t>514 SALMON BROOK ST GRANBY CT 06035-1100</t>
   </si>
   <si>
     <t>1085117440</t>
   </si>
   <si>
     <t>STONEWIN LLC</t>
   </si>
   <si>
     <t>333 SE 2ND AVE STE 2000 MIAMI FL 33131-2185</t>
   </si>
   <si>
     <t>1798149120</t>
   </si>
   <si>
+    <t>1840927744</t>
+  </si>
+  <si>
     <t>167220224</t>
   </si>
   <si>
     <t>784307200</t>
   </si>
   <si>
     <t>1357878272</t>
   </si>
   <si>
     <t>TARTAN OIL LLC</t>
   </si>
   <si>
     <t>1154716672</t>
   </si>
   <si>
     <t>TAYRONA INVESTMENTS LLC</t>
   </si>
   <si>
     <t>2260 PALM BEACH LAKES BLVD STE 212 WEST PALM BEACH FL 33409-3411</t>
   </si>
   <si>
     <t>395154432</t>
   </si>
   <si>
     <t>TITAN AVIATION FUELS</t>
@@ -1554,179 +1706,269 @@
   <si>
     <t>141267968</t>
   </si>
   <si>
     <t>1431147520</t>
   </si>
   <si>
     <t>VP RACING FUELS INC</t>
   </si>
   <si>
     <t>10205 OASIS DR SAN ANTONIO TX 78216-4030</t>
   </si>
   <si>
     <t>License JFT-1 Supplier</t>
   </si>
   <si>
     <t>317035520</t>
   </si>
   <si>
     <t>AMERICAN AVIATION SUPPLY LLC</t>
   </si>
   <si>
     <t>1 SKYVIEW DRIVE, MD 8B401 FORT WORTH TX 76155</t>
   </si>
   <si>
+    <t>1214665728</t>
+  </si>
+  <si>
+    <t>1787384832</t>
+  </si>
+  <si>
+    <t>1058657280</t>
+  </si>
+  <si>
     <t>1194038272</t>
   </si>
   <si>
+    <t>71717888</t>
+  </si>
+  <si>
+    <t>594760704</t>
+  </si>
+  <si>
     <t>167089152</t>
   </si>
   <si>
     <t>EPSILON TRADING LLC</t>
   </si>
   <si>
     <t>1030 DELTA BLVD ATLANTA GA 30354-1989</t>
   </si>
   <si>
+    <t>1042568192</t>
+  </si>
+  <si>
+    <t>1735 HUGHES LANDING BLVD THE WOODLANDS TX 77380-1688</t>
+  </si>
+  <si>
+    <t>2118734848</t>
+  </si>
+  <si>
     <t>2047579136</t>
   </si>
   <si>
+    <t>1486640128</t>
+  </si>
+  <si>
+    <t>JETBLUE AIRWAYS CORPORATION</t>
+  </si>
+  <si>
+    <t>2701 QUEENS PLZ N FL 6 LONG ISLAND CITY NY 11101-4024</t>
+  </si>
+  <si>
     <t>128816128</t>
   </si>
   <si>
     <t>MERCFUEL LLC</t>
   </si>
   <si>
     <t>2780 SKYPARK DRIVE STE TORRANCE CA 90505</t>
   </si>
   <si>
     <t>1477989376</t>
   </si>
   <si>
     <t>307205120</t>
   </si>
   <si>
     <t>77304832</t>
   </si>
   <si>
     <t>467162112</t>
   </si>
   <si>
     <t>1598919680</t>
   </si>
   <si>
     <t>1349227520</t>
   </si>
   <si>
+    <t>1510888448</t>
+  </si>
+  <si>
+    <t>SIGNATURE ENERGY LLC</t>
+  </si>
+  <si>
+    <t>13485 VETERANS WAY STE 600 ORLANDO FL 32827-7719</t>
+  </si>
+  <si>
+    <t>1241207808</t>
+  </si>
+  <si>
+    <t>555799552</t>
+  </si>
+  <si>
+    <t>136631296</t>
+  </si>
+  <si>
+    <t>SUNOCO, LLC</t>
+  </si>
+  <si>
+    <t>1364153344</t>
+  </si>
+  <si>
     <t>141923328</t>
   </si>
   <si>
     <t>591680512</t>
   </si>
   <si>
     <t>WORLD FUEL SERVICES INC</t>
   </si>
   <si>
     <t>9800 NW 41 ST 400 MIAMI FL 33178</t>
   </si>
   <si>
     <t>License JFT-1 User-Seller</t>
   </si>
   <si>
+    <t>1133335552</t>
+  </si>
+  <si>
+    <t>AMERICAN AIRLINES INC AIRLINE</t>
+  </si>
+  <si>
+    <t>1 SKYVIEW DRIVE MD 8B401 FORT WORTH TX 76155-1801</t>
+  </si>
+  <si>
     <t>1274696704</t>
   </si>
   <si>
     <t>344822784</t>
   </si>
   <si>
     <t>DELTA AIR LINES INC</t>
   </si>
   <si>
     <t>100 TERMINAL A LOGAN AIRPORT EAST BOSTON MA 02128</t>
   </si>
   <si>
+    <t>1091982336</t>
+  </si>
+  <si>
+    <t>EAGLE EAST AVIATION INC</t>
+  </si>
+  <si>
+    <t>492 SUTTON ST NORTH ANDOVER MA 01845-1505</t>
+  </si>
+  <si>
+    <t>400380928</t>
+  </si>
+  <si>
+    <t>FEDERAL EXPRESS CORP AND SUBSID</t>
+  </si>
+  <si>
+    <t>3630 HACKS CROSS RD BUILDING C FL 3 MEMPHIS TN 38125-8800</t>
+  </si>
+  <si>
     <t>1656198144</t>
   </si>
   <si>
     <t>KOREAN AIR LINES CO LTD</t>
   </si>
   <si>
     <t>900 WILSHIRE BLVD STE 2900 LOS ANGELES CA 90017-4786</t>
   </si>
   <si>
     <t>1000051712</t>
   </si>
   <si>
     <t>LIBERTY MUTUAL INS CO</t>
   </si>
   <si>
     <t>175 BERKELEY ST BOSTON MA 02116-5066</t>
   </si>
   <si>
     <t>889689088</t>
   </si>
   <si>
     <t>507745280</t>
   </si>
   <si>
     <t>13341696</t>
   </si>
   <si>
     <t>RAVEN ENERGY, LLC</t>
   </si>
   <si>
     <t>43 SMITH RD HOPKINTON MA 01748-2576</t>
   </si>
   <si>
+    <t>1397576704</t>
+  </si>
+  <si>
+    <t>ROSS RECTRIX BAF, LLC</t>
+  </si>
+  <si>
+    <t>110 AIRPORT ROAD WESTFIELD MA 01085</t>
+  </si>
+  <si>
     <t>630739968</t>
   </si>
   <si>
     <t>ROSS RECTRIX BED, LLC</t>
   </si>
   <si>
     <t>777 VIRGINIA RD CONCORD MA 01742-2762</t>
   </si>
   <si>
     <t>2048627712</t>
   </si>
   <si>
     <t>ROSS RECTRIX ORH LLC</t>
   </si>
   <si>
     <t>375 AIPORT RD WORCESTER MA 01602</t>
   </si>
   <si>
     <t>1870287872</t>
   </si>
   <si>
     <t>SIGNATURE FLIGHT SUPPORT LLC</t>
   </si>
   <si>
-    <t>13485 VETERANS WAY STE 600 ORLANDO FL 32827-7719</t>
-[...1 lines deleted...]
-  <si>
     <t>484283392</t>
   </si>
   <si>
     <t>SOUTHWEST AIRLINES COMPANY</t>
   </si>
   <si>
     <t>PO BOX 36611 DALLAS TX 75235-1611</t>
   </si>
   <si>
     <t>939234304</t>
   </si>
   <si>
     <t>SPIRIT AIRLINES, LLC</t>
   </si>
   <si>
     <t>1731 RADIANT DR DANIA FL 33004-2437</t>
   </si>
   <si>
     <t>1324061696</t>
   </si>
   <si>
     <t>UNITED PARCEL SERVICE CO</t>
   </si>
   <si>
     <t>55 GLENLAKE PKWY ATLANTA GA 30328-3498</t>
@@ -1773,236 +2015,317 @@
   <si>
     <t>AGRILAND FS, INC.</t>
   </si>
   <si>
     <t>421 N 10TH ST WINTERSET IA 50273-1365</t>
   </si>
   <si>
     <t>1261278208</t>
   </si>
   <si>
     <t>ALBERT CULVER CO</t>
   </si>
   <si>
     <t>83 E WATER ST STE 13 ROCKLAND MA 02370-1834</t>
   </si>
   <si>
     <t>2102105088</t>
   </si>
   <si>
     <t>ALL AMERICAN EXPRESS SOLUTIONS LLC</t>
   </si>
   <si>
     <t>5101 DECATUR BLVD STE W INDIANAPOLIS IN 46241-9529</t>
   </si>
   <si>
+    <t>1463047168</t>
+  </si>
+  <si>
+    <t>ALL STATES CONSTRUCTION, INC.</t>
+  </si>
+  <si>
+    <t>325 AMHERST RD SUNDERLAND MA 01375-9311</t>
+  </si>
+  <si>
     <t>478123008</t>
   </si>
   <si>
+    <t>1597395968</t>
+  </si>
+  <si>
+    <t>ALLIED WASTE SERVICES OF MASS</t>
+  </si>
+  <si>
+    <t>5353 E CITY NORTH DR PHOENIX AZ 85054-5823</t>
+  </si>
+  <si>
     <t>1492096000</t>
   </si>
   <si>
     <t>ALS QUALITY OIL CO INC</t>
   </si>
   <si>
     <t>329 TREMONT ST REHOBOTH MA 02769-2036</t>
   </si>
   <si>
     <t>965055488</t>
   </si>
   <si>
     <t>ALTERNATIVE VEHICLE SERVICE GROUP LP</t>
   </si>
   <si>
     <t>C3 SHIPWAY PL CHARLESTOWN MA 02129-4301</t>
   </si>
   <si>
     <t>529372160</t>
   </si>
   <si>
     <t>ALTITUDE FUEL INC</t>
   </si>
   <si>
     <t>1110 SOUTH AVE STE 41-43 STATEN ISLAND NY 10314-3403</t>
   </si>
   <si>
     <t>120427520</t>
   </si>
   <si>
     <t>ALVES FUELS INC</t>
   </si>
   <si>
     <t>1020 EAST ST LUDLOW MA 01056-1517</t>
   </si>
   <si>
     <t>797807616</t>
   </si>
   <si>
     <t>AMERICAN FUELS &amp; LUBRICANTS LLC</t>
   </si>
   <si>
     <t>711 LOVE LN EAST GREENWICH RI 02818-4053</t>
   </si>
   <si>
     <t>1044616192</t>
   </si>
   <si>
+    <t>2102285312</t>
+  </si>
+  <si>
+    <t>869094400</t>
+  </si>
+  <si>
+    <t>APIS POINT ENERGY INC.</t>
+  </si>
+  <si>
+    <t>23 E 83RD ST NEW YORK NY 10028-0401</t>
+  </si>
+  <si>
     <t>177050624</t>
   </si>
   <si>
     <t>1490916352</t>
   </si>
   <si>
+    <t>815764480</t>
+  </si>
+  <si>
     <t>1631818752</t>
   </si>
   <si>
     <t>ARCHER-DANIELS-MIDLAND CO</t>
   </si>
   <si>
     <t>4666 E FARIES PKWY STE 1 DECATUR IL 62526-5632</t>
   </si>
   <si>
+    <t>739333120</t>
+  </si>
+  <si>
+    <t>ARROW OIL INC</t>
+  </si>
+  <si>
+    <t>648 COLLEGE HWY SOUTHWICK MA 01077-9741</t>
+  </si>
+  <si>
     <t>2028966912</t>
   </si>
   <si>
     <t>1819382784</t>
   </si>
   <si>
     <t>ASHLAND ENERGY INC</t>
   </si>
   <si>
     <t>183 MEGUNKO RD ASHLAND MA 01721-1426</t>
   </si>
   <si>
     <t>1964872704</t>
   </si>
   <si>
     <t>ASHLEY FUEL INC</t>
   </si>
   <si>
     <t>305 WILLOW ST #  SOUTH HAMILTON MA 01982-2257</t>
   </si>
   <si>
+    <t>1204966400</t>
+  </si>
+  <si>
+    <t>ASSOCIATED BUILDING WRECKERS INC</t>
+  </si>
+  <si>
+    <t>352 ALBANY ST SPRINGFIELD MA 01105-1017</t>
+  </si>
+  <si>
     <t>126718976</t>
   </si>
   <si>
     <t>ATLANTIC PRATT OIL CO INC</t>
   </si>
   <si>
     <t>318 QUINCY AVE STE A BRAINTREE MA 02184-1366</t>
   </si>
   <si>
     <t>2066453504</t>
   </si>
   <si>
+    <t>1513411584</t>
+  </si>
+  <si>
     <t>363566080</t>
   </si>
   <si>
     <t>ATS EQUIPMENT INC</t>
   </si>
   <si>
     <t>33 LOCUST ST BOSTON MA 02125-1105</t>
   </si>
   <si>
     <t>1791857664</t>
   </si>
   <si>
     <t>ATS EQUIPMENT OF AUBURN INC.</t>
   </si>
   <si>
     <t>487 WASHINGTON ST AUBURN MA 01501-2739</t>
   </si>
   <si>
     <t>925602816</t>
   </si>
   <si>
     <t>1028363264</t>
   </si>
   <si>
     <t>BANAS SAND &amp; GRAVEL CO INC</t>
   </si>
   <si>
     <t>246 FULLER ST LUDLOW MA 01056-1325</t>
   </si>
   <si>
+    <t>402412544</t>
+  </si>
+  <si>
+    <t>BELCO FUEL COMPANY</t>
+  </si>
+  <si>
+    <t>38 MOUNTAIN ASH LN PEMBROKE MA 02359-2006</t>
+  </si>
+  <si>
     <t>827036672</t>
   </si>
   <si>
     <t>BELLINGHAM LUMBER CO LLC</t>
   </si>
   <si>
     <t>1210 PULASKI BLVD BELLINGHAM MA 02019-2127</t>
   </si>
   <si>
     <t>497783808</t>
   </si>
   <si>
     <t>1802867712</t>
   </si>
   <si>
     <t>BIOSPHERE FUELS, LLC</t>
   </si>
   <si>
     <t>1111 BAGBY STREET, SUITE 2350 BLDG  HOUSTON TX 77002</t>
   </si>
   <si>
+    <t>998659072</t>
+  </si>
+  <si>
+    <t>BIRARELLI OIL CO LLC</t>
+  </si>
+  <si>
+    <t>40 WESTERN AVE BEVERLY MA 01915-3959</t>
+  </si>
+  <si>
     <t>1701680128</t>
   </si>
   <si>
     <t>BLACKWELL ENERGY CORPORATION</t>
   </si>
   <si>
     <t>48 TUCKER RD HANOVER MA 02339-1855</t>
   </si>
   <si>
     <t>1415943168</t>
   </si>
   <si>
     <t>BOBS FUEL</t>
   </si>
   <si>
     <t>21 WARWICK RD WINCHESTER NH 03470-2811</t>
   </si>
   <si>
     <t>1306498048</t>
   </si>
   <si>
     <t>BOND CONSTRUCTION CORPORATION</t>
   </si>
   <si>
     <t>98 N SPENCER RD SPENCER MA 01562-1402</t>
   </si>
   <si>
     <t>1999344640</t>
   </si>
   <si>
     <t>BORO SAND &amp; STONE CORP</t>
   </si>
   <si>
     <t>192 PLAIN ST NORTH ATTLEBORO MA 02760-4124</t>
   </si>
   <si>
+    <t>1760187392</t>
+  </si>
+  <si>
+    <t>BOSTON SAND &amp; GRAVEL CO</t>
+  </si>
+  <si>
+    <t>100 N WASHINGTON ST FL 2 BOSTON MA 02114-2128</t>
+  </si>
+  <si>
     <t>1223922688</t>
   </si>
   <si>
     <t>2046268416</t>
   </si>
   <si>
     <t>BRIDEAU OIL CORPORATION</t>
   </si>
   <si>
     <t>49 COBBLER DR FITCHBURG MA 01420-6531</t>
   </si>
   <si>
     <t>1605735424</t>
   </si>
   <si>
     <t>40211456</t>
   </si>
   <si>
     <t>BROW OIL INC</t>
   </si>
   <si>
     <t>177 ADAMS ST BRAINTREE MA 02184-5498</t>
   </si>
   <si>
     <t>23303168</t>
@@ -2034,77 +2357,98 @@
   <si>
     <t>717 TEXAS ST STE 1000 HOUSTON TX 77002-2743</t>
   </si>
   <si>
     <t>1841320960</t>
   </si>
   <si>
     <t>CAMS OIL SERVICE INC</t>
   </si>
   <si>
     <t>3 OLD WORCESTER RD WEBSTER MA 01570-2112</t>
   </si>
   <si>
     <t>1371689984</t>
   </si>
   <si>
     <t>603689984</t>
   </si>
   <si>
     <t>CAPE COD BIOFUELS INC</t>
   </si>
   <si>
     <t>14 JAN SEBASTIAN DR STE B SANDWICH MA 02563-2384</t>
   </si>
   <si>
+    <t>90002432</t>
+  </si>
+  <si>
     <t>622695424</t>
   </si>
   <si>
     <t>600 HAMILTON ST #500 ALLENTON PA 01801</t>
   </si>
   <si>
     <t>1672188928</t>
   </si>
   <si>
     <t>CARGILL INC</t>
   </si>
   <si>
     <t>15407 MCGINTY RD W STOP 86P WAYZATA MN 55391-2365</t>
   </si>
   <si>
+    <t>276386816</t>
+  </si>
+  <si>
+    <t>CARLSON HEATING &amp; AIR CONDITINING INC</t>
+  </si>
+  <si>
+    <t>79 PIKE RD SHEFFIELD MA 01257-9635</t>
+  </si>
+  <si>
     <t>894276608</t>
   </si>
   <si>
     <t>2022544384</t>
   </si>
   <si>
     <t>CENTENNIAL ENERGY LLC</t>
   </si>
   <si>
     <t>865 NORTH ALBION ST. STE 500 DENVER CO 80220-4809</t>
   </si>
   <si>
+    <t>378557440</t>
+  </si>
+  <si>
+    <t>CHALKER HEATING &amp; FUEL LLC</t>
+  </si>
+  <si>
+    <t>1227 ROUTE 28A UNIT B MONUMENT BEACH MA 02553</t>
+  </si>
+  <si>
     <t>579703808</t>
   </si>
   <si>
     <t>CHARLTON OIL COMPANY</t>
   </si>
   <si>
     <t>98 STURBRIDGE RD STE 200 CHARLTON MA 01507-5323</t>
   </si>
   <si>
     <t>506434560</t>
   </si>
   <si>
     <t>CHARLTON WELL CO INC</t>
   </si>
   <si>
     <t>PO BOX 375 RT 20 CHARLTON MA 01507-0375</t>
   </si>
   <si>
     <t>1628279808</t>
   </si>
   <si>
     <t>CHET'S WRECKING &amp; AUTO PARTS CO INC</t>
   </si>
   <si>
     <t>1571 PAGE BLVD SPRINGFIELD MA 01104-1752</t>
@@ -2277,128 +2621,176 @@
   <si>
     <t>1772852224</t>
   </si>
   <si>
     <t>DAVE RICHARD EXCAVATING INC</t>
   </si>
   <si>
     <t>122 SMITH ST GARDNER MA 01440-2436</t>
   </si>
   <si>
     <t>516789248</t>
   </si>
   <si>
     <t>11244544</t>
   </si>
   <si>
     <t>DEBROSS HATHAWAY MARVEL INC</t>
   </si>
   <si>
     <t>465 N FRONT ST NEW BEDFORD MA 02746-2242</t>
   </si>
   <si>
     <t>220042240</t>
   </si>
   <si>
+    <t>935154688</t>
+  </si>
+  <si>
+    <t>DEVANEY ENERGY INC</t>
+  </si>
+  <si>
+    <t>177 WELLS AVE NEWTON MA 02459-3301</t>
+  </si>
+  <si>
     <t>1320965120</t>
   </si>
   <si>
     <t>284267520</t>
   </si>
   <si>
     <t>DIRECT FUEL INC</t>
   </si>
   <si>
     <t>18 RUTLEDGE RD PEABODY MA 01960-3424</t>
   </si>
   <si>
     <t>625841152</t>
   </si>
   <si>
     <t>2120586240</t>
   </si>
   <si>
     <t>DOCKSIDE REPAIRS INC</t>
   </si>
   <si>
     <t>14 HERVEY TICHON AVE NEW BEDFORD MA 02740-7348</t>
   </si>
   <si>
     <t>1271370752</t>
   </si>
   <si>
     <t>983405568</t>
   </si>
   <si>
     <t>DUVAL ENERGY CORPORATION</t>
   </si>
   <si>
     <t>232 BEDFORD ST ABINGTON MA 02351-1914</t>
   </si>
   <si>
+    <t>1658737664</t>
+  </si>
+  <si>
+    <t>DYLAN FIELD LOGGING INC</t>
+  </si>
+  <si>
+    <t>5 POPLAR HILL RD WEST WHATELY MA 01039-9602</t>
+  </si>
+  <si>
+    <t>1875530752</t>
+  </si>
+  <si>
+    <t>E &amp; V OIL COMPANY INC</t>
+  </si>
+  <si>
+    <t>2500 GAR HWY SWANSEA MA 02777-3304</t>
+  </si>
+  <si>
     <t>745640960</t>
   </si>
   <si>
     <t>E W SYKES GENERAL CONTRACTOR INC</t>
   </si>
   <si>
     <t>PO BOX 178 ATHOL MA 01331-0178</t>
   </si>
   <si>
     <t>1248171008</t>
   </si>
   <si>
     <t>1967887360</t>
   </si>
   <si>
     <t>1596822528</t>
   </si>
   <si>
     <t>EDGEMONT OIL LLC</t>
   </si>
   <si>
     <t>115 W MAIN ST MERRIMAC MA 01860-2240</t>
   </si>
   <si>
     <t>595956736</t>
   </si>
   <si>
     <t>EJ ASSOCIATES INC</t>
   </si>
   <si>
     <t>507 N MAIN ST EAST LONGMEADOW MA 01028-1808</t>
   </si>
   <si>
     <t>1955435520</t>
   </si>
   <si>
     <t>EL HARVEY AND SONS INC</t>
   </si>
   <si>
     <t>68 HOPKINTON RD WESTBOROUGH MA 01581-2126</t>
   </si>
   <si>
+    <t>1727157248</t>
+  </si>
+  <si>
+    <t>ELBOW RIVER MARKETING USA LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1800, 240 4 TH AVENUE SW  CALGARY AB   T2P 4H4 CANADA</t>
+  </si>
+  <si>
+    <t>1824478208</t>
+  </si>
+  <si>
+    <t>ENDICOTT OIL SERVICE INC</t>
+  </si>
+  <si>
+    <t>60 COLUMBUS RD BOYLSTON MA 01505-1438</t>
+  </si>
+  <si>
+    <t>854742016</t>
+  </si>
+  <si>
     <t>1699582976</t>
   </si>
   <si>
     <t>304976896</t>
   </si>
   <si>
     <t>1777832960</t>
   </si>
   <si>
     <t>ENTERPRISE PRODUCTS OPERATING LLC</t>
   </si>
   <si>
     <t>PO BOX 4018 HOUSTON TX 77210-4018</t>
   </si>
   <si>
     <t>1262982144</t>
   </si>
   <si>
     <t>EQUILON ENTERPRISES LLC</t>
   </si>
   <si>
     <t>373527552</t>
   </si>
   <si>
     <t>1133351936</t>
@@ -2415,149 +2807,179 @@
   <si>
     <t>816337920</t>
   </si>
   <si>
     <t>1081447424</t>
   </si>
   <si>
     <t>1009488896</t>
   </si>
   <si>
     <t>FABIANO OIL CORP</t>
   </si>
   <si>
     <t>160 WILLIAMS ST WRENTHAM MA 02093-1828</t>
   </si>
   <si>
     <t>1785041920</t>
   </si>
   <si>
     <t>FALCONI BROTHERS INC</t>
   </si>
   <si>
     <t>29 BOSTON RD SOUTHBOROUGH MA 01772-1617</t>
   </si>
   <si>
+    <t>1239307264</t>
+  </si>
+  <si>
+    <t>FERRELLGAS LP</t>
+  </si>
+  <si>
+    <t>1 LIBERTY PLZ LIBERTY MO 64068-2970</t>
+  </si>
+  <si>
     <t>641963008</t>
   </si>
   <si>
     <t>FLEET PETROLEUM LLC</t>
   </si>
   <si>
     <t>1089573888</t>
   </si>
   <si>
     <t>150049792</t>
   </si>
   <si>
     <t>985158656</t>
   </si>
   <si>
     <t>589140992</t>
   </si>
   <si>
     <t>FORNI BROS OIL INC</t>
   </si>
   <si>
     <t>563 SPRING ST EAST BRIDGEWATER MA 02333-1800</t>
   </si>
   <si>
     <t>1068864512</t>
   </si>
   <si>
     <t>FRANK J LAMPARELLI OIL CO INC</t>
   </si>
   <si>
     <t>1026 TURNPIKE ST CANTON MA 02021-2839</t>
   </si>
   <si>
     <t>1528665088</t>
   </si>
   <si>
     <t>FRATICELLI OIL CO INC</t>
   </si>
   <si>
     <t>239 LITCHFIELD ST LEOMINSTER MA 01453-4859</t>
   </si>
   <si>
     <t>357405696</t>
   </si>
   <si>
+    <t>270242816</t>
+  </si>
+  <si>
+    <t>FSI OIL SERVICES, INC</t>
+  </si>
+  <si>
+    <t>95 MAIN ST SOUTH HADLEY MA 01075-2706</t>
+  </si>
+  <si>
     <t>693130240</t>
   </si>
   <si>
     <t>FUEL MAN LLC</t>
   </si>
   <si>
     <t>137 POPES IS NEW BEDFORD MA 02740-7252</t>
   </si>
   <si>
     <t>1550160896</t>
   </si>
   <si>
     <t>G A WILLIAMS &amp; SONS INC</t>
   </si>
   <si>
     <t>39 ADAMS ST BRAINTREE MA 02184-1902</t>
   </si>
   <si>
     <t>791385088</t>
   </si>
   <si>
     <t>G LOPES CONSTRUCTION INC</t>
   </si>
   <si>
     <t>490 WINTHROP ST TAUNTON MA 02780-2185</t>
   </si>
   <si>
     <t>1267569664</t>
   </si>
   <si>
     <t>GAGLIARDUCCI CONSTRUCTION INC</t>
   </si>
   <si>
     <t>295 PASCO RD SPRINGFIELD MA 01151-1964</t>
   </si>
   <si>
     <t>717198336</t>
   </si>
   <si>
     <t>1229820928</t>
   </si>
   <si>
+    <t>1123308544</t>
+  </si>
+  <si>
+    <t>GEORGE J SUMMERS TRUCKING INC</t>
+  </si>
+  <si>
+    <t>PO BOX 8001 UPTON MA 01568-6199</t>
+  </si>
+  <si>
     <t>351245312</t>
   </si>
   <si>
     <t>GEORGE PROPANE INC</t>
   </si>
   <si>
     <t>3 BERKSHIRE TRL W GOSHEN MA 01032-9600</t>
   </si>
   <si>
     <t>1012110336</t>
   </si>
   <si>
+    <t>324817920</t>
+  </si>
+  <si>
     <t>129340416</t>
   </si>
   <si>
     <t>2087818240</t>
   </si>
   <si>
     <t>1952814080</t>
   </si>
   <si>
     <t>GOULET TRUCKING INC</t>
   </si>
   <si>
     <t>20 INDUSTRIAL DR W SOUTH DEERFIELD MA 01373-7316</t>
   </si>
   <si>
     <t>1555272704</t>
   </si>
   <si>
     <t>GREENAMERICA BIOFUELS LLC</t>
   </si>
   <si>
     <t>2099090432</t>
   </si>
   <si>
     <t>GREENERGY USA INC</t>
@@ -2583,77 +3005,98 @@
   <si>
     <t>128422912</t>
   </si>
   <si>
     <t>1401967616</t>
   </si>
   <si>
     <t>1025348608</t>
   </si>
   <si>
     <t>HALL OIL CO INC</t>
   </si>
   <si>
     <t>PO BOX 1401 ROUTE 134 SOUTH DENNIS MA 02660-1401</t>
   </si>
   <si>
     <t>1777701888</t>
   </si>
   <si>
     <t>HALUCH WATER CONTRACTING INC</t>
   </si>
   <si>
     <t>PO BOX 510 LUDLOW MA 01056-0510</t>
   </si>
   <si>
+    <t>604656640</t>
+  </si>
+  <si>
     <t>2001179648</t>
   </si>
   <si>
     <t>HARBOR FUELS LLC</t>
   </si>
   <si>
     <t>1 PIER 8, 13TH STREET CHARLESTOWN MA 02129</t>
   </si>
   <si>
     <t>1730909184</t>
   </si>
   <si>
     <t>2142606336</t>
   </si>
   <si>
     <t>HARPER PRODUCTIONS LLC</t>
   </si>
   <si>
+    <t>841176064</t>
+  </si>
+  <si>
+    <t>HARTREE MARINE FUELS LLC</t>
+  </si>
+  <si>
+    <t>1185 AVENUE OF THE AMERICAS NEW YORK NY 10036-2601</t>
+  </si>
+  <si>
     <t>2117440512</t>
   </si>
   <si>
     <t>HILLER FUELS INC</t>
   </si>
   <si>
     <t>147 FRONT ST MARION MA 02738-1526</t>
   </si>
   <si>
+    <t>805327872</t>
+  </si>
+  <si>
+    <t>HILTON OIL COMPANY INC</t>
+  </si>
+  <si>
+    <t>101 S UNION ST LAWRENCE MA 01843-1695</t>
+  </si>
+  <si>
     <t>894145536</t>
   </si>
   <si>
     <t>HOLLISTON OIL SERVICE INC</t>
   </si>
   <si>
     <t>286 WOODLAND ST HOLLISTON MA 01746-1822</t>
   </si>
   <si>
     <t>462263296</t>
   </si>
   <si>
     <t>11375616</t>
   </si>
   <si>
     <t>IARIA EXCAVATING LLC</t>
   </si>
   <si>
     <t>92 WEIR ST HINGHAM MA 02043-1440</t>
   </si>
   <si>
     <t>1437307904</t>
   </si>
   <si>
     <t>ICBC STANDARD BANK PLC</t>
@@ -2799,59 +3242,89 @@
   <si>
     <t>134 ISLAND RD MILLIS MA 02054-1104</t>
   </si>
   <si>
     <t>759927808</t>
   </si>
   <si>
     <t>KARLS EXCAVATING INC</t>
   </si>
   <si>
     <t>327 RIVER DR HADLEY MA 01035-9622</t>
   </si>
   <si>
     <t>1043174400</t>
   </si>
   <si>
     <t>686003200</t>
   </si>
   <si>
     <t>KERIVAN LANE INC</t>
   </si>
   <si>
     <t>30 CHARLES ST NEEDHAM MA 02494-2906</t>
   </si>
   <si>
+    <t>1747407872</t>
+  </si>
+  <si>
+    <t>KIERAS OIL CO INC</t>
+  </si>
+  <si>
+    <t>97 RUSSELLVILLE RD AMHERST MA 01002-1033</t>
+  </si>
+  <si>
     <t>1349882880</t>
   </si>
   <si>
     <t>KIMBALL SAND CO INC</t>
   </si>
   <si>
     <t>PO BOX 29 MENDON MA 01756-0029</t>
   </si>
   <si>
+    <t>1050301440</t>
+  </si>
+  <si>
+    <t>KIRLEY MASONRY SUPPLY CO INC</t>
+  </si>
+  <si>
+    <t>51 W CHURCH ST MANSFIELD MA 02048-2143</t>
+  </si>
+  <si>
+    <t>794874880</t>
+  </si>
+  <si>
+    <t>KIROS ENERGY MARKETING ULC</t>
+  </si>
+  <si>
+    <t>805 1 ST SW STE 206 CALGARY AB T2P 7N2 CANADA</t>
+  </si>
+  <si>
+    <t>1292784640</t>
+  </si>
+  <si>
     <t>435655680</t>
   </si>
   <si>
     <t>KNIGHT-CHEMSTAR FUELS LLC</t>
   </si>
   <si>
     <t>20527 RHODES RD SPRING TX 77388-3712</t>
   </si>
   <si>
     <t>2127401984</t>
   </si>
   <si>
     <t>KNIGHTS AIRPORT LIMOUSINE</t>
   </si>
   <si>
     <t>390 HARTFORD TPKE SHREWSBURY MA 01545-4023</t>
   </si>
   <si>
     <t>335254528</t>
   </si>
   <si>
     <t>KOLMAR AMERICAS INC</t>
   </si>
   <si>
     <t>3 CORPORATE DR STE 500 SHELTON CT 06484-6244</t>
@@ -2868,92 +3341,104 @@
   <si>
     <t>KR REZENDES INC</t>
   </si>
   <si>
     <t>3 SAMMYS LN ASSONET MA 02702-1101</t>
   </si>
   <si>
     <t>910398464</t>
   </si>
   <si>
     <t>L SIDUR &amp; SONS INC</t>
   </si>
   <si>
     <t>22 PULASKI ST WARE MA 01082-1408</t>
   </si>
   <si>
     <t>2043646976</t>
   </si>
   <si>
     <t>L&amp;S INDUSTRIES INC</t>
   </si>
   <si>
     <t>32 LAMBETH ST NEW BEDFORD MA 02745-1003</t>
   </si>
   <si>
+    <t>2129810432</t>
+  </si>
+  <si>
+    <t>LA MOUNTAIN BROTHERS INC</t>
+  </si>
+  <si>
+    <t>37 FEDERAL HILL RD OXFORD MA 01540-1301</t>
+  </si>
+  <si>
     <t>972526592</t>
   </si>
   <si>
     <t>LANDRY &amp; MARTIN OIL CO INC</t>
   </si>
   <si>
     <t>362 CENTRAL AVE PAWTUCKET RI 02860-2354</t>
   </si>
   <si>
     <t>95130624</t>
   </si>
   <si>
     <t>LAWRENCE-LYNCH CORP</t>
   </si>
   <si>
     <t>396 GIFFORD ST FALMOUTH MA 02540-2912</t>
   </si>
   <si>
     <t>1162712064</t>
   </si>
   <si>
     <t>626889728</t>
   </si>
   <si>
     <t>LEIGH TRYON</t>
   </si>
   <si>
     <t>369 MAIN ST PO BOX 91 MONTEREY MA 01245-0091</t>
   </si>
   <si>
     <t>1638241280</t>
   </si>
   <si>
     <t>LH WHITE &amp; SONS INC</t>
   </si>
   <si>
     <t>41 CENTRAL ST AUBURN MA 01501-2304</t>
   </si>
   <si>
     <t>1394447360</t>
   </si>
   <si>
+    <t>975328256</t>
+  </si>
+  <si>
     <t>1739428864</t>
   </si>
   <si>
     <t>LORUSSO BRISTOL STONE CORP</t>
   </si>
   <si>
     <t>PO BOX 230 WALPOLE MA 02081-0230</t>
   </si>
   <si>
     <t>100111360</t>
   </si>
   <si>
     <t>LORUSSO CORP</t>
   </si>
   <si>
     <t>320 SOUTH ST STE 201 PLAINVILLE MA 02762-1529</t>
   </si>
   <si>
     <t>703960064</t>
   </si>
   <si>
     <t>LUCKY BURNER SERVICE INC</t>
   </si>
   <si>
     <t>1416 LAKEVIEW AVE DRACUT MA 01826-3418</t>
@@ -2973,56 +3458,50 @@
   <si>
     <t>986551296</t>
   </si>
   <si>
     <t>M&amp;M EXCAVATORS INC</t>
   </si>
   <si>
     <t>PO BOX 791 WEBSTER MA 01570-0791</t>
   </si>
   <si>
     <t>36410368</t>
   </si>
   <si>
     <t>M.J. MEEHAN EXCAVATING, INC</t>
   </si>
   <si>
     <t>235B MAPLE ST BELLINGHAM MA 02019-3019</t>
   </si>
   <si>
     <t>1149735936</t>
   </si>
   <si>
     <t>596481024</t>
   </si>
   <si>
-    <t>MACLELLAN OIL CO</t>
-[...4 lines deleted...]
-  <si>
     <t>1799066624</t>
   </si>
   <si>
     <t>523260928</t>
   </si>
   <si>
     <t>2005767168</t>
   </si>
   <si>
     <t>MAHONEY OIL</t>
   </si>
   <si>
     <t>42 BRIGHTON ST BELMONT MA 02478-4172</t>
   </si>
   <si>
     <t>1447269376</t>
   </si>
   <si>
     <t>1471517696</t>
   </si>
   <si>
     <t>913150976</t>
   </si>
   <si>
     <t>MARCEY OIL COMPANY INC</t>
@@ -3054,122 +3533,149 @@
   <si>
     <t>MARION EXCAVATING CO INC</t>
   </si>
   <si>
     <t>749 NEW LUDLOW RD SOUTH HADLEY MA 01075-2625</t>
   </si>
   <si>
     <t>1504416768</t>
   </si>
   <si>
     <t>MARTHAS VINEYARD REFUSE DISPOSAL AND RESOURCE RECOVERY DISTRICT</t>
   </si>
   <si>
     <t>750 W TISBURY RD EDGARTOWN MA 02539-6136</t>
   </si>
   <si>
     <t>1129026560</t>
   </si>
   <si>
     <t>MARTIN TOPOR OIL CO INC</t>
   </si>
   <si>
     <t>206 CENTER ST CHICOPEE MA 01013-1613</t>
   </si>
   <si>
+    <t>303191040</t>
+  </si>
+  <si>
+    <t>MASS ENERGY &amp; OIL INC</t>
+  </si>
+  <si>
+    <t>250 W HOUSATONIC ST PITTSFIELD MA 01201-6023</t>
+  </si>
+  <si>
     <t>1358009344</t>
   </si>
   <si>
     <t>MAURER COMPANY INC</t>
   </si>
   <si>
     <t>45 BRUCE RD CONCORD MA 01742-3507</t>
   </si>
   <si>
     <t>1588696064</t>
   </si>
   <si>
     <t>MEDWAY OIL &amp; PROPANE CO INC</t>
   </si>
   <si>
     <t>37 BROAD ST MEDWAY MA 02053-1120</t>
   </si>
   <si>
     <t>879858688</t>
   </si>
   <si>
     <t>MERCURIA ENERGY AMERICA LLC</t>
   </si>
   <si>
     <t>20 GREENWAY PLZ STE 650 HOUSTON TX 77046-2026</t>
   </si>
   <si>
     <t>625710080</t>
   </si>
   <si>
     <t>MERIDIAN LIQUIDS PARTNERS INC</t>
   </si>
   <si>
     <t>124 WALNUT ST YANKTON SD 57078-4341</t>
   </si>
   <si>
     <t>1156551680</t>
   </si>
   <si>
     <t>MERLIN PETROLEUM CO INC</t>
   </si>
   <si>
     <t>18 KINGS HWY N # 1STFLOOR WESTPORT CT 06880-3001</t>
   </si>
   <si>
+    <t>1840993280</t>
+  </si>
+  <si>
+    <t>METRO FUEL INC</t>
+  </si>
+  <si>
+    <t>157 RICE AVE REVERE MA 02151-1712</t>
+  </si>
+  <si>
     <t>2085852160</t>
   </si>
   <si>
     <t>MICHAEL J CONNOLLY &amp; SONS INC</t>
   </si>
   <si>
     <t>609 MAIN ST WALPOLE MA 02081-3733</t>
   </si>
   <si>
     <t>1984140288</t>
   </si>
   <si>
     <t>MICHAEL J TASHA TRUCKING INC</t>
   </si>
   <si>
     <t>147 CRANBERRY HWY SAGAMORE MA 02561</t>
   </si>
   <si>
     <t>1462473728</t>
   </si>
   <si>
     <t>MIECO LLC</t>
   </si>
   <si>
     <t>111 W OCEAN BLVD STE 1600 LONG BEACH CA 90802-4692</t>
   </si>
   <si>
+    <t>1507562496</t>
+  </si>
+  <si>
+    <t>MIKE MURPHY &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>50 SUMMIT DR ATKINSON NH 03811-2342</t>
+  </si>
+  <si>
     <t>1565365248</t>
   </si>
   <si>
     <t>MINERVA BUNKERING (USA) LLC</t>
   </si>
   <si>
     <t>120 W 45TH ST STE 3010 NEW YORK NY 10036-4581</t>
   </si>
   <si>
     <t>1313051648</t>
   </si>
   <si>
     <t>795972608</t>
   </si>
   <si>
     <t>MJT ENTERPRISES INC</t>
   </si>
   <si>
     <t>227 ROUTE 6 PROVINCETOWN MA 02657-1250</t>
   </si>
   <si>
     <t>1196397568</t>
   </si>
   <si>
     <t>1372427264</t>
@@ -3198,209 +3704,260 @@
   <si>
     <t>7160 DALLAS PKWY STE 300 PLANO TX 75024-7112</t>
   </si>
   <si>
     <t>1280152576</t>
   </si>
   <si>
     <t>MUSKET CORPORATION</t>
   </si>
   <si>
     <t>10601 NORTH PENNSYLVANIA AVE BLDG  OKLAHOMA CITY OK 73120</t>
   </si>
   <si>
     <t>944346112</t>
   </si>
   <si>
     <t>NATIONAL GRID</t>
   </si>
   <si>
     <t>2 HANSON PL FL 12 BROOKLYN NY 11217-4717</t>
   </si>
   <si>
     <t>1128027136</t>
   </si>
   <si>
+    <t>366171136</t>
+  </si>
+  <si>
+    <t>NESTE US INC</t>
+  </si>
+  <si>
+    <t>3040 POST OAK BLVD STE 1700 HOUSTON TX 77056-6677</t>
+  </si>
+  <si>
+    <t>1399215104</t>
+  </si>
+  <si>
+    <t>NEW COLONY HOME HEATING INC</t>
+  </si>
+  <si>
+    <t>PO BOX 242 WEST BARNSTABLE MA 02668-0242</t>
+  </si>
+  <si>
     <t>901796864</t>
   </si>
   <si>
+    <t>279663616</t>
+  </si>
+  <si>
+    <t>NEWBURYPORT FUELS CORP</t>
+  </si>
+  <si>
+    <t>1 MASSACHUSETTS AVE NORTH ANDOVER MA 01845-3412</t>
+  </si>
+  <si>
     <t>1188008960</t>
   </si>
   <si>
     <t>721916928</t>
   </si>
   <si>
     <t>719033344</t>
   </si>
   <si>
     <t>NITE OIL CO INC</t>
   </si>
   <si>
     <t>62 AQUIDNECK DR TIVERTON RI 02878-3038</t>
   </si>
   <si>
     <t>2133873664</t>
   </si>
   <si>
     <t>1114739712</t>
   </si>
   <si>
     <t>NOONAN ENERGY CORP</t>
   </si>
   <si>
     <t>86 ROBBINS RD SPRINGFIELD MA 01104-3202</t>
   </si>
   <si>
+    <t>1138775040</t>
+  </si>
+  <si>
+    <t>NORTHERN TREE SERVICE, LLC</t>
+  </si>
+  <si>
+    <t>1290 PARK ST PALMER MA 01069-1691</t>
+  </si>
+  <si>
     <t>1581487104</t>
   </si>
   <si>
     <t>72586240</t>
   </si>
   <si>
     <t>2034996224</t>
   </si>
   <si>
     <t>1004508160</t>
   </si>
   <si>
     <t>OLD YANKEE FUEL CO INC</t>
   </si>
   <si>
     <t>132 EASTERN AVE ESSEX MA 01929-1328</t>
   </si>
   <si>
     <t>1883870208</t>
   </si>
   <si>
     <t>ORANGE OIL CO INC</t>
   </si>
   <si>
     <t>PO BOX 150 ORANGE MA 01364-0150</t>
   </si>
   <si>
     <t>609457152</t>
   </si>
   <si>
     <t>ORLANDO ENTERPRISES INC</t>
   </si>
   <si>
     <t>2 CEDAR ST FRAMINGHAM MA 01702-6926</t>
   </si>
   <si>
+    <t>601969664</t>
+  </si>
+  <si>
+    <t>OSPREY EQUIPMENT CORP</t>
+  </si>
+  <si>
+    <t>40 SHAWMUT RD # 200 CANTON MA 02021-1409</t>
+  </si>
+  <si>
     <t>558732288</t>
   </si>
   <si>
     <t>P A LANDERS INC</t>
   </si>
   <si>
     <t>351 WINTER ST HANOVER MA 02339-2509</t>
   </si>
   <si>
     <t>1282511872</t>
   </si>
   <si>
     <t>P GIOIOSO &amp; SONS INC</t>
   </si>
   <si>
     <t>50 SPRAGUE ST HYDE PARK MA 02136-2022</t>
   </si>
   <si>
     <t>1665635328</t>
   </si>
   <si>
     <t>P J KEATING COMPANY</t>
   </si>
   <si>
     <t>998 RESERVOIR RD LUNENBURG MA 01462-1646</t>
   </si>
   <si>
     <t>279811072</t>
   </si>
   <si>
     <t>PALMER PAVING CORP</t>
   </si>
   <si>
     <t>PO BOX 47 PALMER MA 01069-0047</t>
   </si>
   <si>
-    <t>270242816</t>
-[...5 lines deleted...]
-    <t>95 MAIN ST SOUTH HADLEY MA 01075-2706</t>
+    <t>1148474368</t>
+  </si>
+  <si>
+    <t>PARACO GAS CORPORATION OF CT INC</t>
+  </si>
+  <si>
+    <t>800 WESTCHESTER AVE STE S604 RYE BROOK NY 10573-1395</t>
   </si>
   <si>
     <t>241406976</t>
   </si>
   <si>
     <t>1298895872</t>
   </si>
   <si>
     <t>PEMBINA MIDSTREAM (U.S.A.) INC.</t>
   </si>
   <si>
     <t>1300 POST OAK BLVD STE 1050 HOUSTON TX 77056-3043</t>
   </si>
   <si>
+    <t>1344590848</t>
+  </si>
+  <si>
+    <t>PERFORMANCE TRANS INC</t>
+  </si>
+  <si>
+    <t>70 BENSON STREET FITCHBURG MA 01420</t>
+  </si>
+  <si>
     <t>504386560</t>
   </si>
   <si>
     <t>210605056</t>
   </si>
   <si>
+    <t>2070533120</t>
+  </si>
+  <si>
     <t>692950016</t>
   </si>
   <si>
     <t>424383488</t>
   </si>
   <si>
     <t>832934912</t>
   </si>
   <si>
     <t>1159566336</t>
   </si>
   <si>
     <t>259101696</t>
   </si>
   <si>
     <t>573281280</t>
   </si>
   <si>
     <t>435393536</t>
   </si>
   <si>
     <t>1696437248</t>
   </si>
   <si>
-    <t>PINNACLE PETROLEUM INC</t>
-[...4 lines deleted...]
-  <si>
     <t>632001536</t>
   </si>
   <si>
     <t>PIONEER VALLEY OIL INC</t>
   </si>
   <si>
     <t>40 ONEIL ST EASTHAMPTON MA 01027-1146</t>
   </si>
   <si>
     <t>330011648</t>
   </si>
   <si>
     <t>PIONEER VALLEY PROPANE INC</t>
   </si>
   <si>
     <t>606835712</t>
   </si>
   <si>
     <t>PIONEER VALLEY WASTE SOLUTIONS LLC</t>
   </si>
   <si>
     <t>1043043328</t>
   </si>
   <si>
     <t>PLAINS MIDSTREAM CANADA ULC 607 8TH AVE S W SUITE</t>
@@ -3501,86 +4058,101 @@
   <si>
     <t>71 WORCESTER RD BARRE MA 01005-9108</t>
   </si>
   <si>
     <t>2056623104</t>
   </si>
   <si>
     <t>1116574720</t>
   </si>
   <si>
     <t>R ZOPPO CORP</t>
   </si>
   <si>
     <t>1150 TURNPIKE ST STOUGHTON MA 02072-1121</t>
   </si>
   <si>
     <t>1328387072</t>
   </si>
   <si>
     <t>RADIO OIL COMPANY INC</t>
   </si>
   <si>
     <t>34 ALBANY ST WORCESTER MA 01604-3602</t>
   </si>
   <si>
+    <t>1036145664</t>
+  </si>
+  <si>
+    <t>RAND HANDY OIL CO INC</t>
+  </si>
+  <si>
+    <t>900 WEBSTER ST MARSHFIELD MA 02050-3419</t>
+  </si>
+  <si>
     <t>1441633280</t>
   </si>
   <si>
     <t>7705600</t>
   </si>
   <si>
     <t>RAYMOND BRETON INC</t>
   </si>
   <si>
     <t>PO BOX 109 PALMER MA 01069-0109</t>
   </si>
   <si>
+    <t>1796232192</t>
+  </si>
+  <si>
     <t>382571520</t>
   </si>
   <si>
     <t>REG MARKETING &amp; LOGISTICS GROUP LLC</t>
   </si>
   <si>
     <t>416 S BELL AVE AMES IA 50010-7711</t>
   </si>
   <si>
     <t>1013289984</t>
   </si>
   <si>
     <t>REGAL FUELS INC</t>
   </si>
   <si>
     <t>10 JEFFERSON AVE SALEM MA 01970-2900</t>
   </si>
   <si>
     <t>552702976</t>
   </si>
   <si>
     <t>RENSTAR, LLC</t>
   </si>
   <si>
+    <t>1815041024</t>
+  </si>
+  <si>
     <t>1600099328</t>
   </si>
   <si>
     <t>RIVER DRIVE EXCAVATING INC</t>
   </si>
   <si>
     <t>146 RIVER DR HADLEY MA 01035-9782</t>
   </si>
   <si>
     <t>1173853184</t>
   </si>
   <si>
     <t>RJV CONSTRUCTION CORPORATION</t>
   </si>
   <si>
     <t>1 UNIVERSITY AVE STE 201A WESTWOOD MA 02090-2181</t>
   </si>
   <si>
     <t>1609405440</t>
   </si>
   <si>
     <t>666211328</t>
   </si>
   <si>
     <t>ROBERT B OUR CO INC</t>
@@ -3636,119 +4208,146 @@
   <si>
     <t>692818944</t>
   </si>
   <si>
     <t>SACK ENERGY CORP</t>
   </si>
   <si>
     <t>40 JANSEN CT WEST HARTFORD CT 06110-1913</t>
   </si>
   <si>
     <t>544576512</t>
   </si>
   <si>
     <t>SACRAMENTO ENERGY RESOURCES, LLC</t>
   </si>
   <si>
     <t>1231 OLD ANNETTA RD ALEDO TX 76008-3847</t>
   </si>
   <si>
     <t>514954240</t>
   </si>
   <si>
     <t>SAM WHITE &amp; SONS INC</t>
   </si>
   <si>
-    <t>528 BOYLSTON ST NEWTON MA 02459-2760</t>
+    <t>16 W MILL ST MEDFIELD MA 02052-1569</t>
   </si>
   <si>
     <t>1886753792</t>
   </si>
   <si>
     <t>1999475712</t>
   </si>
   <si>
     <t>21206016</t>
   </si>
   <si>
+    <t>1976914944</t>
+  </si>
+  <si>
+    <t>SANTA FUEL INC</t>
+  </si>
+  <si>
+    <t>154 ADMIRAL ST BRIDGEPORT CT 06605-1800</t>
+  </si>
+  <si>
     <t>1919259648</t>
   </si>
   <si>
     <t>1683198976</t>
   </si>
   <si>
     <t>SAVAGE FARMS INC</t>
   </si>
   <si>
     <t>128 LOWER RD DEERFIELD MA 01342-9729</t>
   </si>
   <si>
     <t>2049938432</t>
   </si>
   <si>
     <t>476419072</t>
   </si>
   <si>
     <t>SEALCOATING INC</t>
   </si>
   <si>
     <t>825 GRANITE ST BRAINTREE MA 02184-5329</t>
   </si>
   <si>
     <t>1839748096</t>
   </si>
   <si>
     <t>534090752</t>
   </si>
   <si>
+    <t>101405696</t>
+  </si>
+  <si>
+    <t>SHAWN HARRIS ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>PO BOX 395 SCITUATE MA 02066-0395</t>
+  </si>
+  <si>
     <t>1682543616</t>
   </si>
   <si>
     <t>1281725440</t>
   </si>
   <si>
     <t>1235588096</t>
   </si>
   <si>
     <t>SIMARD FURNITURE INC</t>
   </si>
   <si>
     <t>53 FLORENCE AVE HAVERHILL MA 01832-5158</t>
   </si>
   <si>
     <t>368595968</t>
   </si>
   <si>
     <t>1805358080</t>
   </si>
   <si>
     <t>SINCLAIRE ENTERPRISES INC</t>
   </si>
   <si>
     <t>140 SOUTH ST STE 6 WALPOLE MA 02081-3244</t>
   </si>
   <si>
+    <t>1682330624</t>
+  </si>
+  <si>
+    <t>SKIP SAWYER &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>PO BOX 252 47 LINDEN ST BERLIN MA 01503-0252</t>
+  </si>
+  <si>
     <t>397251584</t>
   </si>
   <si>
     <t>SM LORUSSO &amp; SONS INC</t>
   </si>
   <si>
     <t>331 WEST ST WALPOLE MA 02081-1608</t>
   </si>
   <si>
     <t>235426816</t>
   </si>
   <si>
     <t>SMITH OIL CO INC</t>
   </si>
   <si>
     <t>26 BRANDE CT READING MA 01867-2922</t>
   </si>
   <si>
     <t>863212544</t>
   </si>
   <si>
     <t>SOUTH COAST BIOFUELS INC.</t>
   </si>
   <si>
     <t>20 VENTURA DR NORTH DARTMOUTH MA 02747-1243</t>
@@ -3774,119 +4373,155 @@
   <si>
     <t>160535552</t>
   </si>
   <si>
     <t>1631556608</t>
   </si>
   <si>
     <t>SPS NEW ENGLAND INC</t>
   </si>
   <si>
     <t>98 ELM ST SALISBURY MA 01952-1804</t>
   </si>
   <si>
     <t>1721603072</t>
   </si>
   <si>
     <t>STADIUM OIL HEAT INC</t>
   </si>
   <si>
     <t>525 LOWELL ST STE 2 PEABODY MA 01960-1375</t>
   </si>
   <si>
     <t>1223660544</t>
   </si>
   <si>
+    <t>1366381568</t>
+  </si>
+  <si>
+    <t>STAR PETROLEUM CO INC</t>
+  </si>
+  <si>
+    <t>95 WASHINGTON ST FOXBORO MA 02035-1370</t>
+  </si>
+  <si>
     <t>1120375808</t>
   </si>
   <si>
     <t>1855951872</t>
   </si>
   <si>
     <t>STONEHAM FUEL COMPANY INC</t>
   </si>
   <si>
     <t>41A FRANKLIN ST STONEHAM MA 02180-1833</t>
   </si>
   <si>
     <t>273912832</t>
   </si>
   <si>
     <t>821007360</t>
   </si>
   <si>
+    <t>159224832</t>
+  </si>
+  <si>
+    <t>SUBURBAN PROPANE LP</t>
+  </si>
+  <si>
     <t>1428001792</t>
   </si>
   <si>
+    <t>530863104</t>
+  </si>
+  <si>
     <t>1382388736</t>
   </si>
   <si>
     <t>1470993408</t>
   </si>
   <si>
     <t>765694976</t>
   </si>
   <si>
     <t>SUNOCO MARINE LTD.</t>
   </si>
   <si>
     <t>569873408</t>
   </si>
   <si>
     <t>SUPER PETRO INC</t>
   </si>
   <si>
     <t>75 UNION ST WEST SPRINGFIELD MA 01089-3316</t>
   </si>
   <si>
     <t>1851495424</t>
   </si>
   <si>
     <t>139432960</t>
   </si>
   <si>
     <t>SURNER HEATING COMPANY INC</t>
   </si>
   <si>
     <t>60 SHUMWAY ST AMHERST MA 01002-2404</t>
   </si>
   <si>
+    <t>752899072</t>
+  </si>
+  <si>
+    <t>T H MALLOY &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>106 SCOTT RD CUMBERLAND RI 02864-2812</t>
+  </si>
+  <si>
     <t>1848611840</t>
   </si>
   <si>
     <t>T L EDWARDS INC</t>
   </si>
   <si>
     <t>100 WALES AVE AVON MA 02322-1089</t>
   </si>
   <si>
     <t>174429184</t>
   </si>
   <si>
     <t>1059951616</t>
   </si>
   <si>
+    <t>216683520</t>
+  </si>
+  <si>
+    <t>TAILORED LUBRICANTS LLC</t>
+  </si>
+  <si>
+    <t>5942 S KING DR UNIT 3N CHICAGO IL 60637-1358</t>
+  </si>
+  <si>
     <t>1760531456</t>
   </si>
   <si>
     <t>423121920</t>
   </si>
   <si>
     <t>TASHA FUELS AND PROPANE, INC</t>
   </si>
   <si>
     <t>552 THOMAS B LANDERS RD EAST FALMOUTH MA 02536-4414</t>
   </si>
   <si>
     <t>26973184</t>
   </si>
   <si>
     <t>TASSE FUEL CORPORATION</t>
   </si>
   <si>
     <t>PO BOX K308 BROOKFIELD MA 01506-0708</t>
   </si>
   <si>
     <t>579834880</t>
   </si>
   <si>
     <t>TAYLOR ENERGY</t>
@@ -3927,113 +4562,149 @@
   <si>
     <t>TOWN OF ACTON</t>
   </si>
   <si>
     <t>472 MAIN ST ACTON MA 01720-3995</t>
   </si>
   <si>
     <t>1921881088</t>
   </si>
   <si>
     <t>TOWN OF BELCHERTOWN</t>
   </si>
   <si>
     <t>2 JABISH STREET, RM #204 BELCHERTOWN MA 01007-0607</t>
   </si>
   <si>
     <t>2125566976</t>
   </si>
   <si>
     <t>TOWN OF BLACKSTONE</t>
   </si>
   <si>
     <t>15 SAINT PAUL ST BLACKSTONE MA 01504-2295</t>
   </si>
   <si>
+    <t>1643598848</t>
+  </si>
+  <si>
+    <t>TOWN OF DRACUT</t>
+  </si>
+  <si>
+    <t>62 ARLINGTON ST DRACUT MA 01826-3919</t>
+  </si>
+  <si>
     <t>1894880256</t>
   </si>
   <si>
     <t>TOWN OF GRAFTON</t>
   </si>
   <si>
     <t>30 PROVIDENCE RD GRAFTON MA 01519-1193</t>
   </si>
   <si>
+    <t>446747648</t>
+  </si>
+  <si>
+    <t>TOWN OF HOLLISTON</t>
+  </si>
+  <si>
+    <t>PO BOX 6737 HOLLISTON MA 01746-6737</t>
+  </si>
+  <si>
     <t>223187968</t>
   </si>
   <si>
     <t>TOWN OF LEICESTER</t>
   </si>
   <si>
     <t>3 WASHBURN SQ LEICESTER MA 01524-1358</t>
   </si>
   <si>
+    <t>829379584</t>
+  </si>
+  <si>
+    <t>TOWN OF MARBLEHEAD FINANCE</t>
+  </si>
+  <si>
+    <t>188 WASHINGTON ST MARBLEHEAD MA 01945-3341</t>
+  </si>
+  <si>
     <t>1091408896</t>
   </si>
   <si>
     <t>TOWN OF NORFOLK</t>
   </si>
   <si>
     <t>1 LIBERTY LN NORFOLK MA 02056-1499</t>
   </si>
   <si>
     <t>320705536</t>
   </si>
   <si>
     <t>TOWN OF NORWELL</t>
   </si>
   <si>
     <t>310 MAIN ST NORWELL MA 02061-2420</t>
   </si>
   <si>
     <t>342201344</t>
   </si>
   <si>
     <t>TOWN OF OAK BLUFFS</t>
   </si>
   <si>
     <t>56 SCHOOL ST OAK BLUFFS MA 02539-8217</t>
   </si>
   <si>
     <t>1453298688</t>
   </si>
   <si>
     <t>TOWN OF SANDWICH</t>
   </si>
   <si>
     <t>100 ROUTE 6A SANDWICH MA 02563-5322</t>
   </si>
   <si>
     <t>210736128</t>
   </si>
   <si>
     <t>TOWN OF STURBRIDGE</t>
   </si>
   <si>
     <t>308 MAIN ST STURBRIDGE MA 01566-1078</t>
   </si>
   <si>
+    <t>2134725632</t>
+  </si>
+  <si>
+    <t>TOWN OF WAREHAM</t>
+  </si>
+  <si>
+    <t>54 MARION RD WAREHAM MA 02571-1473</t>
+  </si>
+  <si>
     <t>1596691456</t>
   </si>
   <si>
     <t>1523422208</t>
   </si>
   <si>
     <t>1296798720</t>
   </si>
   <si>
     <t>1385141248</t>
   </si>
   <si>
     <t>TRESCA BROS SAND &amp; GRAVEL INC</t>
   </si>
   <si>
     <t>PO BOX 189 MILLIS MA 02054-0189</t>
   </si>
   <si>
     <t>1791988736</t>
   </si>
   <si>
     <t>TROJAN OIL COMPANY INC</t>
   </si>
   <si>
     <t>191 GROVE ST BROCKTON MA 02302-3596</t>
@@ -4101,50 +4772,59 @@
   <si>
     <t>W J GRAVES CONSTRUCTION CO INC</t>
   </si>
   <si>
     <t>192 DEPOT RD E TEMPLETON MA 01438-0401</t>
   </si>
   <si>
     <t>1951634432</t>
   </si>
   <si>
     <t>W R BENTLEY INC</t>
   </si>
   <si>
     <t>210 WEST ST BARRE MA 01005-9104</t>
   </si>
   <si>
     <t>1552782336</t>
   </si>
   <si>
     <t>W.R. HILLMAN LLC</t>
   </si>
   <si>
     <t>230 MAIN ST SHELBURNE FALLS MA 01370-9511</t>
   </si>
   <si>
+    <t>19616768</t>
+  </si>
+  <si>
+    <t>WALSH CONTRACTING CORP</t>
+  </si>
+  <si>
+    <t>82 NORTH AVE ATTLEBORO MA 02703-1313</t>
+  </si>
+  <si>
     <t>1417384960</t>
   </si>
   <si>
     <t>WALTER D HEWINS III</t>
   </si>
   <si>
     <t>206 ALUM HILL ROAD ASHLEY FALLS MA 01222</t>
   </si>
   <si>
     <t>620467200</t>
   </si>
   <si>
     <t>429888512</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT OF MA INC</t>
   </si>
   <si>
     <t>800 CAPITOL ST STE 3000 HOUSTON TX 77002-2902</t>
   </si>
   <si>
     <t>934646784</t>
   </si>
   <si>
     <t>WESCO OIL COMPANY</t>
@@ -4182,138 +4862,183 @@
   <si>
     <t>WILLIAMS FUEL OIL CO LLC</t>
   </si>
   <si>
     <t>162 EAST ST STAFFORD SPRINGS CT 06076-4301</t>
   </si>
   <si>
     <t>1424987136</t>
   </si>
   <si>
     <t>WITCH EQUIPMENT OF N E INC</t>
   </si>
   <si>
     <t>PO BOX 673 AGAWAM MA 01001-0673</t>
   </si>
   <si>
     <t>1616090112</t>
   </si>
   <si>
     <t>676041728</t>
   </si>
   <si>
     <t>License SFT-1 User-Seller</t>
   </si>
   <si>
+    <t>1865307136</t>
+  </si>
+  <si>
+    <t>A C VALENTI CORP</t>
+  </si>
+  <si>
+    <t>305 LEOMINSTER SHIRLEY RD LUNENBURG MA 01462-1645</t>
+  </si>
+  <si>
     <t>2008388608</t>
   </si>
   <si>
     <t>A WALECKA &amp; SON INC</t>
   </si>
   <si>
     <t>2375 CRANBERRY HYWAY W WAREHAM MA 02576</t>
   </si>
   <si>
     <t>276141056</t>
   </si>
   <si>
     <t>A YANKEE LINE INC</t>
   </si>
   <si>
-    <t>370 W 1ST ST BOSTON MA 02127-1343</t>
+    <t>20 SCANLON DR # 1 RANDOLPH MA 02368-1745</t>
   </si>
   <si>
     <t>1871549440</t>
   </si>
   <si>
     <t>AA TRANSPORTATION CO INC</t>
   </si>
   <si>
     <t>605 HARTFORD TPKE SHREWSBURY MA 01545-4103</t>
   </si>
   <si>
+    <t>619009024</t>
+  </si>
+  <si>
+    <t>AARON DISPOSAL &amp; RECYCLING</t>
+  </si>
+  <si>
+    <t>14 EVERBERG RD WOBURN MA 01801-8506</t>
+  </si>
+  <si>
     <t>28414976</t>
   </si>
   <si>
     <t>ACME MARINA MANAGEMENT LLC</t>
   </si>
   <si>
     <t>145 FALMOUTH HEIGHTS RD FALMOUTH MA 02540-3565</t>
   </si>
   <si>
+    <t>1406620672</t>
+  </si>
+  <si>
+    <t>AH COMPANY, LLC</t>
+  </si>
+  <si>
+    <t>1 HOLLIS ST SOUTH WEYMOUTH MA 02190-1411</t>
+  </si>
+  <si>
+    <t>1823822848</t>
+  </si>
+  <si>
+    <t>AIR SWEEP INC</t>
+  </si>
+  <si>
+    <t>47 RUSSO CIR AGAWAM MA 01001-1542</t>
+  </si>
+  <si>
+    <t>1452758016</t>
+  </si>
+  <si>
+    <t>AJ POTTER JR &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>604 MAIN RD WESTPORT MA 02790-4310</t>
+  </si>
+  <si>
     <t>619680768</t>
   </si>
   <si>
     <t>ALLIED FUEL INC</t>
   </si>
   <si>
     <t>PO BOX 951 LITTLETON MA 01460-0951</t>
   </si>
   <si>
     <t>1813009408</t>
   </si>
   <si>
     <t>ALPHA OIL COMPANY INC</t>
   </si>
   <si>
     <t>2440 BOSTON RD WILBRAHAM MA 01095-1449</t>
   </si>
   <si>
     <t>161846272</t>
   </si>
   <si>
     <t>AMA TRANSPORTATION CO INC</t>
   </si>
   <si>
     <t>14 DUNHAM RD BILLERICA MA 01821-5727</t>
   </si>
   <si>
     <t>631608320</t>
   </si>
   <si>
     <t>AMRIZE NORTHEAST INC</t>
   </si>
   <si>
     <t>6211 ANN ARBOR RD DUNDEE MI 48131-9527</t>
   </si>
   <si>
     <t>1643615232</t>
   </si>
   <si>
     <t>ASPEN TRANSPORTATION SERVICE INC</t>
   </si>
   <si>
     <t>795 W BROADWAY GARDNER MA 01440-2808</t>
   </si>
   <si>
-    <t>548115456</t>
-[...5 lines deleted...]
-    <t>352 ALBANY ST SPRINGFIELD MA 01105-1017</t>
+    <t>1988252672</t>
+  </si>
+  <si>
+    <t>ASSABET MACK SERVICE INC</t>
+  </si>
+  <si>
+    <t>120 LANCASTER RD SHIRLEY MA 01464-2414</t>
   </si>
   <si>
     <t>328045568</t>
   </si>
   <si>
     <t>ASTRO WELDING &amp; FABRICATING INC</t>
   </si>
   <si>
     <t>200 CODMAN HILL RD BOXBOROUGH MA 01719-1741</t>
   </si>
   <si>
     <t>953652224</t>
   </si>
   <si>
     <t>AW NAUSET LLC</t>
   </si>
   <si>
     <t>45 RT 6A ORLEANS MA 02653-2410</t>
   </si>
   <si>
     <t>2139984896</t>
   </si>
   <si>
     <t>B &amp; B FUEL INC</t>
   </si>
@@ -4344,86 +5069,104 @@
   <si>
     <t>BEKS WELDING &amp; FUELS INC</t>
   </si>
   <si>
     <t>32 MAIN STREET MANCHAUG MA 01526</t>
   </si>
   <si>
     <t>254645248</t>
   </si>
   <si>
     <t>BERCUME EQUIPMENT INC</t>
   </si>
   <si>
     <t>169 S SPENCER RD SPENCER MA 01562-2635</t>
   </si>
   <si>
     <t>592155648</t>
   </si>
   <si>
     <t>BIG Y</t>
   </si>
   <si>
     <t>2145 ROOSEVELT AVE SPRINGFIELD MA 01104-1650</t>
   </si>
   <si>
+    <t>1427723264</t>
+  </si>
+  <si>
+    <t>BIGELOW NURSERIES INC</t>
+  </si>
+  <si>
+    <t>455 W MAIN ST # NORTHBOROUGH NORTHBOROUGH MA 01532-2121</t>
+  </si>
+  <si>
     <t>2083230720</t>
   </si>
   <si>
     <t>BOB COOK EXCAVATING &amp; ASPHALT PA VING LLC</t>
   </si>
   <si>
     <t>7 DEACON PARKER RD BERNARDSTON MA 01337-9622</t>
   </si>
   <si>
     <t>1834718208</t>
   </si>
   <si>
     <t>BOBCAT OF BOSTON INC</t>
   </si>
   <si>
     <t>20 CONCORD ST NORTH READING MA 01864-2687</t>
   </si>
   <si>
     <t>557814784</t>
   </si>
   <si>
     <t>BOSFUEL CORPORATION</t>
   </si>
   <si>
     <t>2 NEPTUNE RD STE 414 EAST BOSTON MA 02128-1457</t>
   </si>
   <si>
     <t>1968018432</t>
   </si>
   <si>
     <t>BOSTON CONCRETE CORPORATION</t>
   </si>
   <si>
     <t>706 BROADWAY ST LOWELL MA 01854-3266</t>
   </si>
   <si>
+    <t>848974848</t>
+  </si>
+  <si>
+    <t>BOSTON GREEN FUEL INC</t>
+  </si>
+  <si>
+    <t>102 CHARLES A ELDRIDGE D LAKEVILLE MA 02347</t>
+  </si>
+  <si>
     <t>877892608</t>
   </si>
   <si>
     <t>BOTANY BAY CONSTRUC CO INC</t>
   </si>
   <si>
     <t>55 BOTANY BAY RD WORCESTER MA 01602-3517</t>
   </si>
   <si>
     <t>1094947840</t>
   </si>
   <si>
     <t>BROCKWAY SMITH COMPANY BROSCO</t>
   </si>
   <si>
     <t>100 BRICKSTONE SQ STE 206 ANDOVER MA 01810-1460</t>
   </si>
   <si>
     <t>1900778496</t>
   </si>
   <si>
     <t>BROX INDUSTRIES INC</t>
   </si>
   <si>
     <t>1 TECH DR STE 310 ANDOVER MA 01810-2457</t>
@@ -4467,119 +5210,143 @@
   <si>
     <t>233542656</t>
   </si>
   <si>
     <t>C &amp; S WHOLESALE GROCERS LLC</t>
   </si>
   <si>
     <t>7 CORPORATE DR KEENE NH 03431-5042</t>
   </si>
   <si>
     <t>877106176</t>
   </si>
   <si>
     <t>C L NOONAN CONTAINER SERVICE INC</t>
   </si>
   <si>
     <t>711300096</t>
   </si>
   <si>
     <t>C SPIRITO INC</t>
   </si>
   <si>
     <t>1090 WASHINGTON ST EAST WEYMOUTH MA 02189-1932</t>
   </si>
   <si>
+    <t>467620864</t>
+  </si>
+  <si>
+    <t>C&amp;P FUEL LLC</t>
+  </si>
+  <si>
+    <t>62 HASSEY ST NEW BEDFORD MA 02740-7209</t>
+  </si>
+  <si>
     <t>1051825152</t>
   </si>
   <si>
     <t>CAPE ANN MARINA LLC</t>
   </si>
   <si>
     <t>75 ESSEX AVE GLOUCESTER MA 01930-4908</t>
   </si>
   <si>
     <t>1583715328</t>
   </si>
   <si>
     <t>CAPE COD AGGREGATES CORP</t>
   </si>
   <si>
     <t>PO BOX 517 BARNSTABLE MA 02630-0517</t>
   </si>
   <si>
     <t>1647023104</t>
   </si>
   <si>
     <t>CAPE COD OIL SERVICE INC</t>
   </si>
   <si>
     <t>478 SOUTH ST HYANNIS MA 02601-5418</t>
   </si>
   <si>
     <t>747475968</t>
   </si>
   <si>
     <t>CAPE COD READY MIX INC</t>
   </si>
   <si>
     <t>4053 MAIN ST BREWSTER MA 02631-1512</t>
   </si>
   <si>
+    <t>2107233280</t>
+  </si>
+  <si>
+    <t>CAPIZZI &amp; COMPANY INC</t>
+  </si>
+  <si>
+    <t>PO BOX 2233 ACTON MA 01720-6233</t>
+  </si>
+  <si>
     <t>1372083200</t>
   </si>
   <si>
     <t>1752536064</t>
   </si>
   <si>
     <t>CARROLLS MARTHAS VINEYARD RAPID TRANSIT INC</t>
   </si>
   <si>
     <t>475 EDGARTOWN RD VINEYARD HAVEN MA 02568-5605</t>
   </si>
   <si>
+    <t>836736000</t>
+  </si>
+  <si>
+    <t>CARUSO &amp; MCGOVERN CNSTRCTN INC</t>
+  </si>
+  <si>
+    <t>1 INDUSTRIAL WAY GEORGETOWN MA 01833-1847</t>
+  </si>
+  <si>
     <t>919098368</t>
   </si>
   <si>
     <t>CAVICCHIO GREENHOUSES INC</t>
   </si>
   <si>
     <t>110 CODJER LN SUDBURY MA 01776-2202</t>
   </si>
   <si>
     <t>1084986368</t>
   </si>
   <si>
     <t>1670222848</t>
   </si>
   <si>
     <t>CELCO CONSTRUCTION CORP</t>
   </si>
   <si>
-    <t>38 MOUNTAIN ASH LN PEMBROKE MA 02359-2006</t>
-[...1 lines deleted...]
-  <si>
     <t>1918211072</t>
   </si>
   <si>
     <t>CENTRAL MASS CRANE SERVICE INC</t>
   </si>
   <si>
     <t>112 HUNTOON MEMORIAL HWY ROCHDALE MA 01542-1307</t>
   </si>
   <si>
     <t>1705743360</t>
   </si>
   <si>
     <t>CENTRAL MASS OIL INC</t>
   </si>
   <si>
     <t>PO BOX 276 RUTLAND MA 01543-0276</t>
   </si>
   <si>
     <t>455316480</t>
   </si>
   <si>
     <t>CHARLES CONTRACTING CO INC</t>
   </si>
   <si>
     <t>75 ROSEDALE RD WATERTOWN MA 02472-2232</t>
@@ -4608,113 +5375,140 @@
   <si>
     <t>CIESLA CONSTRUCTION CORP</t>
   </si>
   <si>
     <t>237 FISKE HILL RD STURBRIDGE MA 01566-1228</t>
   </si>
   <si>
     <t>497914880</t>
   </si>
   <si>
     <t>CITY OF BROCKTON</t>
   </si>
   <si>
     <t>45 SCHOOL ST BROCKTON MA 02301-4049</t>
   </si>
   <si>
     <t>1364038656</t>
   </si>
   <si>
     <t>CITY OF CHICOPEE</t>
   </si>
   <si>
     <t>274 FRONT ST CHICOPEE MA 01013-2899</t>
   </si>
   <si>
+    <t>224613376</t>
+  </si>
+  <si>
+    <t>CITY OF GLOUCESTER</t>
+  </si>
+  <si>
+    <t>9 DALE AVE GLOUCESTER MA 01930-3023</t>
+  </si>
+  <si>
     <t>313496576</t>
   </si>
   <si>
     <t>CITY OF LEOMINSTER:  DPW</t>
   </si>
   <si>
     <t>25 WEST ST STE 25 LEOMINSTER MA 01453-5647</t>
   </si>
   <si>
     <t>172463104</t>
   </si>
   <si>
     <t>CITY OF PEABODY</t>
   </si>
   <si>
     <t>24 LOWELL ST PEABODY MA 01960-5446</t>
   </si>
   <si>
     <t>1401787392</t>
   </si>
   <si>
     <t>CITY OF PITTSFIELD</t>
   </si>
   <si>
     <t>70 ALLEN ST PITTSFIELD MA 01201-6250</t>
   </si>
   <si>
     <t>1043567616</t>
   </si>
   <si>
     <t>CITY OF TAUNTON</t>
   </si>
   <si>
     <t>15 SUMMER ST TAUNTON MA 02780-3408</t>
   </si>
   <si>
+    <t>1210471424</t>
+  </si>
+  <si>
+    <t>CITY OF WESTFIELD</t>
+  </si>
+  <si>
+    <t>59 COURT ST STE 1 WESTFIELD MA 01085-3528</t>
+  </si>
+  <si>
     <t>879072256</t>
   </si>
   <si>
     <t>COHENNO INCORPORATED</t>
   </si>
   <si>
     <t>92 EVANS DR STE 1 STOUGHTON MA 02072-4425</t>
   </si>
   <si>
     <t>1106744320</t>
   </si>
   <si>
     <t>COMMERCIAL DISTRIBUTING COMPANY INC</t>
   </si>
   <si>
     <t>46 S BROAD ST WESTFIELD MA 01085-4410</t>
   </si>
   <si>
     <t>94737408</t>
   </si>
   <si>
-    <t>CONSIGLI CONSTRUCTION CO</t>
+    <t>CONSIGLI CONSTRUCTION COMPANY INC</t>
   </si>
   <si>
     <t>72 SUMNER ST MILFORD MA 01757-1663</t>
   </si>
   <si>
+    <t>1958171648</t>
+  </si>
+  <si>
+    <t>CONSTRUCTION MATERIALS SERVICE INC</t>
+  </si>
+  <si>
+    <t>PO BOX 1 MARLBOROUGH MA 01752-0001</t>
+  </si>
+  <si>
     <t>1653445632</t>
   </si>
   <si>
     <t>CRESTVIEW CONST &amp; TRUCKING INC</t>
   </si>
   <si>
     <t>25 INDUSTRIAL RD SOUTHWICK MA 01077-9231</t>
   </si>
   <si>
     <t>1028494336</t>
   </si>
   <si>
     <t>CRYSTAL MOTOR EXPRESS INC</t>
   </si>
   <si>
     <t>PO BOX 501 WAKEFIELD MA 01880-4401</t>
   </si>
   <si>
     <t>787190784</t>
   </si>
   <si>
     <t>CS-MA LLC</t>
   </si>
   <si>
     <t>2420 BOSTON RD WILBRAHAM MA 01095-1106</t>
@@ -4731,50 +5525,59 @@
   <si>
     <t>734499840</t>
   </si>
   <si>
     <t>DAUPHINAIS CONCRETE INC</t>
   </si>
   <si>
     <t>260936704</t>
   </si>
   <si>
     <t>DEMOULAS SUPERMARKETS INC</t>
   </si>
   <si>
     <t>875 EAST ST TEWKSBURY MA 01876-1495</t>
   </si>
   <si>
     <t>1814795264</t>
   </si>
   <si>
     <t>DFA DAIRY BRANDS FLUID LLC</t>
   </si>
   <si>
     <t>1405 N 98TH ST KANSAS CITY KS 66111-1865</t>
   </si>
   <si>
+    <t>1690784768</t>
+  </si>
+  <si>
+    <t>DILEO GAS PROPANE LLC</t>
+  </si>
+  <si>
+    <t>630 SUNDERLAND RD WORCESTER MA 01604-1439</t>
+  </si>
+  <si>
     <t>382702592</t>
   </si>
   <si>
     <t>DIVERSIFIED AUTOMOTIVE INC</t>
   </si>
   <si>
     <t>6 RAMLAND RD ORANGEBURG NY 10962-2606</t>
   </si>
   <si>
     <t>1680577536</t>
   </si>
   <si>
     <t>E CALIGARI &amp; SON INC</t>
   </si>
   <si>
     <t>85 MAIN ST GREAT BARRINGTON MA 01230-1307</t>
   </si>
   <si>
     <t>1347654656</t>
   </si>
   <si>
     <t>E P WINE INC</t>
   </si>
   <si>
     <t>160 WEST ST BARRE MA 01005-9139</t>
@@ -4869,50 +5672,68 @@
   <si>
     <t>161 JOHNSON ST SOMERSET MA 02726-2804</t>
   </si>
   <si>
     <t>723358720</t>
   </si>
   <si>
     <t>FITCHBURG WELDING CO INC</t>
   </si>
   <si>
     <t>PO BOX 467 WESTMINSTER MA 01473-0467</t>
   </si>
   <si>
     <t>888116224</t>
   </si>
   <si>
     <t>1255904256</t>
   </si>
   <si>
     <t>FT SMITH TRUCKING &amp; EXCAVATING INC</t>
   </si>
   <si>
     <t>53 BROOKS POND RD N BROOKFIELD MA 01535-0333</t>
   </si>
   <si>
+    <t>247960576</t>
+  </si>
+  <si>
+    <t>GAETA ENTERPRISES, INC.</t>
+  </si>
+  <si>
+    <t>14 NEWBURY ST PEABODY MA 01960-3805</t>
+  </si>
+  <si>
+    <t>804148224</t>
+  </si>
+  <si>
+    <t>GERMAIN CONSTRUCTION INC</t>
+  </si>
+  <si>
+    <t>202 GREEN RIVER ROAD ALFORD MA 01230</t>
+  </si>
+  <si>
     <t>1034654720</t>
   </si>
   <si>
     <t>GIBBS OIL COMPANY LIMITED PARTNERSHIP</t>
   </si>
   <si>
     <t>16618496</t>
   </si>
   <si>
     <t>GOGUEN TRANSPORTATION INC</t>
   </si>
   <si>
     <t>100 BAKER ST GARDNER MA 01440-2914</t>
   </si>
   <si>
     <t>1485329408</t>
   </si>
   <si>
     <t>GOLD MEDAL BAKERY INC</t>
   </si>
   <si>
     <t>21 PENN ST FALL RIVER MA 02724-1276</t>
   </si>
   <si>
     <t>735548416</t>
@@ -4920,77 +5741,104 @@
   <si>
     <t>GRANITE STATE CONCRETE CO INC</t>
   </si>
   <si>
     <t>520 GROTON RD WESTFORD MA 01886-1151</t>
   </si>
   <si>
     <t>919442432</t>
   </si>
   <si>
     <t>GRANT STEEL COMPANY INC</t>
   </si>
   <si>
     <t>2 MEAR RD HOLBROOK MA 02343-1339</t>
   </si>
   <si>
     <t>334730240</t>
   </si>
   <si>
     <t>GREELEYS OIL CO INC</t>
   </si>
   <si>
     <t>847 PLYMOUTH ST # 494 HALIFAX MA 02338-1201</t>
   </si>
   <si>
+    <t>711152640</t>
+  </si>
+  <si>
+    <t>GREENER GROUP LLC</t>
+  </si>
+  <si>
+    <t>123 BOLT ST LOWELL MA 01852-5376</t>
+  </si>
+  <si>
     <t>1149260800</t>
   </si>
   <si>
     <t>GREYHOUND LINES, INC.</t>
   </si>
   <si>
     <t>350 N ST PAUL ST MS 330 DALLAS TX 75201-4240</t>
   </si>
   <si>
+    <t>255611904</t>
+  </si>
+  <si>
+    <t>GW ARCHER INC</t>
+  </si>
+  <si>
+    <t>PO BOX 311 500 KING ST LITTLETON MA 01460-0311</t>
+  </si>
+  <si>
     <t>289641472</t>
   </si>
   <si>
     <t>HA GEORGE &amp; SONS FUEL CORP</t>
   </si>
   <si>
     <t>PO BOX 546 NORTH ADAMS MA 01247-0546</t>
   </si>
   <si>
     <t>1034130432</t>
   </si>
   <si>
     <t>HARRIS &amp; GRAY BLDRS &amp; CONTRACTRS</t>
   </si>
   <si>
     <t>21 MAIN ST ASHFIELD MA 01330-9773</t>
   </si>
   <si>
+    <t>1509381120</t>
+  </si>
+  <si>
+    <t>HARRISON DIESEL SOLUTIONS L.L.C.</t>
+  </si>
+  <si>
+    <t>4 LINSEED RD WEST HATFIELD MA 01088-9505</t>
+  </si>
+  <si>
     <t>1961858048</t>
   </si>
   <si>
     <t>HEIMLICH LANDSCAPING &amp; CNSTRCT</t>
   </si>
   <si>
     <t>65 REAR BURLINGTON ST WOBURN MA 01801-3945</t>
   </si>
   <si>
     <t>1296929792</t>
   </si>
   <si>
     <t>HI WAY CONCRETE PRODUCTS INC</t>
   </si>
   <si>
     <t>2746 CRANBERRY HWY WAREHAM MA 02571-1042</t>
   </si>
   <si>
     <t>472617984</t>
   </si>
   <si>
     <t>HIGHTOWERS PETROLEUM COMPANY</t>
   </si>
   <si>
     <t>3577 COMMERCE DR MIDDLETOWN OH 45005-5232</t>
@@ -5079,50 +5927,68 @@
   <si>
     <t>J MOLINARI &amp; SON INC</t>
   </si>
   <si>
     <t>89 MEDWAY RD MILFORD MA 01757-2909</t>
   </si>
   <si>
     <t>2060293120</t>
   </si>
   <si>
     <t>J W DUBIS &amp; SONS INC</t>
   </si>
   <si>
     <t>79 STONY HILL RD CHATHAM MA 02633-1958</t>
   </si>
   <si>
     <t>967545856</t>
   </si>
   <si>
     <t>JAGUAR FUELING SERVICES</t>
   </si>
   <si>
     <t>2413 WILSON RD HUMBLE TX 77396-1533</t>
   </si>
   <si>
+    <t>46748672</t>
+  </si>
+  <si>
+    <t>JAMES G GRANT CO INC</t>
+  </si>
+  <si>
+    <t>PO BOX 54 READVILLE MA 02137-0054</t>
+  </si>
+  <si>
+    <t>1487885312</t>
+  </si>
+  <si>
+    <t>JAMES W FLETT CO INC</t>
+  </si>
+  <si>
+    <t>800 PLEASANT ST BELMONT MA 02478-1429</t>
+  </si>
+  <si>
     <t>1250792448</t>
   </si>
   <si>
     <t>JB SAWMILL AND LANDCLEARING INC</t>
   </si>
   <si>
     <t>51 FISHER ST WESTBOROUGH MA 01581-1823</t>
   </si>
   <si>
     <t>1211077632</t>
   </si>
   <si>
     <t>JCR MARINE INC</t>
   </si>
   <si>
     <t>56 GOULART MEMORIAL DR FAIRHAVEN MA 02719-2106</t>
   </si>
   <si>
     <t>190026752</t>
   </si>
   <si>
     <t>JG MACLELLAN CONCRETE CO INC</t>
   </si>
   <si>
     <t>180 PHOENIX AVE LOWELL MA 01852-4931</t>
@@ -5178,59 +6044,50 @@
   <si>
     <t>JP J P ROUTHIER AND SONS RECYCL ING CORPORATI</t>
   </si>
   <si>
     <t>121 CENTRAL AVE AYER MA 01432-1400</t>
   </si>
   <si>
     <t>2108527616</t>
   </si>
   <si>
     <t>K &amp; F TRUCKING</t>
   </si>
   <si>
     <t>41 WESTERN AVE WEST BOYLSTON MA 01583-1237</t>
   </si>
   <si>
     <t>1053660160</t>
   </si>
   <si>
     <t>KEOHAN FUELS &amp; TRANSPORTATION INC</t>
   </si>
   <si>
     <t>880 MAIN ST BLDG  WILMINGTON MA 01887-3325</t>
   </si>
   <si>
-    <t>367891456</t>
-[...7 lines deleted...]
-  <si>
     <t>1733006336</t>
   </si>
   <si>
     <t>KINGSTON OIL</t>
   </si>
   <si>
     <t>82 MAIN ST KINGSTON MA 02364-3054</t>
   </si>
   <si>
     <t>813011968</t>
   </si>
   <si>
     <t>L B CORP</t>
   </si>
   <si>
     <t>95 MARBLE ST LEE MA 01238-9502</t>
   </si>
   <si>
     <t>568349696</t>
   </si>
   <si>
     <t>L P ADAMS CO INC</t>
   </si>
   <si>
     <t>484 HOUSATONIC ST STE 1 DALTON MA 01226-1851</t>
@@ -5268,716 +6125,857 @@
   <si>
     <t>LEMELIN ENVIRONMENTAL SERVICES INC</t>
   </si>
   <si>
     <t>70 N CHICOPEE ST CHICOPEE MA 01020-2217</t>
   </si>
   <si>
     <t>874353664</t>
   </si>
   <si>
     <t>LEO MARCHAND, INC</t>
   </si>
   <si>
     <t>8 EMERSON AVE CHELMSFORD MA 01824-2707</t>
   </si>
   <si>
     <t>204182528</t>
   </si>
   <si>
     <t>LINDE GAS &amp; EQUIPMENT INC</t>
   </si>
   <si>
     <t>10 RIVERVIEW DR DANBURY CT 06810-6268</t>
   </si>
   <si>
+    <t>657167360</t>
+  </si>
+  <si>
+    <t>LIZAK BUS SERVICE INC</t>
+  </si>
+  <si>
+    <t>1301 MAIN STREET WARREN MA 01083</t>
+  </si>
+  <si>
+    <t>705188864</t>
+  </si>
+  <si>
+    <t>LL &amp; S DEVELOPMENT CORP</t>
+  </si>
+  <si>
+    <t>102 RIVER RD PEPPERELL MA 01463-1624</t>
+  </si>
+  <si>
+    <t>713921536</t>
+  </si>
+  <si>
+    <t>LML CONSTRUCTION CO INC</t>
+  </si>
+  <si>
+    <t>608 LONG PLAIN RD LEVERETT MA 01054-9744</t>
+  </si>
+  <si>
+    <t>509580288</t>
+  </si>
+  <si>
+    <t>MACFARLANE ENERGY INC</t>
+  </si>
+  <si>
+    <t>95 BRIDGE ST DEDHAM MA 02026-1742</t>
+  </si>
+  <si>
+    <t>1372034048</t>
+  </si>
+  <si>
+    <t>MACLELLAN CONCRETE CO INC</t>
+  </si>
+  <si>
+    <t>91 HAVERHILL RD AMESBURY MA 01913-3916</t>
+  </si>
+  <si>
+    <t>1780978688</t>
+  </si>
+  <si>
+    <t>MADIGAN LIME CORP</t>
+  </si>
+  <si>
+    <t>450 OLD UNION TPKE LANCASTER MA 01523-3019</t>
+  </si>
+  <si>
+    <t>894850048</t>
+  </si>
+  <si>
+    <t>MAHONEY OIL CO INC</t>
+  </si>
+  <si>
+    <t>120 PLAIN ST LOWELL MA 01851-4419</t>
+  </si>
+  <si>
+    <t>1260229632</t>
+  </si>
+  <si>
+    <t>MAKI CORPORATION</t>
+  </si>
+  <si>
+    <t>513 BETTY SPRING RD GARDNER MA 01440-2489</t>
+  </si>
+  <si>
+    <t>644109312</t>
+  </si>
+  <si>
+    <t>MARBLEHEAD MARINE INC</t>
+  </si>
+  <si>
+    <t>89 FRONT ST STE 3 MARBLEHEAD MA 01945-3192</t>
+  </si>
+  <si>
+    <t>838308864</t>
+  </si>
+  <si>
+    <t>MARCHAND OIL CO INC</t>
+  </si>
+  <si>
+    <t>89 STEDMAN ST CHELMSFORD MA 01824-1899</t>
+  </si>
+  <si>
+    <t>1195348992</t>
+  </si>
+  <si>
+    <t>MARR EQUIPMENT CORP</t>
+  </si>
+  <si>
+    <t>2527 D ST SOUTH BOSTON MA 02127-2466</t>
+  </si>
+  <si>
+    <t>1369805824</t>
+  </si>
+  <si>
+    <t>MARTIN EXCAVATING</t>
+  </si>
+  <si>
+    <t>96 SALISBURY ROAD SHEFFIELD MA 01257</t>
+  </si>
+  <si>
+    <t>567120896</t>
+  </si>
+  <si>
+    <t>MASSINI BUS CO INC</t>
+  </si>
+  <si>
+    <t>199 ASHLEY FALLS RD SHEFFIELD MA 01257-9637</t>
+  </si>
+  <si>
+    <t>730043392</t>
+  </si>
+  <si>
+    <t>MC SOUZA &amp; SON INC</t>
+  </si>
+  <si>
+    <t>239 HORTONVILLE RD SWANSEA MA 02777-3600</t>
+  </si>
+  <si>
+    <t>770937856</t>
+  </si>
+  <si>
+    <t>MCGINN BUS CO INC</t>
+  </si>
+  <si>
+    <t>1337299968</t>
+  </si>
+  <si>
+    <t>MCINTYRE LOAM INC</t>
+  </si>
+  <si>
+    <t>29 PLEASANT ST HOPKINTON MA 01748-1708</t>
+  </si>
+  <si>
+    <t>1590531072</t>
+  </si>
+  <si>
+    <t>MERRIMACK VALLEY DISTR CO INC</t>
+  </si>
+  <si>
+    <t>50 PRINCE ST DANVERS MA 01923-1438</t>
+  </si>
+  <si>
+    <t>992842752</t>
+  </si>
+  <si>
+    <t>MILES RIVER SAND AND GRAVEL LLC</t>
+  </si>
+  <si>
+    <t>1750307840</t>
+  </si>
+  <si>
+    <t>MILINAZZO CONTRACTING CORP</t>
+  </si>
+  <si>
+    <t>2140 BRIDGE ST DRACUT MA 01826-1432</t>
+  </si>
+  <si>
+    <t>881693696</t>
+  </si>
+  <si>
+    <t>MIRRA CO INC</t>
+  </si>
+  <si>
+    <t>6 NORINO WAY GEORGETOWN MA 01833-2228</t>
+  </si>
+  <si>
+    <t>14521344</t>
+  </si>
+  <si>
+    <t>MOFFITT HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>17302 HOUSE HAHL RD STE 211 CYPRESS TX 77433-8213</t>
+  </si>
+  <si>
+    <t>783389696</t>
+  </si>
+  <si>
+    <t>MOHAWK TRAIL REGIONAL SCH DIST</t>
+  </si>
+  <si>
+    <t>24 ASHFIELD RD SHELBURNE FALLS MA 01370-9463</t>
+  </si>
+  <si>
+    <t>1343984640</t>
+  </si>
+  <si>
+    <t>MONTACHUSETT REGIONAL TRANSIT AUTHORITY</t>
+  </si>
+  <si>
+    <t>R1427 WATER ST FITCHBURG MA 01420</t>
+  </si>
+  <si>
+    <t>2058785792</t>
+  </si>
+  <si>
+    <t>MONTACHUSETT REGIONAL VOCATIONAL TECHNICAL SCHOOL DISTRICT</t>
+  </si>
+  <si>
+    <t>1050 WESTMINSTER ST FITCHBURG MA 01420-4649</t>
+  </si>
+  <si>
+    <t>1359975424</t>
+  </si>
+  <si>
+    <t>MORAIS CONTRACTORS, INC</t>
+  </si>
+  <si>
+    <t>108 ROCUS ST SPRINGFIELD MA 01104-3258</t>
+  </si>
+  <si>
+    <t>657298432</t>
+  </si>
+  <si>
+    <t>MOUNTAIN VIEW LANDSCAPES &amp; LAWNCARE, INC.</t>
+  </si>
+  <si>
+    <t>67 OLD JAMES ST CHICOPEE MA 01020-2354</t>
+  </si>
+  <si>
+    <t>1965528064</t>
+  </si>
+  <si>
+    <t>MOWRY &amp; SCHMIDT INC</t>
+  </si>
+  <si>
+    <t>PO BOX 135 GREENFIELD MA 01302-0135</t>
+  </si>
+  <si>
+    <t>1484100608</t>
+  </si>
+  <si>
+    <t>N GRANESE &amp; SONS INC</t>
+  </si>
+  <si>
+    <t>59 JEFFERSON AVE SALEM MA 01970-2948</t>
+  </si>
+  <si>
+    <t>1049859072</t>
+  </si>
+  <si>
+    <t>NEEDHAM OIL &amp; AIR LLC</t>
+  </si>
+  <si>
+    <t>355R CHESTNUT ST NEEDHAM MA 02492-2408</t>
+  </si>
+  <si>
+    <t>900436992</t>
+  </si>
+  <si>
+    <t>NICCOLI BROS OIL INC</t>
+  </si>
+  <si>
+    <t>568 MONTELLO ST BROCKTON MA 02301-6009</t>
+  </si>
+  <si>
+    <t>1601278976</t>
+  </si>
+  <si>
+    <t>NORTH ATLANTIC CORP</t>
+  </si>
+  <si>
+    <t>1255B GAR HIGHWAY SOMERSET MA 02726</t>
+  </si>
+  <si>
+    <t>1865110528</t>
+  </si>
+  <si>
+    <t>NORTH COUNTRY MULCH INC</t>
+  </si>
+  <si>
+    <t>236 MAPLE ST BELLINGHAM MA 02019-3017</t>
+  </si>
+  <si>
+    <t>651138048</t>
+  </si>
+  <si>
+    <t>NORTHBORO OIL CO INC</t>
+  </si>
+  <si>
+    <t>247 W MAIN ST NORTHBOROUGH MA 01532-1847</t>
+  </si>
+  <si>
+    <t>1251136512</t>
+  </si>
+  <si>
+    <t>NORTHFIELD MOUNT HERMON SCHOOL</t>
+  </si>
+  <si>
+    <t>1 LAMPLIGHTER WAY MOUNT HERMON MA 01354-9637</t>
+  </si>
+  <si>
+    <t>1481872384</t>
+  </si>
+  <si>
+    <t>NORTHFIELD MOUNTAIN LLC</t>
+  </si>
+  <si>
+    <t>100 DISTRICT AVE STE 102 BURLINGTON MA 01803-5043</t>
+  </si>
+  <si>
+    <t>504075264</t>
+  </si>
+  <si>
+    <t>NORTHSTAR CONSTRUCTION SERVICE</t>
+  </si>
+  <si>
+    <t>200 MOUNT LAUREL CIR SHIRLEY MA 01464-2426</t>
+  </si>
+  <si>
+    <t>639652864</t>
+  </si>
+  <si>
+    <t>NSTAR ELECTRIC</t>
+  </si>
+  <si>
+    <t>107 SELDEN ST BERLIN CT 06037-1616</t>
+  </si>
+  <si>
+    <t>1618318336</t>
+  </si>
+  <si>
+    <t>OCEAN EXPRESS, LLC</t>
+  </si>
+  <si>
+    <t>60 MEAD ST SEEKONK MA 02771-5913</t>
+  </si>
+  <si>
+    <t>1506513920</t>
+  </si>
+  <si>
+    <t>ONE CHESTNUT STREET LLC</t>
+  </si>
+  <si>
+    <t>5 CHESTNUT ST LEOMINSTER MA 01453-3919</t>
+  </si>
+  <si>
+    <t>1864913920</t>
+  </si>
+  <si>
+    <t>P B JOHNSON INC</t>
+  </si>
+  <si>
+    <t>453 ESSEX ST SOUTH HAMILTON MA 01982-1510</t>
+  </si>
+  <si>
+    <t>1280545792</t>
+  </si>
+  <si>
+    <t>P J ALBERT INC</t>
+  </si>
+  <si>
+    <t>199 UPHAM ST FITCHBURG MA 01420-4594</t>
+  </si>
+  <si>
+    <t>392811520</t>
+  </si>
+  <si>
+    <t>PEPSI-COLA BOTTLING CO OF WORCESTER INC</t>
+  </si>
+  <si>
+    <t>90 INDUSTRIAL DR HOLDEN MA 01520-1849</t>
+  </si>
+  <si>
+    <t>326718464</t>
+  </si>
+  <si>
+    <t>PETER PAN BUS LINES INC</t>
+  </si>
+  <si>
+    <t>1 PETER PAN WAY UNION STATION - SUITE 300 SPRINGFIELD MA 01103-1004</t>
+  </si>
+  <si>
+    <t>577868800</t>
+  </si>
+  <si>
+    <t>PINE HILL EQUIPMENT INC</t>
+  </si>
+  <si>
+    <t>655 PINE HILL RD WESTPORT MA 02790-1298</t>
+  </si>
+  <si>
+    <t>48976896</t>
+  </si>
+  <si>
+    <t>PINEWOOD LODGE INC</t>
+  </si>
+  <si>
+    <t>190 PINEWOOD RD PLYMOUTH MA 02360-5078</t>
+  </si>
+  <si>
+    <t>737514496</t>
+  </si>
+  <si>
+    <t>PLYMOUTH &amp; BROCKTON ST RAILWAY CO</t>
+  </si>
+  <si>
+    <t>1797100544</t>
+  </si>
+  <si>
+    <t>PORTER TRANSPORTATION CO</t>
+  </si>
+  <si>
+    <t>61 TULLY RD # 2 ORANGE MA 01364-9678</t>
+  </si>
+  <si>
+    <t>286233600</t>
+  </si>
+  <si>
+    <t>R N CUTRUMBES TRUCKING LLC</t>
+  </si>
+  <si>
+    <t>130 DEPOT ST WESTFORD MA 01886-1358</t>
+  </si>
+  <si>
+    <t>844469248</t>
+  </si>
+  <si>
+    <t>R.P. MARZILLI &amp; CO</t>
+  </si>
+  <si>
+    <t>300 ROCKLAND RD LAKE BLUFF IL 60044-1813</t>
+  </si>
+  <si>
+    <t>756913152</t>
+  </si>
+  <si>
+    <t>RAMPCO CONSTRUCTION CO INC</t>
+  </si>
+  <si>
+    <t>120 SCHOFIELD AVE DUDLEY MA 01571-6027</t>
+  </si>
+  <si>
+    <t>1395495936</t>
+  </si>
+  <si>
+    <t>RAY HALUCH INC</t>
+  </si>
+  <si>
+    <t>1014 CENTER ST LUDLOW MA 01056-1146</t>
+  </si>
+  <si>
+    <t>1546359808</t>
+  </si>
+  <si>
+    <t>REGENCY TRANSPORTATION INC</t>
+  </si>
+  <si>
+    <t>5 KENWOOD CIR FRANKLIN MA 02038-3201</t>
+  </si>
+  <si>
+    <t>254514176</t>
+  </si>
+  <si>
+    <t>RICHARD'S FUEL &amp; HEATING INC.</t>
+  </si>
+  <si>
+    <t>79 UNION ST REAR 2 EASTHAMPTON MA 01027-1447</t>
+  </si>
+  <si>
+    <t>912282624</t>
+  </si>
+  <si>
+    <t>RM SULLIVAN TRANSPORTATION INC</t>
+  </si>
+  <si>
+    <t>68 S BROAD ST WESTFIELD MA 01085-4410</t>
+  </si>
+  <si>
+    <t>2031981568</t>
+  </si>
+  <si>
+    <t>ROBERTS BROS LUMBER CO INC</t>
+  </si>
+  <si>
+    <t>1450 SPRUCE CORNER RD ASHFIELD MA 01330-9747</t>
+  </si>
+  <si>
+    <t>172119040</t>
+  </si>
+  <si>
+    <t>RODMAN FORD SALES INC</t>
+  </si>
+  <si>
+    <t>ROUTE ONE FOXBORO MA 02035</t>
+  </si>
+  <si>
+    <t>1625379840</t>
+  </si>
+  <si>
+    <t>ROLLSTONE FUEL INC</t>
+  </si>
+  <si>
+    <t>523 ROLLSTONE ST FITCHBURG MA 01420-5224</t>
+  </si>
+  <si>
+    <t>1655411712</t>
+  </si>
+  <si>
+    <t>ROSATI MATERIALS INC</t>
+  </si>
+  <si>
+    <t>415 SILVER ST OFC AGAWAM AGAWAM MA 01001-2921</t>
+  </si>
+  <si>
+    <t>1605211136</t>
+  </si>
+  <si>
+    <t>RYDER TRUCK RENTAL INC</t>
+  </si>
+  <si>
+    <t>263033856</t>
+  </si>
+  <si>
+    <t>S&amp;J EXCO INC</t>
+  </si>
+  <si>
+    <t>200 GREAT WESTERN RD STE 1 SOUTH DENNIS MA 02660-3733</t>
+  </si>
+  <si>
+    <t>785224704</t>
+  </si>
+  <si>
+    <t>S&amp;R CORPORATION</t>
+  </si>
+  <si>
+    <t>1211126784</t>
+  </si>
+  <si>
+    <t>SALISBURY AUTO SALVAGE</t>
+  </si>
+  <si>
+    <t>16 MAIN ST SALISBURY MA 01952-1201</t>
+  </si>
+  <si>
+    <t>1371509760</t>
+  </si>
+  <si>
+    <t>SALTER TRANSPORTATION INC</t>
+  </si>
+  <si>
+    <t>196 SCOTLAND RD NEWBURY MA 01951-1003</t>
+  </si>
+  <si>
+    <t>455971840</t>
+  </si>
+  <si>
+    <t>SCITUATE CONCRETE PIPE CORP</t>
+  </si>
+  <si>
+    <t>120 CLAY PIT RD MARSHFIELD MA 02050-2404</t>
+  </si>
+  <si>
+    <t>1293784064</t>
+  </si>
+  <si>
+    <t>SERVICE OIL INC</t>
+  </si>
+  <si>
+    <t>435R LANCASTER ST LEOMINSTER MA 01453-4335</t>
+  </si>
+  <si>
+    <t>598447104</t>
+  </si>
+  <si>
+    <t>SHAFFER BEACON MECHANICAL LLC</t>
+  </si>
+  <si>
+    <t>242 MAIN ST BLDG BRISTOL BRISTOL CT 06010-6337</t>
+  </si>
+  <si>
+    <t>1909298176</t>
+  </si>
+  <si>
+    <t>SHEA CONCRETE PRODUCTS INC</t>
+  </si>
+  <si>
+    <t>87 HAVERHILL RD AMESBURY MA 01913-3916</t>
+  </si>
+  <si>
+    <t>1528124416</t>
+  </si>
+  <si>
+    <t>SNOW'S FUEL COMPANY LLC</t>
+  </si>
+  <si>
+    <t>18 MAIN ST ORLEANS MA 02653-2418</t>
+  </si>
+  <si>
+    <t>397775872</t>
+  </si>
+  <si>
+    <t>SOPER CONSTRUCTION COMPANY INC.</t>
+  </si>
+  <si>
+    <t>13 PLIMPTON ST REAR BLDG SOUTHBRIDGE MA 01550-1241</t>
+  </si>
+  <si>
+    <t>1821217792</t>
+  </si>
+  <si>
+    <t>SORENTI BROTHERS INC</t>
+  </si>
+  <si>
+    <t>114 STATE RD SAGAMORE BEACH MA 02562-2317</t>
+  </si>
+  <si>
+    <t>1719817216</t>
+  </si>
+  <si>
+    <t>SOUTH SHORE TERMINALS INC</t>
+  </si>
+  <si>
+    <t>1431 BEDFORD ST ABINGTON MA 02351-1274</t>
+  </si>
+  <si>
+    <t>1893569536</t>
+  </si>
+  <si>
+    <t>SPORTS TURF SPECIALTIES INC</t>
+  </si>
+  <si>
+    <t>20 KENNETH MINER DR WRENTHAM MA 02093-1168</t>
+  </si>
+  <si>
+    <t>1103991808</t>
+  </si>
+  <si>
+    <t>ST JOSEPH'S ABBEY</t>
+  </si>
+  <si>
+    <t>167 N SPENCER RD SPENCER MA 01562-1233</t>
+  </si>
+  <si>
+    <t>1200460800</t>
+  </si>
+  <si>
+    <t>STI PRECAST INC.</t>
+  </si>
+  <si>
+    <t>60 LANIDES LN LEOMINSTER MA 01453-2336</t>
+  </si>
+  <si>
+    <t>961254400</t>
+  </si>
+  <si>
+    <t>SUNRISE ERECTORS INC</t>
+  </si>
+  <si>
+    <t>290 PINE ST STE 2 CANTON MA 02021-3353</t>
+  </si>
+  <si>
+    <t>2060424192</t>
+  </si>
+  <si>
+    <t>SYLVAN NURSERY INC</t>
+  </si>
+  <si>
+    <t>1028 HORSENECK RD WESTPORT MA 02790-1392</t>
+  </si>
+  <si>
+    <t>2087031808</t>
+  </si>
+  <si>
+    <t>SYSCO BOSTON LLC</t>
+  </si>
+  <si>
+    <t>99 SPRING ST PLYMPTON MA 02367-1701</t>
+  </si>
+  <si>
+    <t>606573568</t>
+  </si>
+  <si>
+    <t>T FORD COMPANY INC</t>
+  </si>
+  <si>
+    <t>124 TENNEY ST GEORGETOWN MA 01833-1823</t>
+  </si>
+  <si>
+    <t>274748416</t>
+  </si>
+  <si>
+    <t>TANGO CONSTRUCTION INC</t>
+  </si>
+  <si>
+    <t>134 CRAWFORD ST FITCHBURG MA 01420-6800</t>
+  </si>
+  <si>
+    <t>491623424</t>
+  </si>
+  <si>
+    <t>TAYLOR LUMBER &amp; HARDWARE CO INC</t>
+  </si>
+  <si>
+    <t>2075 OCEAN ST MARSHFIELD MA 02050-3147</t>
+  </si>
+  <si>
+    <t>558076928</t>
+  </si>
+  <si>
+    <t>TERRIEN TRANSPORTATION INC</t>
+  </si>
+  <si>
+    <t>70 JUSTIN DR CHICOPEE MA 01022-1327</t>
+  </si>
+  <si>
     <t>1491620864</t>
   </si>
   <si>
-    <t>LINKS AT MARTHAS VINEYARD INC THE</t>
+    <t>THE LINKS AT MARTHA'S VINEYARD, INC.</t>
   </si>
   <si>
     <t>1 FARM NECK WAY OAK BLUFFS MA 02557-1656</t>
   </si>
   <si>
-    <t>657167360</t>
-[...598 lines deleted...]
-  <si>
     <t>523080704</t>
   </si>
   <si>
     <t>THE MIDDLESEX CORPORATION</t>
   </si>
   <si>
     <t>1 SPECTACLE POND RD LITTLETON MA 01460-1128</t>
   </si>
   <si>
     <t>2072876032</t>
   </si>
   <si>
     <t>1385010176</t>
   </si>
   <si>
     <t>TIM TIERNEY ROSE LEDGE COMPANIES</t>
   </si>
   <si>
     <t>21 POPLAR MOUNTAIN RD ERVING MA 01344-4420</t>
   </si>
   <si>
     <t>1949012992</t>
   </si>
   <si>
     <t>TIMBERLAND TRUCKING LLC</t>
   </si>
   <si>
     <t>17 DAYTON ST SOUTH HADLEY MA 01075-1924</t>
   </si>
   <si>
+    <t>2031113216</t>
+  </si>
+  <si>
+    <t>TOTMAN ENTERPRISES INC</t>
+  </si>
+  <si>
+    <t>10 REBECCA RD SCITUATE MA 02066-3520</t>
+  </si>
+  <si>
     <t>1536005120</t>
   </si>
   <si>
     <t>TOUPIN RIGGING CO INC</t>
   </si>
   <si>
     <t>955 BROADWAY RD DRACUT MA 01826-2805</t>
   </si>
   <si>
     <t>1759220736</t>
   </si>
   <si>
     <t>TOWN OF AGAWAM</t>
   </si>
   <si>
     <t>36 MAIN ST AGAWAM MA 01001-1837</t>
   </si>
   <si>
+    <t>213341184</t>
+  </si>
+  <si>
+    <t>TOWN OF AMHERST</t>
+  </si>
+  <si>
+    <t>4 BOLTWOOD AVE AMHERST MA 01002-2301</t>
+  </si>
+  <si>
     <t>1833800704</t>
   </si>
   <si>
     <t>TOWN OF BARNSTABLE</t>
   </si>
   <si>
     <t>230 SOUTH ST HYANNIS MA 02601-3935</t>
   </si>
   <si>
+    <t>491869184</t>
+  </si>
+  <si>
+    <t>TOWN OF BERKLEY</t>
+  </si>
+  <si>
+    <t>1 N MAIN ST BERKLEY MA 02779-1336</t>
+  </si>
+  <si>
     <t>1787532288</t>
   </si>
   <si>
     <t>TOWN OF BURLINGTON</t>
   </si>
   <si>
     <t>29 CENTER ST BURLINGTON MA 01803-3058</t>
   </si>
   <si>
     <t>308646912</t>
   </si>
   <si>
     <t>TOWN OF CHELMSFORD</t>
   </si>
   <si>
     <t>50 BILLERICA RD CHELMSFORD MA 01824-3102</t>
   </si>
   <si>
     <t>158176256</t>
   </si>
   <si>
     <t>TOWN OF DARTMOUTH</t>
   </si>
   <si>
     <t>400 SLOCUM RD DARTMOUTH MA 02747-3234</t>
@@ -6075,179 +7073,269 @@
   <si>
     <t>2005898240</t>
   </si>
   <si>
     <t>TOWN OF NEWBURY</t>
   </si>
   <si>
     <t>12 KENT WAY STE 101 BYFIELD MA 01922-1221</t>
   </si>
   <si>
     <t>1731040256</t>
   </si>
   <si>
     <t>TOWN OF OXFORD</t>
   </si>
   <si>
     <t>325 MAIN ST OXFORD MA 01540-1750</t>
   </si>
   <si>
     <t>1894749184</t>
   </si>
   <si>
     <t>TOWN OF PALMER</t>
   </si>
   <si>
-    <t>4417 MAIN ST PALMER MA 01069-6901</t>
+    <t>4417 MAIN ST STE 10 PALMER MA 01069-1133</t>
   </si>
   <si>
     <t>743674880</t>
   </si>
   <si>
     <t>TOWN OF READING</t>
   </si>
   <si>
     <t>16 LOWELL ST READING MA 01867-2674</t>
   </si>
   <si>
     <t>289379328</t>
   </si>
   <si>
     <t>TOWN OF REHOBOTH</t>
   </si>
   <si>
     <t>340 ANAWAN ST REHOBOTH MA 02769-2618</t>
   </si>
   <si>
     <t>848139264</t>
   </si>
   <si>
     <t>TOWN OF SCITUATE</t>
   </si>
   <si>
     <t>600 CHIEF JUSTICE CUSHING HWY SCITUATE MA 02066-3229</t>
   </si>
   <si>
+    <t>1769231360</t>
+  </si>
+  <si>
+    <t>TOWN OF SHELBURNE</t>
+  </si>
+  <si>
+    <t>51 BRIDGE ST SHELBURNE FALLS MA 01370-1102</t>
+  </si>
+  <si>
     <t>1974178816</t>
   </si>
   <si>
     <t>TOWN OF SOUTHBOROUGH</t>
   </si>
   <si>
     <t>17 COMMON ST SOUTHBOROUGH MA 01772-1662</t>
   </si>
   <si>
     <t>1576244224</t>
   </si>
   <si>
     <t>TOWN OF SPENCER</t>
   </si>
   <si>
     <t>157 MAIN ST TOWN HALL SPENCER MA 01562</t>
   </si>
   <si>
+    <t>152654848</t>
+  </si>
+  <si>
+    <t>TOWN OF STERLING</t>
+  </si>
+  <si>
+    <t>1 PARK ST STERLING MA 01564-2136</t>
+  </si>
+  <si>
     <t>1400083456</t>
   </si>
   <si>
     <t>TOWN OF STONEHAM</t>
   </si>
   <si>
     <t>35 CENTRAL ST STONEHAM MA 02180-2055</t>
   </si>
   <si>
+    <t>32723968</t>
+  </si>
+  <si>
+    <t>TOWN OF TEWKSBURY</t>
+  </si>
+  <si>
+    <t>11 TOWN HALL AVE STE 1 TEWKSBURY MA 01876-4732</t>
+  </si>
+  <si>
     <t>1724748800</t>
   </si>
   <si>
     <t>TOWN OF TYNGSBOROUGH</t>
   </si>
   <si>
     <t>25 BRYANT LN TYNGSBORO MA 01879-1042</t>
   </si>
   <si>
+    <t>1875366912</t>
+  </si>
+  <si>
+    <t>TOWN OF UXBRIDGE</t>
+  </si>
+  <si>
+    <t>21 S MAIN ST STE 101 UXBRIDGE MA 01569-1851</t>
+  </si>
+  <si>
     <t>1669698560</t>
   </si>
   <si>
     <t>TOWN OF WAKEFIELD</t>
   </si>
   <si>
     <t>1 LAFAYETTE ST WAKEFIELD MA 01880-2327</t>
   </si>
   <si>
+    <t>2000442368</t>
+  </si>
+  <si>
+    <t>TOWN OF WALPOLE</t>
+  </si>
+  <si>
+    <t>135 SCHOOL ST WALPOLE MA 02081-2837</t>
+  </si>
+  <si>
     <t>1550947328</t>
   </si>
   <si>
     <t>TOWN OF WEBSTER</t>
   </si>
   <si>
     <t>350 MAIN ST STE 2 WEBSTER MA 01570-2292</t>
   </si>
   <si>
+    <t>544691200</t>
+  </si>
+  <si>
+    <t>TOWN OF WENHAM</t>
+  </si>
+  <si>
+    <t>138 MAIN ST WENHAM MA 01984-1597</t>
+  </si>
+  <si>
     <t>1883739136</t>
   </si>
   <si>
     <t>TOWN OF WEST BOYLSTON</t>
   </si>
   <si>
     <t>140 WORCESTER ST WEST BOYLSTON MA 01583-1716</t>
   </si>
   <si>
+    <t>1920619520</t>
+  </si>
+  <si>
+    <t>TOWN OF WESTMINSTER</t>
+  </si>
+  <si>
+    <t>11 SOUTH ST WESTMINSTER MA 01473-1534</t>
+  </si>
+  <si>
     <t>760058880</t>
   </si>
   <si>
-    <t>TOWN OF WESTPORT</t>
+    <t>TOWN OF WESTPORT HIGHWAY DEPT</t>
   </si>
   <si>
     <t>820 MAIN RD WESTPORT MA 02790-4311</t>
   </si>
   <si>
     <t>95261696</t>
   </si>
   <si>
     <t>TREE HOUSE BREWING COMPANY INC</t>
   </si>
   <si>
     <t>129 STURBRIDGE RD CHARLTON MA 01507-5330</t>
   </si>
   <si>
     <t>379425792</t>
   </si>
   <si>
     <t>TRUSTEES OF MOUNT HOLYOKE COLLEGE</t>
   </si>
   <si>
     <t>50 COLLEGE ST SOUTH HADLEY MA 01075-1489</t>
   </si>
   <si>
+    <t>1645761536</t>
+  </si>
+  <si>
+    <t>TRUSTEES OF THE SMITH COLLEGE</t>
+  </si>
+  <si>
+    <t>10 ELM ST NORTHAMPTON MA 01063-6304</t>
+  </si>
+  <si>
+    <t>1256543232</t>
+  </si>
+  <si>
+    <t>UNITED OIL HEAT INC</t>
+  </si>
+  <si>
+    <t>199 MANSFIELD AVE NORTON MA 02766-1375</t>
+  </si>
+  <si>
     <t>724063232</t>
   </si>
   <si>
     <t>UNITED PARCEL SERVICE INC OHIO</t>
   </si>
   <si>
     <t>55 GLENLAKE PARKWAY, NE ATLANTA GA 30328-3474</t>
   </si>
   <si>
+    <t>622023680</t>
+  </si>
+  <si>
+    <t>UNIVERSITY OF MASSACHUSETTS</t>
+  </si>
+  <si>
+    <t>50 WASHINGTON ST STE 3000 WESTBOROUGH MA 01581-1169</t>
+  </si>
+  <si>
     <t>1424512000</t>
   </si>
   <si>
     <t>UP ISLAND AUTOMOTIVE INC</t>
   </si>
   <si>
     <t>1074 STATE RD WEST TISBURY MA 02575</t>
   </si>
   <si>
     <t>321754112</t>
   </si>
   <si>
     <t>W R ROBINSON LUMBER CO INC</t>
   </si>
   <si>
     <t>145 CLEVELAND RD WHEELWRIGHT MA 01094</t>
   </si>
   <si>
     <t>663589888</t>
   </si>
   <si>
     <t>W.F. &amp; P. NOTHE, LLC</t>
   </si>
   <si>
     <t>122 MAIN STREET MONSON MA 01057</t>
@@ -6276,146 +7364,174 @@
   <si>
     <t>WELLESLEY TRUCKING SERV INC</t>
   </si>
   <si>
     <t>PO BOX 564 FRAMINGHAM MA 01704-0564</t>
   </si>
   <si>
     <t>268932096</t>
   </si>
   <si>
     <t>WHALEN NURSERY INC</t>
   </si>
   <si>
     <t>653 S EGREMONT RD GREAT BARRINGTON MA 01230-1931</t>
   </si>
   <si>
     <t>1790415872</t>
   </si>
   <si>
     <t>WHITE EQUIPMENT LEASING CORP</t>
   </si>
   <si>
     <t>10 BURR ST FRAMINGHAM MA 01701-4692</t>
   </si>
   <si>
+    <t>1501778944</t>
+  </si>
+  <si>
+    <t>WHITNEY TRUCKING INC</t>
+  </si>
+  <si>
+    <t>576 PINE MEADOW RD NORTHFIELD MA 01360-9635</t>
+  </si>
+  <si>
     <t>449156096</t>
   </si>
   <si>
     <t>WILLIAM W CLARK EXCAVATING LLC</t>
   </si>
   <si>
     <t>22 PRATT CORNER RD SHUTESBURY MA 01072-9718</t>
   </si>
   <si>
     <t>569742336</t>
   </si>
   <si>
     <t>WILSON BUS LINES INC</t>
   </si>
   <si>
     <t>203 PATRIOTS RD EAST TEMPLETON MA 01438</t>
   </si>
   <si>
     <t>1577554944</t>
   </si>
   <si>
     <t>WIN WASTE INNOVATIONS OF NORTHERN NEW ENGLAND INC.</t>
   </si>
   <si>
     <t>90 ARBORETUM DR STE 300 NEWINGTON NH 03801-7857</t>
   </si>
   <si>
+    <t>1910477824</t>
+  </si>
+  <si>
+    <t>WORCESTER MANUFACTURING INC</t>
+  </si>
+  <si>
+    <t>35 NEW ST WORCESTER MA 01605-3324</t>
+  </si>
+  <si>
     <t>1110152192</t>
   </si>
   <si>
     <t>WRENTHAM REGIONAL SERV CTR INC</t>
   </si>
   <si>
     <t>1 DEPOT ST WRENTHAM MA 02093-1546</t>
   </si>
   <si>
     <t>449811456</t>
   </si>
   <si>
     <t>ZECCO &amp; SONS INC</t>
   </si>
   <si>
     <t>2 WARR AVE WAREHAM MA 02571-2023</t>
   </si>
   <si>
-    <t>Page</t>
-[...5 lines deleted...]
-    <t>Active Fuel Licensees January 2026</t>
+    <t xml:space="preserve">         Massachusetts Department of Revenue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                 Active Gasoline Fuel Licensees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                            01-Apr-2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                 Active Jet Fuel Licensees</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                 Active Special Fuels Licensees</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="12"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -6708,11900 +7824,13921 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8768B14F-D9A5-4DDF-AA50-5BA0FF556DDF}">
-  <dimension ref="A1:M848"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5F03C4F-07C9-4DE9-AA41-A647067EFC99}">
+  <dimension ref="A1:J221"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="38.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="19.1796875" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" customWidth="1"/>
+    <col min="3" max="3" width="32.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="67.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="D2" t="s">
+    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C2" s="2" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C3" s="2" t="s">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C4" s="2" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="2"/>
-[...13 lines deleted...]
-      <c r="A8" s="2" t="s">
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="2"/>
-[...19 lines deleted...]
-      <c r="A9" t="s">
+      <c r="C9" t="s">
         <v>6</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>7</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="L9" t="s">
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="C10" t="s">
         <v>10</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>11</v>
       </c>
-      <c r="E10" t="s">
+      <c r="J10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
         <v>12</v>
       </c>
-      <c r="L10" t="s">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C11" t="s">
         <v>13</v>
       </c>
-      <c r="C11" t="s">
+      <c r="E11" t="s">
         <v>14</v>
       </c>
-      <c r="E11" t="s">
+      <c r="J11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
         <v>15</v>
       </c>
-      <c r="L11" t="s">
-[...4 lines deleted...]
-      <c r="A12" t="s">
+      <c r="C12" t="s">
         <v>16</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>17</v>
       </c>
-      <c r="E12" t="s">
+      <c r="J12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
         <v>18</v>
       </c>
-      <c r="L12" t="s">
-[...4 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C13" t="s">
         <v>19</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
         <v>20</v>
       </c>
-      <c r="E13" t="s">
+      <c r="J13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" t="s">
         <v>21</v>
       </c>
-      <c r="L13" t="s">
-[...4 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C14" t="s">
         <v>22</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>23</v>
       </c>
-      <c r="E14" t="s">
+      <c r="J14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" t="s">
         <v>24</v>
       </c>
-      <c r="L14" t="s">
-[...4 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C15" t="s">
         <v>25</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
         <v>26</v>
       </c>
-      <c r="E15" t="s">
+      <c r="J15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" t="s">
         <v>27</v>
       </c>
-      <c r="L15" t="s">
-[...4 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C16" t="s">
         <v>28</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>29</v>
       </c>
-      <c r="E16" t="s">
+      <c r="J16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" t="s">
         <v>30</v>
       </c>
-      <c r="L16" t="s">
-[...4 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C17" t="s">
         <v>31</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
         <v>32</v>
       </c>
-      <c r="E17" t="s">
+      <c r="J17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
         <v>33</v>
       </c>
-      <c r="L17" t="s">
-[...4 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C18" t="s">
         <v>34</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
         <v>35</v>
       </c>
-      <c r="E18" t="s">
+      <c r="J18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" t="s">
         <v>36</v>
       </c>
-      <c r="L18" t="s">
-[...4 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C19" t="s">
         <v>37</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>38</v>
       </c>
-      <c r="E19" t="s">
+      <c r="J19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
         <v>39</v>
       </c>
-      <c r="L19" t="s">
-[...4 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C20" t="s">
         <v>40</v>
       </c>
-      <c r="C20" t="s">
+      <c r="E20" t="s">
         <v>41</v>
       </c>
-      <c r="E20" t="s">
+      <c r="J20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" t="s">
         <v>42</v>
       </c>
-      <c r="L20" t="s">
-[...4 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C21" t="s">
         <v>43</v>
       </c>
-      <c r="C21" t="s">
+      <c r="E21" t="s">
         <v>44</v>
       </c>
-      <c r="E21" t="s">
+      <c r="J21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
         <v>45</v>
       </c>
-      <c r="L21" t="s">
-[...4 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C22" t="s">
         <v>46</v>
       </c>
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>47</v>
       </c>
-      <c r="E22" t="s">
+      <c r="J22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
         <v>48</v>
       </c>
-      <c r="L22" t="s">
-[...4 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C23" t="s">
         <v>49</v>
       </c>
-      <c r="C23" t="s">
+      <c r="E23" t="s">
         <v>50</v>
       </c>
-      <c r="E23" t="s">
+      <c r="J23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="L23" t="s">
-[...4 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C24" t="s">
         <v>52</v>
       </c>
-      <c r="C24" t="s">
+      <c r="E24" t="s">
         <v>53</v>
       </c>
-      <c r="E24" t="s">
+      <c r="J24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="L24" t="s">
-[...4 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C25" t="s">
         <v>55</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25" t="s">
         <v>56</v>
       </c>
-      <c r="E25" t="s">
+      <c r="J25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="L25" t="s">
-[...4 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C26" t="s">
         <v>58</v>
       </c>
-      <c r="C26" t="s">
+      <c r="E26" t="s">
         <v>59</v>
       </c>
-      <c r="E26" t="s">
+      <c r="J26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" t="s">
         <v>60</v>
       </c>
-      <c r="L26" t="s">
-[...4 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C27" t="s">
         <v>61</v>
       </c>
-      <c r="C27" t="s">
+      <c r="E27" t="s">
         <v>62</v>
       </c>
-      <c r="E27" t="s">
+      <c r="J27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
         <v>63</v>
       </c>
-      <c r="L27" t="s">
-[...4 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C28" t="s">
         <v>64</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
         <v>65</v>
       </c>
-      <c r="E28" t="s">
+      <c r="J28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" t="s">
         <v>66</v>
       </c>
-      <c r="L28" t="s">
-[...4 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C29" t="s">
         <v>67</v>
       </c>
-      <c r="C29" t="s">
+      <c r="E29" t="s">
         <v>68</v>
       </c>
-      <c r="E29" t="s">
+      <c r="J29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" t="s">
         <v>69</v>
       </c>
-      <c r="L29" t="s">
-[...4 lines deleted...]
-      <c r="A30" t="s">
+      <c r="C30" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
+      <c r="E30" t="s">
         <v>71</v>
       </c>
-      <c r="E30" t="s">
+      <c r="J30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
         <v>72</v>
       </c>
-      <c r="L30" t="s">
-[...4 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C31" t="s">
         <v>73</v>
       </c>
-      <c r="C31" t="s">
+      <c r="E31" t="s">
         <v>74</v>
       </c>
-      <c r="E31" t="s">
+      <c r="J31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
         <v>75</v>
       </c>
-      <c r="L31" t="s">
-[...4 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C32" t="s">
         <v>76</v>
       </c>
-      <c r="C32" t="s">
+      <c r="E32" t="s">
         <v>77</v>
       </c>
-      <c r="E32" t="s">
+      <c r="J32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" t="s">
         <v>78</v>
       </c>
-      <c r="L32" t="s">
-[...4 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C33" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>80</v>
       </c>
-      <c r="E33" t="s">
+      <c r="J33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" t="s">
         <v>81</v>
       </c>
-      <c r="L33" t="s">
-[...4 lines deleted...]
-      <c r="A34" t="s">
+      <c r="C34" t="s">
         <v>82</v>
       </c>
-      <c r="C34" t="s">
+      <c r="E34" t="s">
         <v>83</v>
       </c>
-      <c r="E34" t="s">
+      <c r="J34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" t="s">
         <v>84</v>
       </c>
-      <c r="L34" t="s">
-[...4 lines deleted...]
-      <c r="A35" t="s">
+      <c r="C35" t="s">
         <v>85</v>
       </c>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
         <v>86</v>
       </c>
-      <c r="E35" t="s">
+      <c r="J35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" t="s">
         <v>87</v>
       </c>
-      <c r="L35" t="s">
-[...4 lines deleted...]
-      <c r="A36" t="s">
+      <c r="C36" t="s">
         <v>88</v>
       </c>
-      <c r="C36" t="s">
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="J36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
         <v>89</v>
       </c>
-      <c r="E36" t="s">
-[...7 lines deleted...]
-      <c r="A37" t="s">
+      <c r="C37" t="s">
         <v>90</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>91</v>
       </c>
-      <c r="E37" t="s">
+      <c r="J37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
         <v>92</v>
       </c>
-      <c r="L37" t="s">
-[...4 lines deleted...]
-      <c r="A38" t="s">
+      <c r="C38" t="s">
         <v>93</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>94</v>
       </c>
-      <c r="E38" t="s">
+      <c r="J38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
         <v>95</v>
       </c>
-      <c r="L38" t="s">
-[...4 lines deleted...]
-      <c r="A39" t="s">
+      <c r="C39" t="s">
         <v>96</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>97</v>
       </c>
-      <c r="E39" t="s">
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" t="s">
         <v>98</v>
       </c>
-      <c r="L39" t="s">
-[...4 lines deleted...]
-      <c r="A40" t="s">
+      <c r="C40" t="s">
         <v>99</v>
       </c>
-      <c r="C40" t="s">
+      <c r="E40" t="s">
         <v>100</v>
       </c>
-      <c r="E40" t="s">
+      <c r="J40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
         <v>101</v>
       </c>
-      <c r="L40" t="s">
-[...4 lines deleted...]
-      <c r="A41" t="s">
+      <c r="C41" t="s">
         <v>102</v>
       </c>
-      <c r="C41" t="s">
+      <c r="E41" t="s">
         <v>103</v>
       </c>
-      <c r="E41" t="s">
+      <c r="J41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" t="s">
         <v>104</v>
       </c>
-      <c r="L41" t="s">
-[...4 lines deleted...]
-      <c r="A42" t="s">
+      <c r="C42" t="s">
         <v>105</v>
       </c>
-      <c r="C42" t="s">
+      <c r="E42" t="s">
         <v>106</v>
       </c>
-      <c r="E42" t="s">
+      <c r="J42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
         <v>107</v>
       </c>
-      <c r="L42" t="s">
-[...4 lines deleted...]
-      <c r="A43" t="s">
+      <c r="C43" t="s">
         <v>108</v>
       </c>
-      <c r="C43" t="s">
+      <c r="E43" t="s">
         <v>109</v>
       </c>
-      <c r="E43" t="s">
+      <c r="J43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" t="s">
         <v>110</v>
       </c>
-      <c r="L43" t="s">
-[...4 lines deleted...]
-      <c r="A44" t="s">
+      <c r="C44" t="s">
         <v>111</v>
       </c>
-      <c r="C44" t="s">
+      <c r="E44" t="s">
         <v>112</v>
       </c>
-      <c r="E44" t="s">
-[...6 lines deleted...]
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="C45" t="s">
         <v>114</v>
       </c>
       <c r="E45" t="s">
+        <v>112</v>
+      </c>
+      <c r="J45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" t="s">
         <v>115</v>
       </c>
-      <c r="L45" t="s">
-[...4 lines deleted...]
-      <c r="A46" t="s">
+      <c r="C46" t="s">
         <v>116</v>
       </c>
-      <c r="C46" t="s">
+      <c r="E46" t="s">
         <v>117</v>
       </c>
-      <c r="E46" t="s">
+      <c r="J46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" t="s">
         <v>118</v>
       </c>
-      <c r="L46" t="s">
-[...4 lines deleted...]
-      <c r="A47" t="s">
+      <c r="C47" t="s">
         <v>119</v>
       </c>
-      <c r="C47" t="s">
+      <c r="E47" t="s">
         <v>120</v>
       </c>
-      <c r="E47" t="s">
+      <c r="J47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" t="s">
         <v>121</v>
       </c>
-      <c r="L47" t="s">
-[...4 lines deleted...]
-      <c r="A48" t="s">
+      <c r="C48" t="s">
         <v>122</v>
       </c>
-      <c r="C48" t="s">
+      <c r="E48" t="s">
         <v>123</v>
       </c>
-      <c r="E48" t="s">
+      <c r="J48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" t="s">
         <v>124</v>
       </c>
-      <c r="L48" t="s">
-[...4 lines deleted...]
-      <c r="A49" t="s">
+      <c r="C49" t="s">
         <v>125</v>
       </c>
-      <c r="C49" t="s">
+      <c r="E49" t="s">
         <v>126</v>
       </c>
-      <c r="E49" t="s">
+      <c r="J49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A50" t="s">
         <v>127</v>
       </c>
-      <c r="L49" t="s">
-[...4 lines deleted...]
-      <c r="A50" t="s">
+      <c r="C50" t="s">
         <v>128</v>
       </c>
-      <c r="C50" t="s">
+      <c r="E50" t="s">
         <v>129</v>
       </c>
-      <c r="E50" t="s">
+      <c r="J50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A51" t="s">
         <v>130</v>
       </c>
-      <c r="L50" t="s">
-[...4 lines deleted...]
-      <c r="A51" t="s">
+      <c r="C51" t="s">
         <v>131</v>
       </c>
-      <c r="C51" t="s">
+      <c r="E51" t="s">
         <v>132</v>
       </c>
-      <c r="E51" t="s">
+      <c r="J51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" t="s">
         <v>133</v>
       </c>
-      <c r="L51" t="s">
-[...4 lines deleted...]
-      <c r="A52" t="s">
+      <c r="C52" t="s">
         <v>134</v>
       </c>
-      <c r="C52" t="s">
+      <c r="E52" t="s">
         <v>135</v>
       </c>
-      <c r="E52" t="s">
+      <c r="J52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" t="s">
         <v>136</v>
       </c>
-      <c r="L52" t="s">
-[...4 lines deleted...]
-      <c r="A53" t="s">
+      <c r="C53" t="s">
         <v>137</v>
       </c>
-      <c r="C53" t="s">
+      <c r="E53" t="s">
         <v>138</v>
       </c>
-      <c r="E53" t="s">
-[...6 lines deleted...]
-    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="C54" t="s">
         <v>140</v>
       </c>
       <c r="E54" t="s">
+        <v>100</v>
+      </c>
+      <c r="J54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A55" t="s">
         <v>141</v>
       </c>
-      <c r="L54" t="s">
-[...4 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C55" t="s">
         <v>142</v>
       </c>
-      <c r="C55" t="s">
+      <c r="E55" t="s">
         <v>143</v>
       </c>
-      <c r="E55" t="s">
+      <c r="J55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A56" t="s">
         <v>144</v>
       </c>
-      <c r="L55" t="s">
-[...4 lines deleted...]
-      <c r="A56" t="s">
+      <c r="C56" t="s">
         <v>145</v>
       </c>
-      <c r="C56" t="s">
+      <c r="E56" t="s">
         <v>146</v>
       </c>
-      <c r="E56" t="s">
+      <c r="J56" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A57" t="s">
         <v>147</v>
       </c>
-      <c r="L56" t="s">
-[...4 lines deleted...]
-      <c r="A57" t="s">
+      <c r="C57" t="s">
         <v>148</v>
       </c>
-      <c r="C57" t="s">
+      <c r="E57" t="s">
         <v>149</v>
       </c>
-      <c r="E57" t="s">
+      <c r="J57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A58" t="s">
         <v>150</v>
       </c>
-      <c r="L57" t="s">
-[...4 lines deleted...]
-      <c r="A58" t="s">
+      <c r="C58" t="s">
         <v>151</v>
       </c>
-      <c r="C58" t="s">
+      <c r="E58" t="s">
         <v>152</v>
       </c>
-      <c r="E58" t="s">
+      <c r="J58" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A59" t="s">
         <v>153</v>
       </c>
-      <c r="L58" t="s">
-[...4 lines deleted...]
-      <c r="A59" t="s">
+      <c r="C59" t="s">
         <v>154</v>
       </c>
-      <c r="C59" t="s">
+      <c r="E59" t="s">
         <v>155</v>
       </c>
-      <c r="E59" t="s">
+      <c r="J59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A60" t="s">
         <v>156</v>
       </c>
-      <c r="L59" t="s">
-[...4 lines deleted...]
-      <c r="A60" t="s">
+      <c r="C60" t="s">
         <v>157</v>
       </c>
-      <c r="C60" t="s">
+      <c r="E60" t="s">
         <v>158</v>
       </c>
-      <c r="E60" t="s">
+      <c r="J60" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A61" t="s">
         <v>159</v>
       </c>
-      <c r="L60" t="s">
-[...4 lines deleted...]
-      <c r="A61" t="s">
+      <c r="C61" t="s">
         <v>160</v>
       </c>
-      <c r="C61" t="s">
+      <c r="E61" t="s">
         <v>161</v>
       </c>
-      <c r="E61" t="s">
+      <c r="J61" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A62" t="s">
         <v>162</v>
       </c>
-      <c r="L61" t="s">
-[...4 lines deleted...]
-      <c r="A62" t="s">
+      <c r="C62" t="s">
         <v>163</v>
       </c>
-      <c r="C62" t="s">
+      <c r="E62" t="s">
         <v>164</v>
       </c>
-      <c r="E62" t="s">
+      <c r="J62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A63" t="s">
         <v>165</v>
       </c>
-      <c r="L62" t="s">
-[...4 lines deleted...]
-      <c r="A63" t="s">
+      <c r="C63" t="s">
         <v>166</v>
       </c>
-      <c r="C63" t="s">
+      <c r="E63" t="s">
         <v>167</v>
       </c>
-      <c r="E63" t="s">
+      <c r="J63" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A64" t="s">
         <v>168</v>
       </c>
-      <c r="L63" t="s">
-[...4 lines deleted...]
-      <c r="A64" t="s">
+      <c r="C64" t="s">
         <v>169</v>
       </c>
-      <c r="C64" t="s">
+      <c r="E64" t="s">
         <v>170</v>
       </c>
-      <c r="E64" t="s">
+      <c r="J64" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A65" t="s">
         <v>171</v>
       </c>
-      <c r="L64" t="s">
-[...4 lines deleted...]
-      <c r="A65" t="s">
+      <c r="C65" t="s">
         <v>172</v>
       </c>
-      <c r="C65" t="s">
+      <c r="E65" t="s">
         <v>173</v>
       </c>
-      <c r="E65" t="s">
+      <c r="J65" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A66" t="s">
         <v>174</v>
       </c>
-      <c r="L65" t="s">
-[...4 lines deleted...]
-      <c r="A66" t="s">
+      <c r="C66" t="s">
         <v>175</v>
       </c>
-      <c r="C66" t="s">
+      <c r="E66" t="s">
         <v>176</v>
       </c>
-      <c r="E66" t="s">
+      <c r="J66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A67" t="s">
         <v>177</v>
       </c>
-      <c r="L66" t="s">
-[...4 lines deleted...]
-      <c r="A67" t="s">
+      <c r="C67" t="s">
         <v>178</v>
       </c>
-      <c r="C67" t="s">
+      <c r="E67" t="s">
         <v>179</v>
       </c>
-      <c r="E67" t="s">
-[...6 lines deleted...]
-    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" t="s">
         <v>180</v>
       </c>
       <c r="C68" t="s">
         <v>181</v>
       </c>
       <c r="E68" t="s">
+        <v>14</v>
+      </c>
+      <c r="J68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A69" t="s">
         <v>182</v>
       </c>
-      <c r="L68" t="s">
-[...4 lines deleted...]
-      <c r="A69" t="s">
+      <c r="C69" t="s">
         <v>183</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>184</v>
       </c>
-      <c r="E69" t="s">
+      <c r="J69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A70" t="s">
         <v>185</v>
       </c>
-      <c r="L69" t="s">
-[...4 lines deleted...]
-      <c r="A70" t="s">
+      <c r="C70" t="s">
         <v>186</v>
       </c>
-      <c r="C70" t="s">
+      <c r="E70" t="s">
         <v>187</v>
       </c>
-      <c r="E70" t="s">
+      <c r="J70" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A71" t="s">
         <v>188</v>
       </c>
-      <c r="L70" t="s">
-[...4 lines deleted...]
-      <c r="A71" t="s">
+      <c r="C71" t="s">
         <v>189</v>
       </c>
-      <c r="C71" t="s">
+      <c r="E71" t="s">
         <v>190</v>
       </c>
-      <c r="E71" t="s">
+      <c r="J71" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A72" t="s">
         <v>191</v>
       </c>
-      <c r="L71" t="s">
-[...4 lines deleted...]
-      <c r="A72" t="s">
+      <c r="C72" t="s">
         <v>192</v>
       </c>
-      <c r="C72" t="s">
+      <c r="E72" t="s">
         <v>193</v>
       </c>
-      <c r="E72" t="s">
+      <c r="J72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A73" t="s">
         <v>194</v>
       </c>
-      <c r="L72" t="s">
-[...4 lines deleted...]
-      <c r="A73" t="s">
+      <c r="C73" t="s">
         <v>195</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>196</v>
       </c>
-      <c r="E73" t="s">
+      <c r="J73" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A74" t="s">
         <v>197</v>
       </c>
-      <c r="L73" t="s">
-[...4 lines deleted...]
-      <c r="A74" t="s">
+      <c r="C74" t="s">
         <v>198</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>199</v>
       </c>
-      <c r="E74" t="s">
+      <c r="J74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A75" t="s">
         <v>200</v>
       </c>
-      <c r="L74" t="s">
-[...4 lines deleted...]
-      <c r="A75" t="s">
+      <c r="C75" t="s">
         <v>201</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>202</v>
       </c>
-      <c r="E75" t="s">
+      <c r="J75" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A76" t="s">
         <v>203</v>
       </c>
-      <c r="L75" t="s">
-[...4 lines deleted...]
-      <c r="A76" t="s">
+      <c r="C76" t="s">
         <v>204</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>205</v>
       </c>
-      <c r="E76" t="s">
+      <c r="J76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A77" t="s">
         <v>206</v>
       </c>
-      <c r="L76" t="s">
-[...4 lines deleted...]
-      <c r="A77" t="s">
+      <c r="C77" t="s">
         <v>207</v>
       </c>
-      <c r="C77" t="s">
+      <c r="E77" t="s">
         <v>208</v>
       </c>
-      <c r="E77" t="s">
+      <c r="J77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A78" t="s">
         <v>209</v>
       </c>
-      <c r="L77" t="s">
-[...4 lines deleted...]
-      <c r="A78" t="s">
+      <c r="C78" t="s">
         <v>210</v>
       </c>
-      <c r="C78" t="s">
+      <c r="E78" t="s">
         <v>211</v>
       </c>
-      <c r="E78" t="s">
+      <c r="J78" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A79" t="s">
         <v>212</v>
       </c>
-      <c r="L78" t="s">
-[...4 lines deleted...]
-      <c r="A79" t="s">
+      <c r="C79" t="s">
         <v>213</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>214</v>
       </c>
-      <c r="E79" t="s">
+      <c r="J79" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A80" t="s">
         <v>215</v>
       </c>
-      <c r="L79" t="s">
-[...4 lines deleted...]
-      <c r="A80" t="s">
+      <c r="C80" t="s">
         <v>216</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E80" t="s">
         <v>217</v>
       </c>
-      <c r="E80" t="s">
+      <c r="J80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A81" t="s">
         <v>218</v>
       </c>
-      <c r="L80" t="s">
-[...4 lines deleted...]
-      <c r="A81" t="s">
+      <c r="C81" t="s">
         <v>219</v>
       </c>
-      <c r="C81" t="s">
+      <c r="E81" t="s">
         <v>220</v>
       </c>
-      <c r="E81" t="s">
+      <c r="J81" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A82" t="s">
         <v>221</v>
       </c>
-      <c r="L81" t="s">
-[...4 lines deleted...]
-      <c r="A83" s="1" t="s">
+      <c r="C82" t="s">
         <v>222</v>
       </c>
-      <c r="B83" s="1"/>
-[...16 lines deleted...]
-      <c r="C84" s="2" t="s">
+      <c r="E82" t="s">
+        <v>223</v>
+      </c>
+      <c r="J82" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A84" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A85" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E85" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D84" s="2"/>
-      <c r="E84" s="2" t="s">
+      <c r="J85" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A86" t="s">
+        <v>225</v>
+      </c>
+      <c r="C86" t="s">
+        <v>226</v>
+      </c>
+      <c r="E86" t="s">
+        <v>227</v>
+      </c>
+      <c r="J86" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A87" t="s">
+        <v>228</v>
+      </c>
+      <c r="C87" t="s">
+        <v>229</v>
+      </c>
+      <c r="E87" t="s">
+        <v>230</v>
+      </c>
+      <c r="J87" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A88" t="s">
+        <v>231</v>
+      </c>
+      <c r="C88" t="s">
+        <v>232</v>
+      </c>
+      <c r="E88" t="s">
+        <v>233</v>
+      </c>
+      <c r="J88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A89" t="s">
+        <v>234</v>
+      </c>
+      <c r="C89" t="s">
+        <v>235</v>
+      </c>
+      <c r="E89" t="s">
+        <v>50</v>
+      </c>
+      <c r="J89" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A90" t="s">
+        <v>236</v>
+      </c>
+      <c r="C90" t="s">
+        <v>237</v>
+      </c>
+      <c r="E90" t="s">
+        <v>238</v>
+      </c>
+      <c r="J90" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A91" t="s">
+        <v>239</v>
+      </c>
+      <c r="C91" t="s">
+        <v>240</v>
+      </c>
+      <c r="E91" t="s">
+        <v>241</v>
+      </c>
+      <c r="J91" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A92" t="s">
+        <v>242</v>
+      </c>
+      <c r="C92" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" t="s">
+        <v>244</v>
+      </c>
+      <c r="J92" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A93" t="s">
+        <v>245</v>
+      </c>
+      <c r="C93" t="s">
+        <v>246</v>
+      </c>
+      <c r="E93" t="s">
+        <v>247</v>
+      </c>
+      <c r="J93" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" t="s">
+        <v>248</v>
+      </c>
+      <c r="C94" t="s">
+        <v>249</v>
+      </c>
+      <c r="E94" t="s">
+        <v>250</v>
+      </c>
+      <c r="J94" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A95" t="s">
+        <v>251</v>
+      </c>
+      <c r="C95" t="s">
+        <v>252</v>
+      </c>
+      <c r="E95" t="s">
+        <v>253</v>
+      </c>
+      <c r="J95" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A96" t="s">
+        <v>254</v>
+      </c>
+      <c r="C96" t="s">
+        <v>255</v>
+      </c>
+      <c r="E96" t="s">
+        <v>256</v>
+      </c>
+      <c r="J96" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A97" t="s">
+        <v>257</v>
+      </c>
+      <c r="C97" t="s">
+        <v>258</v>
+      </c>
+      <c r="E97" t="s">
+        <v>259</v>
+      </c>
+      <c r="J97" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A98" t="s">
+        <v>260</v>
+      </c>
+      <c r="C98" t="s">
+        <v>261</v>
+      </c>
+      <c r="E98" t="s">
+        <v>262</v>
+      </c>
+      <c r="J98" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A99" t="s">
+        <v>263</v>
+      </c>
+      <c r="C99" t="s">
+        <v>264</v>
+      </c>
+      <c r="E99" t="s">
+        <v>265</v>
+      </c>
+      <c r="J99" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A100" t="s">
+        <v>266</v>
+      </c>
+      <c r="C100" t="s">
+        <v>267</v>
+      </c>
+      <c r="E100" t="s">
+        <v>268</v>
+      </c>
+      <c r="J100" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A101" t="s">
+        <v>269</v>
+      </c>
+      <c r="C101" t="s">
+        <v>270</v>
+      </c>
+      <c r="E101" t="s">
+        <v>271</v>
+      </c>
+      <c r="J101" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A102" t="s">
+        <v>272</v>
+      </c>
+      <c r="C102" t="s">
+        <v>273</v>
+      </c>
+      <c r="E102" t="s">
+        <v>274</v>
+      </c>
+      <c r="J102" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A103" t="s">
+        <v>275</v>
+      </c>
+      <c r="C103" t="s">
+        <v>276</v>
+      </c>
+      <c r="E103" t="s">
+        <v>277</v>
+      </c>
+      <c r="J103" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A104" t="s">
+        <v>278</v>
+      </c>
+      <c r="C104" t="s">
+        <v>279</v>
+      </c>
+      <c r="E104" t="s">
+        <v>280</v>
+      </c>
+      <c r="J104" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A105" t="s">
+        <v>281</v>
+      </c>
+      <c r="C105" t="s">
+        <v>282</v>
+      </c>
+      <c r="E105" t="s">
+        <v>283</v>
+      </c>
+      <c r="J105" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A106" t="s">
+        <v>284</v>
+      </c>
+      <c r="C106" t="s">
+        <v>285</v>
+      </c>
+      <c r="E106" t="s">
+        <v>286</v>
+      </c>
+      <c r="J106" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A107" t="s">
+        <v>287</v>
+      </c>
+      <c r="C107" t="s">
+        <v>288</v>
+      </c>
+      <c r="E107" t="s">
+        <v>289</v>
+      </c>
+      <c r="J107" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A108" t="s">
+        <v>290</v>
+      </c>
+      <c r="C108" t="s">
+        <v>291</v>
+      </c>
+      <c r="E108" t="s">
+        <v>292</v>
+      </c>
+      <c r="J108" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A109" t="s">
+        <v>293</v>
+      </c>
+      <c r="C109" t="s">
+        <v>294</v>
+      </c>
+      <c r="E109" t="s">
+        <v>295</v>
+      </c>
+      <c r="J109" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A110" t="s">
+        <v>296</v>
+      </c>
+      <c r="C110" t="s">
+        <v>297</v>
+      </c>
+      <c r="E110" t="s">
+        <v>298</v>
+      </c>
+      <c r="J110" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A111" t="s">
+        <v>299</v>
+      </c>
+      <c r="C111" t="s">
+        <v>300</v>
+      </c>
+      <c r="E111" t="s">
+        <v>301</v>
+      </c>
+      <c r="J111" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A112" t="s">
+        <v>302</v>
+      </c>
+      <c r="C112" t="s">
+        <v>303</v>
+      </c>
+      <c r="E112" t="s">
+        <v>304</v>
+      </c>
+      <c r="J112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A113" t="s">
+        <v>305</v>
+      </c>
+      <c r="C113" t="s">
+        <v>306</v>
+      </c>
+      <c r="E113" t="s">
+        <v>307</v>
+      </c>
+      <c r="J113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A114" t="s">
+        <v>308</v>
+      </c>
+      <c r="C114" t="s">
+        <v>309</v>
+      </c>
+      <c r="E114" t="s">
+        <v>310</v>
+      </c>
+      <c r="J114" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A115" t="s">
+        <v>311</v>
+      </c>
+      <c r="C115" t="s">
+        <v>312</v>
+      </c>
+      <c r="E115" t="s">
+        <v>313</v>
+      </c>
+      <c r="J115" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A116" t="s">
+        <v>314</v>
+      </c>
+      <c r="C116" t="s">
+        <v>315</v>
+      </c>
+      <c r="E116" t="s">
+        <v>316</v>
+      </c>
+      <c r="J116" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A117" t="s">
+        <v>317</v>
+      </c>
+      <c r="C117" t="s">
+        <v>318</v>
+      </c>
+      <c r="E117" t="s">
+        <v>253</v>
+      </c>
+      <c r="J117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A118" t="s">
+        <v>319</v>
+      </c>
+      <c r="C118" t="s">
+        <v>320</v>
+      </c>
+      <c r="E118" t="s">
+        <v>321</v>
+      </c>
+      <c r="J118" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A119" t="s">
+        <v>322</v>
+      </c>
+      <c r="C119" t="s">
+        <v>323</v>
+      </c>
+      <c r="E119" t="s">
+        <v>324</v>
+      </c>
+      <c r="J119" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A120" t="s">
+        <v>325</v>
+      </c>
+      <c r="C120" t="s">
+        <v>326</v>
+      </c>
+      <c r="E120" t="s">
+        <v>327</v>
+      </c>
+      <c r="J120" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A121" t="s">
+        <v>328</v>
+      </c>
+      <c r="C121" t="s">
+        <v>329</v>
+      </c>
+      <c r="E121" t="s">
+        <v>330</v>
+      </c>
+      <c r="J121" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A122" t="s">
+        <v>331</v>
+      </c>
+      <c r="C122" t="s">
+        <v>332</v>
+      </c>
+      <c r="E122" t="s">
+        <v>333</v>
+      </c>
+      <c r="J122" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A123" t="s">
+        <v>334</v>
+      </c>
+      <c r="C123" t="s">
+        <v>335</v>
+      </c>
+      <c r="E123" t="s">
+        <v>336</v>
+      </c>
+      <c r="J123" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A124" t="s">
+        <v>337</v>
+      </c>
+      <c r="C124" t="s">
+        <v>338</v>
+      </c>
+      <c r="E124" t="s">
+        <v>339</v>
+      </c>
+      <c r="J124" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A125" t="s">
+        <v>340</v>
+      </c>
+      <c r="C125" t="s">
+        <v>341</v>
+      </c>
+      <c r="E125" t="s">
+        <v>342</v>
+      </c>
+      <c r="J125" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A126" t="s">
+        <v>343</v>
+      </c>
+      <c r="C126" t="s">
+        <v>344</v>
+      </c>
+      <c r="E126" t="s">
+        <v>345</v>
+      </c>
+      <c r="J126" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A127" t="s">
+        <v>346</v>
+      </c>
+      <c r="C127" t="s">
+        <v>347</v>
+      </c>
+      <c r="E127" t="s">
+        <v>348</v>
+      </c>
+      <c r="J127" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A128" t="s">
+        <v>349</v>
+      </c>
+      <c r="C128" t="s">
+        <v>350</v>
+      </c>
+      <c r="E128" t="s">
+        <v>351</v>
+      </c>
+      <c r="J128" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A129" t="s">
+        <v>352</v>
+      </c>
+      <c r="C129" t="s">
+        <v>353</v>
+      </c>
+      <c r="E129" t="s">
+        <v>354</v>
+      </c>
+      <c r="J129" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A130" t="s">
+        <v>355</v>
+      </c>
+      <c r="C130" t="s">
+        <v>356</v>
+      </c>
+      <c r="E130" t="s">
+        <v>357</v>
+      </c>
+      <c r="J130" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A131" t="s">
+        <v>358</v>
+      </c>
+      <c r="C131" t="s">
+        <v>359</v>
+      </c>
+      <c r="E131" t="s">
+        <v>360</v>
+      </c>
+      <c r="J131" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A132" t="s">
+        <v>361</v>
+      </c>
+      <c r="C132" t="s">
+        <v>362</v>
+      </c>
+      <c r="E132" t="s">
+        <v>363</v>
+      </c>
+      <c r="J132" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A133" t="s">
+        <v>364</v>
+      </c>
+      <c r="C133" t="s">
+        <v>365</v>
+      </c>
+      <c r="E133" t="s">
+        <v>366</v>
+      </c>
+      <c r="J133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A134" t="s">
+        <v>367</v>
+      </c>
+      <c r="C134" t="s">
+        <v>368</v>
+      </c>
+      <c r="E134" t="s">
+        <v>304</v>
+      </c>
+      <c r="J134" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A135" t="s">
+        <v>369</v>
+      </c>
+      <c r="C135" t="s">
+        <v>370</v>
+      </c>
+      <c r="E135" t="s">
+        <v>371</v>
+      </c>
+      <c r="J135" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A136" t="s">
+        <v>372</v>
+      </c>
+      <c r="C136" t="s">
+        <v>373</v>
+      </c>
+      <c r="E136" t="s">
+        <v>374</v>
+      </c>
+      <c r="J136" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A137" t="s">
+        <v>375</v>
+      </c>
+      <c r="C137" t="s">
+        <v>376</v>
+      </c>
+      <c r="E137" t="s">
+        <v>377</v>
+      </c>
+      <c r="J137" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A138" t="s">
+        <v>378</v>
+      </c>
+      <c r="C138" t="s">
+        <v>379</v>
+      </c>
+      <c r="E138" t="s">
+        <v>380</v>
+      </c>
+      <c r="J138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A139" t="s">
+        <v>381</v>
+      </c>
+      <c r="C139" t="s">
+        <v>382</v>
+      </c>
+      <c r="E139" t="s">
+        <v>383</v>
+      </c>
+      <c r="J139" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A140" t="s">
+        <v>384</v>
+      </c>
+      <c r="C140" t="s">
+        <v>385</v>
+      </c>
+      <c r="E140" t="s">
+        <v>386</v>
+      </c>
+      <c r="J140" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A141" t="s">
+        <v>387</v>
+      </c>
+      <c r="C141" t="s">
+        <v>388</v>
+      </c>
+      <c r="E141" t="s">
+        <v>389</v>
+      </c>
+      <c r="J141" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A143" s="1" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A144" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F84" s="2"/>
-[...5 lines deleted...]
-      <c r="L84" s="2" t="s">
+      <c r="C144" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A86" t="s">
+      <c r="E144" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A145" t="s">
+        <v>391</v>
+      </c>
+      <c r="C145" t="s">
+        <v>392</v>
+      </c>
+      <c r="E145" t="s">
+        <v>393</v>
+      </c>
+      <c r="J145" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A146" t="s">
+        <v>394</v>
+      </c>
+      <c r="C146" t="s">
         <v>226</v>
       </c>
-      <c r="C86" t="s">
+      <c r="E146" t="s">
         <v>227</v>
       </c>
-      <c r="E86" t="s">
-[...35 lines deleted...]
-      <c r="A89" t="s">
+      <c r="J146" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A147" t="s">
+        <v>395</v>
+      </c>
+      <c r="C147" t="s">
+        <v>396</v>
+      </c>
+      <c r="E147" t="s">
+        <v>397</v>
+      </c>
+      <c r="J147" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A148" t="s">
+        <v>398</v>
+      </c>
+      <c r="C148" t="s">
+        <v>399</v>
+      </c>
+      <c r="E148" t="s">
+        <v>400</v>
+      </c>
+      <c r="J148" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A149" t="s">
+        <v>401</v>
+      </c>
+      <c r="C149" t="s">
+        <v>402</v>
+      </c>
+      <c r="E149" t="s">
+        <v>403</v>
+      </c>
+      <c r="J149" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A150" t="s">
+        <v>404</v>
+      </c>
+      <c r="C150" t="s">
+        <v>405</v>
+      </c>
+      <c r="E150" t="s">
+        <v>406</v>
+      </c>
+      <c r="J150" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A151" t="s">
+        <v>407</v>
+      </c>
+      <c r="C151" t="s">
         <v>235</v>
       </c>
-      <c r="C89" t="s">
-[...16 lines deleted...]
-      <c r="E90" t="s">
+      <c r="E151" t="s">
+        <v>50</v>
+      </c>
+      <c r="J151" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A152" t="s">
+        <v>408</v>
+      </c>
+      <c r="C152" t="s">
+        <v>409</v>
+      </c>
+      <c r="E152" t="s">
+        <v>410</v>
+      </c>
+      <c r="J152" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A153" t="s">
+        <v>411</v>
+      </c>
+      <c r="C153" t="s">
         <v>240</v>
       </c>
-      <c r="L90" t="s">
-[...4 lines deleted...]
-      <c r="A91" t="s">
+      <c r="E153" t="s">
         <v>241</v>
       </c>
-      <c r="C91" t="s">
-[...2 lines deleted...]
-      <c r="E91" t="s">
+      <c r="J153" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A154" t="s">
+        <v>412</v>
+      </c>
+      <c r="C154" t="s">
+        <v>413</v>
+      </c>
+      <c r="E154" t="s">
+        <v>414</v>
+      </c>
+      <c r="J154" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A155" t="s">
+        <v>415</v>
+      </c>
+      <c r="C155" t="s">
         <v>243</v>
       </c>
-      <c r="L91" t="s">
-[...4 lines deleted...]
-      <c r="A92" t="s">
+      <c r="E155" t="s">
         <v>244</v>
       </c>
-      <c r="C92" t="s">
-[...2 lines deleted...]
-      <c r="E92" t="s">
+      <c r="J155" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A156" t="s">
+        <v>416</v>
+      </c>
+      <c r="C156" t="s">
+        <v>417</v>
+      </c>
+      <c r="E156" t="s">
+        <v>418</v>
+      </c>
+      <c r="J156" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A157" t="s">
+        <v>419</v>
+      </c>
+      <c r="C157" t="s">
         <v>246</v>
       </c>
-      <c r="L92" t="s">
-[...4 lines deleted...]
-      <c r="A93" t="s">
+      <c r="E157" t="s">
         <v>247</v>
       </c>
-      <c r="C93" t="s">
-[...2 lines deleted...]
-      <c r="E93" t="s">
+      <c r="J157" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A158" t="s">
+        <v>420</v>
+      </c>
+      <c r="C158" t="s">
         <v>249</v>
       </c>
-      <c r="L93" t="s">
-[...4 lines deleted...]
-      <c r="A94" t="s">
+      <c r="E158" t="s">
         <v>250</v>
       </c>
-      <c r="C94" t="s">
-[...16 lines deleted...]
-      <c r="E95" t="s">
+      <c r="J158" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A159" t="s">
+        <v>421</v>
+      </c>
+      <c r="C159" t="s">
+        <v>422</v>
+      </c>
+      <c r="E159" t="s">
+        <v>423</v>
+      </c>
+      <c r="J159" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A160" t="s">
+        <v>424</v>
+      </c>
+      <c r="C160" t="s">
+        <v>425</v>
+      </c>
+      <c r="E160" t="s">
+        <v>426</v>
+      </c>
+      <c r="J160" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A161" t="s">
+        <v>427</v>
+      </c>
+      <c r="C161" t="s">
+        <v>428</v>
+      </c>
+      <c r="E161" t="s">
+        <v>429</v>
+      </c>
+      <c r="J161" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A162" t="s">
+        <v>430</v>
+      </c>
+      <c r="C162" t="s">
+        <v>431</v>
+      </c>
+      <c r="E162" t="s">
+        <v>432</v>
+      </c>
+      <c r="J162" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A163" t="s">
+        <v>433</v>
+      </c>
+      <c r="C163" t="s">
         <v>255</v>
       </c>
-      <c r="L95" t="s">
-[...4 lines deleted...]
-      <c r="A96" t="s">
+      <c r="E163" t="s">
         <v>256</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="E96" t="s">
+      <c r="J163" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A164" t="s">
+        <v>434</v>
+      </c>
+      <c r="C164" t="s">
+        <v>435</v>
+      </c>
+      <c r="E164" t="s">
+        <v>436</v>
+      </c>
+      <c r="J164" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A165" t="s">
+        <v>437</v>
+      </c>
+      <c r="C165" t="s">
         <v>258</v>
       </c>
-      <c r="L96" t="s">
-[...4 lines deleted...]
-      <c r="A97" t="s">
+      <c r="E165" t="s">
         <v>259</v>
       </c>
-      <c r="C97" t="s">
-[...2 lines deleted...]
-      <c r="E97" t="s">
+      <c r="J165" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A166" t="s">
+        <v>438</v>
+      </c>
+      <c r="C166" t="s">
+        <v>439</v>
+      </c>
+      <c r="E166" t="s">
+        <v>440</v>
+      </c>
+      <c r="J166" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A167" t="s">
+        <v>441</v>
+      </c>
+      <c r="C167" t="s">
+        <v>442</v>
+      </c>
+      <c r="E167" t="s">
+        <v>443</v>
+      </c>
+      <c r="J167" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A168" t="s">
+        <v>444</v>
+      </c>
+      <c r="C168" t="s">
         <v>261</v>
       </c>
-      <c r="L97" t="s">
-[...4 lines deleted...]
-      <c r="A98" t="s">
+      <c r="E168" t="s">
         <v>262</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="E98" t="s">
+      <c r="J168" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A169" t="s">
+        <v>445</v>
+      </c>
+      <c r="C169" t="s">
+        <v>446</v>
+      </c>
+      <c r="E169" t="s">
+        <v>447</v>
+      </c>
+      <c r="J169" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A170" t="s">
+        <v>448</v>
+      </c>
+      <c r="C170" t="s">
         <v>264</v>
       </c>
-      <c r="L98" t="s">
-[...4 lines deleted...]
-      <c r="A99" t="s">
+      <c r="E170" t="s">
         <v>265</v>
       </c>
-      <c r="C99" t="s">
-[...72 lines deleted...]
-      <c r="E104" t="s">
+      <c r="J170" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A171" t="s">
+        <v>449</v>
+      </c>
+      <c r="C171" t="s">
+        <v>450</v>
+      </c>
+      <c r="E171" t="s">
+        <v>451</v>
+      </c>
+      <c r="J171" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A172" t="s">
+        <v>452</v>
+      </c>
+      <c r="C172" t="s">
         <v>282</v>
       </c>
-      <c r="L104" t="s">
-[...4 lines deleted...]
-      <c r="A105" t="s">
+      <c r="E172" t="s">
         <v>283</v>
       </c>
-      <c r="C105" t="s">
-[...16 lines deleted...]
-      <c r="E106" t="s">
+      <c r="J172" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A173" t="s">
+        <v>453</v>
+      </c>
+      <c r="C173" t="s">
         <v>288</v>
       </c>
-      <c r="L106" t="s">
-[...4 lines deleted...]
-      <c r="A107" t="s">
+      <c r="E173" t="s">
         <v>289</v>
       </c>
-      <c r="C107" t="s">
-[...2 lines deleted...]
-      <c r="E107" t="s">
+      <c r="J173" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A174" t="s">
+        <v>454</v>
+      </c>
+      <c r="C174" t="s">
         <v>291</v>
       </c>
-      <c r="L107" t="s">
-[...4 lines deleted...]
-      <c r="A108" t="s">
+      <c r="E174" t="s">
         <v>292</v>
       </c>
-      <c r="C108" t="s">
-[...24 lines deleted...]
-      <c r="A110" t="s">
+      <c r="J174" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A175" t="s">
+        <v>455</v>
+      </c>
+      <c r="C175" t="s">
+        <v>456</v>
+      </c>
+      <c r="E175" t="s">
+        <v>457</v>
+      </c>
+      <c r="J175" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A176" t="s">
+        <v>458</v>
+      </c>
+      <c r="C176" t="s">
         <v>297</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E176" t="s">
         <v>298</v>
       </c>
-      <c r="E110" t="s">
-[...7 lines deleted...]
-      <c r="A111" t="s">
+      <c r="J176" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A177" t="s">
+        <v>459</v>
+      </c>
+      <c r="C177" t="s">
         <v>300</v>
       </c>
-      <c r="C111" t="s">
+      <c r="E177" t="s">
         <v>301</v>
       </c>
-      <c r="E111" t="s">
-[...7 lines deleted...]
-      <c r="A112" t="s">
+      <c r="J177" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A178" t="s">
+        <v>460</v>
+      </c>
+      <c r="C178" t="s">
         <v>303</v>
       </c>
-      <c r="C112" t="s">
+      <c r="E178" t="s">
         <v>304</v>
       </c>
-      <c r="E112" t="s">
-[...7 lines deleted...]
-      <c r="A113" t="s">
+      <c r="J178" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A179" t="s">
+        <v>461</v>
+      </c>
+      <c r="C179" t="s">
         <v>306</v>
       </c>
-      <c r="C113" t="s">
+      <c r="E179" t="s">
         <v>307</v>
       </c>
-      <c r="E113" t="s">
-[...7 lines deleted...]
-      <c r="A114" t="s">
+      <c r="J179" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A180" t="s">
+        <v>462</v>
+      </c>
+      <c r="C180" t="s">
+        <v>463</v>
+      </c>
+      <c r="E180" t="s">
+        <v>464</v>
+      </c>
+      <c r="J180" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A181" t="s">
+        <v>465</v>
+      </c>
+      <c r="C181" t="s">
+        <v>466</v>
+      </c>
+      <c r="E181" t="s">
+        <v>467</v>
+      </c>
+      <c r="J181" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A182" t="s">
+        <v>468</v>
+      </c>
+      <c r="C182" t="s">
         <v>309</v>
       </c>
-      <c r="C114" t="s">
+      <c r="E182" t="s">
         <v>310</v>
       </c>
-      <c r="E114" t="s">
-[...21 lines deleted...]
-      <c r="A116" t="s">
+      <c r="J182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A183" t="s">
+        <v>469</v>
+      </c>
+      <c r="C183" t="s">
         <v>315</v>
       </c>
-      <c r="C116" t="s">
+      <c r="E183" t="s">
         <v>316</v>
       </c>
-      <c r="E116" t="s">
-[...13 lines deleted...]
-      <c r="E117" t="s">
+      <c r="J183" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A184" t="s">
+        <v>470</v>
+      </c>
+      <c r="C184" t="s">
         <v>320</v>
       </c>
-      <c r="L117" t="s">
-[...4 lines deleted...]
-      <c r="A118" t="s">
+      <c r="E184" t="s">
         <v>321</v>
       </c>
-      <c r="C118" t="s">
-[...2 lines deleted...]
-      <c r="E118" t="s">
+      <c r="J184" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A185" t="s">
+        <v>471</v>
+      </c>
+      <c r="C185" t="s">
         <v>323</v>
       </c>
-      <c r="L118" t="s">
-[...4 lines deleted...]
-      <c r="A119" t="s">
+      <c r="E185" t="s">
         <v>324</v>
       </c>
-      <c r="C119" t="s">
-[...918 lines deleted...]
-    <row r="186" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J185" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A186" t="s">
         <v>472</v>
       </c>
       <c r="C186" t="s">
         <v>473</v>
       </c>
       <c r="E186" t="s">
         <v>474</v>
       </c>
-      <c r="L186" t="s">
-[...3 lines deleted...]
-    <row r="187" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J186" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A187" t="s">
         <v>475</v>
       </c>
       <c r="C187" t="s">
+        <v>326</v>
+      </c>
+      <c r="E187" t="s">
+        <v>327</v>
+      </c>
+      <c r="J187" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A188" t="s">
         <v>476</v>
       </c>
-      <c r="E187" t="s">
+      <c r="C188" t="s">
+        <v>329</v>
+      </c>
+      <c r="E188" t="s">
+        <v>330</v>
+      </c>
+      <c r="J188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A189" t="s">
         <v>477</v>
       </c>
-      <c r="L187" t="s">
-[...4 lines deleted...]
-      <c r="A188" t="s">
+      <c r="C189" t="s">
         <v>478</v>
       </c>
-      <c r="C188" t="s">
+      <c r="E189" t="s">
         <v>479</v>
       </c>
-      <c r="E188" t="s">
+      <c r="J189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A190" t="s">
         <v>480</v>
       </c>
-      <c r="L188" t="s">
-[...4 lines deleted...]
-      <c r="A189" t="s">
+      <c r="C190" t="s">
         <v>481</v>
       </c>
-      <c r="C189" t="s">
-[...10 lines deleted...]
-      <c r="A190" t="s">
+      <c r="E190" t="s">
         <v>482</v>
       </c>
-      <c r="C190" t="s">
-[...9 lines deleted...]
-    <row r="191" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J190" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A191" t="s">
         <v>483</v>
       </c>
       <c r="C191" t="s">
-        <v>331</v>
+        <v>484</v>
       </c>
       <c r="E191" t="s">
+        <v>485</v>
+      </c>
+      <c r="J191" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A192" t="s">
+        <v>486</v>
+      </c>
+      <c r="C192" t="s">
+        <v>487</v>
+      </c>
+      <c r="E192" t="s">
+        <v>155</v>
+      </c>
+      <c r="J192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A193" t="s">
+        <v>488</v>
+      </c>
+      <c r="C193" t="s">
         <v>332</v>
       </c>
-      <c r="L191" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="E193" t="s">
-        <v>488</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:12" x14ac:dyDescent="0.25">
+        <v>333</v>
+      </c>
+      <c r="J193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A194" t="s">
         <v>489</v>
       </c>
       <c r="C194" t="s">
+        <v>335</v>
+      </c>
+      <c r="E194" t="s">
+        <v>336</v>
+      </c>
+      <c r="J194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A195" t="s">
         <v>490</v>
       </c>
-      <c r="E194" t="s">
+      <c r="C195" t="s">
         <v>491</v>
       </c>
-      <c r="L194" t="s">
-[...4 lines deleted...]
-      <c r="A195" t="s">
+      <c r="E195" t="s">
         <v>492</v>
       </c>
-      <c r="C195" t="s">
-[...9 lines deleted...]
-    <row r="196" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A196" t="s">
         <v>493</v>
       </c>
       <c r="C196" t="s">
         <v>494</v>
       </c>
       <c r="E196" t="s">
         <v>495</v>
       </c>
-      <c r="L196" t="s">
-[...3 lines deleted...]
-    <row r="197" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J196" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A197" t="s">
         <v>496</v>
       </c>
       <c r="C197" t="s">
+        <v>347</v>
+      </c>
+      <c r="E197" t="s">
+        <v>348</v>
+      </c>
+      <c r="J197" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A198" t="s">
         <v>497</v>
       </c>
-      <c r="E197" t="s">
+      <c r="C198" t="s">
         <v>498</v>
       </c>
-      <c r="L197" t="s">
-[...4 lines deleted...]
-      <c r="A198" t="s">
+      <c r="E198" t="s">
         <v>499</v>
       </c>
-      <c r="C198" t="s">
-[...9 lines deleted...]
-    <row r="199" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="J198" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A199" t="s">
         <v>500</v>
       </c>
       <c r="C199" t="s">
+        <v>350</v>
+      </c>
+      <c r="E199" t="s">
+        <v>351</v>
+      </c>
+      <c r="J199" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A200" t="s">
         <v>501</v>
       </c>
-      <c r="E199" t="s">
+      <c r="C200" t="s">
         <v>502</v>
       </c>
-      <c r="L199" t="s">
-[...14 lines deleted...]
-        <v>1</v>
+      <c r="E200" t="s">
+        <v>503</v>
+      </c>
+      <c r="J200" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A201" t="s">
+        <v>504</v>
+      </c>
+      <c r="C201" t="s">
+        <v>505</v>
+      </c>
+      <c r="E201" t="s">
+        <v>109</v>
+      </c>
+      <c r="J201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A202" t="s">
+        <v>506</v>
+      </c>
+      <c r="C202" t="s">
+        <v>507</v>
+      </c>
+      <c r="E202" t="s">
+        <v>492</v>
+      </c>
+      <c r="J202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A203" t="s">
+        <v>508</v>
+      </c>
+      <c r="C203" t="s">
+        <v>509</v>
+      </c>
+      <c r="E203" t="s">
+        <v>510</v>
+      </c>
+      <c r="J203" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A204" t="s">
+        <v>511</v>
+      </c>
+      <c r="C204" t="s">
+        <v>512</v>
+      </c>
+      <c r="E204" t="s">
+        <v>513</v>
+      </c>
+      <c r="J204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A205" t="s">
+        <v>514</v>
+      </c>
+      <c r="C205" t="s">
+        <v>515</v>
+      </c>
+      <c r="E205" t="s">
+        <v>516</v>
+      </c>
+      <c r="J205" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A206" t="s">
+        <v>517</v>
+      </c>
+      <c r="C206" t="s">
+        <v>518</v>
+      </c>
+      <c r="E206" t="s">
+        <v>519</v>
+      </c>
+      <c r="J206" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A207" t="s">
+        <v>520</v>
+      </c>
+      <c r="C207" t="s">
+        <v>521</v>
+      </c>
+      <c r="E207" t="s">
+        <v>522</v>
+      </c>
+      <c r="J207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A208" t="s">
+        <v>523</v>
+      </c>
+      <c r="C208" t="s">
+        <v>524</v>
+      </c>
+      <c r="E208" t="s">
+        <v>525</v>
+      </c>
+      <c r="J208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A209" t="s">
+        <v>526</v>
+      </c>
+      <c r="C209" t="s">
+        <v>527</v>
+      </c>
+      <c r="E209" t="s">
+        <v>528</v>
+      </c>
+      <c r="J209" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A210" t="s">
+        <v>529</v>
+      </c>
+      <c r="C210" t="s">
+        <v>359</v>
+      </c>
+      <c r="E210" t="s">
+        <v>360</v>
+      </c>
+      <c r="J210" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A211" t="s">
+        <v>530</v>
+      </c>
+      <c r="C211" t="s">
+        <v>362</v>
+      </c>
+      <c r="E211" t="s">
+        <v>363</v>
+      </c>
+      <c r="J211" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A212" t="s">
+        <v>531</v>
+      </c>
+      <c r="C212" t="s">
+        <v>365</v>
+      </c>
+      <c r="E212" t="s">
+        <v>366</v>
+      </c>
+      <c r="J212" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A213" t="s">
+        <v>532</v>
+      </c>
+      <c r="C213" t="s">
+        <v>368</v>
+      </c>
+      <c r="E213" t="s">
+        <v>304</v>
+      </c>
+      <c r="J213" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A214" t="s">
+        <v>533</v>
+      </c>
+      <c r="C214" t="s">
+        <v>534</v>
+      </c>
+      <c r="E214" t="s">
+        <v>492</v>
+      </c>
+      <c r="J214" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A215" t="s">
+        <v>535</v>
+      </c>
+      <c r="C215" t="s">
+        <v>536</v>
+      </c>
+      <c r="E215" t="s">
+        <v>537</v>
+      </c>
+      <c r="J215" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A216" t="s">
+        <v>538</v>
+      </c>
+      <c r="C216" t="s">
+        <v>539</v>
+      </c>
+      <c r="E216" t="s">
+        <v>540</v>
+      </c>
+      <c r="J216" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A217" t="s">
+        <v>541</v>
+      </c>
+      <c r="C217" t="s">
+        <v>382</v>
+      </c>
+      <c r="E217" t="s">
+        <v>383</v>
+      </c>
+      <c r="J217" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A218" t="s">
+        <v>542</v>
+      </c>
+      <c r="C218" t="s">
+        <v>543</v>
+      </c>
+      <c r="E218" t="s">
+        <v>544</v>
+      </c>
+      <c r="J218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A219" t="s">
+        <v>545</v>
+      </c>
+      <c r="C219" t="s">
+        <v>546</v>
+      </c>
+      <c r="E219" t="s">
+        <v>547</v>
+      </c>
+      <c r="J219" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A220" t="s">
+        <v>548</v>
+      </c>
+      <c r="C220" t="s">
+        <v>385</v>
+      </c>
+      <c r="E220" t="s">
+        <v>386</v>
+      </c>
+      <c r="J220" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A221" t="s">
+        <v>549</v>
+      </c>
+      <c r="C221" t="s">
+        <v>550</v>
+      </c>
+      <c r="E221" t="s">
+        <v>551</v>
+      </c>
+      <c r="J221" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <headerFooter alignWithMargins="0"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="1" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;C&amp;N</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F21DCCA-9F12-4DF7-8E48-60CFE5F22454}">
-  <dimension ref="A3:G33"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1021547-116D-4B17-AB0C-B4CFB47F011C}">
+  <dimension ref="A1:J54"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.453125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="9" width="18.7265625" customWidth="1"/>
+    <col min="1" max="1" width="19.7109375" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" customWidth="1"/>
+    <col min="3" max="3" width="32.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B4" s="2"/>
+    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C2" s="2" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C3" s="2" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="C4" s="2" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="2"/>
-      <c r="E4" s="2" t="s">
+      <c r="J8" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
+        <v>553</v>
+      </c>
+      <c r="C9" t="s">
+        <v>554</v>
+      </c>
+      <c r="E9" t="s">
+        <v>555</v>
+      </c>
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
+        <v>556</v>
+      </c>
+      <c r="C10" t="s">
+        <v>396</v>
+      </c>
+      <c r="E10" t="s">
+        <v>397</v>
+      </c>
+      <c r="J10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
+        <v>557</v>
+      </c>
+      <c r="C11" t="s">
+        <v>399</v>
+      </c>
+      <c r="E11" t="s">
+        <v>400</v>
+      </c>
+      <c r="J11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>558</v>
+      </c>
+      <c r="C12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E12" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>559</v>
+      </c>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" t="s">
+        <v>29</v>
+      </c>
+      <c r="J13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" t="s">
+        <v>560</v>
+      </c>
+      <c r="C14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E14" t="s">
+        <v>426</v>
+      </c>
+      <c r="J14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" t="s">
+        <v>561</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" t="s">
+        <v>56</v>
+      </c>
+      <c r="J15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" t="s">
+        <v>562</v>
+      </c>
+      <c r="C16" t="s">
+        <v>563</v>
+      </c>
+      <c r="E16" t="s">
+        <v>564</v>
+      </c>
+      <c r="J16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" t="s">
+        <v>565</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
+        <v>566</v>
+      </c>
+      <c r="J17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
+        <v>567</v>
+      </c>
+      <c r="C18" t="s">
+        <v>282</v>
+      </c>
+      <c r="E18" t="s">
+        <v>283</v>
+      </c>
+      <c r="J18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" t="s">
+        <v>568</v>
+      </c>
+      <c r="C19" t="s">
+        <v>114</v>
+      </c>
+      <c r="E19" t="s">
+        <v>112</v>
+      </c>
+      <c r="J19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
+        <v>569</v>
+      </c>
+      <c r="C20" t="s">
+        <v>570</v>
+      </c>
+      <c r="E20" t="s">
+        <v>571</v>
+      </c>
+      <c r="J20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" t="s">
+        <v>572</v>
+      </c>
+      <c r="C21" t="s">
+        <v>573</v>
+      </c>
+      <c r="E21" t="s">
+        <v>574</v>
+      </c>
+      <c r="J21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
+        <v>575</v>
+      </c>
+      <c r="C22" t="s">
+        <v>142</v>
+      </c>
+      <c r="E22" t="s">
+        <v>143</v>
+      </c>
+      <c r="J22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
+        <v>576</v>
+      </c>
+      <c r="C23" t="s">
+        <v>481</v>
+      </c>
+      <c r="E23" t="s">
+        <v>482</v>
+      </c>
+      <c r="J23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" t="s">
+        <v>577</v>
+      </c>
+      <c r="C24" t="s">
+        <v>151</v>
+      </c>
+      <c r="E24" t="s">
+        <v>152</v>
+      </c>
+      <c r="J24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" t="s">
+        <v>578</v>
+      </c>
+      <c r="C25" t="s">
+        <v>166</v>
+      </c>
+      <c r="E25" t="s">
+        <v>167</v>
+      </c>
+      <c r="J25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" t="s">
+        <v>579</v>
+      </c>
+      <c r="C26" t="s">
+        <v>186</v>
+      </c>
+      <c r="E26" t="s">
+        <v>187</v>
+      </c>
+      <c r="J26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" t="s">
+        <v>580</v>
+      </c>
+      <c r="C27" t="s">
+        <v>515</v>
+      </c>
+      <c r="E27" t="s">
+        <v>516</v>
+      </c>
+      <c r="J27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
+        <v>581</v>
+      </c>
+      <c r="C28" t="s">
+        <v>582</v>
+      </c>
+      <c r="E28" t="s">
+        <v>583</v>
+      </c>
+      <c r="J28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" t="s">
+        <v>584</v>
+      </c>
+      <c r="C29" t="s">
+        <v>192</v>
+      </c>
+      <c r="E29" t="s">
+        <v>193</v>
+      </c>
+      <c r="J29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" t="s">
+        <v>585</v>
+      </c>
+      <c r="C30" t="s">
+        <v>362</v>
+      </c>
+      <c r="E30" t="s">
+        <v>363</v>
+      </c>
+      <c r="J30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
+        <v>586</v>
+      </c>
+      <c r="C31" t="s">
+        <v>587</v>
+      </c>
+      <c r="E31" t="s">
+        <v>202</v>
+      </c>
+      <c r="J31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>588</v>
+      </c>
+      <c r="C32" t="s">
+        <v>210</v>
+      </c>
+      <c r="E32" t="s">
+        <v>211</v>
+      </c>
+      <c r="J32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" t="s">
+        <v>589</v>
+      </c>
+      <c r="C33" t="s">
+        <v>213</v>
+      </c>
+      <c r="E33" t="s">
+        <v>214</v>
+      </c>
+      <c r="J33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" t="s">
+        <v>590</v>
+      </c>
+      <c r="C34" t="s">
+        <v>591</v>
+      </c>
+      <c r="E34" t="s">
+        <v>592</v>
+      </c>
+      <c r="J34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A36" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A37" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="C37" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="2"/>
-[...193 lines deleted...]
-      <c r="C20" s="2" t="s">
+      <c r="E37" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D20" s="2"/>
-[...81 lines deleted...]
-      <c r="C26" t="s">
+      <c r="J37" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
+        <v>594</v>
+      </c>
+      <c r="C38" t="s">
+        <v>595</v>
+      </c>
+      <c r="E38" t="s">
+        <v>596</v>
+      </c>
+      <c r="J38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
+        <v>597</v>
+      </c>
+      <c r="C39" t="s">
+        <v>413</v>
+      </c>
+      <c r="E39" t="s">
+        <v>414</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" t="s">
+        <v>598</v>
+      </c>
+      <c r="C40" t="s">
+        <v>599</v>
+      </c>
+      <c r="E40" t="s">
+        <v>600</v>
+      </c>
+      <c r="J40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>601</v>
+      </c>
+      <c r="C41" t="s">
+        <v>602</v>
+      </c>
+      <c r="E41" t="s">
+        <v>603</v>
+      </c>
+      <c r="J41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" t="s">
+        <v>604</v>
+      </c>
+      <c r="C42" t="s">
+        <v>605</v>
+      </c>
+      <c r="E42" t="s">
+        <v>606</v>
+      </c>
+      <c r="J42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
+        <v>607</v>
+      </c>
+      <c r="C43" t="s">
+        <v>608</v>
+      </c>
+      <c r="E43" t="s">
+        <v>609</v>
+      </c>
+      <c r="J43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" t="s">
+        <v>610</v>
+      </c>
+      <c r="C44" t="s">
+        <v>611</v>
+      </c>
+      <c r="E44" t="s">
+        <v>612</v>
+      </c>
+      <c r="J44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" t="s">
+        <v>613</v>
+      </c>
+      <c r="C45" t="s">
+        <v>122</v>
+      </c>
+      <c r="E45" t="s">
         <v>123</v>
       </c>
-      <c r="E26" t="s">
-[...101 lines deleted...]
-        <v>9</v>
+      <c r="J45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" t="s">
+        <v>614</v>
+      </c>
+      <c r="C46" t="s">
+        <v>125</v>
+      </c>
+      <c r="E46" t="s">
+        <v>126</v>
+      </c>
+      <c r="J46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" t="s">
+        <v>615</v>
+      </c>
+      <c r="C47" t="s">
+        <v>616</v>
+      </c>
+      <c r="E47" t="s">
+        <v>617</v>
+      </c>
+      <c r="J47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" t="s">
+        <v>618</v>
+      </c>
+      <c r="C48" t="s">
+        <v>619</v>
+      </c>
+      <c r="E48" t="s">
+        <v>620</v>
+      </c>
+      <c r="J48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" t="s">
+        <v>621</v>
+      </c>
+      <c r="C49" t="s">
+        <v>622</v>
+      </c>
+      <c r="E49" t="s">
+        <v>623</v>
+      </c>
+      <c r="J49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A50" t="s">
+        <v>624</v>
+      </c>
+      <c r="C50" t="s">
+        <v>625</v>
+      </c>
+      <c r="E50" t="s">
+        <v>626</v>
+      </c>
+      <c r="J50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A51" t="s">
+        <v>627</v>
+      </c>
+      <c r="C51" t="s">
+        <v>628</v>
+      </c>
+      <c r="E51" t="s">
+        <v>583</v>
+      </c>
+      <c r="J51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" t="s">
+        <v>629</v>
+      </c>
+      <c r="C52" t="s">
+        <v>630</v>
+      </c>
+      <c r="E52" t="s">
+        <v>631</v>
+      </c>
+      <c r="J52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" t="s">
+        <v>632</v>
+      </c>
+      <c r="C53" t="s">
+        <v>633</v>
+      </c>
+      <c r="E53" t="s">
+        <v>634</v>
+      </c>
+      <c r="J53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A54" t="s">
+        <v>635</v>
+      </c>
+      <c r="C54" t="s">
+        <v>636</v>
+      </c>
+      <c r="E54" t="s">
+        <v>637</v>
+      </c>
+      <c r="J54" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="1" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD64D08F-D74C-49C8-9CC8-252712448C37}">
-  <dimension ref="A3:H621"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AEE473C-02CE-4D3D-B87F-D9D3D2A45F61}">
+  <dimension ref="A1:J732"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="16.08984375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="18.7265625" customWidth="1"/>
+    <col min="1" max="1" width="19.85546875" customWidth="1"/>
+    <col min="2" max="2" width="5.7109375" customWidth="1"/>
+    <col min="3" max="3" width="32.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B4" s="2"/>
+    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C2" s="2" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
+      <c r="C3" s="2" t="s">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="18" x14ac:dyDescent="0.25">
       <c r="C4" s="2" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A7" s="1" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A8" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="2"/>
-      <c r="E4" s="2" t="s">
+      <c r="J8" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" t="s">
+        <v>639</v>
+      </c>
+      <c r="C9" t="s">
+        <v>6</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+      <c r="J9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" t="s">
+        <v>640</v>
+      </c>
+      <c r="C10" t="s">
+        <v>641</v>
+      </c>
+      <c r="E10" t="s">
+        <v>642</v>
+      </c>
+      <c r="J10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" t="s">
+        <v>643</v>
+      </c>
+      <c r="C11" t="s">
+        <v>644</v>
+      </c>
+      <c r="E11" t="s">
+        <v>645</v>
+      </c>
+      <c r="J11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" t="s">
+        <v>646</v>
+      </c>
+      <c r="C12" t="s">
+        <v>647</v>
+      </c>
+      <c r="E12" t="s">
+        <v>648</v>
+      </c>
+      <c r="J12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" t="s">
+        <v>649</v>
+      </c>
+      <c r="C13" t="s">
+        <v>392</v>
+      </c>
+      <c r="E13" t="s">
+        <v>393</v>
+      </c>
+      <c r="J13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" t="s">
+        <v>650</v>
+      </c>
+      <c r="C14" t="s">
+        <v>651</v>
+      </c>
+      <c r="E14" t="s">
+        <v>652</v>
+      </c>
+      <c r="J14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" t="s">
+        <v>653</v>
+      </c>
+      <c r="C15" t="s">
+        <v>654</v>
+      </c>
+      <c r="E15" t="s">
+        <v>655</v>
+      </c>
+      <c r="J15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" t="s">
+        <v>656</v>
+      </c>
+      <c r="C16" t="s">
+        <v>657</v>
+      </c>
+      <c r="E16" t="s">
+        <v>658</v>
+      </c>
+      <c r="J16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A17" t="s">
+        <v>659</v>
+      </c>
+      <c r="C17" t="s">
+        <v>660</v>
+      </c>
+      <c r="E17" t="s">
+        <v>661</v>
+      </c>
+      <c r="J17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" t="s">
+        <v>662</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="J18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" t="s">
+        <v>663</v>
+      </c>
+      <c r="C19" t="s">
+        <v>664</v>
+      </c>
+      <c r="E19" t="s">
+        <v>665</v>
+      </c>
+      <c r="J19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" t="s">
+        <v>666</v>
+      </c>
+      <c r="C20" t="s">
+        <v>667</v>
+      </c>
+      <c r="E20" t="s">
+        <v>668</v>
+      </c>
+      <c r="J20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" t="s">
+        <v>669</v>
+      </c>
+      <c r="C21" t="s">
+        <v>670</v>
+      </c>
+      <c r="E21" t="s">
+        <v>671</v>
+      </c>
+      <c r="J21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" t="s">
+        <v>672</v>
+      </c>
+      <c r="C22" t="s">
+        <v>673</v>
+      </c>
+      <c r="E22" t="s">
+        <v>674</v>
+      </c>
+      <c r="J22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" t="s">
+        <v>675</v>
+      </c>
+      <c r="C23" t="s">
+        <v>676</v>
+      </c>
+      <c r="E23" t="s">
+        <v>677</v>
+      </c>
+      <c r="J23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" t="s">
+        <v>678</v>
+      </c>
+      <c r="C24" t="s">
+        <v>679</v>
+      </c>
+      <c r="E24" t="s">
+        <v>680</v>
+      </c>
+      <c r="J24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" t="s">
+        <v>681</v>
+      </c>
+      <c r="C25" t="s">
+        <v>226</v>
+      </c>
+      <c r="E25" t="s">
+        <v>227</v>
+      </c>
+      <c r="J25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" t="s">
+        <v>682</v>
+      </c>
+      <c r="C26" t="s">
+        <v>229</v>
+      </c>
+      <c r="E26" t="s">
+        <v>230</v>
+      </c>
+      <c r="J26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" t="s">
+        <v>683</v>
+      </c>
+      <c r="C27" t="s">
+        <v>684</v>
+      </c>
+      <c r="E27" t="s">
+        <v>685</v>
+      </c>
+      <c r="J27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" t="s">
+        <v>686</v>
+      </c>
+      <c r="C28" t="s">
+        <v>13</v>
+      </c>
+      <c r="E28" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" t="s">
+        <v>687</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="E29" t="s">
+        <v>17</v>
+      </c>
+      <c r="J29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" t="s">
+        <v>688</v>
+      </c>
+      <c r="C30" t="s">
+        <v>232</v>
+      </c>
+      <c r="E30" t="s">
+        <v>233</v>
+      </c>
+      <c r="J30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" t="s">
+        <v>689</v>
+      </c>
+      <c r="C31" t="s">
+        <v>690</v>
+      </c>
+      <c r="E31" t="s">
+        <v>691</v>
+      </c>
+      <c r="J31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A32" t="s">
+        <v>692</v>
+      </c>
+      <c r="C32" t="s">
+        <v>693</v>
+      </c>
+      <c r="E32" t="s">
+        <v>694</v>
+      </c>
+      <c r="J32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A33" t="s">
+        <v>695</v>
+      </c>
+      <c r="C33" t="s">
+        <v>396</v>
+      </c>
+      <c r="E33" t="s">
+        <v>397</v>
+      </c>
+      <c r="J33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A34" t="s">
+        <v>696</v>
+      </c>
+      <c r="C34" t="s">
+        <v>697</v>
+      </c>
+      <c r="E34" t="s">
+        <v>698</v>
+      </c>
+      <c r="J34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A35" t="s">
+        <v>699</v>
+      </c>
+      <c r="C35" t="s">
+        <v>700</v>
+      </c>
+      <c r="E35" t="s">
+        <v>701</v>
+      </c>
+      <c r="J35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A36" t="s">
+        <v>702</v>
+      </c>
+      <c r="C36" t="s">
+        <v>703</v>
+      </c>
+      <c r="E36" t="s">
+        <v>704</v>
+      </c>
+      <c r="J36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A37" t="s">
+        <v>705</v>
+      </c>
+      <c r="C37" t="s">
+        <v>706</v>
+      </c>
+      <c r="E37" t="s">
+        <v>707</v>
+      </c>
+      <c r="J37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A38" t="s">
+        <v>708</v>
+      </c>
+      <c r="C38" t="s">
+        <v>405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>406</v>
+      </c>
+      <c r="J38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A39" t="s">
+        <v>709</v>
+      </c>
+      <c r="C39" t="s">
+        <v>235</v>
+      </c>
+      <c r="E39" t="s">
+        <v>50</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A40" t="s">
+        <v>710</v>
+      </c>
+      <c r="C40" t="s">
+        <v>711</v>
+      </c>
+      <c r="E40" t="s">
+        <v>712</v>
+      </c>
+      <c r="J40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A41" t="s">
+        <v>713</v>
+      </c>
+      <c r="C41" t="s">
+        <v>714</v>
+      </c>
+      <c r="E41" t="s">
+        <v>715</v>
+      </c>
+      <c r="J41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A42" t="s">
+        <v>716</v>
+      </c>
+      <c r="C42" t="s">
+        <v>237</v>
+      </c>
+      <c r="E42" t="s">
+        <v>238</v>
+      </c>
+      <c r="J42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A43" t="s">
+        <v>717</v>
+      </c>
+      <c r="C43" t="s">
+        <v>718</v>
+      </c>
+      <c r="E43" t="s">
+        <v>719</v>
+      </c>
+      <c r="J43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A44" t="s">
+        <v>720</v>
+      </c>
+      <c r="C44" t="s">
+        <v>721</v>
+      </c>
+      <c r="E44" t="s">
+        <v>722</v>
+      </c>
+      <c r="J44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A45" t="s">
+        <v>723</v>
+      </c>
+      <c r="C45" t="s">
+        <v>724</v>
+      </c>
+      <c r="E45" t="s">
+        <v>725</v>
+      </c>
+      <c r="J45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A46" t="s">
+        <v>726</v>
+      </c>
+      <c r="C46" t="s">
+        <v>240</v>
+      </c>
+      <c r="E46" t="s">
+        <v>241</v>
+      </c>
+      <c r="J46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A47" t="s">
+        <v>727</v>
+      </c>
+      <c r="C47" t="s">
+        <v>728</v>
+      </c>
+      <c r="E47" t="s">
+        <v>729</v>
+      </c>
+      <c r="J47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A48" t="s">
+        <v>730</v>
+      </c>
+      <c r="C48" t="s">
+        <v>731</v>
+      </c>
+      <c r="E48" t="s">
+        <v>732</v>
+      </c>
+      <c r="J48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A49" t="s">
+        <v>733</v>
+      </c>
+      <c r="C49" t="s">
+        <v>734</v>
+      </c>
+      <c r="E49" t="s">
+        <v>735</v>
+      </c>
+      <c r="J49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A50" t="s">
+        <v>736</v>
+      </c>
+      <c r="C50" t="s">
+        <v>737</v>
+      </c>
+      <c r="E50" t="s">
+        <v>738</v>
+      </c>
+      <c r="J50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A51" t="s">
+        <v>739</v>
+      </c>
+      <c r="C51" t="s">
+        <v>740</v>
+      </c>
+      <c r="E51" t="s">
+        <v>741</v>
+      </c>
+      <c r="J51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A52" t="s">
+        <v>742</v>
+      </c>
+      <c r="C52" t="s">
+        <v>743</v>
+      </c>
+      <c r="E52" t="s">
+        <v>744</v>
+      </c>
+      <c r="J52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A53" t="s">
+        <v>745</v>
+      </c>
+      <c r="C53" t="s">
+        <v>746</v>
+      </c>
+      <c r="E53" t="s">
+        <v>747</v>
+      </c>
+      <c r="J53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A54" t="s">
+        <v>748</v>
+      </c>
+      <c r="C54" t="s">
+        <v>19</v>
+      </c>
+      <c r="E54" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A55" t="s">
+        <v>749</v>
+      </c>
+      <c r="C55" t="s">
+        <v>750</v>
+      </c>
+      <c r="E55" t="s">
+        <v>751</v>
+      </c>
+      <c r="J55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A56" t="s">
+        <v>752</v>
+      </c>
+      <c r="C56" t="s">
+        <v>243</v>
+      </c>
+      <c r="E56" t="s">
+        <v>244</v>
+      </c>
+      <c r="J56" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A57" t="s">
+        <v>753</v>
+      </c>
+      <c r="C57" t="s">
+        <v>754</v>
+      </c>
+      <c r="E57" t="s">
+        <v>755</v>
+      </c>
+      <c r="J57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A58" t="s">
+        <v>756</v>
+      </c>
+      <c r="C58" t="s">
+        <v>22</v>
+      </c>
+      <c r="E58" t="s">
+        <v>23</v>
+      </c>
+      <c r="J58" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A59" t="s">
+        <v>757</v>
+      </c>
+      <c r="C59" t="s">
+        <v>758</v>
+      </c>
+      <c r="E59" t="s">
+        <v>759</v>
+      </c>
+      <c r="J59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A60" t="s">
+        <v>760</v>
+      </c>
+      <c r="C60" t="s">
+        <v>761</v>
+      </c>
+      <c r="E60" t="s">
+        <v>762</v>
+      </c>
+      <c r="J60" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A61" t="s">
+        <v>763</v>
+      </c>
+      <c r="C61" t="s">
+        <v>764</v>
+      </c>
+      <c r="E61" t="s">
+        <v>765</v>
+      </c>
+      <c r="J61" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A62" t="s">
+        <v>766</v>
+      </c>
+      <c r="C62" t="s">
+        <v>767</v>
+      </c>
+      <c r="E62" t="s">
+        <v>768</v>
+      </c>
+      <c r="J62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A63" t="s">
+        <v>769</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>26</v>
+      </c>
+      <c r="J63" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A64" t="s">
+        <v>770</v>
+      </c>
+      <c r="C64" t="s">
+        <v>771</v>
+      </c>
+      <c r="E64" t="s">
+        <v>772</v>
+      </c>
+      <c r="J64" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A65" t="s">
+        <v>773</v>
+      </c>
+      <c r="C65" t="s">
+        <v>417</v>
+      </c>
+      <c r="E65" t="s">
+        <v>418</v>
+      </c>
+      <c r="J65" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A66" t="s">
+        <v>774</v>
+      </c>
+      <c r="C66" t="s">
+        <v>246</v>
+      </c>
+      <c r="E66" t="s">
+        <v>775</v>
+      </c>
+      <c r="J66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A67" t="s">
+        <v>776</v>
+      </c>
+      <c r="C67" t="s">
+        <v>777</v>
+      </c>
+      <c r="E67" t="s">
+        <v>778</v>
+      </c>
+      <c r="J67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A68" t="s">
+        <v>779</v>
+      </c>
+      <c r="C68" t="s">
+        <v>780</v>
+      </c>
+      <c r="E68" t="s">
+        <v>781</v>
+      </c>
+      <c r="J68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A69" t="s">
+        <v>782</v>
+      </c>
+      <c r="C69" t="s">
+        <v>28</v>
+      </c>
+      <c r="E69" t="s">
+        <v>29</v>
+      </c>
+      <c r="J69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A70" t="s">
+        <v>783</v>
+      </c>
+      <c r="C70" t="s">
+        <v>784</v>
+      </c>
+      <c r="E70" t="s">
+        <v>785</v>
+      </c>
+      <c r="J70" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A71" t="s">
+        <v>786</v>
+      </c>
+      <c r="C71" t="s">
+        <v>787</v>
+      </c>
+      <c r="E71" t="s">
+        <v>788</v>
+      </c>
+      <c r="J71" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A72" t="s">
+        <v>789</v>
+      </c>
+      <c r="C72" t="s">
+        <v>790</v>
+      </c>
+      <c r="E72" t="s">
+        <v>791</v>
+      </c>
+      <c r="J72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A73" t="s">
+        <v>792</v>
+      </c>
+      <c r="C73" t="s">
+        <v>793</v>
+      </c>
+      <c r="E73" t="s">
+        <v>794</v>
+      </c>
+      <c r="J73" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A74" t="s">
+        <v>795</v>
+      </c>
+      <c r="C74" t="s">
+        <v>796</v>
+      </c>
+      <c r="E74" t="s">
+        <v>797</v>
+      </c>
+      <c r="J74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A75" t="s">
+        <v>798</v>
+      </c>
+      <c r="C75" t="s">
+        <v>425</v>
+      </c>
+      <c r="E75" t="s">
+        <v>426</v>
+      </c>
+      <c r="J75" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A76" t="s">
+        <v>799</v>
+      </c>
+      <c r="C76" t="s">
+        <v>428</v>
+      </c>
+      <c r="E76" t="s">
+        <v>429</v>
+      </c>
+      <c r="J76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A77" t="s">
+        <v>800</v>
+      </c>
+      <c r="C77" t="s">
+        <v>801</v>
+      </c>
+      <c r="E77" t="s">
+        <v>802</v>
+      </c>
+      <c r="J77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A78" t="s">
+        <v>803</v>
+      </c>
+      <c r="C78" t="s">
+        <v>804</v>
+      </c>
+      <c r="E78" t="s">
+        <v>805</v>
+      </c>
+      <c r="J78" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A79" t="s">
+        <v>806</v>
+      </c>
+      <c r="C79" t="s">
+        <v>252</v>
+      </c>
+      <c r="E79" t="s">
+        <v>253</v>
+      </c>
+      <c r="J79" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A80" t="s">
+        <v>807</v>
+      </c>
+      <c r="C80" t="s">
+        <v>31</v>
+      </c>
+      <c r="E80" t="s">
+        <v>32</v>
+      </c>
+      <c r="J80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A81" t="s">
+        <v>808</v>
+      </c>
+      <c r="C81" t="s">
+        <v>431</v>
+      </c>
+      <c r="E81" t="s">
+        <v>432</v>
+      </c>
+      <c r="J81" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A82" t="s">
+        <v>809</v>
+      </c>
+      <c r="C82" t="s">
+        <v>810</v>
+      </c>
+      <c r="E82" t="s">
+        <v>811</v>
+      </c>
+      <c r="J82" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A83" t="s">
+        <v>812</v>
+      </c>
+      <c r="C83" t="s">
+        <v>813</v>
+      </c>
+      <c r="E83" t="s">
+        <v>814</v>
+      </c>
+      <c r="J83" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A84" t="s">
+        <v>815</v>
+      </c>
+      <c r="C84" t="s">
+        <v>816</v>
+      </c>
+      <c r="E84" t="s">
+        <v>817</v>
+      </c>
+      <c r="J84" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A85" t="s">
+        <v>818</v>
+      </c>
+      <c r="C85" t="s">
+        <v>255</v>
+      </c>
+      <c r="E85" t="s">
+        <v>256</v>
+      </c>
+      <c r="J85" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A86" t="s">
+        <v>819</v>
+      </c>
+      <c r="C86" t="s">
+        <v>820</v>
+      </c>
+      <c r="E86" t="s">
+        <v>821</v>
+      </c>
+      <c r="J86" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A87" t="s">
+        <v>822</v>
+      </c>
+      <c r="C87" t="s">
+        <v>34</v>
+      </c>
+      <c r="E87" t="s">
+        <v>35</v>
+      </c>
+      <c r="J87" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A88" t="s">
+        <v>823</v>
+      </c>
+      <c r="C88" t="s">
+        <v>824</v>
+      </c>
+      <c r="E88" t="s">
+        <v>825</v>
+      </c>
+      <c r="J88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A89" t="s">
+        <v>826</v>
+      </c>
+      <c r="C89" t="s">
+        <v>827</v>
+      </c>
+      <c r="E89" t="s">
+        <v>828</v>
+      </c>
+      <c r="J89" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A90" t="s">
+        <v>829</v>
+      </c>
+      <c r="C90" t="s">
+        <v>830</v>
+      </c>
+      <c r="E90" t="s">
+        <v>831</v>
+      </c>
+      <c r="J90" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A91" t="s">
+        <v>832</v>
+      </c>
+      <c r="C91" t="s">
+        <v>435</v>
+      </c>
+      <c r="E91" t="s">
+        <v>436</v>
+      </c>
+      <c r="J91" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A92" t="s">
+        <v>833</v>
+      </c>
+      <c r="C92" t="s">
+        <v>37</v>
+      </c>
+      <c r="E92" t="s">
+        <v>38</v>
+      </c>
+      <c r="J92" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A93" t="s">
+        <v>834</v>
+      </c>
+      <c r="C93" t="s">
+        <v>835</v>
+      </c>
+      <c r="E93" t="s">
+        <v>836</v>
+      </c>
+      <c r="J93" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A94" t="s">
+        <v>837</v>
+      </c>
+      <c r="C94" t="s">
+        <v>439</v>
+      </c>
+      <c r="E94" t="s">
+        <v>440</v>
+      </c>
+      <c r="J94" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A95" t="s">
+        <v>838</v>
+      </c>
+      <c r="C95" t="s">
+        <v>839</v>
+      </c>
+      <c r="E95" t="s">
+        <v>840</v>
+      </c>
+      <c r="J95" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A96" t="s">
+        <v>841</v>
+      </c>
+      <c r="C96" t="s">
+        <v>442</v>
+      </c>
+      <c r="E96" t="s">
+        <v>443</v>
+      </c>
+      <c r="J96" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A97" t="s">
+        <v>842</v>
+      </c>
+      <c r="C97" t="s">
+        <v>843</v>
+      </c>
+      <c r="E97" t="s">
+        <v>844</v>
+      </c>
+      <c r="J97" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A98" t="s">
+        <v>845</v>
+      </c>
+      <c r="C98" t="s">
+        <v>846</v>
+      </c>
+      <c r="E98" t="s">
+        <v>847</v>
+      </c>
+      <c r="J98" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A99" t="s">
+        <v>848</v>
+      </c>
+      <c r="C99" t="s">
+        <v>40</v>
+      </c>
+      <c r="E99" t="s">
+        <v>41</v>
+      </c>
+      <c r="J99" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A100" t="s">
+        <v>849</v>
+      </c>
+      <c r="C100" t="s">
+        <v>261</v>
+      </c>
+      <c r="E100" t="s">
+        <v>262</v>
+      </c>
+      <c r="J100" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A101" t="s">
+        <v>850</v>
+      </c>
+      <c r="C101" t="s">
+        <v>851</v>
+      </c>
+      <c r="E101" t="s">
+        <v>852</v>
+      </c>
+      <c r="J101" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A102" t="s">
+        <v>853</v>
+      </c>
+      <c r="C102" t="s">
+        <v>854</v>
+      </c>
+      <c r="E102" t="s">
+        <v>855</v>
+      </c>
+      <c r="J102" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A103" t="s">
+        <v>856</v>
+      </c>
+      <c r="C103" t="s">
+        <v>43</v>
+      </c>
+      <c r="E103" t="s">
+        <v>44</v>
+      </c>
+      <c r="J103" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A104" t="s">
+        <v>857</v>
+      </c>
+      <c r="C104" t="s">
+        <v>858</v>
+      </c>
+      <c r="E104" t="s">
+        <v>859</v>
+      </c>
+      <c r="J104" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A105" t="s">
+        <v>860</v>
+      </c>
+      <c r="C105" t="s">
+        <v>46</v>
+      </c>
+      <c r="E105" t="s">
+        <v>47</v>
+      </c>
+      <c r="J105" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A106" t="s">
+        <v>861</v>
+      </c>
+      <c r="C106" t="s">
+        <v>862</v>
+      </c>
+      <c r="E106" t="s">
+        <v>863</v>
+      </c>
+      <c r="J106" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A107" t="s">
+        <v>864</v>
+      </c>
+      <c r="C107" t="s">
+        <v>49</v>
+      </c>
+      <c r="E107" t="s">
+        <v>50</v>
+      </c>
+      <c r="J107" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A108" t="s">
+        <v>865</v>
+      </c>
+      <c r="C108" t="s">
+        <v>866</v>
+      </c>
+      <c r="E108" t="s">
+        <v>867</v>
+      </c>
+      <c r="J108" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A109" t="s">
+        <v>868</v>
+      </c>
+      <c r="C109" t="s">
+        <v>264</v>
+      </c>
+      <c r="E109" t="s">
+        <v>265</v>
+      </c>
+      <c r="J109" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A110" t="s">
+        <v>869</v>
+      </c>
+      <c r="C110" t="s">
+        <v>870</v>
+      </c>
+      <c r="E110" t="s">
+        <v>871</v>
+      </c>
+      <c r="J110" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A111" t="s">
+        <v>872</v>
+      </c>
+      <c r="C111" t="s">
+        <v>52</v>
+      </c>
+      <c r="E111" t="s">
+        <v>53</v>
+      </c>
+      <c r="J111" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A112" t="s">
+        <v>873</v>
+      </c>
+      <c r="C112" t="s">
+        <v>874</v>
+      </c>
+      <c r="E112" t="s">
+        <v>875</v>
+      </c>
+      <c r="J112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A113" t="s">
+        <v>876</v>
+      </c>
+      <c r="C113" t="s">
+        <v>877</v>
+      </c>
+      <c r="E113" t="s">
+        <v>878</v>
+      </c>
+      <c r="J113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A114" t="s">
+        <v>879</v>
+      </c>
+      <c r="C114" t="s">
+        <v>880</v>
+      </c>
+      <c r="E114" t="s">
+        <v>881</v>
+      </c>
+      <c r="J114" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A115" t="s">
+        <v>882</v>
+      </c>
+      <c r="C115" t="s">
+        <v>883</v>
+      </c>
+      <c r="E115" t="s">
+        <v>884</v>
+      </c>
+      <c r="J115" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A116" t="s">
+        <v>885</v>
+      </c>
+      <c r="C116" t="s">
+        <v>55</v>
+      </c>
+      <c r="E116" t="s">
+        <v>56</v>
+      </c>
+      <c r="J116" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A117" t="s">
+        <v>886</v>
+      </c>
+      <c r="C117" t="s">
+        <v>267</v>
+      </c>
+      <c r="E117" t="s">
+        <v>268</v>
+      </c>
+      <c r="J117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A118" t="s">
+        <v>887</v>
+      </c>
+      <c r="C118" t="s">
+        <v>888</v>
+      </c>
+      <c r="E118" t="s">
+        <v>889</v>
+      </c>
+      <c r="J118" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A119" t="s">
+        <v>890</v>
+      </c>
+      <c r="C119" t="s">
+        <v>891</v>
+      </c>
+      <c r="E119" t="s">
+        <v>892</v>
+      </c>
+      <c r="J119" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A120" t="s">
+        <v>893</v>
+      </c>
+      <c r="C120" t="s">
+        <v>894</v>
+      </c>
+      <c r="E120" t="s">
+        <v>895</v>
+      </c>
+      <c r="J120" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A121" t="s">
+        <v>896</v>
+      </c>
+      <c r="C121" t="s">
+        <v>897</v>
+      </c>
+      <c r="E121" t="s">
+        <v>898</v>
+      </c>
+      <c r="J121" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A122" t="s">
+        <v>899</v>
+      </c>
+      <c r="C122" t="s">
+        <v>900</v>
+      </c>
+      <c r="E122" t="s">
+        <v>901</v>
+      </c>
+      <c r="J122" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A123" t="s">
+        <v>902</v>
+      </c>
+      <c r="C123" t="s">
+        <v>58</v>
+      </c>
+      <c r="E123" t="s">
+        <v>59</v>
+      </c>
+      <c r="J123" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A124" t="s">
+        <v>903</v>
+      </c>
+      <c r="C124" t="s">
+        <v>61</v>
+      </c>
+      <c r="E124" t="s">
+        <v>62</v>
+      </c>
+      <c r="J124" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A125" t="s">
+        <v>904</v>
+      </c>
+      <c r="C125" t="s">
+        <v>64</v>
+      </c>
+      <c r="E125" t="s">
+        <v>65</v>
+      </c>
+      <c r="J125" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A126" t="s">
+        <v>905</v>
+      </c>
+      <c r="C126" t="s">
+        <v>906</v>
+      </c>
+      <c r="E126" t="s">
+        <v>907</v>
+      </c>
+      <c r="J126" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A127" t="s">
+        <v>908</v>
+      </c>
+      <c r="C127" t="s">
+        <v>909</v>
+      </c>
+      <c r="E127" t="s">
+        <v>187</v>
+      </c>
+      <c r="J127" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A128" t="s">
+        <v>910</v>
+      </c>
+      <c r="C128" t="s">
+        <v>67</v>
+      </c>
+      <c r="E128" t="s">
+        <v>68</v>
+      </c>
+      <c r="J128" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A129" t="s">
+        <v>911</v>
+      </c>
+      <c r="C129" t="s">
+        <v>912</v>
+      </c>
+      <c r="E129" t="s">
+        <v>913</v>
+      </c>
+      <c r="J129" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A130" t="s">
+        <v>914</v>
+      </c>
+      <c r="C130" t="s">
+        <v>273</v>
+      </c>
+      <c r="E130" t="s">
+        <v>274</v>
+      </c>
+      <c r="J130" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A131" t="s">
+        <v>915</v>
+      </c>
+      <c r="C131" t="s">
+        <v>70</v>
+      </c>
+      <c r="E131" t="s">
+        <v>71</v>
+      </c>
+      <c r="J131" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A132" t="s">
+        <v>916</v>
+      </c>
+      <c r="C132" t="s">
+        <v>73</v>
+      </c>
+      <c r="E132" t="s">
+        <v>74</v>
+      </c>
+      <c r="J132" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A133" t="s">
+        <v>917</v>
+      </c>
+      <c r="C133" t="s">
+        <v>918</v>
+      </c>
+      <c r="E133" t="s">
+        <v>919</v>
+      </c>
+      <c r="J133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A134" t="s">
+        <v>920</v>
+      </c>
+      <c r="C134" t="s">
+        <v>921</v>
+      </c>
+      <c r="E134" t="s">
+        <v>922</v>
+      </c>
+      <c r="J134" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A135" t="s">
+        <v>923</v>
+      </c>
+      <c r="C135" t="s">
+        <v>924</v>
+      </c>
+      <c r="E135" t="s">
+        <v>925</v>
+      </c>
+      <c r="J135" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A136" t="s">
+        <v>926</v>
+      </c>
+      <c r="C136" t="s">
+        <v>927</v>
+      </c>
+      <c r="E136" t="s">
+        <v>77</v>
+      </c>
+      <c r="J136" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A137" t="s">
+        <v>928</v>
+      </c>
+      <c r="C137" t="s">
+        <v>76</v>
+      </c>
+      <c r="E137" t="s">
+        <v>77</v>
+      </c>
+      <c r="J137" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A138" t="s">
+        <v>929</v>
+      </c>
+      <c r="C138" t="s">
+        <v>450</v>
+      </c>
+      <c r="E138" t="s">
+        <v>451</v>
+      </c>
+      <c r="J138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A139" t="s">
+        <v>930</v>
+      </c>
+      <c r="C139" t="s">
+        <v>276</v>
+      </c>
+      <c r="E139" t="s">
+        <v>277</v>
+      </c>
+      <c r="J139" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A140" t="s">
+        <v>931</v>
+      </c>
+      <c r="C140" t="s">
+        <v>932</v>
+      </c>
+      <c r="E140" t="s">
+        <v>933</v>
+      </c>
+      <c r="J140" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A141" t="s">
+        <v>934</v>
+      </c>
+      <c r="C141" t="s">
+        <v>935</v>
+      </c>
+      <c r="E141" t="s">
+        <v>936</v>
+      </c>
+      <c r="J141" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A142" t="s">
+        <v>937</v>
+      </c>
+      <c r="C142" t="s">
+        <v>938</v>
+      </c>
+      <c r="E142" t="s">
+        <v>939</v>
+      </c>
+      <c r="J142" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A143" t="s">
+        <v>940</v>
+      </c>
+      <c r="C143" t="s">
+        <v>82</v>
+      </c>
+      <c r="E143" t="s">
+        <v>83</v>
+      </c>
+      <c r="J143" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A144" t="s">
+        <v>941</v>
+      </c>
+      <c r="C144" t="s">
+        <v>942</v>
+      </c>
+      <c r="E144" t="s">
+        <v>943</v>
+      </c>
+      <c r="J144" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A145" t="s">
+        <v>944</v>
+      </c>
+      <c r="C145" t="s">
+        <v>945</v>
+      </c>
+      <c r="E145" t="s">
+        <v>946</v>
+      </c>
+      <c r="J145" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A146" t="s">
+        <v>947</v>
+      </c>
+      <c r="C146" t="s">
+        <v>948</v>
+      </c>
+      <c r="E146" t="s">
+        <v>949</v>
+      </c>
+      <c r="J146" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A147" t="s">
+        <v>950</v>
+      </c>
+      <c r="C147" t="s">
+        <v>951</v>
+      </c>
+      <c r="E147" t="s">
+        <v>952</v>
+      </c>
+      <c r="J147" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A148" t="s">
+        <v>953</v>
+      </c>
+      <c r="C148" t="s">
+        <v>954</v>
+      </c>
+      <c r="E148" t="s">
+        <v>955</v>
+      </c>
+      <c r="J148" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A149" t="s">
+        <v>956</v>
+      </c>
+      <c r="C149" t="s">
+        <v>279</v>
+      </c>
+      <c r="E149" t="s">
+        <v>280</v>
+      </c>
+      <c r="J149" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A150" t="s">
+        <v>957</v>
+      </c>
+      <c r="C150" t="s">
+        <v>85</v>
+      </c>
+      <c r="E150" t="s">
+        <v>86</v>
+      </c>
+      <c r="J150" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A151" t="s">
+        <v>958</v>
+      </c>
+      <c r="C151" t="s">
+        <v>959</v>
+      </c>
+      <c r="E151" t="s">
+        <v>960</v>
+      </c>
+      <c r="J151" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A152" t="s">
+        <v>961</v>
+      </c>
+      <c r="C152" t="s">
+        <v>962</v>
+      </c>
+      <c r="E152" t="s">
+        <v>963</v>
+      </c>
+      <c r="J152" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A153" t="s">
+        <v>964</v>
+      </c>
+      <c r="C153" t="s">
+        <v>88</v>
+      </c>
+      <c r="E153" t="s">
+        <v>11</v>
+      </c>
+      <c r="J153" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A154" t="s">
+        <v>965</v>
+      </c>
+      <c r="C154" t="s">
+        <v>282</v>
+      </c>
+      <c r="E154" t="s">
+        <v>283</v>
+      </c>
+      <c r="J154" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A155" t="s">
+        <v>966</v>
+      </c>
+      <c r="C155" t="s">
+        <v>90</v>
+      </c>
+      <c r="E155" t="s">
+        <v>91</v>
+      </c>
+      <c r="J155" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A156" t="s">
+        <v>967</v>
+      </c>
+      <c r="C156" t="s">
+        <v>93</v>
+      </c>
+      <c r="E156" t="s">
+        <v>94</v>
+      </c>
+      <c r="J156" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A157" t="s">
+        <v>968</v>
+      </c>
+      <c r="C157" t="s">
+        <v>969</v>
+      </c>
+      <c r="E157" t="s">
+        <v>970</v>
+      </c>
+      <c r="J157" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A158" t="s">
+        <v>971</v>
+      </c>
+      <c r="C158" t="s">
+        <v>972</v>
+      </c>
+      <c r="E158" t="s">
+        <v>492</v>
+      </c>
+      <c r="J158" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A159" t="s">
+        <v>973</v>
+      </c>
+      <c r="C159" t="s">
+        <v>974</v>
+      </c>
+      <c r="E159" t="s">
+        <v>975</v>
+      </c>
+      <c r="J159" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A160" t="s">
+        <v>976</v>
+      </c>
+      <c r="C160" t="s">
+        <v>285</v>
+      </c>
+      <c r="E160" t="s">
+        <v>286</v>
+      </c>
+      <c r="J160" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A161" t="s">
+        <v>977</v>
+      </c>
+      <c r="C161" t="s">
+        <v>288</v>
+      </c>
+      <c r="E161" t="s">
+        <v>289</v>
+      </c>
+      <c r="J161" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A162" t="s">
+        <v>978</v>
+      </c>
+      <c r="C162" t="s">
+        <v>96</v>
+      </c>
+      <c r="E162" t="s">
+        <v>97</v>
+      </c>
+      <c r="J162" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A163" t="s">
+        <v>979</v>
+      </c>
+      <c r="C163" t="s">
+        <v>99</v>
+      </c>
+      <c r="E163" t="s">
+        <v>100</v>
+      </c>
+      <c r="J163" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A164" t="s">
+        <v>980</v>
+      </c>
+      <c r="C164" t="s">
+        <v>291</v>
+      </c>
+      <c r="E164" t="s">
+        <v>292</v>
+      </c>
+      <c r="J164" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A165" t="s">
+        <v>981</v>
+      </c>
+      <c r="C165" t="s">
+        <v>456</v>
+      </c>
+      <c r="E165" t="s">
+        <v>457</v>
+      </c>
+      <c r="J165" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A166" t="s">
+        <v>982</v>
+      </c>
+      <c r="C166" t="s">
+        <v>294</v>
+      </c>
+      <c r="E166" t="s">
+        <v>295</v>
+      </c>
+      <c r="J166" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A167" t="s">
+        <v>983</v>
+      </c>
+      <c r="C167" t="s">
+        <v>984</v>
+      </c>
+      <c r="E167" t="s">
+        <v>985</v>
+      </c>
+      <c r="J167" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A168" t="s">
+        <v>986</v>
+      </c>
+      <c r="C168" t="s">
+        <v>987</v>
+      </c>
+      <c r="E168" t="s">
+        <v>988</v>
+      </c>
+      <c r="J168" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A169" t="s">
+        <v>989</v>
+      </c>
+      <c r="C169" t="s">
+        <v>102</v>
+      </c>
+      <c r="E169" t="s">
+        <v>103</v>
+      </c>
+      <c r="J169" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A170" t="s">
+        <v>990</v>
+      </c>
+      <c r="C170" t="s">
+        <v>991</v>
+      </c>
+      <c r="E170" t="s">
+        <v>992</v>
+      </c>
+      <c r="J170" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A171" t="s">
+        <v>993</v>
+      </c>
+      <c r="C171" t="s">
+        <v>297</v>
+      </c>
+      <c r="E171" t="s">
+        <v>298</v>
+      </c>
+      <c r="J171" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A172" t="s">
+        <v>994</v>
+      </c>
+      <c r="C172" t="s">
+        <v>995</v>
+      </c>
+      <c r="E172" t="s">
+        <v>298</v>
+      </c>
+      <c r="J172" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A173" t="s">
+        <v>996</v>
+      </c>
+      <c r="C173" t="s">
+        <v>997</v>
+      </c>
+      <c r="E173" t="s">
+        <v>998</v>
+      </c>
+      <c r="J173" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A174" t="s">
+        <v>999</v>
+      </c>
+      <c r="C174" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1001</v>
+      </c>
+      <c r="J174" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A175" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J175" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A176" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1007</v>
+      </c>
+      <c r="J176" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A177" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C177" t="s">
+        <v>105</v>
+      </c>
+      <c r="E177" t="s">
+        <v>106</v>
+      </c>
+      <c r="J177" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A178" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C178" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E178" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J178" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A179" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C179" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J179" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A180" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C180" t="s">
+        <v>300</v>
+      </c>
+      <c r="E180" t="s">
+        <v>301</v>
+      </c>
+      <c r="J180" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A181" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C181" t="s">
+        <v>108</v>
+      </c>
+      <c r="E181" t="s">
+        <v>109</v>
+      </c>
+      <c r="J181" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A182" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C182" t="s">
+        <v>111</v>
+      </c>
+      <c r="E182" t="s">
+        <v>112</v>
+      </c>
+      <c r="J182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A183" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C183" t="s">
+        <v>114</v>
+      </c>
+      <c r="E183" t="s">
+        <v>112</v>
+      </c>
+      <c r="J183" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A184" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J184" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A185" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J185" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A186" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1027</v>
+      </c>
+      <c r="J186" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A187" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J187" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A188" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A189" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A190" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1039</v>
+      </c>
+      <c r="J190" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A191" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J191" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A192" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A193" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1048</v>
+      </c>
+      <c r="J193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A194" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A195" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1054</v>
+      </c>
+      <c r="J195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A196" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J196" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A197" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1060</v>
+      </c>
+      <c r="J197" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A198" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1063</v>
+      </c>
+      <c r="J198" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A199" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C199" t="s">
+        <v>119</v>
+      </c>
+      <c r="E199" t="s">
+        <v>120</v>
+      </c>
+      <c r="J199" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A200" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J200" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A201" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A202" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A203" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C203" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1076</v>
+      </c>
+      <c r="J203" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A204" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1079</v>
+      </c>
+      <c r="J204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A205" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C205" t="s">
+        <v>303</v>
+      </c>
+      <c r="E205" t="s">
+        <v>304</v>
+      </c>
+      <c r="J205" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A206" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J206" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A207" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A208" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A209" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J209" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A210" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J210" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A211" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J211" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A212" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1100</v>
+      </c>
+      <c r="J212" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A213" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J213" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A214" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C214" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J214" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A215" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J215" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A216" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C216" t="s">
+        <v>306</v>
+      </c>
+      <c r="E216" t="s">
+        <v>307</v>
+      </c>
+      <c r="J216" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A217" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E217" t="s">
+        <v>1113</v>
+      </c>
+      <c r="J217" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A218" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E218" t="s">
+        <v>1116</v>
+      </c>
+      <c r="J218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A219" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C219" t="s">
+        <v>466</v>
+      </c>
+      <c r="E219" t="s">
+        <v>467</v>
+      </c>
+      <c r="J219" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A220" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C220" t="s">
+        <v>309</v>
+      </c>
+      <c r="E220" t="s">
+        <v>310</v>
+      </c>
+      <c r="J220" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A221" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1121</v>
+      </c>
+      <c r="J221" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A222" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J222" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A223" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J223" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A224" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1130</v>
+      </c>
+      <c r="J224" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A225" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C225" t="s">
+        <v>125</v>
+      </c>
+      <c r="E225" t="s">
+        <v>126</v>
+      </c>
+      <c r="J225" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A226" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J226" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A227" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1137</v>
+      </c>
+      <c r="J227" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A228" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C228" t="s">
+        <v>128</v>
+      </c>
+      <c r="E228" t="s">
+        <v>129</v>
+      </c>
+      <c r="J228" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A229" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C229" t="s">
+        <v>312</v>
+      </c>
+      <c r="E229" t="s">
+        <v>313</v>
+      </c>
+      <c r="J229" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A230" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C230" t="s">
+        <v>315</v>
+      </c>
+      <c r="E230" t="s">
+        <v>316</v>
+      </c>
+      <c r="J230" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A231" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C231" t="s">
+        <v>318</v>
+      </c>
+      <c r="E231" t="s">
+        <v>253</v>
+      </c>
+      <c r="J231" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A232" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J232" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A233" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C233" t="s">
+        <v>320</v>
+      </c>
+      <c r="E233" t="s">
+        <v>321</v>
+      </c>
+      <c r="J233" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A234" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C234" t="s">
+        <v>131</v>
+      </c>
+      <c r="E234" t="s">
+        <v>132</v>
+      </c>
+      <c r="J234" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A235" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J235" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A236" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J236" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A237" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1155</v>
+      </c>
+      <c r="J237" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A238" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1158</v>
+      </c>
+      <c r="J238" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A239" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1161</v>
+      </c>
+      <c r="J239" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A240" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J240" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A241" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1167</v>
+      </c>
+      <c r="J241" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A242" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J242" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A243" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J243" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A244" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J244" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A245" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1179</v>
+      </c>
+      <c r="J245" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A246" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1182</v>
+      </c>
+      <c r="J246" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A247" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E247" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J247" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A248" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E248" t="s">
+        <v>1188</v>
+      </c>
+      <c r="J248" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A249" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E249" t="s">
+        <v>1191</v>
+      </c>
+      <c r="J249" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A250" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J250" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A251" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1197</v>
+      </c>
+      <c r="J251" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A252" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J252" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A253" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C253" t="s">
+        <v>323</v>
+      </c>
+      <c r="E253" t="s">
+        <v>324</v>
+      </c>
+      <c r="J253" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A254" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1204</v>
+      </c>
+      <c r="J254" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A255" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C255" t="s">
+        <v>134</v>
+      </c>
+      <c r="E255" t="s">
+        <v>135</v>
+      </c>
+      <c r="J255" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A256" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1208</v>
+      </c>
+      <c r="J256" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A257" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E257" t="s">
+        <v>1211</v>
+      </c>
+      <c r="J257" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A258" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E258" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J258" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A259" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J259" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A260" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J260" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A261" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C261" t="s">
+        <v>473</v>
+      </c>
+      <c r="E261" t="s">
+        <v>474</v>
+      </c>
+      <c r="J261" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A262" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E262" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J262" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A263" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J263" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A264" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C264" t="s">
+        <v>137</v>
+      </c>
+      <c r="E264" t="s">
+        <v>138</v>
+      </c>
+      <c r="J264" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A265" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J265" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A266" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C266" t="s">
+        <v>140</v>
+      </c>
+      <c r="E266" t="s">
+        <v>100</v>
+      </c>
+      <c r="J266" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A267" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C267" t="s">
+        <v>329</v>
+      </c>
+      <c r="E267" t="s">
+        <v>330</v>
+      </c>
+      <c r="J267" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A268" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E268" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J268" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A269" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C269" t="s">
+        <v>142</v>
+      </c>
+      <c r="E269" t="s">
+        <v>143</v>
+      </c>
+      <c r="J269" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A270" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J270" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A271" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J271" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A272" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C272" t="s">
+        <v>145</v>
+      </c>
+      <c r="E272" t="s">
+        <v>146</v>
+      </c>
+      <c r="J272" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A273" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C273" t="s">
+        <v>478</v>
+      </c>
+      <c r="E273" t="s">
+        <v>479</v>
+      </c>
+      <c r="J273" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A274" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C274" t="s">
+        <v>148</v>
+      </c>
+      <c r="E274" t="s">
+        <v>149</v>
+      </c>
+      <c r="J274" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A275" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E275" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J275" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A276" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E276" t="s">
+        <v>1252</v>
+      </c>
+      <c r="J276" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A277" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J277" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A278" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E278" t="s">
+        <v>1258</v>
+      </c>
+      <c r="J278" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A279" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E279" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J279" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A280" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E280" t="s">
+        <v>1264</v>
+      </c>
+      <c r="J280" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A281" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E281" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J281" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A282" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1270</v>
+      </c>
+      <c r="J282" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A283" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J283" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A284" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C284" t="s">
+        <v>151</v>
+      </c>
+      <c r="E284" t="s">
+        <v>152</v>
+      </c>
+      <c r="J284" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A285" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1277</v>
+      </c>
+      <c r="J285" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A286" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1280</v>
+      </c>
+      <c r="J286" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A287" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C287" t="s">
+        <v>484</v>
+      </c>
+      <c r="E287" t="s">
+        <v>485</v>
+      </c>
+      <c r="J287" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A288" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C288" t="s">
+        <v>487</v>
+      </c>
+      <c r="E288" t="s">
+        <v>155</v>
+      </c>
+      <c r="J288" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A289" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C289" t="s">
+        <v>332</v>
+      </c>
+      <c r="E289" t="s">
+        <v>333</v>
+      </c>
+      <c r="J289" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A290" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C290" t="s">
+        <v>154</v>
+      </c>
+      <c r="E290" t="s">
+        <v>155</v>
+      </c>
+      <c r="J290" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A291" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C291" t="s">
+        <v>157</v>
+      </c>
+      <c r="E291" t="s">
+        <v>158</v>
+      </c>
+      <c r="J291" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A292" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C292" t="s">
+        <v>160</v>
+      </c>
+      <c r="E292" t="s">
+        <v>161</v>
+      </c>
+      <c r="J292" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A293" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C293" t="s">
+        <v>335</v>
+      </c>
+      <c r="E293" t="s">
+        <v>336</v>
+      </c>
+      <c r="J293" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A294" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C294" t="s">
+        <v>163</v>
+      </c>
+      <c r="E294" t="s">
+        <v>164</v>
+      </c>
+      <c r="J294" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A295" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C295" t="s">
+        <v>166</v>
+      </c>
+      <c r="E295" t="s">
+        <v>167</v>
+      </c>
+      <c r="J295" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A296" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C296" t="s">
+        <v>491</v>
+      </c>
+      <c r="E296" t="s">
+        <v>492</v>
+      </c>
+      <c r="J296" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A297" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C297" t="s">
+        <v>338</v>
+      </c>
+      <c r="E297" t="s">
+        <v>339</v>
+      </c>
+      <c r="J297" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A298" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J298" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A299" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J299" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A300" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1294</v>
+      </c>
+      <c r="J300" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A301" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1301</v>
+      </c>
+      <c r="J301" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A302" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1304</v>
+      </c>
+      <c r="J302" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A303" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1307</v>
+      </c>
+      <c r="J303" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A304" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1310</v>
+      </c>
+      <c r="J304" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A305" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C305" t="s">
+        <v>169</v>
+      </c>
+      <c r="E305" t="s">
+        <v>170</v>
+      </c>
+      <c r="J305" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A306" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1314</v>
+      </c>
+      <c r="J306" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A307" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J307" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A308" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J308" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A309" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J309" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A310" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1326</v>
+      </c>
+      <c r="J310" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A311" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J311" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A312" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1332</v>
+      </c>
+      <c r="J312" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A313" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C313" t="s">
+        <v>341</v>
+      </c>
+      <c r="E313" t="s">
+        <v>342</v>
+      </c>
+      <c r="J313" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A314" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1336</v>
+      </c>
+      <c r="J314" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A315" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J315" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A316" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J316" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A317" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C317" t="s">
+        <v>494</v>
+      </c>
+      <c r="E317" t="s">
+        <v>495</v>
+      </c>
+      <c r="J317" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A318" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1346</v>
+      </c>
+      <c r="J318" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A319" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C319" t="s">
+        <v>347</v>
+      </c>
+      <c r="E319" t="s">
+        <v>348</v>
+      </c>
+      <c r="J319" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A320" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J320" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A321" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J321" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A322" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J322" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A323" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C323" t="s">
+        <v>498</v>
+      </c>
+      <c r="E323" t="s">
+        <v>499</v>
+      </c>
+      <c r="J323" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A324" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1359</v>
+      </c>
+      <c r="J324" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A325" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J325" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A326" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C326" t="s">
+        <v>172</v>
+      </c>
+      <c r="E326" t="s">
+        <v>173</v>
+      </c>
+      <c r="J326" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A327" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1366</v>
+      </c>
+      <c r="J327" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A328" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C328" t="s">
+        <v>175</v>
+      </c>
+      <c r="E328" t="s">
+        <v>176</v>
+      </c>
+      <c r="J328" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A329" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1370</v>
+      </c>
+      <c r="J329" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A330" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J330" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A331" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1376</v>
+      </c>
+      <c r="J331" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A332" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C332" t="s">
+        <v>178</v>
+      </c>
+      <c r="E332" t="s">
+        <v>179</v>
+      </c>
+      <c r="J332" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A333" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1380</v>
+      </c>
+      <c r="J333" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A334" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C334" t="s">
+        <v>350</v>
+      </c>
+      <c r="E334" t="s">
+        <v>351</v>
+      </c>
+      <c r="J334" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A335" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J335" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A336" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J336" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A337" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J337" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A338" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C338" t="s">
+        <v>181</v>
+      </c>
+      <c r="E338" t="s">
+        <v>14</v>
+      </c>
+      <c r="J338" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A339" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C339" t="s">
+        <v>502</v>
+      </c>
+      <c r="E339" t="s">
+        <v>503</v>
+      </c>
+      <c r="J339" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A340" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C340" t="s">
+        <v>505</v>
+      </c>
+      <c r="E340" t="s">
+        <v>109</v>
+      </c>
+      <c r="J340" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A341" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E341" t="s">
+        <v>1396</v>
+      </c>
+      <c r="J341" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A342" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C342" t="s">
+        <v>507</v>
+      </c>
+      <c r="E342" t="s">
+        <v>492</v>
+      </c>
+      <c r="J342" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A343" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E343" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J343" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A344" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C344" t="s">
+        <v>509</v>
+      </c>
+      <c r="E344" t="s">
+        <v>510</v>
+      </c>
+      <c r="J344" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A345" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J345" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A346" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C346" t="s">
+        <v>183</v>
+      </c>
+      <c r="E346" t="s">
+        <v>184</v>
+      </c>
+      <c r="J346" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A347" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C347" t="s">
+        <v>512</v>
+      </c>
+      <c r="E347" t="s">
+        <v>513</v>
+      </c>
+      <c r="J347" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A348" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E348" t="s">
+        <v>1409</v>
+      </c>
+      <c r="J348" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A349" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C349" t="s">
+        <v>515</v>
+      </c>
+      <c r="E349" t="s">
+        <v>516</v>
+      </c>
+      <c r="J349" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A350" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C350" t="s">
+        <v>518</v>
+      </c>
+      <c r="E350" t="s">
+        <v>519</v>
+      </c>
+      <c r="J350" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A351" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E351" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J351" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A352" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C352" t="s">
+        <v>353</v>
+      </c>
+      <c r="E352" t="s">
+        <v>354</v>
+      </c>
+      <c r="J352" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A353" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E353" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J353" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A354" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E354" t="s">
+        <v>1421</v>
+      </c>
+      <c r="J354" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A355" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E355" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J355" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A356" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E356" t="s">
+        <v>1427</v>
+      </c>
+      <c r="J356" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A357" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1430</v>
+      </c>
+      <c r="J357" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A358" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C358" t="s">
+        <v>189</v>
+      </c>
+      <c r="E358" t="s">
+        <v>190</v>
+      </c>
+      <c r="J358" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A359" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C359" t="s">
+        <v>521</v>
+      </c>
+      <c r="E359" t="s">
+        <v>522</v>
+      </c>
+      <c r="J359" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A360" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C360" t="s">
+        <v>356</v>
+      </c>
+      <c r="E360" t="s">
+        <v>357</v>
+      </c>
+      <c r="J360" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A361" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J361" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A362" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C362" t="s">
+        <v>192</v>
+      </c>
+      <c r="E362" t="s">
+        <v>193</v>
+      </c>
+      <c r="J362" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A363" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E363" t="s">
+        <v>1440</v>
+      </c>
+      <c r="J363" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A364" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1443</v>
+      </c>
+      <c r="J364" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A365" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C365" t="s">
+        <v>195</v>
+      </c>
+      <c r="E365" t="s">
+        <v>196</v>
+      </c>
+      <c r="J365" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A366" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E366" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J366" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A367" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C367" t="s">
+        <v>524</v>
+      </c>
+      <c r="E367" t="s">
+        <v>525</v>
+      </c>
+      <c r="J367" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A368" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E368" t="s">
+        <v>1451</v>
+      </c>
+      <c r="J368" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A369" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C369" t="s">
+        <v>527</v>
+      </c>
+      <c r="E369" t="s">
+        <v>528</v>
+      </c>
+      <c r="J369" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A370" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C370" t="s">
+        <v>359</v>
+      </c>
+      <c r="E370" t="s">
+        <v>360</v>
+      </c>
+      <c r="J370" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A371" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E371" t="s">
+        <v>360</v>
+      </c>
+      <c r="J371" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A372" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C372" t="s">
+        <v>198</v>
+      </c>
+      <c r="E372" t="s">
+        <v>199</v>
+      </c>
+      <c r="J372" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A373" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C373" t="s">
+        <v>362</v>
+      </c>
+      <c r="E373" t="s">
+        <v>363</v>
+      </c>
+      <c r="J373" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A374" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C374" t="s">
+        <v>365</v>
+      </c>
+      <c r="E374" t="s">
+        <v>366</v>
+      </c>
+      <c r="J374" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A375" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C375" t="s">
+        <v>201</v>
+      </c>
+      <c r="E375" t="s">
+        <v>202</v>
+      </c>
+      <c r="J375" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A376" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E376" t="s">
+        <v>65</v>
+      </c>
+      <c r="J376" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A377" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E377" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J377" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A378" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C378" t="s">
+        <v>368</v>
+      </c>
+      <c r="E378" t="s">
+        <v>304</v>
+      </c>
+      <c r="J378" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A379" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E379" t="s">
+        <v>1468</v>
+      </c>
+      <c r="J379" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A380" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E380" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J380" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A381" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E381" t="s">
+        <v>1474</v>
+      </c>
+      <c r="J381" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A382" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C382" t="s">
+        <v>370</v>
+      </c>
+      <c r="E382" t="s">
+        <v>371</v>
+      </c>
+      <c r="J382" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A383" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C383" t="s">
+        <v>204</v>
+      </c>
+      <c r="E383" t="s">
+        <v>205</v>
+      </c>
+      <c r="J383" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A384" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J384" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A385" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C385" t="s">
+        <v>534</v>
+      </c>
+      <c r="E385" t="s">
+        <v>492</v>
+      </c>
+      <c r="J385" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A386" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E386" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J386" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A387" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J387" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A388" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E388" t="s">
+        <v>1489</v>
+      </c>
+      <c r="J388" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A389" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C389" t="s">
+        <v>373</v>
+      </c>
+      <c r="E389" t="s">
+        <v>374</v>
+      </c>
+      <c r="J389" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A390" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C390" t="s">
+        <v>536</v>
+      </c>
+      <c r="E390" t="s">
+        <v>537</v>
+      </c>
+      <c r="J390" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A391" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E391" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J391" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A392" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1497</v>
+      </c>
+      <c r="J392" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A393" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C393" t="s">
+        <v>207</v>
+      </c>
+      <c r="E393" t="s">
+        <v>208</v>
+      </c>
+      <c r="J393" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A394" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E394" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J394" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A395" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J395" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A396" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E396" t="s">
+        <v>1507</v>
+      </c>
+      <c r="J396" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A397" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1510</v>
+      </c>
+      <c r="J397" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A398" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J398" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A399" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E399" t="s">
+        <v>1516</v>
+      </c>
+      <c r="J399" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A400" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E400" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J400" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A401" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E401" t="s">
+        <v>1522</v>
+      </c>
+      <c r="J401" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A402" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E402" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J402" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A403" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E403" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J403" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A404" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E404" t="s">
+        <v>1531</v>
+      </c>
+      <c r="J404" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A405" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E405" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J405" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A406" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E406" t="s">
+        <v>1537</v>
+      </c>
+      <c r="J406" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A407" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E407" t="s">
+        <v>1540</v>
+      </c>
+      <c r="J407" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A408" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C408" t="s">
+        <v>379</v>
+      </c>
+      <c r="E408" t="s">
+        <v>380</v>
+      </c>
+      <c r="J408" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A409" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C409" t="s">
+        <v>382</v>
+      </c>
+      <c r="E409" t="s">
+        <v>383</v>
+      </c>
+      <c r="J409" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A410" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C410" t="s">
+        <v>210</v>
+      </c>
+      <c r="E410" t="s">
+        <v>211</v>
+      </c>
+      <c r="J410" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A411" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J411" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A412" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1549</v>
+      </c>
+      <c r="J412" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A413" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J413" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A414" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J414" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A415" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C415" t="s">
+        <v>543</v>
+      </c>
+      <c r="E415" t="s">
+        <v>544</v>
+      </c>
+      <c r="J415" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A416" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C416" t="s">
+        <v>546</v>
+      </c>
+      <c r="E416" t="s">
+        <v>547</v>
+      </c>
+      <c r="J416" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A417" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J417" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A418" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C418" t="s">
+        <v>385</v>
+      </c>
+      <c r="E418" t="s">
+        <v>386</v>
+      </c>
+      <c r="J418" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A419" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C419" t="s">
+        <v>213</v>
+      </c>
+      <c r="E419" t="s">
+        <v>214</v>
+      </c>
+      <c r="J419" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A420" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C420" t="s">
+        <v>216</v>
+      </c>
+      <c r="E420" t="s">
+        <v>217</v>
+      </c>
+      <c r="J420" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A421" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C421" t="s">
+        <v>219</v>
+      </c>
+      <c r="E421" t="s">
+        <v>220</v>
+      </c>
+      <c r="J421" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A422" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C422" t="s">
+        <v>550</v>
+      </c>
+      <c r="E422" t="s">
+        <v>551</v>
+      </c>
+      <c r="J422" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A423" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J423" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A424" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J424" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A425" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1574</v>
+      </c>
+      <c r="J425" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A426" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J426" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A427" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1580</v>
+      </c>
+      <c r="J427" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A428" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J428" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A429" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C429" t="s">
+        <v>388</v>
+      </c>
+      <c r="E429" t="s">
+        <v>389</v>
+      </c>
+      <c r="J429" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A430" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E430" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J430" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A431" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1590</v>
+      </c>
+      <c r="J431" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A432" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J432" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A433" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J433" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A434" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J434" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A435" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J435" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A436" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J436" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A437" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C437" t="s">
+        <v>591</v>
+      </c>
+      <c r="E437" t="s">
+        <v>592</v>
+      </c>
+      <c r="J437" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A438" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C438" t="s">
+        <v>222</v>
+      </c>
+      <c r="E438" t="s">
+        <v>223</v>
+      </c>
+      <c r="J438" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A440" s="1" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" s="1" customFormat="1" ht="15" x14ac:dyDescent="0.2">
+      <c r="A441" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="2"/>
-      <c r="G4" s="2" t="s">
+      <c r="C441" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H4" s="2"/>
-[...985 lines deleted...]
-      <c r="C75" t="s">
+      <c r="E441" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="J441" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A442" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J442" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A443" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1613</v>
+      </c>
+      <c r="J443" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A444" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E444" t="s">
+        <v>1616</v>
+      </c>
+      <c r="J444" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A445" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E445" t="s">
+        <v>1619</v>
+      </c>
+      <c r="J445" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A446" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J446" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A447" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J447" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A448" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J448" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A449" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1631</v>
+      </c>
+      <c r="J449" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A450" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E450" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J450" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A451" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E451" t="s">
+        <v>1637</v>
+      </c>
+      <c r="J451" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A452" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J452" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A453" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J453" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A454" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J454" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A455" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1649</v>
+      </c>
+      <c r="J455" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A456" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J456" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A457" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J457" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A458" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J458" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A459" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1661</v>
+      </c>
+      <c r="J459" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A460" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1664</v>
+      </c>
+      <c r="J460" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A461" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1667</v>
+      </c>
+      <c r="J461" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A462" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J462" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A463" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J463" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A464" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J464" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A465" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J465" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A466" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1682</v>
+      </c>
+      <c r="J466" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A467" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J467" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A468" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J468" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A469" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J469" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A470" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1694</v>
+      </c>
+      <c r="J470" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A471" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J471" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A472" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J472" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A473" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J473" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A474" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J474" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A475" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J475" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A476" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J476" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A477" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J477" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A478" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1717</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J478" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A479" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E479" t="s">
+        <v>143</v>
+      </c>
+      <c r="J479" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A480" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1723</v>
+      </c>
+      <c r="J480" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A481" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J481" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A482" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1729</v>
+      </c>
+      <c r="J482" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A483" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1732</v>
+      </c>
+      <c r="J483" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A484" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J484" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A485" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J485" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A486" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1741</v>
+      </c>
+      <c r="J486" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A487" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C487" t="s">
+        <v>249</v>
+      </c>
+      <c r="E487" t="s">
+        <v>250</v>
+      </c>
+      <c r="J487" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A488" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J488" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A489" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J489" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A490" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J490" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A491" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C491" t="s">
+        <v>422</v>
+      </c>
+      <c r="E491" t="s">
+        <v>423</v>
+      </c>
+      <c r="J491" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A492" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E492" t="s">
         <v>722</v>
       </c>
-      <c r="E75" t="s">
-[...2068 lines deleted...]
-      <c r="C223" t="s">
+      <c r="J492" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A493" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J493" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A494" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J494" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A495" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J495" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A496" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J496" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A497" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1769</v>
+      </c>
+      <c r="J497" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A498" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J498" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A499" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1775</v>
+      </c>
+      <c r="J499" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A500" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1778</v>
+      </c>
+      <c r="J500" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A501" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J501" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A502" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1784</v>
+      </c>
+      <c r="J502" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A503" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J503" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A504" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1790</v>
+      </c>
+      <c r="J504" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A505" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J505" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A506" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1796</v>
+      </c>
+      <c r="J506" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A507" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1799</v>
+      </c>
+      <c r="J507" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A508" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1802</v>
+      </c>
+      <c r="J508" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A509" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1805</v>
+      </c>
+      <c r="J509" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A510" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J510" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A511" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1811</v>
+      </c>
+      <c r="J511" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A512" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1814</v>
+      </c>
+      <c r="J512" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A513" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J513" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A514" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1820</v>
+      </c>
+      <c r="J514" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A515" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E515" t="s">
+        <v>447</v>
+      </c>
+      <c r="J515" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A516" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J516" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A517" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1828</v>
+      </c>
+      <c r="J517" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A518" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1831</v>
+      </c>
+      <c r="J518" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A519" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J519" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A520" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J520" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A521" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J521" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A522" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1843</v>
+      </c>
+      <c r="J522" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A523" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J523" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A524" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J524" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A525" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1852</v>
+      </c>
+      <c r="J525" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A526" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1855</v>
+      </c>
+      <c r="J526" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A527" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1858</v>
+      </c>
+      <c r="J527" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A528" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1861</v>
+      </c>
+      <c r="J528" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A529" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1864</v>
+      </c>
+      <c r="J529" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A530" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1867</v>
+      </c>
+      <c r="J530" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A531" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J531" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A532" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1873</v>
+      </c>
+      <c r="J532" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A533" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C533" t="s">
+        <v>79</v>
+      </c>
+      <c r="E533" t="s">
+        <v>80</v>
+      </c>
+      <c r="J533" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A534" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J534" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A535" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J535" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A536" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1883</v>
+      </c>
+      <c r="J536" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A537" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E537" t="s">
         <v>138</v>
       </c>
-      <c r="E223" t="s">
-[...3641 lines deleted...]
-      <c r="A485" t="s">
+      <c r="J537" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A538" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J538" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A539" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J539" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A540" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1894</v>
+      </c>
+      <c r="J540" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A541" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1897</v>
+      </c>
+      <c r="J541" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A542" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1900</v>
+      </c>
+      <c r="J542" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A543" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E543" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J543" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A544" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J544" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A545" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1909</v>
+      </c>
+      <c r="J545" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A546" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1912</v>
+      </c>
+      <c r="J546" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A547" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J547" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A548" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1918</v>
+      </c>
+      <c r="J548" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A549" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1921</v>
+      </c>
+      <c r="J549" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A550" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J550" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A551" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1927</v>
+      </c>
+      <c r="J551" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A552" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1930</v>
+      </c>
+      <c r="J552" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A553" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E553" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J553" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A554" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E554" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J554" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A555" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E555" t="s">
+        <v>138</v>
+      </c>
+      <c r="J555" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A556" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1941</v>
+      </c>
+      <c r="J556" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A557" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1944</v>
+      </c>
+      <c r="J557" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A558" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1947</v>
+      </c>
+      <c r="J558" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A559" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J559" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A560" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J560" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A561" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1956</v>
+      </c>
+      <c r="J561" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A562" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1959</v>
+      </c>
+      <c r="J562" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A563" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1962</v>
+      </c>
+      <c r="J563" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A564" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E564" t="s">
+        <v>1965</v>
+      </c>
+      <c r="J564" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A565" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E565" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J565" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A566" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1971</v>
+      </c>
+      <c r="J566" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A567" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1974</v>
+      </c>
+      <c r="J567" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A568" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1977</v>
+      </c>
+      <c r="J568" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A569" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1980</v>
+      </c>
+      <c r="J569" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A570" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1983</v>
+      </c>
+      <c r="J570" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A571" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1986</v>
+      </c>
+      <c r="J571" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A572" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E572" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J572" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A573" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1992</v>
+      </c>
+      <c r="J573" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A574" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1995</v>
+      </c>
+      <c r="J574" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A575" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E575" t="s">
+        <v>1998</v>
+      </c>
+      <c r="J575" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A576" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E576" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J576" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A577" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E577" t="s">
+        <v>2004</v>
+      </c>
+      <c r="J577" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A578" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E578" t="s">
+        <v>2007</v>
+      </c>
+      <c r="J578" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A579" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E579" t="s">
+        <v>2010</v>
+      </c>
+      <c r="J579" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A580" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E580" t="s">
+        <v>2013</v>
+      </c>
+      <c r="J580" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A581" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E581" t="s">
+        <v>2016</v>
+      </c>
+      <c r="J581" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A582" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E582" t="s">
+        <v>2019</v>
+      </c>
+      <c r="J582" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A583" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E583" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J583" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A584" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E584" t="s">
+        <v>2025</v>
+      </c>
+      <c r="J584" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A585" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E585" t="s">
+        <v>2028</v>
+      </c>
+      <c r="J585" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A586" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E586" t="s">
+        <v>2031</v>
+      </c>
+      <c r="J586" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A587" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E587" t="s">
+        <v>2034</v>
+      </c>
+      <c r="J587" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A588" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E588" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J588" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A589" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E589" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J589" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A590" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E590" t="s">
+        <v>2043</v>
+      </c>
+      <c r="J590" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A591" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E591" t="s">
+        <v>2046</v>
+      </c>
+      <c r="J591" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A592" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E592" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J592" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A593" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E593" t="s">
+        <v>2052</v>
+      </c>
+      <c r="J593" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A594" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E594" t="s">
+        <v>2055</v>
+      </c>
+      <c r="J594" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A595" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E595" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J595" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A596" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E596" t="s">
+        <v>2061</v>
+      </c>
+      <c r="J596" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A597" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E597" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J597" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A598" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E598" t="s">
+        <v>2067</v>
+      </c>
+      <c r="J598" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A599" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E599" t="s">
+        <v>2070</v>
+      </c>
+      <c r="J599" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A600" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J600" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A601" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E601" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J601" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A602" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E602" t="s">
+        <v>2078</v>
+      </c>
+      <c r="J602" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A603" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J603" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A604" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E604" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J604" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A605" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E605" t="s">
+        <v>2086</v>
+      </c>
+      <c r="J605" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A606" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E606" t="s">
+        <v>2089</v>
+      </c>
+      <c r="J606" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A607" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E607" t="s">
+        <v>2092</v>
+      </c>
+      <c r="J607" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A608" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E608" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J608" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A609" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2098</v>
+      </c>
+      <c r="J609" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A610" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J610" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A611" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E611" t="s">
+        <v>2104</v>
+      </c>
+      <c r="J611" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A612" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E612" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J612" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A613" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E613" t="s">
+        <v>2110</v>
+      </c>
+      <c r="J613" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A614" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E614" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J614" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A615" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E615" t="s">
+        <v>2116</v>
+      </c>
+      <c r="J615" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A616" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E616" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J616" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A617" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E617" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J617" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A618" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E618" t="s">
+        <v>2125</v>
+      </c>
+      <c r="J618" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A619" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E619" t="s">
+        <v>2128</v>
+      </c>
+      <c r="J619" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A620" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E620" t="s">
+        <v>2131</v>
+      </c>
+      <c r="J620" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A621" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E621" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J621" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A622" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E622" t="s">
+        <v>2137</v>
+      </c>
+      <c r="J622" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A623" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E623" t="s">
+        <v>2140</v>
+      </c>
+      <c r="J623" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A624" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E624" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J624" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A625" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E625" t="s">
+        <v>2146</v>
+      </c>
+      <c r="J625" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A626" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E626" t="s">
+        <v>2149</v>
+      </c>
+      <c r="J626" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A627" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E627" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J627" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A628" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E628" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J628" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A629" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E629" t="s">
+        <v>2158</v>
+      </c>
+      <c r="J629" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A630" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E630" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J630" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A631" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1709</v>
+      </c>
+      <c r="J631" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A632" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E632" t="s">
+        <v>2166</v>
+      </c>
+      <c r="J632" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A633" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E633" t="s">
+        <v>2169</v>
+      </c>
+      <c r="J633" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A634" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E634" t="s">
+        <v>2172</v>
+      </c>
+      <c r="J634" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A635" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E635" t="s">
+        <v>2175</v>
+      </c>
+      <c r="J635" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A636" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E636" t="s">
+        <v>2178</v>
+      </c>
+      <c r="J636" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A637" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E637" t="s">
+        <v>2181</v>
+      </c>
+      <c r="J637" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A638" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E638" t="s">
+        <v>2184</v>
+      </c>
+      <c r="J638" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A639" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E639" t="s">
+        <v>2187</v>
+      </c>
+      <c r="J639" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A640" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E640" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J640" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A641" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E641" t="s">
+        <v>2193</v>
+      </c>
+      <c r="J641" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A642" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E642" t="s">
+        <v>2196</v>
+      </c>
+      <c r="J642" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A643" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E643" t="s">
+        <v>2199</v>
+      </c>
+      <c r="J643" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A644" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E644" t="s">
+        <v>351</v>
+      </c>
+      <c r="J644" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A645" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E645" t="s">
+        <v>2204</v>
+      </c>
+      <c r="J645" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A646" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E646" t="s">
         <v>1691</v>
       </c>
-      <c r="C485" t="s">
-[...1910 lines deleted...]
-        <v>9</v>
+      <c r="J646" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A647" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E647" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J647" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A648" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E648" t="s">
+        <v>2212</v>
+      </c>
+      <c r="J648" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A649" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E649" t="s">
+        <v>2215</v>
+      </c>
+      <c r="J649" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A650" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E650" t="s">
+        <v>2218</v>
+      </c>
+      <c r="J650" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A651" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E651" t="s">
+        <v>2221</v>
+      </c>
+      <c r="J651" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A652" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E652" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J652" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A653" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E653" t="s">
+        <v>2227</v>
+      </c>
+      <c r="J653" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A654" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E654" t="s">
+        <v>2230</v>
+      </c>
+      <c r="J654" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A655" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E655" t="s">
+        <v>2233</v>
+      </c>
+      <c r="J655" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A656" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E656" t="s">
+        <v>2236</v>
+      </c>
+      <c r="J656" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A657" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E657" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J657" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A658" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E658" t="s">
+        <v>2242</v>
+      </c>
+      <c r="J658" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A659" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E659" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J659" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A660" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E660" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J660" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A661" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E661" t="s">
+        <v>2251</v>
+      </c>
+      <c r="J661" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A662" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E662" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J662" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A663" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E663" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J663" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A664" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E664" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J664" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A665" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E665" t="s">
+        <v>2263</v>
+      </c>
+      <c r="J665" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A666" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E666" t="s">
+        <v>2266</v>
+      </c>
+      <c r="J666" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A667" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E667" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J667" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A668" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E668" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J668" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A669" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C669" t="s">
+        <v>376</v>
+      </c>
+      <c r="E669" t="s">
+        <v>377</v>
+      </c>
+      <c r="J669" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A670" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E670" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J670" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A671" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E671" t="s">
+        <v>2279</v>
+      </c>
+      <c r="J671" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A672" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E672" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J672" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A673" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E673" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J673" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A674" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E674" t="s">
+        <v>2288</v>
+      </c>
+      <c r="J674" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A675" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E675" t="s">
+        <v>2291</v>
+      </c>
+      <c r="J675" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A676" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E676" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J676" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A677" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E677" t="s">
+        <v>2297</v>
+      </c>
+      <c r="J677" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A678" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E678" t="s">
+        <v>2300</v>
+      </c>
+      <c r="J678" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A679" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E679" t="s">
+        <v>2303</v>
+      </c>
+      <c r="J679" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A680" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E680" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J680" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A681" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E681" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J681" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A682" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E682" t="s">
+        <v>2312</v>
+      </c>
+      <c r="J682" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A683" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E683" t="s">
+        <v>2315</v>
+      </c>
+      <c r="J683" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A684" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E684" t="s">
+        <v>2318</v>
+      </c>
+      <c r="J684" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A685" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E685" t="s">
+        <v>2321</v>
+      </c>
+      <c r="J685" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A686" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E686" t="s">
+        <v>2324</v>
+      </c>
+      <c r="J686" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A687" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E687" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J687" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A688" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E688" t="s">
+        <v>2330</v>
+      </c>
+      <c r="J688" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A689" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E689" t="s">
+        <v>2333</v>
+      </c>
+      <c r="J689" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A690" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E690" t="s">
+        <v>2336</v>
+      </c>
+      <c r="J690" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A691" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E691" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J691" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A692" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E692" t="s">
+        <v>2342</v>
+      </c>
+      <c r="J692" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A693" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2344</v>
+      </c>
+      <c r="E693" t="s">
+        <v>2345</v>
+      </c>
+      <c r="J693" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A694" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E694" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J694" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A695" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E695" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J695" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A696" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E696" t="s">
+        <v>2354</v>
+      </c>
+      <c r="J696" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A697" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2356</v>
+      </c>
+      <c r="E697" t="s">
+        <v>2357</v>
+      </c>
+      <c r="J697" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A698" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E698" t="s">
+        <v>2360</v>
+      </c>
+      <c r="J698" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A699" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E699" t="s">
+        <v>2363</v>
+      </c>
+      <c r="J699" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A700" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2365</v>
+      </c>
+      <c r="E700" t="s">
+        <v>2366</v>
+      </c>
+      <c r="J700" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A701" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E701" t="s">
+        <v>2369</v>
+      </c>
+      <c r="J701" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A702" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E702" t="s">
+        <v>2372</v>
+      </c>
+      <c r="J702" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A703" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2374</v>
+      </c>
+      <c r="E703" t="s">
+        <v>2375</v>
+      </c>
+      <c r="J703" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A704" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2377</v>
+      </c>
+      <c r="E704" t="s">
+        <v>2378</v>
+      </c>
+      <c r="J704" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A705" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E705" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J705" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A706" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E706" t="s">
+        <v>2384</v>
+      </c>
+      <c r="J706" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A707" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E707" t="s">
+        <v>2387</v>
+      </c>
+      <c r="J707" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A708" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2389</v>
+      </c>
+      <c r="E708" t="s">
+        <v>2390</v>
+      </c>
+      <c r="J708" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A709" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E709" t="s">
+        <v>2393</v>
+      </c>
+      <c r="J709" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A710" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E710" t="s">
+        <v>2396</v>
+      </c>
+      <c r="J710" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A711" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2398</v>
+      </c>
+      <c r="E711" t="s">
+        <v>2399</v>
+      </c>
+      <c r="J711" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A712" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2401</v>
+      </c>
+      <c r="E712" t="s">
+        <v>2402</v>
+      </c>
+      <c r="J712" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A713" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E713" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J713" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A714" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E714" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J714" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A715" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E715" t="s">
+        <v>2411</v>
+      </c>
+      <c r="J715" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A716" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2413</v>
+      </c>
+      <c r="E716" t="s">
+        <v>2414</v>
+      </c>
+      <c r="J716" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A717" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2416</v>
+      </c>
+      <c r="E717" t="s">
+        <v>2417</v>
+      </c>
+      <c r="J717" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A718" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E718" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J718" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A719" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E719" t="s">
+        <v>2423</v>
+      </c>
+      <c r="J719" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A720" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E720" t="s">
+        <v>2426</v>
+      </c>
+      <c r="J720" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A721" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E721" t="s">
+        <v>2429</v>
+      </c>
+      <c r="J721" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A722" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E722" t="s">
+        <v>2432</v>
+      </c>
+      <c r="J722" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A723" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E723" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J723" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A724" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E724" t="s">
+        <v>2438</v>
+      </c>
+      <c r="J724" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A725" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E725" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J725" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A726" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E726" t="s">
+        <v>2444</v>
+      </c>
+      <c r="J726" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A727" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E727" t="s">
+        <v>2447</v>
+      </c>
+      <c r="J727" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A728" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E728" t="s">
+        <v>2450</v>
+      </c>
+      <c r="J728" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A729" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E729" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J729" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A730" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E730" t="s">
+        <v>2456</v>
+      </c>
+      <c r="J730" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A731" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E731" t="s">
+        <v>2459</v>
+      </c>
+      <c r="J731" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A732" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E732" t="s">
+        <v>2462</v>
+      </c>
+      <c r="J732" t="s">
+        <v>8</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Active Special Fuels Licensees</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Gasoline</vt:lpstr>
+      <vt:lpstr>Jet Fuel</vt:lpstr>
+      <vt:lpstr>Special Fuels</vt:lpstr>
+      <vt:lpstr>'Jet Fuel'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Special Fuels'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GenTaxSerProd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>