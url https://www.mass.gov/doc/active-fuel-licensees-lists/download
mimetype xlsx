--- v1 (2026-05-13)
+++ v2 (2026-06-28)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/sydneyj_dor_state_ma_us/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\boda excise processing\APBFILES\Fuel Licensee List\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{CD308889-0D55-4669-ADF1-FB546FA0560A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{177C48B6-11CE-4406-ACA2-71C5141D288D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B1F09CB-CCE0-44CF-B962-9680DC6A2A6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1125" yWindow="1125" windowWidth="21600" windowHeight="11295" activeTab="2" xr2:uid="{D03DF430-BF92-43C7-8F1F-2A61EE0B495D}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{12928B3F-F7FE-46E0-9B35-58EB5547166A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Gasoline" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Special Fuels" sheetId="2" r:id="rId3"/>
+    <sheet name="Active Gasoline Fuel Licensees" sheetId="1" r:id="rId1"/>
+    <sheet name="Active Jet Fuel Licensees" sheetId="2" r:id="rId2"/>
+    <sheet name="Active Special Fuels Licensees" sheetId="3" r:id="rId3"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3928" uniqueCount="2468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3999" uniqueCount="2505">
   <si>
     <t>License GT-1 Distributor</t>
   </si>
   <si>
     <t>License Cease</t>
   </si>
   <si>
     <t>Licensee Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>License ID</t>
   </si>
   <si>
     <t>1865257984</t>
   </si>
   <si>
     <t>A L PRIME ENERGY CONSULTANT INC</t>
   </si>
   <si>
     <t>18 LARK AVE SAUGUS MA 01906-4261</t>
   </si>
   <si>
@@ -944,119 +947,143 @@
   <si>
     <t>H R CLOUGH INC</t>
   </si>
   <si>
     <t>76 PINE ST CONTOOCOOK NH 03229-3166</t>
   </si>
   <si>
     <t>1504023552</t>
   </si>
   <si>
     <t>HARPER ENERGY LLC</t>
   </si>
   <si>
     <t>31 FRANK ST MIDDLEBORO MA 02346-2027</t>
   </si>
   <si>
     <t>1833669632</t>
   </si>
   <si>
     <t>INDIGO ENERGY PARTNERS LLC</t>
   </si>
   <si>
     <t>222 MAIN ST SW GAINESVILLE GA 30501-3708</t>
   </si>
   <si>
+    <t>645059584</t>
+  </si>
+  <si>
+    <t>IRVING ENERGY US LLC</t>
+  </si>
+  <si>
     <t>240342016</t>
   </si>
   <si>
     <t>KIVA UNITED ENERGY, INC</t>
   </si>
   <si>
     <t>1870 WINTON RD S STE 200 ROCHESTER NY 14618-3960</t>
   </si>
   <si>
     <t>1001755648</t>
   </si>
   <si>
     <t>LEHIGH GAS WHOLESALE LLC</t>
   </si>
   <si>
     <t>645 HAMILTON ST STE 400 ALLENTOWN PA 18101-2192</t>
   </si>
   <si>
     <t>1652839424</t>
   </si>
   <si>
     <t>LORDEN OIL COMPANY INC</t>
   </si>
   <si>
     <t>69 FITCHBURG RD AYER MA 01432-1003</t>
   </si>
   <si>
     <t>1010979840</t>
   </si>
   <si>
     <t>MACLELLAN OIL CO</t>
   </si>
   <si>
     <t>1187 MAIN ST TEWKSBURY MA 01876-2099</t>
   </si>
   <si>
+    <t>2084099072</t>
+  </si>
+  <si>
+    <t>MACPHAIL FUELS LLC</t>
+  </si>
+  <si>
+    <t>21 NEW RD APT 2 STRAFFORD NH 03884-6628</t>
+  </si>
+  <si>
     <t>1525175296</t>
   </si>
   <si>
     <t>MACRO COMPANIES INC</t>
   </si>
   <si>
     <t>101 MILLSTONE RD BROUSSARD LA 70518-4234</t>
   </si>
   <si>
     <t>243110912</t>
   </si>
   <si>
     <t>MAC'S CONVENIENCE STORES LLC</t>
   </si>
   <si>
     <t>577082368</t>
   </si>
   <si>
     <t>MANSFIELD OIL CO OF GAINESVILLE INC</t>
   </si>
   <si>
     <t>1025 AIRPORT PKWY GAINESVILLE GA 30501-6813</t>
   </si>
   <si>
     <t>730698752</t>
   </si>
   <si>
     <t>MIRABITO HOLDINGS INC</t>
   </si>
   <si>
     <t>49 COURT ST BINGHAMTON NY 13901-3274</t>
   </si>
   <si>
+    <t>440194048</t>
+  </si>
+  <si>
+    <t>MUSKET CORPORATION</t>
+  </si>
+  <si>
+    <t>10601 NORTH PENNSYLVANIA AVE BLDG  OKLAHOMA CITY OK 73120</t>
+  </si>
+  <si>
     <t>858625024</t>
   </si>
   <si>
     <t>NEW ENGLAND RACING FUEL INC</t>
   </si>
   <si>
     <t>271 SPIELMAN HWY BURLINGTON CT 06013-1745</t>
   </si>
   <si>
     <t>636326912</t>
   </si>
   <si>
     <t>NIC HOLDING CORPS 212W</t>
   </si>
   <si>
     <t>225 BROADHOLLOW RD MELVILLE NY 11747-4822</t>
   </si>
   <si>
     <t>769676288</t>
   </si>
   <si>
     <t>PETROCHINA INTERNATIONAL (AMERICA), INC.</t>
   </si>
   <si>
     <t>2000 W SAM HOUSTON PKWY S STE 1300 HOUSTON TX 77042-3622</t>
@@ -1211,50 +1238,59 @@
   <si>
     <t xml:space="preserve"> SUITE 1700 400 3RD AVE SW  CALGARY AB   T2P 4H2 CANADA</t>
   </si>
   <si>
     <t>1886098432</t>
   </si>
   <si>
     <t>UPS FUEL SERVICES INC</t>
   </si>
   <si>
     <t>55 GLENLAKE PARKWAY NE ATLANTA GA 30328-3474</t>
   </si>
   <si>
     <t>1211995136</t>
   </si>
   <si>
     <t>WALTER E JOCK OIL CO INC</t>
   </si>
   <si>
     <t>22 MAIN ST N WELLS RIVER VT 05081-9602</t>
   </si>
   <si>
     <t>License GT-1 Importer</t>
   </si>
   <si>
+    <t>62444544</t>
+  </si>
+  <si>
+    <t>2260 WESTFIELD ST LLC</t>
+  </si>
+  <si>
+    <t>2260 WESTFIELD ST WEST SPRINGFIELD MA 01089-2044</t>
+  </si>
+  <si>
     <t>766219264</t>
   </si>
   <si>
     <t>AF FORBES INC</t>
   </si>
   <si>
     <t>119 COMMERCE ST EAST HAVEN CT 06512-4146</t>
   </si>
   <si>
     <t>248353792</t>
   </si>
   <si>
     <t>1906676736</t>
   </si>
   <si>
     <t>ASCENT AVIATION GROUP INC</t>
   </si>
   <si>
     <t>1 MILL ST PARISH NY 13131-4123</t>
   </si>
   <si>
     <t>296981504</t>
   </si>
   <si>
     <t>ASSOCIATED ENERGY GROUP, LLC</t>
@@ -1382,53 +1418,68 @@
   <si>
     <t>29 FOX ST STE 300 POUGHKEEPSIE NY 12601-4714</t>
   </si>
   <si>
     <t>1320260608</t>
   </si>
   <si>
     <t>CRONIN ASPHALT CORP</t>
   </si>
   <si>
     <t>53 MINK ST SEEKONK MA 02771-5914</t>
   </si>
   <si>
     <t>866882560</t>
   </si>
   <si>
     <t>975721472</t>
   </si>
   <si>
     <t>DAUPHINAIS CONCRETE, INC</t>
   </si>
   <si>
     <t>12 BEECHWOOD DR SUTTON MA 01590-3001</t>
   </si>
   <si>
+    <t>635229184</t>
+  </si>
+  <si>
+    <t>DIESEL DIRECT CENTRAL LLC</t>
+  </si>
+  <si>
     <t>1931318272</t>
   </si>
   <si>
+    <t>496161792</t>
+  </si>
+  <si>
+    <t>FLINTLOCK BLENDING, LLC</t>
+  </si>
+  <si>
+    <t>10601 N PENNSYLVANIA AVE OKLAHOMA CITY OK 73120-4108</t>
+  </si>
+  <si>
     <t>217945088</t>
   </si>
   <si>
     <t>FLYNN'S TRUCK PLAZA</t>
   </si>
   <si>
     <t>307 HARTFORD TPKE SHREWSBURY MA 01545-6203</t>
   </si>
   <si>
     <t>1638552576</t>
   </si>
   <si>
     <t>527537152</t>
   </si>
   <si>
     <t>1150129152</t>
   </si>
   <si>
     <t>1446351872</t>
   </si>
   <si>
     <t>GUTTMAN ENERGY INC</t>
   </si>
   <si>
     <t>200 SPEERS RD BELLE VERNON PA 15012-1017</t>
@@ -1454,50 +1505,53 @@
   <si>
     <t>59 CHURCH ST CANAAN CT 06018-2482</t>
   </si>
   <si>
     <t>164467712</t>
   </si>
   <si>
     <t>LIPTON ENERGY</t>
   </si>
   <si>
     <t>458 SOUTH ST PITTSFIELD MA 01201-8217</t>
   </si>
   <si>
     <t>310662144</t>
   </si>
   <si>
     <t>988304384</t>
   </si>
   <si>
     <t>1650824192</t>
   </si>
   <si>
     <t>1804440576</t>
   </si>
   <si>
+    <t>1513935872</t>
+  </si>
+  <si>
     <t>1701073920</t>
   </si>
   <si>
     <t>NECG HOLDINGS CORP</t>
   </si>
   <si>
     <t>536 MAIN ST NEW PALTZ NY 12561-1609</t>
   </si>
   <si>
     <t>1932366848</t>
   </si>
   <si>
     <t>1710068736</t>
   </si>
   <si>
     <t>15832064</t>
   </si>
   <si>
     <t>NYDAM OIL CO INC</t>
   </si>
   <si>
     <t>205 PROVIDENCE RD WHITINSVILLE MA 01588-1987</t>
   </si>
   <si>
     <t>1509397504</t>
@@ -1712,50 +1766,53 @@
   <si>
     <t>VP RACING FUELS INC</t>
   </si>
   <si>
     <t>10205 OASIS DR SAN ANTONIO TX 78216-4030</t>
   </si>
   <si>
     <t>License JFT-1 Supplier</t>
   </si>
   <si>
     <t>317035520</t>
   </si>
   <si>
     <t>AMERICAN AVIATION SUPPLY LLC</t>
   </si>
   <si>
     <t>1 SKYVIEW DRIVE, MD 8B401 FORT WORTH TX 76155</t>
   </si>
   <si>
     <t>1214665728</t>
   </si>
   <si>
     <t>1787384832</t>
   </si>
   <si>
+    <t>724751360</t>
+  </si>
+  <si>
     <t>1058657280</t>
   </si>
   <si>
     <t>1194038272</t>
   </si>
   <si>
     <t>71717888</t>
   </si>
   <si>
     <t>594760704</t>
   </si>
   <si>
     <t>167089152</t>
   </si>
   <si>
     <t>EPSILON TRADING LLC</t>
   </si>
   <si>
     <t>1030 DELTA BLVD ATLANTA GA 30354-1989</t>
   </si>
   <si>
     <t>1042568192</t>
   </si>
   <si>
     <t>1735 HUGHES LANDING BLVD THE WOODLANDS TX 77380-1688</t>
@@ -1802,50 +1859,53 @@
   <si>
     <t>1349227520</t>
   </si>
   <si>
     <t>1510888448</t>
   </si>
   <si>
     <t>SIGNATURE ENERGY LLC</t>
   </si>
   <si>
     <t>13485 VETERANS WAY STE 600 ORLANDO FL 32827-7719</t>
   </si>
   <si>
     <t>1241207808</t>
   </si>
   <si>
     <t>555799552</t>
   </si>
   <si>
     <t>136631296</t>
   </si>
   <si>
     <t>SUNOCO, LLC</t>
   </si>
   <si>
+    <t>1984877568</t>
+  </si>
+  <si>
     <t>1364153344</t>
   </si>
   <si>
     <t>141923328</t>
   </si>
   <si>
     <t>591680512</t>
   </si>
   <si>
     <t>WORLD FUEL SERVICES INC</t>
   </si>
   <si>
     <t>9800 NW 41 ST 400 MIAMI FL 33178</t>
   </si>
   <si>
     <t>License JFT-1 User-Seller</t>
   </si>
   <si>
     <t>1133335552</t>
   </si>
   <si>
     <t>AMERICAN AIRLINES INC AIRLINE</t>
   </si>
   <si>
     <t>1 SKYVIEW DRIVE MD 8B401 FORT WORTH TX 76155-1801</t>
@@ -2630,50 +2690,53 @@
   <si>
     <t>516789248</t>
   </si>
   <si>
     <t>11244544</t>
   </si>
   <si>
     <t>DEBROSS HATHAWAY MARVEL INC</t>
   </si>
   <si>
     <t>465 N FRONT ST NEW BEDFORD MA 02746-2242</t>
   </si>
   <si>
     <t>220042240</t>
   </si>
   <si>
     <t>935154688</t>
   </si>
   <si>
     <t>DEVANEY ENERGY INC</t>
   </si>
   <si>
     <t>177 WELLS AVE NEWTON MA 02459-3301</t>
   </si>
   <si>
+    <t>1132909568</t>
+  </si>
+  <si>
     <t>1320965120</t>
   </si>
   <si>
     <t>284267520</t>
   </si>
   <si>
     <t>DIRECT FUEL INC</t>
   </si>
   <si>
     <t>18 RUTLEDGE RD PEABODY MA 01960-3424</t>
   </si>
   <si>
     <t>625841152</t>
   </si>
   <si>
     <t>2120586240</t>
   </si>
   <si>
     <t>DOCKSIDE REPAIRS INC</t>
   </si>
   <si>
     <t>14 HERVEY TICHON AVE NEW BEDFORD MA 02740-7348</t>
   </si>
   <si>
     <t>1271370752</t>
@@ -2783,89 +2846,101 @@
   <si>
     <t>PO BOX 4018 HOUSTON TX 77210-4018</t>
   </si>
   <si>
     <t>1262982144</t>
   </si>
   <si>
     <t>EQUILON ENTERPRISES LLC</t>
   </si>
   <si>
     <t>373527552</t>
   </si>
   <si>
     <t>1133351936</t>
   </si>
   <si>
     <t>ETHANOL PRODUCTS LLC</t>
   </si>
   <si>
     <t>3939 N WEBB RD WICHITA KS 67226-8100</t>
   </si>
   <si>
     <t>186487808</t>
   </si>
   <si>
+    <t>1980552192</t>
+  </si>
+  <si>
+    <t>EXI PETROLEUM INC.</t>
+  </si>
+  <si>
+    <t>1209 N ORANGE ST WILMINGTON DE 19801-1120</t>
+  </si>
+  <si>
     <t>816337920</t>
   </si>
   <si>
     <t>1081447424</t>
   </si>
   <si>
     <t>1009488896</t>
   </si>
   <si>
     <t>FABIANO OIL CORP</t>
   </si>
   <si>
     <t>160 WILLIAMS ST WRENTHAM MA 02093-1828</t>
   </si>
   <si>
     <t>1785041920</t>
   </si>
   <si>
     <t>FALCONI BROTHERS INC</t>
   </si>
   <si>
     <t>29 BOSTON RD SOUTHBOROUGH MA 01772-1617</t>
   </si>
   <si>
     <t>1239307264</t>
   </si>
   <si>
     <t>FERRELLGAS LP</t>
   </si>
   <si>
     <t>1 LIBERTY PLZ LIBERTY MO 64068-2970</t>
   </si>
   <si>
     <t>641963008</t>
   </si>
   <si>
     <t>FLEET PETROLEUM LLC</t>
   </si>
   <si>
+    <t>1763890176</t>
+  </si>
+  <si>
     <t>1089573888</t>
   </si>
   <si>
     <t>150049792</t>
   </si>
   <si>
     <t>985158656</t>
   </si>
   <si>
     <t>589140992</t>
   </si>
   <si>
     <t>FORNI BROS OIL INC</t>
   </si>
   <si>
     <t>563 SPRING ST EAST BRIDGEWATER MA 02333-1800</t>
   </si>
   <si>
     <t>1068864512</t>
   </si>
   <si>
     <t>FRANK J LAMPARELLI OIL CO INC</t>
   </si>
   <si>
     <t>1026 TURNPIKE ST CANTON MA 02021-2839</t>
@@ -3089,50 +3164,53 @@
   <si>
     <t>11375616</t>
   </si>
   <si>
     <t>IARIA EXCAVATING LLC</t>
   </si>
   <si>
     <t>92 WEIR ST HINGHAM MA 02043-1440</t>
   </si>
   <si>
     <t>1437307904</t>
   </si>
   <si>
     <t>ICBC STANDARD BANK PLC</t>
   </si>
   <si>
     <t>20 GRESHAM STREET LONDON  EC2V7JE ENGLAND</t>
   </si>
   <si>
     <t>986682368</t>
   </si>
   <si>
     <t>1662882816</t>
   </si>
   <si>
+    <t>1530057728</t>
+  </si>
+  <si>
     <t>313365504</t>
   </si>
   <si>
     <t>2118358016</t>
   </si>
   <si>
     <t>1046844416</t>
   </si>
   <si>
     <t>J DONOVAN &amp; SON INC</t>
   </si>
   <si>
     <t>29 CHERRY HILL RD STOCKBRIDGE MA 01262</t>
   </si>
   <si>
     <t>1209816064</t>
   </si>
   <si>
     <t>J F PRICE CO</t>
   </si>
   <si>
     <t>410 WHITING ST HINGHAM MA 02043-3716</t>
   </si>
   <si>
     <t>548377600</t>
@@ -3155,51 +3233,51 @@
   <si>
     <t>1064408064</t>
   </si>
   <si>
     <t>JAYSAN GAS SERVICE INC</t>
   </si>
   <si>
     <t>80 COUNTY RD EAST FREETOWN MA 02717-1637</t>
   </si>
   <si>
     <t>1249088512</t>
   </si>
   <si>
     <t>JD BOUSQUET &amp; SONS INC</t>
   </si>
   <si>
     <t>PO BOX 309 37 MAIN STREET MANCHAUG MA 01526-0309</t>
   </si>
   <si>
     <t>705139712</t>
   </si>
   <si>
     <t>JEFFREY A HAKALA</t>
   </si>
   <si>
-    <t>PO BOX 141 HUBBARDSTON MA 01452-0141</t>
+    <t>22 BARRE RD HUBBARDSTON MA 01452-1246</t>
   </si>
   <si>
     <t>139695104</t>
   </si>
   <si>
     <t>JM EQUIPMENT CO INC</t>
   </si>
   <si>
     <t>65 CHACE RD UNIT 2 EAST FREETOWN MA 02717-1128</t>
   </si>
   <si>
     <t>239309824</t>
   </si>
   <si>
     <t>JOHN B HULL INC</t>
   </si>
   <si>
     <t>100 MAIN ST GREAT BARRINGTON MA 01230-1308</t>
   </si>
   <si>
     <t>1032033280</t>
   </si>
   <si>
     <t>JOHN S MARTIN COMPANY INC</t>
   </si>
@@ -3458,50 +3536,53 @@
   <si>
     <t>986551296</t>
   </si>
   <si>
     <t>M&amp;M EXCAVATORS INC</t>
   </si>
   <si>
     <t>PO BOX 791 WEBSTER MA 01570-0791</t>
   </si>
   <si>
     <t>36410368</t>
   </si>
   <si>
     <t>M.J. MEEHAN EXCAVATING, INC</t>
   </si>
   <si>
     <t>235B MAPLE ST BELLINGHAM MA 02019-3019</t>
   </si>
   <si>
     <t>1149735936</t>
   </si>
   <si>
     <t>596481024</t>
   </si>
   <si>
+    <t>1371329536</t>
+  </si>
+  <si>
     <t>1799066624</t>
   </si>
   <si>
     <t>523260928</t>
   </si>
   <si>
     <t>2005767168</t>
   </si>
   <si>
     <t>MAHONEY OIL</t>
   </si>
   <si>
     <t>42 BRIGHTON ST BELMONT MA 02478-4172</t>
   </si>
   <si>
     <t>1447269376</t>
   </si>
   <si>
     <t>1471517696</t>
   </si>
   <si>
     <t>913150976</t>
   </si>
   <si>
     <t>MARCEY OIL COMPANY INC</t>
@@ -3686,56 +3767,50 @@
   <si>
     <t>616 INDUSTRIAL DR MOUNT PLEASANT MI 48858-4642</t>
   </si>
   <si>
     <t>1346081792</t>
   </si>
   <si>
     <t>MT EVERETT LANDSCAPING &amp; CONSTR</t>
   </si>
   <si>
     <t>56 HATCHERY RD NEW MARLBOROUGH MA 01230-2094</t>
   </si>
   <si>
     <t>2133693440</t>
   </si>
   <si>
     <t>MUREX LLC</t>
   </si>
   <si>
     <t>7160 DALLAS PKWY STE 300 PLANO TX 75024-7112</t>
   </si>
   <si>
     <t>1280152576</t>
   </si>
   <si>
-    <t>MUSKET CORPORATION</t>
-[...4 lines deleted...]
-  <si>
     <t>944346112</t>
   </si>
   <si>
     <t>NATIONAL GRID</t>
   </si>
   <si>
     <t>2 HANSON PL FL 12 BROOKLYN NY 11217-4717</t>
   </si>
   <si>
     <t>1128027136</t>
   </si>
   <si>
     <t>366171136</t>
   </si>
   <si>
     <t>NESTE US INC</t>
   </si>
   <si>
     <t>3040 POST OAK BLVD STE 1700 HOUSTON TX 77056-6677</t>
   </si>
   <si>
     <t>1399215104</t>
   </si>
   <si>
     <t>NEW COLONY HOME HEATING INC</t>
@@ -3914,50 +3989,59 @@
   <si>
     <t>692950016</t>
   </si>
   <si>
     <t>424383488</t>
   </si>
   <si>
     <t>832934912</t>
   </si>
   <si>
     <t>1159566336</t>
   </si>
   <si>
     <t>259101696</t>
   </si>
   <si>
     <t>573281280</t>
   </si>
   <si>
     <t>435393536</t>
   </si>
   <si>
     <t>1696437248</t>
   </si>
   <si>
+    <t>2125517824</t>
+  </si>
+  <si>
+    <t>PINNACLE PROPERTY MAINTENANCE</t>
+  </si>
+  <si>
+    <t>745 LEDGE RD SEEKONK MA 02771-3004</t>
+  </si>
+  <si>
     <t>632001536</t>
   </si>
   <si>
     <t>PIONEER VALLEY OIL INC</t>
   </si>
   <si>
     <t>40 ONEIL ST EASTHAMPTON MA 01027-1146</t>
   </si>
   <si>
     <t>330011648</t>
   </si>
   <si>
     <t>PIONEER VALLEY PROPANE INC</t>
   </si>
   <si>
     <t>606835712</t>
   </si>
   <si>
     <t>PIONEER VALLEY WASTE SOLUTIONS LLC</t>
   </si>
   <si>
     <t>1043043328</t>
   </si>
   <si>
     <t>PLAINS MIDSTREAM CANADA ULC 607 8TH AVE S W SUITE</t>
@@ -4721,50 +4805,59 @@
   <si>
     <t>206803968</t>
   </si>
   <si>
     <t>U-HAUL CO OF MASS AND OHIO INC</t>
   </si>
   <si>
     <t>PO BOX 21517 PHOENIX AZ 85036-1517</t>
   </si>
   <si>
     <t>197628928</t>
   </si>
   <si>
     <t>1737331712</t>
   </si>
   <si>
     <t>42832896</t>
   </si>
   <si>
     <t>UNITED ENERGY TRADING LLC</t>
   </si>
   <si>
     <t>918 E DIVIDE AVE BISMARCK ND 58501-1943</t>
   </si>
   <si>
+    <t>1339610112</t>
+  </si>
+  <si>
+    <t>UNITED OIL HEAT INC</t>
+  </si>
+  <si>
+    <t>199 MANSFIELD AVE NORTON MA 02766-1375</t>
+  </si>
+  <si>
     <t>1183290368</t>
   </si>
   <si>
     <t>2018743296</t>
   </si>
   <si>
     <t>1874170880</t>
   </si>
   <si>
     <t>1173066752</t>
   </si>
   <si>
     <t>217027584</t>
   </si>
   <si>
     <t>1216893952</t>
   </si>
   <si>
     <t>W E DONOVAN &amp; CO INC</t>
   </si>
   <si>
     <t>PO BOX 351 347 SHAKER RD- EAST LONGMEADOW MA 01028-0351</t>
   </si>
   <si>
     <t>1529713664</t>
@@ -4916,66 +5009,75 @@
   <si>
     <t>AA TRANSPORTATION CO INC</t>
   </si>
   <si>
     <t>605 HARTFORD TPKE SHREWSBURY MA 01545-4103</t>
   </si>
   <si>
     <t>619009024</t>
   </si>
   <si>
     <t>AARON DISPOSAL &amp; RECYCLING</t>
   </si>
   <si>
     <t>14 EVERBERG RD WOBURN MA 01801-8506</t>
   </si>
   <si>
     <t>28414976</t>
   </si>
   <si>
     <t>ACME MARINA MANAGEMENT LLC</t>
   </si>
   <si>
     <t>145 FALMOUTH HEIGHTS RD FALMOUTH MA 02540-3565</t>
   </si>
   <si>
+    <t>515036160</t>
+  </si>
+  <si>
+    <t>ACME SITE WORK INC</t>
+  </si>
+  <si>
+    <t>PO BOX 51845 INDIAN ORCHARD MA 01151-5845</t>
+  </si>
+  <si>
     <t>1406620672</t>
   </si>
   <si>
     <t>AH COMPANY, LLC</t>
   </si>
   <si>
     <t>1 HOLLIS ST SOUTH WEYMOUTH MA 02190-1411</t>
   </si>
   <si>
     <t>1823822848</t>
   </si>
   <si>
     <t>AIR SWEEP INC</t>
   </si>
   <si>
-    <t>47 RUSSO CIR AGAWAM MA 01001-1542</t>
+    <t>121 FAIRVIEW ST AGAWAM MA 01001-2118</t>
   </si>
   <si>
     <t>1452758016</t>
   </si>
   <si>
     <t>AJ POTTER JR &amp; SONS INC</t>
   </si>
   <si>
     <t>604 MAIN RD WESTPORT MA 02790-4310</t>
   </si>
   <si>
     <t>619680768</t>
   </si>
   <si>
     <t>ALLIED FUEL INC</t>
   </si>
   <si>
     <t>PO BOX 951 LITTLETON MA 01460-0951</t>
   </si>
   <si>
     <t>1813009408</t>
   </si>
   <si>
     <t>ALPHA OIL COMPANY INC</t>
   </si>
@@ -5468,51 +5570,51 @@
   <si>
     <t>46 S BROAD ST WESTFIELD MA 01085-4410</t>
   </si>
   <si>
     <t>94737408</t>
   </si>
   <si>
     <t>CONSIGLI CONSTRUCTION COMPANY INC</t>
   </si>
   <si>
     <t>72 SUMNER ST MILFORD MA 01757-1663</t>
   </si>
   <si>
     <t>1958171648</t>
   </si>
   <si>
     <t>CONSTRUCTION MATERIALS SERVICE INC</t>
   </si>
   <si>
     <t>PO BOX 1 MARLBOROUGH MA 01752-0001</t>
   </si>
   <si>
     <t>1653445632</t>
   </si>
   <si>
-    <t>CRESTVIEW CONST &amp; TRUCKING INC</t>
+    <t>CRESTVIEW CONSTRUCTION &amp; TRUCKING, INC.</t>
   </si>
   <si>
     <t>25 INDUSTRIAL RD SOUTHWICK MA 01077-9231</t>
   </si>
   <si>
     <t>1028494336</t>
   </si>
   <si>
     <t>CRYSTAL MOTOR EXPRESS INC</t>
   </si>
   <si>
     <t>PO BOX 501 WAKEFIELD MA 01880-4401</t>
   </si>
   <si>
     <t>787190784</t>
   </si>
   <si>
     <t>CS-MA LLC</t>
   </si>
   <si>
     <t>2420 BOSTON RD WILBRAHAM MA 01095-1106</t>
   </si>
   <si>
     <t>477205504</t>
   </si>
@@ -5570,50 +5672,59 @@
   <si>
     <t>E CALIGARI &amp; SON INC</t>
   </si>
   <si>
     <t>85 MAIN ST GREAT BARRINGTON MA 01230-1307</t>
   </si>
   <si>
     <t>1347654656</t>
   </si>
   <si>
     <t>E P WINE INC</t>
   </si>
   <si>
     <t>160 WEST ST BARRE MA 01005-9139</t>
   </si>
   <si>
     <t>1490523136</t>
   </si>
   <si>
     <t>E.T.&amp;L. CORP</t>
   </si>
   <si>
     <t>873 GREAT RD OFC 202 STOW MA 01775-1091</t>
   </si>
   <si>
+    <t>1951355904</t>
+  </si>
+  <si>
+    <t>EASTERN CARRIER SERVICE, LLC</t>
+  </si>
+  <si>
+    <t>220 LITCHFIELD ST LEOMINSTER MA 01453-4860</t>
+  </si>
+  <si>
     <t>1554617344</t>
   </si>
   <si>
     <t>EASTERN ICE CO INC</t>
   </si>
   <si>
     <t>281 COMMERCE DR FALL RIVER MA 02720-4761</t>
   </si>
   <si>
     <t>1414763520</t>
   </si>
   <si>
     <t>EJ WYSON TRUCKING INC</t>
   </si>
   <si>
     <t>163 COLONY RD GARDNER MA 01440-4230</t>
   </si>
   <si>
     <t>2108396544</t>
   </si>
   <si>
     <t>ELECTRIC LIGHT DEPARTMENT</t>
   </si>
   <si>
     <t>116 MAIN ST STE 109 SOUTH HADLEY MA 01075-2833</t>
@@ -5663,57 +5774,57 @@
   <si>
     <t>20 WOODBRIDGE ST SOUTH HADLEY MA 01075-1118</t>
   </si>
   <si>
     <t>640128000</t>
   </si>
   <si>
     <t>FISHER BUS INC</t>
   </si>
   <si>
     <t>161 JOHNSON ST SOMERSET MA 02726-2804</t>
   </si>
   <si>
     <t>723358720</t>
   </si>
   <si>
     <t>FITCHBURG WELDING CO INC</t>
   </si>
   <si>
     <t>PO BOX 467 WESTMINSTER MA 01473-0467</t>
   </si>
   <si>
     <t>888116224</t>
   </si>
   <si>
-    <t>1255904256</t>
+    <t>1663489024</t>
   </si>
   <si>
     <t>FT SMITH TRUCKING &amp; EXCAVATING INC</t>
   </si>
   <si>
-    <t>53 BROOKS POND RD N BROOKFIELD MA 01535-0333</t>
+    <t>214 CHARLES LANE RD NEW BRAINTREE MA 01531-1844</t>
   </si>
   <si>
     <t>247960576</t>
   </si>
   <si>
     <t>GAETA ENTERPRISES, INC.</t>
   </si>
   <si>
     <t>14 NEWBURY ST PEABODY MA 01960-3805</t>
   </si>
   <si>
     <t>804148224</t>
   </si>
   <si>
     <t>GERMAIN CONSTRUCTION INC</t>
   </si>
   <si>
     <t>202 GREEN RIVER ROAD ALFORD MA 01230</t>
   </si>
   <si>
     <t>1034654720</t>
   </si>
   <si>
     <t>GIBBS OIL COMPANY LIMITED PARTNERSHIP</t>
   </si>
@@ -6050,98 +6161,107 @@
   <si>
     <t>2108527616</t>
   </si>
   <si>
     <t>K &amp; F TRUCKING</t>
   </si>
   <si>
     <t>41 WESTERN AVE WEST BOYLSTON MA 01583-1237</t>
   </si>
   <si>
     <t>1053660160</t>
   </si>
   <si>
     <t>KEOHAN FUELS &amp; TRANSPORTATION INC</t>
   </si>
   <si>
     <t>880 MAIN ST BLDG  WILMINGTON MA 01887-3325</t>
   </si>
   <si>
     <t>1733006336</t>
   </si>
   <si>
     <t>KINGSTON OIL</t>
   </si>
   <si>
-    <t>82 MAIN ST KINGSTON MA 02364-3054</t>
+    <t>1 TYLER CT CAMBRIDGE MA 02140-1639</t>
   </si>
   <si>
     <t>813011968</t>
   </si>
   <si>
     <t>L B CORP</t>
   </si>
   <si>
     <t>95 MARBLE ST LEE MA 01238-9502</t>
   </si>
   <si>
     <t>568349696</t>
   </si>
   <si>
     <t>L P ADAMS CO INC</t>
   </si>
   <si>
     <t>484 HOUSATONIC ST STE 1 DALTON MA 01226-1851</t>
   </si>
   <si>
     <t>2041287680</t>
   </si>
   <si>
     <t>LAKESIDE OIL CO INC THE</t>
   </si>
   <si>
     <t>111 LAKESIDE AVE MARLBOROUGH MA 01752-4554</t>
   </si>
   <si>
     <t>899437568</t>
   </si>
   <si>
     <t>LASHWAY LOGGING INC</t>
   </si>
   <si>
     <t>67 MAIN STREET PO BOX 231 WILLIAMSBURG MA 01096-0231</t>
   </si>
   <si>
     <t>1168479232</t>
   </si>
   <si>
     <t>LASHWAY LUMBER INC</t>
   </si>
   <si>
     <t>PO BOX 768 WILLIAMSBURG MA 01096-0768</t>
   </si>
   <si>
+    <t>1297798144</t>
+  </si>
+  <si>
+    <t>LEBLANC OIL LLC</t>
+  </si>
+  <si>
+    <t>90 FREEMAN RD CHARLTON MA 01507-1308</t>
+  </si>
+  <si>
     <t>1772459008</t>
   </si>
   <si>
     <t>LEMELIN ENVIRONMENTAL SERVICES INC</t>
   </si>
   <si>
     <t>70 N CHICOPEE ST CHICOPEE MA 01020-2217</t>
   </si>
   <si>
     <t>874353664</t>
   </si>
   <si>
     <t>LEO MARCHAND, INC</t>
   </si>
   <si>
     <t>8 EMERSON AVE CHELMSFORD MA 01824-2707</t>
   </si>
   <si>
     <t>204182528</t>
   </si>
   <si>
     <t>LINDE GAS &amp; EQUIPMENT INC</t>
   </si>
   <si>
     <t>10 RIVERVIEW DR DANBURY CT 06810-6268</t>
@@ -6461,50 +6581,59 @@
   <si>
     <t>NORTHSTAR CONSTRUCTION SERVICE</t>
   </si>
   <si>
     <t>200 MOUNT LAUREL CIR SHIRLEY MA 01464-2426</t>
   </si>
   <si>
     <t>639652864</t>
   </si>
   <si>
     <t>NSTAR ELECTRIC</t>
   </si>
   <si>
     <t>107 SELDEN ST BERLIN CT 06037-1616</t>
   </si>
   <si>
     <t>1618318336</t>
   </si>
   <si>
     <t>OCEAN EXPRESS, LLC</t>
   </si>
   <si>
     <t>60 MEAD ST SEEKONK MA 02771-5913</t>
   </si>
   <si>
+    <t>1228985344</t>
+  </si>
+  <si>
+    <t>OIL RECOVERY CORPORATION</t>
+  </si>
+  <si>
+    <t>138 PALMER AVE WEST SPRINGFIELD MA 01089-4019</t>
+  </si>
+  <si>
     <t>1506513920</t>
   </si>
   <si>
     <t>ONE CHESTNUT STREET LLC</t>
   </si>
   <si>
     <t>5 CHESTNUT ST LEOMINSTER MA 01453-3919</t>
   </si>
   <si>
     <t>1864913920</t>
   </si>
   <si>
     <t>P B JOHNSON INC</t>
   </si>
   <si>
     <t>453 ESSEX ST SOUTH HAMILTON MA 01982-1510</t>
   </si>
   <si>
     <t>1280545792</t>
   </si>
   <si>
     <t>P J ALBERT INC</t>
   </si>
   <si>
     <t>199 UPHAM ST FITCHBURG MA 01420-4594</t>
@@ -6524,50 +6653,59 @@
   <si>
     <t>PETER PAN BUS LINES INC</t>
   </si>
   <si>
     <t>1 PETER PAN WAY UNION STATION - SUITE 300 SPRINGFIELD MA 01103-1004</t>
   </si>
   <si>
     <t>577868800</t>
   </si>
   <si>
     <t>PINE HILL EQUIPMENT INC</t>
   </si>
   <si>
     <t>655 PINE HILL RD WESTPORT MA 02790-1298</t>
   </si>
   <si>
     <t>48976896</t>
   </si>
   <si>
     <t>PINEWOOD LODGE INC</t>
   </si>
   <si>
     <t>190 PINEWOOD RD PLYMOUTH MA 02360-5078</t>
   </si>
   <si>
+    <t>875353088</t>
+  </si>
+  <si>
+    <t>PIONEER VALLEY CONCRETE SERV INC</t>
+  </si>
+  <si>
+    <t>66 N CHICOPEE ST CHICOPEE MA 01020-2217</t>
+  </si>
+  <si>
     <t>737514496</t>
   </si>
   <si>
     <t>PLYMOUTH &amp; BROCKTON ST RAILWAY CO</t>
   </si>
   <si>
     <t>1797100544</t>
   </si>
   <si>
     <t>PORTER TRANSPORTATION CO</t>
   </si>
   <si>
     <t>61 TULLY RD # 2 ORANGE MA 01364-9678</t>
   </si>
   <si>
     <t>286233600</t>
   </si>
   <si>
     <t>R N CUTRUMBES TRUCKING LLC</t>
   </si>
   <si>
     <t>130 DEPOT ST WESTFORD MA 01886-1358</t>
   </si>
   <si>
     <t>844469248</t>
@@ -7265,59 +7403,50 @@
   <si>
     <t>TREE HOUSE BREWING COMPANY INC</t>
   </si>
   <si>
     <t>129 STURBRIDGE RD CHARLTON MA 01507-5330</t>
   </si>
   <si>
     <t>379425792</t>
   </si>
   <si>
     <t>TRUSTEES OF MOUNT HOLYOKE COLLEGE</t>
   </si>
   <si>
     <t>50 COLLEGE ST SOUTH HADLEY MA 01075-1489</t>
   </si>
   <si>
     <t>1645761536</t>
   </si>
   <si>
     <t>TRUSTEES OF THE SMITH COLLEGE</t>
   </si>
   <si>
     <t>10 ELM ST NORTHAMPTON MA 01063-6304</t>
   </si>
   <si>
-    <t>1256543232</t>
-[...7 lines deleted...]
-  <si>
     <t>724063232</t>
   </si>
   <si>
     <t>UNITED PARCEL SERVICE INC OHIO</t>
   </si>
   <si>
     <t>55 GLENLAKE PARKWAY, NE ATLANTA GA 30328-3474</t>
   </si>
   <si>
     <t>622023680</t>
   </si>
   <si>
     <t>UNIVERSITY OF MASSACHUSETTS</t>
   </si>
   <si>
     <t>50 WASHINGTON ST STE 3000 WESTBOROUGH MA 01581-1169</t>
   </si>
   <si>
     <t>1424512000</t>
   </si>
   <si>
     <t>UP ISLAND AUTOMOTIVE INC</t>
   </si>
   <si>
     <t>1074 STATE RD WEST TISBURY MA 02575</t>
@@ -7425,132 +7554,379 @@
     <t>1910477824</t>
   </si>
   <si>
     <t>WORCESTER MANUFACTURING INC</t>
   </si>
   <si>
     <t>35 NEW ST WORCESTER MA 01605-3324</t>
   </si>
   <si>
     <t>1110152192</t>
   </si>
   <si>
     <t>WRENTHAM REGIONAL SERV CTR INC</t>
   </si>
   <si>
     <t>1 DEPOT ST WRENTHAM MA 02093-1546</t>
   </si>
   <si>
     <t>449811456</t>
   </si>
   <si>
     <t>ZECCO &amp; SONS INC</t>
   </si>
   <si>
     <t>2 WARR AVE WAREHAM MA 02571-2023</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">                 Active Special Fuels Licensees</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Tahoma"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{3DB025C4-0C30-4864-9DC7-C9414EDB6343}" name="Table1" displayName="Table1" ref="A2:D76" totalsRowShown="0" headerRowDxfId="6">
+  <autoFilter ref="A2:D76" xr:uid="{3DB025C4-0C30-4864-9DC7-C9414EDB6343}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{AEA883A7-99FD-41D5-8B00-B337496B4800}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{0FD9F4FB-33E5-410C-AA64-0EED75D1FD11}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{B0972033-7E6A-4699-AC76-6033CA125D32}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{8785A74F-5841-4C8F-BD1F-6057C803F0D8}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{92925E16-DB3E-4F03-AF67-F5FB0007F0B9}" name="Table2" displayName="Table2" ref="A78:D137" totalsRowShown="0" headerRowDxfId="5">
+  <autoFilter ref="A78:D137" xr:uid="{92925E16-DB3E-4F03-AF67-F5FB0007F0B9}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{3938439B-4D37-4EFB-9F66-4D7583526A31}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{A72C51D4-22E6-4D37-B21C-21688597CB51}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{BD259E34-90E7-437D-8C0F-4181B6BF623A}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{6DAA206E-235D-4348-BF5C-517A9767E86E}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{9DD93525-C831-4C75-9727-A31BBF35D03E}" name="Table3" displayName="Table3" ref="A139:D220" totalsRowShown="0" headerRowDxfId="4">
+  <autoFilter ref="A139:D220" xr:uid="{9DD93525-C831-4C75-9727-A31BBF35D03E}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{3B74F929-E057-43B8-B331-2F60096CF357}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{0C5D7E49-F83C-4E94-A552-2EACE4C4560A}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{12BB39D2-AD51-4E63-AEF9-A4E8E3E0D8DD}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{E8B2B414-AAD0-4B9D-B613-D4E79BDA347A}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{EA8F7F37-E0FC-4429-B867-7B34DC97C768}" name="Table5" displayName="Table5" ref="A2:D30" totalsRowShown="0" headerRowDxfId="3">
+  <autoFilter ref="A2:D30" xr:uid="{EA8F7F37-E0FC-4429-B867-7B34DC97C768}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{35038C69-789A-4454-AD88-A54941AF5C92}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{75FE8030-4BF9-4A4F-98DA-A91405330F59}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{FD0BC46F-FE38-4BCD-8866-04C11B307CAC}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{C9C81B4C-5D99-447F-90C0-C6400D32950A}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{A39153FD-ECD7-4154-A27C-180DC8EE022A}" name="Table6" displayName="Table6" ref="A32:D49" totalsRowShown="0" headerRowDxfId="2">
+  <autoFilter ref="A32:D49" xr:uid="{A39153FD-ECD7-4154-A27C-180DC8EE022A}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{AB1CB39F-EF06-4DBD-B4A1-18AB5A37DC59}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{192EC110-BC05-472E-A8AF-8C7B88ED6458}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{21389621-C33C-4268-813A-B31B3DC5C8BD}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{51BB7C64-6E76-4C51-952C-7A9F7270188F}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{67285759-C9BB-4A12-BCD2-764C825CD58C}" name="Table7" displayName="Table7" ref="A2:D439" totalsRowShown="0" headerRowDxfId="1">
+  <autoFilter ref="A2:D439" xr:uid="{67285759-C9BB-4A12-BCD2-764C825CD58C}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{041CB093-7488-4429-BBAF-160D542B3C8F}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{204DA723-4D43-44E9-8C31-2B381426A7B3}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{F895E967-CF68-478E-926E-8F0356119CB5}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{923A21C2-7AEE-477F-BDD7-F5FD55256C56}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{62E4B75B-020E-4099-AE2E-9AA34A1FEA33}" name="Table8" displayName="Table8" ref="A441:D736" totalsRowShown="0" headerRowDxfId="0">
+  <autoFilter ref="A441:D736" xr:uid="{62E4B75B-020E-4099-AE2E-9AA34A1FEA33}">
+    <filterColumn colId="0" hiddenButton="1"/>
+    <filterColumn colId="1" hiddenButton="1"/>
+    <filterColumn colId="2" hiddenButton="1"/>
+    <filterColumn colId="3" hiddenButton="1"/>
+  </autoFilter>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{3C992EE7-BA86-4890-B389-FFBBD39C20B2}" name="License ID"/>
+    <tableColumn id="2" xr3:uid="{6EBC85CE-6F0D-4B11-BE98-E6F5B536262F}" name="Licensee Name"/>
+    <tableColumn id="3" xr3:uid="{3F75737E-82DF-4734-880A-6DB945B658C8}" name="Address"/>
+    <tableColumn id="4" xr3:uid="{BF143721-7D0F-4530-A51E-EE32064A3D2E}" name="License Cease"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7825,13920 +8201,14177 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5F03C4F-07C9-4DE9-AA41-A647067EFC99}">
-  <dimension ref="A1:J221"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FE2A762-E5C5-4CF8-84BA-D72FFB0DDBB6}">
+  <dimension ref="A1:D220"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F156" sqref="F156"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.28515625" customWidth="1"/>
+    <col min="1" max="1" width="38.453125" customWidth="1"/>
+    <col min="2" max="2" width="44.7265625" customWidth="1"/>
+    <col min="3" max="3" width="54.08984375" customWidth="1"/>
+    <col min="4" max="4" width="25.1796875" customWidth="1"/>
+    <col min="5" max="256" width="9.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...16 lines deleted...]
-      <c r="A7" s="1" t="s">
+    <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="2"/>
+    </row>
+    <row r="2" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="1" t="s">
+      <c r="D2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>5</v>
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>9</v>
+        <v>27</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>36</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>43</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" t="s">
+        <v>55</v>
+      </c>
+      <c r="C19" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" t="s">
+        <v>59</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" t="s">
+        <v>62</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>66</v>
+      </c>
+      <c r="B23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>72</v>
+      </c>
+      <c r="B25" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" t="s">
+        <v>74</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" t="s">
+        <v>76</v>
+      </c>
+      <c r="C26" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>78</v>
+      </c>
+      <c r="B27" t="s">
+        <v>79</v>
+      </c>
+      <c r="C27" t="s">
+        <v>80</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" t="s">
+        <v>82</v>
+      </c>
+      <c r="C28" t="s">
+        <v>83</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C30" t="s">
         <v>11</v>
       </c>
-      <c r="J10" t="s">
-[...10 lines deleted...]
-      <c r="E11" t="s">
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" t="s">
+        <v>90</v>
+      </c>
+      <c r="C31" t="s">
+        <v>91</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>98</v>
+      </c>
+      <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" t="s">
+        <v>106</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>107</v>
+      </c>
+      <c r="B37" t="s">
+        <v>108</v>
+      </c>
+      <c r="C37" t="s">
+        <v>109</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" t="s">
+        <v>112</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" t="s">
+        <v>112</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
+        <v>116</v>
+      </c>
+      <c r="C40" t="s">
+        <v>117</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" t="s">
+        <v>119</v>
+      </c>
+      <c r="C41" t="s">
+        <v>120</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C42" t="s">
+        <v>123</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>124</v>
+      </c>
+      <c r="B43" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>127</v>
+      </c>
+      <c r="B44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" t="s">
+        <v>129</v>
+      </c>
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>130</v>
+      </c>
+      <c r="B45" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" t="s">
+        <v>132</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>136</v>
+      </c>
+      <c r="B47" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" t="s">
+        <v>138</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B48" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" t="s">
+        <v>100</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>141</v>
+      </c>
+      <c r="B49" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" t="s">
+        <v>143</v>
+      </c>
+      <c r="D49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>144</v>
+      </c>
+      <c r="B50" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" t="s">
+        <v>146</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>147</v>
+      </c>
+      <c r="B51" t="s">
+        <v>148</v>
+      </c>
+      <c r="C51" t="s">
+        <v>149</v>
+      </c>
+      <c r="D51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>150</v>
+      </c>
+      <c r="B52" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" t="s">
+        <v>152</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>153</v>
+      </c>
+      <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" t="s">
+        <v>155</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>156</v>
+      </c>
+      <c r="B54" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" t="s">
+        <v>158</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>159</v>
+      </c>
+      <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" t="s">
+        <v>161</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>162</v>
+      </c>
+      <c r="B56" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" t="s">
+        <v>164</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>165</v>
+      </c>
+      <c r="B57" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" t="s">
+        <v>167</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" t="s">
+        <v>170</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>171</v>
+      </c>
+      <c r="B59" t="s">
+        <v>172</v>
+      </c>
+      <c r="C59" t="s">
+        <v>173</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>174</v>
+      </c>
+      <c r="B60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>177</v>
+      </c>
+      <c r="B61" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" t="s">
+        <v>179</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>180</v>
+      </c>
+      <c r="B62" t="s">
+        <v>181</v>
+      </c>
+      <c r="C62" t="s">
         <v>14</v>
       </c>
-      <c r="J11" t="s">
-[...164 lines deleted...]
-      <c r="E23" t="s">
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>182</v>
+      </c>
+      <c r="B63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>185</v>
+      </c>
+      <c r="B64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>188</v>
+      </c>
+      <c r="B65" t="s">
+        <v>189</v>
+      </c>
+      <c r="C65" t="s">
+        <v>190</v>
+      </c>
+      <c r="D65" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>191</v>
+      </c>
+      <c r="B66" t="s">
+        <v>192</v>
+      </c>
+      <c r="C66" t="s">
+        <v>193</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>194</v>
+      </c>
+      <c r="B67" t="s">
+        <v>195</v>
+      </c>
+      <c r="C67" t="s">
+        <v>196</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>197</v>
+      </c>
+      <c r="B68" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>200</v>
+      </c>
+      <c r="B69" t="s">
+        <v>201</v>
+      </c>
+      <c r="C69" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>203</v>
+      </c>
+      <c r="B70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C70" t="s">
+        <v>205</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" t="s">
+        <v>207</v>
+      </c>
+      <c r="C71" t="s">
+        <v>208</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>209</v>
+      </c>
+      <c r="B72" t="s">
+        <v>210</v>
+      </c>
+      <c r="C72" t="s">
+        <v>211</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>212</v>
+      </c>
+      <c r="B73" t="s">
+        <v>213</v>
+      </c>
+      <c r="C73" t="s">
+        <v>214</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>215</v>
+      </c>
+      <c r="B74" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>218</v>
+      </c>
+      <c r="B75" t="s">
+        <v>219</v>
+      </c>
+      <c r="C75" t="s">
+        <v>220</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>221</v>
+      </c>
+      <c r="B76" t="s">
+        <v>222</v>
+      </c>
+      <c r="C76" t="s">
+        <v>223</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A77" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="2"/>
+      <c r="D77" s="2"/>
+    </row>
+    <row r="78" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>225</v>
+      </c>
+      <c r="B79" t="s">
+        <v>226</v>
+      </c>
+      <c r="C79" t="s">
+        <v>227</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>228</v>
+      </c>
+      <c r="B80" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" t="s">
+        <v>230</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>231</v>
+      </c>
+      <c r="B81" t="s">
+        <v>232</v>
+      </c>
+      <c r="C81" t="s">
+        <v>233</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>234</v>
+      </c>
+      <c r="B82" t="s">
+        <v>235</v>
+      </c>
+      <c r="C82" t="s">
         <v>50</v>
       </c>
-      <c r="J23" t="s">
-[...276 lines deleted...]
-      <c r="E43" t="s">
+      <c r="D82" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>236</v>
+      </c>
+      <c r="B83" t="s">
+        <v>237</v>
+      </c>
+      <c r="C83" t="s">
+        <v>238</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>239</v>
+      </c>
+      <c r="B84" t="s">
+        <v>240</v>
+      </c>
+      <c r="C84" t="s">
+        <v>241</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>242</v>
+      </c>
+      <c r="B85" t="s">
+        <v>243</v>
+      </c>
+      <c r="C85" t="s">
+        <v>244</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>245</v>
+      </c>
+      <c r="B86" t="s">
+        <v>246</v>
+      </c>
+      <c r="C86" t="s">
+        <v>247</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>248</v>
+      </c>
+      <c r="B87" t="s">
+        <v>249</v>
+      </c>
+      <c r="C87" t="s">
+        <v>250</v>
+      </c>
+      <c r="D87" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>251</v>
+      </c>
+      <c r="B88" t="s">
+        <v>252</v>
+      </c>
+      <c r="C88" t="s">
+        <v>253</v>
+      </c>
+      <c r="D88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>254</v>
+      </c>
+      <c r="B89" t="s">
+        <v>255</v>
+      </c>
+      <c r="C89" t="s">
+        <v>256</v>
+      </c>
+      <c r="D89" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>257</v>
+      </c>
+      <c r="B90" t="s">
+        <v>258</v>
+      </c>
+      <c r="C90" t="s">
+        <v>259</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>260</v>
+      </c>
+      <c r="B91" t="s">
+        <v>261</v>
+      </c>
+      <c r="C91" t="s">
+        <v>262</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>263</v>
+      </c>
+      <c r="B92" t="s">
+        <v>264</v>
+      </c>
+      <c r="C92" t="s">
+        <v>265</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>266</v>
+      </c>
+      <c r="B93" t="s">
+        <v>267</v>
+      </c>
+      <c r="C93" t="s">
+        <v>268</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>269</v>
+      </c>
+      <c r="B94" t="s">
+        <v>270</v>
+      </c>
+      <c r="C94" t="s">
+        <v>271</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>272</v>
+      </c>
+      <c r="B95" t="s">
+        <v>273</v>
+      </c>
+      <c r="C95" t="s">
+        <v>274</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>275</v>
+      </c>
+      <c r="B96" t="s">
+        <v>276</v>
+      </c>
+      <c r="C96" t="s">
+        <v>277</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>278</v>
+      </c>
+      <c r="B97" t="s">
+        <v>279</v>
+      </c>
+      <c r="C97" t="s">
+        <v>280</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>281</v>
+      </c>
+      <c r="B98" t="s">
+        <v>282</v>
+      </c>
+      <c r="C98" t="s">
+        <v>283</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>284</v>
+      </c>
+      <c r="B99" t="s">
+        <v>285</v>
+      </c>
+      <c r="C99" t="s">
+        <v>286</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>287</v>
+      </c>
+      <c r="B100" t="s">
+        <v>288</v>
+      </c>
+      <c r="C100" t="s">
+        <v>289</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>290</v>
+      </c>
+      <c r="B101" t="s">
+        <v>291</v>
+      </c>
+      <c r="C101" t="s">
+        <v>292</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>293</v>
+      </c>
+      <c r="B102" t="s">
+        <v>294</v>
+      </c>
+      <c r="C102" t="s">
+        <v>295</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>296</v>
+      </c>
+      <c r="B103" t="s">
+        <v>297</v>
+      </c>
+      <c r="C103" t="s">
+        <v>298</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>299</v>
+      </c>
+      <c r="B104" t="s">
+        <v>300</v>
+      </c>
+      <c r="C104" t="s">
+        <v>301</v>
+      </c>
+      <c r="D104" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>302</v>
+      </c>
+      <c r="B105" t="s">
+        <v>303</v>
+      </c>
+      <c r="C105" t="s">
+        <v>112</v>
+      </c>
+      <c r="D105" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>304</v>
+      </c>
+      <c r="B106" t="s">
+        <v>305</v>
+      </c>
+      <c r="C106" t="s">
+        <v>306</v>
+      </c>
+      <c r="D106" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>307</v>
+      </c>
+      <c r="B107" t="s">
+        <v>308</v>
+      </c>
+      <c r="C107" t="s">
+        <v>309</v>
+      </c>
+      <c r="D107" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>310</v>
+      </c>
+      <c r="B108" t="s">
+        <v>311</v>
+      </c>
+      <c r="C108" t="s">
+        <v>312</v>
+      </c>
+      <c r="D108" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>313</v>
+      </c>
+      <c r="B109" t="s">
+        <v>314</v>
+      </c>
+      <c r="C109" t="s">
+        <v>315</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>316</v>
+      </c>
+      <c r="B110" t="s">
+        <v>317</v>
+      </c>
+      <c r="C110" t="s">
+        <v>318</v>
+      </c>
+      <c r="D110" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>319</v>
+      </c>
+      <c r="B111" t="s">
+        <v>320</v>
+      </c>
+      <c r="C111" t="s">
+        <v>321</v>
+      </c>
+      <c r="D111" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>322</v>
+      </c>
+      <c r="B112" t="s">
+        <v>323</v>
+      </c>
+      <c r="C112" t="s">
+        <v>253</v>
+      </c>
+      <c r="D112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>324</v>
+      </c>
+      <c r="B113" t="s">
+        <v>325</v>
+      </c>
+      <c r="C113" t="s">
+        <v>326</v>
+      </c>
+      <c r="D113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>327</v>
+      </c>
+      <c r="B114" t="s">
+        <v>328</v>
+      </c>
+      <c r="C114" t="s">
+        <v>329</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>330</v>
+      </c>
+      <c r="B115" t="s">
+        <v>331</v>
+      </c>
+      <c r="C115" t="s">
+        <v>332</v>
+      </c>
+      <c r="D115" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>333</v>
+      </c>
+      <c r="B116" t="s">
+        <v>334</v>
+      </c>
+      <c r="C116" t="s">
+        <v>335</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>336</v>
+      </c>
+      <c r="B117" t="s">
+        <v>337</v>
+      </c>
+      <c r="C117" t="s">
+        <v>338</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>339</v>
+      </c>
+      <c r="B118" t="s">
+        <v>340</v>
+      </c>
+      <c r="C118" t="s">
+        <v>341</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>342</v>
+      </c>
+      <c r="B119" t="s">
+        <v>343</v>
+      </c>
+      <c r="C119" t="s">
+        <v>344</v>
+      </c>
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>345</v>
+      </c>
+      <c r="B120" t="s">
+        <v>346</v>
+      </c>
+      <c r="C120" t="s">
+        <v>347</v>
+      </c>
+      <c r="D120" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>348</v>
+      </c>
+      <c r="B121" t="s">
+        <v>349</v>
+      </c>
+      <c r="C121" t="s">
+        <v>350</v>
+      </c>
+      <c r="D121" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>351</v>
+      </c>
+      <c r="B122" t="s">
+        <v>352</v>
+      </c>
+      <c r="C122" t="s">
+        <v>353</v>
+      </c>
+      <c r="D122" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>354</v>
+      </c>
+      <c r="B123" t="s">
+        <v>355</v>
+      </c>
+      <c r="C123" t="s">
+        <v>356</v>
+      </c>
+      <c r="D123" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>357</v>
+      </c>
+      <c r="B124" t="s">
+        <v>358</v>
+      </c>
+      <c r="C124" t="s">
+        <v>359</v>
+      </c>
+      <c r="D124" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>360</v>
+      </c>
+      <c r="B125" t="s">
+        <v>361</v>
+      </c>
+      <c r="C125" t="s">
+        <v>362</v>
+      </c>
+      <c r="D125" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>363</v>
+      </c>
+      <c r="B126" t="s">
+        <v>364</v>
+      </c>
+      <c r="C126" t="s">
+        <v>365</v>
+      </c>
+      <c r="D126" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>366</v>
+      </c>
+      <c r="B127" t="s">
+        <v>367</v>
+      </c>
+      <c r="C127" t="s">
+        <v>368</v>
+      </c>
+      <c r="D127" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>369</v>
+      </c>
+      <c r="B128" t="s">
+        <v>370</v>
+      </c>
+      <c r="C128" t="s">
+        <v>371</v>
+      </c>
+      <c r="D128" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>372</v>
+      </c>
+      <c r="B129" t="s">
+        <v>373</v>
+      </c>
+      <c r="C129" t="s">
+        <v>374</v>
+      </c>
+      <c r="D129" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>375</v>
+      </c>
+      <c r="B130" t="s">
+        <v>376</v>
+      </c>
+      <c r="C130" t="s">
+        <v>306</v>
+      </c>
+      <c r="D130" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>377</v>
+      </c>
+      <c r="B131" t="s">
+        <v>378</v>
+      </c>
+      <c r="C131" t="s">
+        <v>379</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>380</v>
+      </c>
+      <c r="B132" t="s">
+        <v>381</v>
+      </c>
+      <c r="C132" t="s">
+        <v>382</v>
+      </c>
+      <c r="D132" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>383</v>
+      </c>
+      <c r="B133" t="s">
+        <v>384</v>
+      </c>
+      <c r="C133" t="s">
+        <v>385</v>
+      </c>
+      <c r="D133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>386</v>
+      </c>
+      <c r="B134" t="s">
+        <v>387</v>
+      </c>
+      <c r="C134" t="s">
+        <v>388</v>
+      </c>
+      <c r="D134" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>389</v>
+      </c>
+      <c r="B135" t="s">
+        <v>390</v>
+      </c>
+      <c r="C135" t="s">
+        <v>391</v>
+      </c>
+      <c r="D135" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>392</v>
+      </c>
+      <c r="B136" t="s">
+        <v>393</v>
+      </c>
+      <c r="C136" t="s">
+        <v>394</v>
+      </c>
+      <c r="D136" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>395</v>
+      </c>
+      <c r="B137" t="s">
+        <v>396</v>
+      </c>
+      <c r="C137" t="s">
+        <v>397</v>
+      </c>
+      <c r="D137" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B138" s="2"/>
+      <c r="C138" s="2"/>
+      <c r="D138" s="2"/>
+    </row>
+    <row r="139" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A139" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>399</v>
+      </c>
+      <c r="B140" t="s">
+        <v>400</v>
+      </c>
+      <c r="C140" t="s">
+        <v>401</v>
+      </c>
+      <c r="D140" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>402</v>
+      </c>
+      <c r="B141" t="s">
+        <v>403</v>
+      </c>
+      <c r="C141" t="s">
+        <v>404</v>
+      </c>
+      <c r="D141" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>405</v>
+      </c>
+      <c r="B142" t="s">
+        <v>226</v>
+      </c>
+      <c r="C142" t="s">
+        <v>227</v>
+      </c>
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>406</v>
+      </c>
+      <c r="B143" t="s">
+        <v>407</v>
+      </c>
+      <c r="C143" t="s">
+        <v>408</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>409</v>
+      </c>
+      <c r="B144" t="s">
+        <v>410</v>
+      </c>
+      <c r="C144" t="s">
+        <v>411</v>
+      </c>
+      <c r="D144" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>412</v>
+      </c>
+      <c r="B145" t="s">
+        <v>413</v>
+      </c>
+      <c r="C145" t="s">
+        <v>414</v>
+      </c>
+      <c r="D145" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>415</v>
+      </c>
+      <c r="B146" t="s">
+        <v>416</v>
+      </c>
+      <c r="C146" t="s">
+        <v>417</v>
+      </c>
+      <c r="D146" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>418</v>
+      </c>
+      <c r="B147" t="s">
+        <v>235</v>
+      </c>
+      <c r="C147" t="s">
+        <v>50</v>
+      </c>
+      <c r="D147" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>419</v>
+      </c>
+      <c r="B148" t="s">
+        <v>420</v>
+      </c>
+      <c r="C148" t="s">
+        <v>421</v>
+      </c>
+      <c r="D148" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>422</v>
+      </c>
+      <c r="B149" t="s">
+        <v>240</v>
+      </c>
+      <c r="C149" t="s">
+        <v>241</v>
+      </c>
+      <c r="D149" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>423</v>
+      </c>
+      <c r="B150" t="s">
+        <v>424</v>
+      </c>
+      <c r="C150" t="s">
+        <v>425</v>
+      </c>
+      <c r="D150" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>426</v>
+      </c>
+      <c r="B151" t="s">
+        <v>243</v>
+      </c>
+      <c r="C151" t="s">
+        <v>244</v>
+      </c>
+      <c r="D151" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>427</v>
+      </c>
+      <c r="B152" t="s">
+        <v>428</v>
+      </c>
+      <c r="C152" t="s">
+        <v>429</v>
+      </c>
+      <c r="D152" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>430</v>
+      </c>
+      <c r="B153" t="s">
+        <v>246</v>
+      </c>
+      <c r="C153" t="s">
+        <v>247</v>
+      </c>
+      <c r="D153" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>431</v>
+      </c>
+      <c r="B154" t="s">
+        <v>249</v>
+      </c>
+      <c r="C154" t="s">
+        <v>250</v>
+      </c>
+      <c r="D154" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>432</v>
+      </c>
+      <c r="B155" t="s">
+        <v>433</v>
+      </c>
+      <c r="C155" t="s">
+        <v>434</v>
+      </c>
+      <c r="D155" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>435</v>
+      </c>
+      <c r="B156" t="s">
+        <v>436</v>
+      </c>
+      <c r="C156" t="s">
+        <v>437</v>
+      </c>
+      <c r="D156" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>438</v>
+      </c>
+      <c r="B157" t="s">
+        <v>439</v>
+      </c>
+      <c r="C157" t="s">
+        <v>440</v>
+      </c>
+      <c r="D157" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>441</v>
+      </c>
+      <c r="B158" t="s">
+        <v>442</v>
+      </c>
+      <c r="C158" t="s">
+        <v>443</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>444</v>
+      </c>
+      <c r="B159" t="s">
+        <v>255</v>
+      </c>
+      <c r="C159" t="s">
+        <v>256</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>445</v>
+      </c>
+      <c r="B160" t="s">
+        <v>446</v>
+      </c>
+      <c r="C160" t="s">
+        <v>447</v>
+      </c>
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>448</v>
+      </c>
+      <c r="B161" t="s">
+        <v>258</v>
+      </c>
+      <c r="C161" t="s">
+        <v>259</v>
+      </c>
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>449</v>
+      </c>
+      <c r="B162" t="s">
+        <v>450</v>
+      </c>
+      <c r="C162" t="s">
+        <v>451</v>
+      </c>
+      <c r="D162" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>452</v>
+      </c>
+      <c r="B163" t="s">
+        <v>453</v>
+      </c>
+      <c r="C163" t="s">
+        <v>454</v>
+      </c>
+      <c r="D163" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>455</v>
+      </c>
+      <c r="B164" t="s">
+        <v>261</v>
+      </c>
+      <c r="C164" t="s">
+        <v>262</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>456</v>
+      </c>
+      <c r="B165" t="s">
+        <v>457</v>
+      </c>
+      <c r="C165" t="s">
+        <v>458</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>459</v>
+      </c>
+      <c r="B166" t="s">
+        <v>460</v>
+      </c>
+      <c r="C166" t="s">
+        <v>50</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>461</v>
+      </c>
+      <c r="B167" t="s">
+        <v>264</v>
+      </c>
+      <c r="C167" t="s">
+        <v>265</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>462</v>
+      </c>
+      <c r="B168" t="s">
+        <v>463</v>
+      </c>
+      <c r="C168" t="s">
+        <v>464</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>465</v>
+      </c>
+      <c r="B169" t="s">
+        <v>466</v>
+      </c>
+      <c r="C169" t="s">
+        <v>467</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>468</v>
+      </c>
+      <c r="B170" t="s">
+        <v>282</v>
+      </c>
+      <c r="C170" t="s">
+        <v>283</v>
+      </c>
+      <c r="D170" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>469</v>
+      </c>
+      <c r="B171" t="s">
+        <v>288</v>
+      </c>
+      <c r="C171" t="s">
+        <v>289</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>470</v>
+      </c>
+      <c r="B172" t="s">
+        <v>291</v>
+      </c>
+      <c r="C172" t="s">
+        <v>292</v>
+      </c>
+      <c r="D172" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>471</v>
+      </c>
+      <c r="B173" t="s">
+        <v>472</v>
+      </c>
+      <c r="C173" t="s">
+        <v>473</v>
+      </c>
+      <c r="D173" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>474</v>
+      </c>
+      <c r="B174" t="s">
+        <v>297</v>
+      </c>
+      <c r="C174" t="s">
+        <v>298</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>475</v>
+      </c>
+      <c r="B175" t="s">
+        <v>300</v>
+      </c>
+      <c r="C175" t="s">
+        <v>301</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>476</v>
+      </c>
+      <c r="B176" t="s">
+        <v>305</v>
+      </c>
+      <c r="C176" t="s">
+        <v>306</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>477</v>
+      </c>
+      <c r="B177" t="s">
+        <v>308</v>
+      </c>
+      <c r="C177" t="s">
+        <v>309</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>478</v>
+      </c>
+      <c r="B178" t="s">
+        <v>479</v>
+      </c>
+      <c r="C178" t="s">
+        <v>480</v>
+      </c>
+      <c r="D178" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>481</v>
+      </c>
+      <c r="B179" t="s">
+        <v>482</v>
+      </c>
+      <c r="C179" t="s">
+        <v>483</v>
+      </c>
+      <c r="D179" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>484</v>
+      </c>
+      <c r="B180" t="s">
+        <v>311</v>
+      </c>
+      <c r="C180" t="s">
+        <v>312</v>
+      </c>
+      <c r="D180" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>485</v>
+      </c>
+      <c r="B181" t="s">
+        <v>320</v>
+      </c>
+      <c r="C181" t="s">
+        <v>321</v>
+      </c>
+      <c r="D181" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>486</v>
+      </c>
+      <c r="B182" t="s">
+        <v>325</v>
+      </c>
+      <c r="C182" t="s">
+        <v>326</v>
+      </c>
+      <c r="D182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>487</v>
+      </c>
+      <c r="B183" t="s">
+        <v>328</v>
+      </c>
+      <c r="C183" t="s">
+        <v>329</v>
+      </c>
+      <c r="D183" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>488</v>
+      </c>
+      <c r="B184" t="s">
+        <v>331</v>
+      </c>
+      <c r="C184" t="s">
+        <v>332</v>
+      </c>
+      <c r="D184" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>489</v>
+      </c>
+      <c r="B185" t="s">
+        <v>490</v>
+      </c>
+      <c r="C185" t="s">
+        <v>491</v>
+      </c>
+      <c r="D185" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>492</v>
+      </c>
+      <c r="B186" t="s">
+        <v>334</v>
+      </c>
+      <c r="C186" t="s">
+        <v>335</v>
+      </c>
+      <c r="D186" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>493</v>
+      </c>
+      <c r="B187" t="s">
+        <v>337</v>
+      </c>
+      <c r="C187" t="s">
+        <v>338</v>
+      </c>
+      <c r="D187" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>494</v>
+      </c>
+      <c r="B188" t="s">
+        <v>495</v>
+      </c>
+      <c r="C188" t="s">
+        <v>496</v>
+      </c>
+      <c r="D188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>497</v>
+      </c>
+      <c r="B189" t="s">
+        <v>498</v>
+      </c>
+      <c r="C189" t="s">
+        <v>499</v>
+      </c>
+      <c r="D189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>500</v>
+      </c>
+      <c r="B190" t="s">
+        <v>501</v>
+      </c>
+      <c r="C190" t="s">
+        <v>502</v>
+      </c>
+      <c r="D190" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>503</v>
+      </c>
+      <c r="B191" t="s">
+        <v>504</v>
+      </c>
+      <c r="C191" t="s">
+        <v>155</v>
+      </c>
+      <c r="D191" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>505</v>
+      </c>
+      <c r="B192" t="s">
+        <v>340</v>
+      </c>
+      <c r="C192" t="s">
+        <v>341</v>
+      </c>
+      <c r="D192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>506</v>
+      </c>
+      <c r="B193" t="s">
+        <v>343</v>
+      </c>
+      <c r="C193" t="s">
+        <v>344</v>
+      </c>
+      <c r="D193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>507</v>
+      </c>
+      <c r="B194" t="s">
+        <v>508</v>
+      </c>
+      <c r="C194" t="s">
+        <v>509</v>
+      </c>
+      <c r="D194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>510</v>
+      </c>
+      <c r="B195" t="s">
+        <v>511</v>
+      </c>
+      <c r="C195" t="s">
+        <v>512</v>
+      </c>
+      <c r="D195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>513</v>
+      </c>
+      <c r="B196" t="s">
+        <v>355</v>
+      </c>
+      <c r="C196" t="s">
+        <v>356</v>
+      </c>
+      <c r="D196" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>514</v>
+      </c>
+      <c r="B197" t="s">
+        <v>515</v>
+      </c>
+      <c r="C197" t="s">
+        <v>516</v>
+      </c>
+      <c r="D197" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>517</v>
+      </c>
+      <c r="B198" t="s">
+        <v>358</v>
+      </c>
+      <c r="C198" t="s">
+        <v>359</v>
+      </c>
+      <c r="D198" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>518</v>
+      </c>
+      <c r="B199" t="s">
+        <v>519</v>
+      </c>
+      <c r="C199" t="s">
+        <v>520</v>
+      </c>
+      <c r="D199" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>521</v>
+      </c>
+      <c r="B200" t="s">
+        <v>522</v>
+      </c>
+      <c r="C200" t="s">
         <v>109</v>
       </c>
-      <c r="J43" t="s">
-[...950 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D200" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>523</v>
+      </c>
+      <c r="B201" t="s">
+        <v>524</v>
+      </c>
+      <c r="C201" t="s">
+        <v>509</v>
+      </c>
+      <c r="D201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>525</v>
+      </c>
+      <c r="B202" t="s">
+        <v>526</v>
+      </c>
+      <c r="C202" t="s">
+        <v>527</v>
+      </c>
+      <c r="D202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>528</v>
+      </c>
+      <c r="B203" t="s">
+        <v>529</v>
+      </c>
+      <c r="C203" t="s">
+        <v>530</v>
+      </c>
+      <c r="D203" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>531</v>
+      </c>
+      <c r="B204" t="s">
+        <v>532</v>
+      </c>
+      <c r="C204" t="s">
+        <v>533</v>
+      </c>
+      <c r="D204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>534</v>
+      </c>
+      <c r="B205" t="s">
+        <v>535</v>
+      </c>
+      <c r="C205" t="s">
+        <v>536</v>
+      </c>
+      <c r="D205" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>537</v>
+      </c>
+      <c r="B206" t="s">
+        <v>538</v>
+      </c>
+      <c r="C206" t="s">
+        <v>539</v>
+      </c>
+      <c r="D206" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>540</v>
+      </c>
+      <c r="B207" t="s">
+        <v>541</v>
+      </c>
+      <c r="C207" t="s">
+        <v>542</v>
+      </c>
+      <c r="D207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>543</v>
+      </c>
+      <c r="B208" t="s">
+        <v>544</v>
+      </c>
+      <c r="C208" t="s">
+        <v>545</v>
+      </c>
+      <c r="D208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>546</v>
+      </c>
+      <c r="B209" t="s">
+        <v>367</v>
+      </c>
+      <c r="C209" t="s">
+        <v>368</v>
+      </c>
+      <c r="D209" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>547</v>
+      </c>
+      <c r="B210" t="s">
+        <v>370</v>
+      </c>
+      <c r="C210" t="s">
+        <v>371</v>
+      </c>
+      <c r="D210" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>548</v>
+      </c>
+      <c r="B211" t="s">
+        <v>373</v>
+      </c>
+      <c r="C211" t="s">
+        <v>374</v>
+      </c>
+      <c r="D211" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>549</v>
+      </c>
+      <c r="B212" t="s">
+        <v>376</v>
+      </c>
+      <c r="C212" t="s">
         <v>306</v>
       </c>
-      <c r="E113" t="s">
-[...399 lines deleted...]
-      <c r="A143" s="1" t="s">
+      <c r="D212" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>550</v>
+      </c>
+      <c r="B213" t="s">
+        <v>551</v>
+      </c>
+      <c r="C213" t="s">
+        <v>509</v>
+      </c>
+      <c r="D213" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>552</v>
+      </c>
+      <c r="B214" t="s">
+        <v>553</v>
+      </c>
+      <c r="C214" t="s">
+        <v>554</v>
+      </c>
+      <c r="D214" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>555</v>
+      </c>
+      <c r="B215" t="s">
+        <v>556</v>
+      </c>
+      <c r="C215" t="s">
+        <v>557</v>
+      </c>
+      <c r="D215" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>558</v>
+      </c>
+      <c r="B216" t="s">
         <v>390</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A145" t="s">
+      <c r="C216" t="s">
         <v>391</v>
       </c>
-      <c r="C145" t="s">
-[...2 lines deleted...]
-      <c r="E145" t="s">
+      <c r="D216" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>559</v>
+      </c>
+      <c r="B217" t="s">
+        <v>560</v>
+      </c>
+      <c r="C217" t="s">
+        <v>561</v>
+      </c>
+      <c r="D217" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>562</v>
+      </c>
+      <c r="B218" t="s">
+        <v>563</v>
+      </c>
+      <c r="C218" t="s">
+        <v>564</v>
+      </c>
+      <c r="D218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>565</v>
+      </c>
+      <c r="B219" t="s">
         <v>393</v>
       </c>
-      <c r="J145" t="s">
-[...4 lines deleted...]
-      <c r="A146" t="s">
+      <c r="C219" t="s">
         <v>394</v>
       </c>
-      <c r="C146" t="s">
-[...1031 lines deleted...]
-    <row r="220" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D219" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>548</v>
+        <v>566</v>
+      </c>
+      <c r="B220" t="s">
+        <v>567</v>
       </c>
       <c r="C220" t="s">
-        <v>385</v>
-[...18 lines deleted...]
-      <c r="J221" t="s">
+        <v>568</v>
+      </c>
+      <c r="D220" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+  <tableParts count="3">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId3"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1021547-116D-4B17-AB0C-B4CFB47F011C}">
-  <dimension ref="A1:J54"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAB13D4C-F328-47C3-860C-8A8DE1784166}">
+  <dimension ref="A1:D49"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="H32" sqref="H32"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.42578125" customWidth="1"/>
+    <col min="1" max="1" width="28.54296875" customWidth="1"/>
+    <col min="2" max="2" width="50.81640625" customWidth="1"/>
+    <col min="3" max="3" width="54.08984375" customWidth="1"/>
+    <col min="4" max="4" width="24.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...21 lines deleted...]
-      <c r="A8" s="1" t="s">
+    <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+    </row>
+    <row r="2" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="E8" s="1" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B3" t="s">
+        <v>571</v>
+      </c>
+      <c r="C3" t="s">
+        <v>572</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>573</v>
+      </c>
+      <c r="B4" t="s">
+        <v>407</v>
+      </c>
+      <c r="C4" t="s">
+        <v>408</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>574</v>
+      </c>
+      <c r="B5" t="s">
+        <v>410</v>
+      </c>
+      <c r="C5" t="s">
+        <v>411</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>575</v>
+      </c>
+      <c r="B6" t="s">
+        <v>420</v>
+      </c>
+      <c r="C6" t="s">
+        <v>421</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>576</v>
+      </c>
+      <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>577</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>553</v>
+        <v>578</v>
+      </c>
+      <c r="B9" t="s">
+        <v>436</v>
       </c>
       <c r="C9" t="s">
-        <v>554</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+        <v>437</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>579</v>
+      </c>
+      <c r="B10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>580</v>
+      </c>
+      <c r="B11" t="s">
+        <v>581</v>
+      </c>
+      <c r="C11" t="s">
+        <v>582</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>583</v>
+      </c>
+      <c r="B12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C12" t="s">
+        <v>584</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>585</v>
+      </c>
+      <c r="B13" t="s">
+        <v>282</v>
+      </c>
+      <c r="C13" t="s">
+        <v>283</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>586</v>
+      </c>
+      <c r="B14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>587</v>
+      </c>
+      <c r="B15" t="s">
+        <v>588</v>
+      </c>
+      <c r="C15" t="s">
+        <v>589</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>590</v>
+      </c>
+      <c r="B16" t="s">
+        <v>591</v>
+      </c>
+      <c r="C16" t="s">
+        <v>592</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>593</v>
+      </c>
+      <c r="B17" t="s">
+        <v>142</v>
+      </c>
+      <c r="C17" t="s">
+        <v>143</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>594</v>
+      </c>
+      <c r="B18" t="s">
+        <v>498</v>
+      </c>
+      <c r="C18" t="s">
+        <v>499</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>595</v>
+      </c>
+      <c r="B19" t="s">
+        <v>151</v>
+      </c>
+      <c r="C19" t="s">
+        <v>152</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>596</v>
+      </c>
+      <c r="B20" t="s">
+        <v>166</v>
+      </c>
+      <c r="C20" t="s">
+        <v>167</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>597</v>
+      </c>
+      <c r="B21" t="s">
+        <v>186</v>
+      </c>
+      <c r="C21" t="s">
+        <v>187</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>598</v>
+      </c>
+      <c r="B22" t="s">
+        <v>532</v>
+      </c>
+      <c r="C22" t="s">
+        <v>533</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>599</v>
+      </c>
+      <c r="B23" t="s">
+        <v>600</v>
+      </c>
+      <c r="C23" t="s">
+        <v>601</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>602</v>
+      </c>
+      <c r="B24" t="s">
+        <v>192</v>
+      </c>
+      <c r="C24" t="s">
+        <v>193</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>603</v>
+      </c>
+      <c r="B25" t="s">
+        <v>370</v>
+      </c>
+      <c r="C25" t="s">
+        <v>371</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>604</v>
+      </c>
+      <c r="B26" t="s">
+        <v>605</v>
+      </c>
+      <c r="C26" t="s">
+        <v>202</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>606</v>
+      </c>
+      <c r="B27" t="s">
         <v>556</v>
       </c>
-      <c r="C10" t="s">
-[...10 lines deleted...]
-      <c r="A11" t="s">
+      <c r="C27" t="s">
         <v>557</v>
       </c>
-      <c r="C11" t="s">
-[...41 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>607</v>
+      </c>
+      <c r="B28" t="s">
+        <v>210</v>
+      </c>
+      <c r="C28" t="s">
+        <v>211</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>608</v>
+      </c>
+      <c r="B29" t="s">
+        <v>213</v>
+      </c>
+      <c r="C29" t="s">
+        <v>214</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>609</v>
+      </c>
+      <c r="B30" t="s">
+        <v>610</v>
+      </c>
+      <c r="C30" t="s">
+        <v>611</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A31" s="1" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>613</v>
+      </c>
+      <c r="B33" t="s">
+        <v>614</v>
+      </c>
+      <c r="C33" t="s">
+        <v>615</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>616</v>
+      </c>
+      <c r="B34" t="s">
+        <v>424</v>
+      </c>
+      <c r="C34" t="s">
         <v>425</v>
       </c>
-      <c r="E14" t="s">
-[...305 lines deleted...]
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>617</v>
+      </c>
+      <c r="B35" t="s">
+        <v>618</v>
+      </c>
+      <c r="C35" t="s">
+        <v>619</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>620</v>
+      </c>
+      <c r="B36" t="s">
+        <v>621</v>
+      </c>
+      <c r="C36" t="s">
+        <v>622</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>623</v>
+      </c>
+      <c r="B37" t="s">
+        <v>624</v>
+      </c>
+      <c r="C37" t="s">
+        <v>625</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>594</v>
+        <v>626</v>
+      </c>
+      <c r="B38" t="s">
+        <v>627</v>
       </c>
       <c r="C38" t="s">
-        <v>595</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+        <v>628</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>597</v>
+        <v>629</v>
+      </c>
+      <c r="B39" t="s">
+        <v>630</v>
       </c>
       <c r="C39" t="s">
-        <v>413</v>
-[...8 lines deleted...]
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+        <v>631</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>598</v>
+        <v>632</v>
+      </c>
+      <c r="B40" t="s">
+        <v>122</v>
       </c>
       <c r="C40" t="s">
-        <v>599</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+        <v>123</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>633</v>
+      </c>
+      <c r="B41" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" t="s">
+        <v>126</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>634</v>
+      </c>
+      <c r="B42" t="s">
+        <v>635</v>
+      </c>
+      <c r="C42" t="s">
+        <v>636</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>637</v>
+      </c>
+      <c r="B43" t="s">
+        <v>638</v>
+      </c>
+      <c r="C43" t="s">
+        <v>639</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>640</v>
+      </c>
+      <c r="B44" t="s">
+        <v>641</v>
+      </c>
+      <c r="C44" t="s">
+        <v>642</v>
+      </c>
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>643</v>
+      </c>
+      <c r="B45" t="s">
+        <v>644</v>
+      </c>
+      <c r="C45" t="s">
+        <v>645</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>646</v>
+      </c>
+      <c r="B46" t="s">
+        <v>647</v>
+      </c>
+      <c r="C46" t="s">
         <v>601</v>
       </c>
-      <c r="C41" t="s">
-[...79 lines deleted...]
-    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>615</v>
+        <v>648</v>
+      </c>
+      <c r="B47" t="s">
+        <v>649</v>
       </c>
       <c r="C47" t="s">
-        <v>616</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+        <v>650</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>618</v>
+        <v>651</v>
+      </c>
+      <c r="B48" t="s">
+        <v>652</v>
       </c>
       <c r="C48" t="s">
-        <v>619</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+        <v>653</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>621</v>
+        <v>654</v>
+      </c>
+      <c r="B49" t="s">
+        <v>655</v>
       </c>
       <c r="C49" t="s">
-        <v>622</v>
-[...74 lines deleted...]
-      <c r="J54" t="s">
+        <v>656</v>
+      </c>
+      <c r="D49" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1" verticalCentered="1"/>
-[...1 lines deleted...]
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="2">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1AEE473C-02CE-4D3D-B87F-D9D3D2A45F61}">
-  <dimension ref="A1:J732"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EAF16D3E-51CF-44CD-B67A-9F23DF8D0E8B}">
+  <dimension ref="A1:D736"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G457" sqref="G457"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.42578125" customWidth="1"/>
+    <col min="1" max="1" width="29" customWidth="1"/>
+    <col min="2" max="2" width="48.7265625" customWidth="1"/>
+    <col min="3" max="3" width="55.1796875" customWidth="1"/>
+    <col min="4" max="4" width="23.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="C2" s="2" t="s">
+    <row r="1" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>659</v>
+      </c>
+      <c r="B4" t="s">
+        <v>660</v>
+      </c>
+      <c r="C4" t="s">
+        <v>661</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B5" t="s">
+        <v>663</v>
+      </c>
+      <c r="C5" t="s">
+        <v>664</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>665</v>
+      </c>
+      <c r="B6" t="s">
+        <v>666</v>
+      </c>
+      <c r="C6" t="s">
+        <v>667</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>668</v>
+      </c>
+      <c r="B7" t="s">
+        <v>403</v>
+      </c>
+      <c r="C7" t="s">
+        <v>404</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>669</v>
+      </c>
+      <c r="B8" t="s">
+        <v>670</v>
+      </c>
+      <c r="C8" t="s">
+        <v>671</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>672</v>
+      </c>
+      <c r="B9" t="s">
+        <v>673</v>
+      </c>
+      <c r="C9" t="s">
+        <v>674</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>675</v>
+      </c>
+      <c r="B10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C10" t="s">
+        <v>677</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>678</v>
+      </c>
+      <c r="B11" t="s">
+        <v>679</v>
+      </c>
+      <c r="C11" t="s">
+        <v>680</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>681</v>
+      </c>
+      <c r="B12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>682</v>
+      </c>
+      <c r="B13" t="s">
+        <v>683</v>
+      </c>
+      <c r="C13" t="s">
+        <v>684</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>685</v>
+      </c>
+      <c r="B14" t="s">
+        <v>686</v>
+      </c>
+      <c r="C14" t="s">
+        <v>687</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>688</v>
+      </c>
+      <c r="B15" t="s">
+        <v>689</v>
+      </c>
+      <c r="C15" t="s">
+        <v>690</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>691</v>
+      </c>
+      <c r="B16" t="s">
+        <v>692</v>
+      </c>
+      <c r="C16" t="s">
+        <v>693</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>694</v>
+      </c>
+      <c r="B17" t="s">
+        <v>695</v>
+      </c>
+      <c r="C17" t="s">
+        <v>696</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>697</v>
+      </c>
+      <c r="B18" t="s">
+        <v>698</v>
+      </c>
+      <c r="C18" t="s">
+        <v>699</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>700</v>
+      </c>
+      <c r="B19" t="s">
+        <v>226</v>
+      </c>
+      <c r="C19" t="s">
+        <v>227</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>701</v>
+      </c>
+      <c r="B20" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" t="s">
+        <v>230</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>702</v>
+      </c>
+      <c r="B21" t="s">
+        <v>703</v>
+      </c>
+      <c r="C21" t="s">
+        <v>704</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>705</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>706</v>
+      </c>
+      <c r="B23" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>707</v>
+      </c>
+      <c r="B24" t="s">
+        <v>232</v>
+      </c>
+      <c r="C24" t="s">
+        <v>233</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>708</v>
+      </c>
+      <c r="B25" t="s">
+        <v>709</v>
+      </c>
+      <c r="C25" t="s">
+        <v>710</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>711</v>
+      </c>
+      <c r="B26" t="s">
+        <v>712</v>
+      </c>
+      <c r="C26" t="s">
+        <v>713</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>714</v>
+      </c>
+      <c r="B27" t="s">
+        <v>407</v>
+      </c>
+      <c r="C27" t="s">
+        <v>408</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>715</v>
+      </c>
+      <c r="B28" t="s">
+        <v>716</v>
+      </c>
+      <c r="C28" t="s">
+        <v>717</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>718</v>
+      </c>
+      <c r="B29" t="s">
+        <v>719</v>
+      </c>
+      <c r="C29" t="s">
+        <v>720</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>721</v>
+      </c>
+      <c r="B30" t="s">
+        <v>722</v>
+      </c>
+      <c r="C30" t="s">
+        <v>723</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>724</v>
+      </c>
+      <c r="B31" t="s">
+        <v>725</v>
+      </c>
+      <c r="C31" t="s">
+        <v>726</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>727</v>
+      </c>
+      <c r="B32" t="s">
+        <v>416</v>
+      </c>
+      <c r="C32" t="s">
+        <v>417</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>728</v>
+      </c>
+      <c r="B33" t="s">
+        <v>235</v>
+      </c>
+      <c r="C33" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>729</v>
+      </c>
+      <c r="B34" t="s">
+        <v>730</v>
+      </c>
+      <c r="C34" t="s">
+        <v>731</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>732</v>
+      </c>
+      <c r="B35" t="s">
+        <v>733</v>
+      </c>
+      <c r="C35" t="s">
+        <v>734</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>735</v>
+      </c>
+      <c r="B36" t="s">
+        <v>237</v>
+      </c>
+      <c r="C36" t="s">
+        <v>238</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>736</v>
+      </c>
+      <c r="B37" t="s">
+        <v>737</v>
+      </c>
+      <c r="C37" t="s">
+        <v>738</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>739</v>
+      </c>
+      <c r="B38" t="s">
+        <v>740</v>
+      </c>
+      <c r="C38" t="s">
+        <v>741</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>742</v>
+      </c>
+      <c r="B39" t="s">
+        <v>743</v>
+      </c>
+      <c r="C39" t="s">
+        <v>744</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>745</v>
+      </c>
+      <c r="B40" t="s">
+        <v>240</v>
+      </c>
+      <c r="C40" t="s">
+        <v>241</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>746</v>
+      </c>
+      <c r="B41" t="s">
+        <v>747</v>
+      </c>
+      <c r="C41" t="s">
+        <v>748</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>749</v>
+      </c>
+      <c r="B42" t="s">
+        <v>750</v>
+      </c>
+      <c r="C42" t="s">
+        <v>751</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>752</v>
+      </c>
+      <c r="B43" t="s">
+        <v>753</v>
+      </c>
+      <c r="C43" t="s">
+        <v>754</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>755</v>
+      </c>
+      <c r="B44" t="s">
+        <v>756</v>
+      </c>
+      <c r="C44" t="s">
+        <v>757</v>
+      </c>
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>758</v>
+      </c>
+      <c r="B45" t="s">
+        <v>759</v>
+      </c>
+      <c r="C45" t="s">
+        <v>760</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>761</v>
+      </c>
+      <c r="B46" t="s">
+        <v>762</v>
+      </c>
+      <c r="C46" t="s">
+        <v>763</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>764</v>
+      </c>
+      <c r="B47" t="s">
+        <v>765</v>
+      </c>
+      <c r="C47" t="s">
+        <v>766</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>767</v>
+      </c>
+      <c r="B48" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" t="s">
+        <v>20</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>768</v>
+      </c>
+      <c r="B49" t="s">
+        <v>769</v>
+      </c>
+      <c r="C49" t="s">
+        <v>770</v>
+      </c>
+      <c r="D49" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>771</v>
+      </c>
+      <c r="B50" t="s">
+        <v>243</v>
+      </c>
+      <c r="C50" t="s">
+        <v>244</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>772</v>
+      </c>
+      <c r="B51" t="s">
+        <v>773</v>
+      </c>
+      <c r="C51" t="s">
+        <v>774</v>
+      </c>
+      <c r="D51" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>775</v>
+      </c>
+      <c r="B52" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>776</v>
+      </c>
+      <c r="B53" t="s">
+        <v>777</v>
+      </c>
+      <c r="C53" t="s">
+        <v>778</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>779</v>
+      </c>
+      <c r="B54" t="s">
+        <v>780</v>
+      </c>
+      <c r="C54" t="s">
+        <v>781</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>782</v>
+      </c>
+      <c r="B55" t="s">
+        <v>783</v>
+      </c>
+      <c r="C55" t="s">
+        <v>784</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>785</v>
+      </c>
+      <c r="B56" t="s">
+        <v>786</v>
+      </c>
+      <c r="C56" t="s">
+        <v>787</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>788</v>
+      </c>
+      <c r="B57" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>789</v>
+      </c>
+      <c r="B58" t="s">
+        <v>790</v>
+      </c>
+      <c r="C58" t="s">
+        <v>791</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>792</v>
+      </c>
+      <c r="B59" t="s">
+        <v>428</v>
+      </c>
+      <c r="C59" t="s">
+        <v>429</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>793</v>
+      </c>
+      <c r="B60" t="s">
+        <v>246</v>
+      </c>
+      <c r="C60" t="s">
+        <v>794</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>795</v>
+      </c>
+      <c r="B61" t="s">
+        <v>796</v>
+      </c>
+      <c r="C61" t="s">
+        <v>797</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>798</v>
+      </c>
+      <c r="B62" t="s">
+        <v>799</v>
+      </c>
+      <c r="C62" t="s">
+        <v>800</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>801</v>
+      </c>
+      <c r="B63" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>802</v>
+      </c>
+      <c r="B64" t="s">
+        <v>803</v>
+      </c>
+      <c r="C64" t="s">
+        <v>804</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>805</v>
+      </c>
+      <c r="B65" t="s">
+        <v>806</v>
+      </c>
+      <c r="C65" t="s">
+        <v>807</v>
+      </c>
+      <c r="D65" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>808</v>
+      </c>
+      <c r="B66" t="s">
+        <v>809</v>
+      </c>
+      <c r="C66" t="s">
+        <v>810</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>811</v>
+      </c>
+      <c r="B67" t="s">
+        <v>812</v>
+      </c>
+      <c r="C67" t="s">
+        <v>813</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>814</v>
+      </c>
+      <c r="B68" t="s">
+        <v>815</v>
+      </c>
+      <c r="C68" t="s">
+        <v>816</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>817</v>
+      </c>
+      <c r="B69" t="s">
+        <v>436</v>
+      </c>
+      <c r="C69" t="s">
+        <v>437</v>
+      </c>
+      <c r="D69" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>818</v>
+      </c>
+      <c r="B70" t="s">
+        <v>439</v>
+      </c>
+      <c r="C70" t="s">
+        <v>440</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>819</v>
+      </c>
+      <c r="B71" t="s">
+        <v>820</v>
+      </c>
+      <c r="C71" t="s">
+        <v>821</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>822</v>
+      </c>
+      <c r="B72" t="s">
+        <v>823</v>
+      </c>
+      <c r="C72" t="s">
+        <v>824</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>825</v>
+      </c>
+      <c r="B73" t="s">
+        <v>252</v>
+      </c>
+      <c r="C73" t="s">
+        <v>253</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>826</v>
+      </c>
+      <c r="B74" t="s">
+        <v>31</v>
+      </c>
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>827</v>
+      </c>
+      <c r="B75" t="s">
+        <v>442</v>
+      </c>
+      <c r="C75" t="s">
+        <v>443</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>828</v>
+      </c>
+      <c r="B76" t="s">
+        <v>829</v>
+      </c>
+      <c r="C76" t="s">
+        <v>830</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>831</v>
+      </c>
+      <c r="B77" t="s">
+        <v>832</v>
+      </c>
+      <c r="C77" t="s">
+        <v>833</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>834</v>
+      </c>
+      <c r="B78" t="s">
+        <v>835</v>
+      </c>
+      <c r="C78" t="s">
+        <v>836</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>837</v>
+      </c>
+      <c r="B79" t="s">
+        <v>255</v>
+      </c>
+      <c r="C79" t="s">
+        <v>256</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>838</v>
+      </c>
+      <c r="B80" t="s">
+        <v>839</v>
+      </c>
+      <c r="C80" t="s">
+        <v>840</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>841</v>
+      </c>
+      <c r="B81" t="s">
+        <v>34</v>
+      </c>
+      <c r="C81" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>842</v>
+      </c>
+      <c r="B82" t="s">
+        <v>843</v>
+      </c>
+      <c r="C82" t="s">
+        <v>844</v>
+      </c>
+      <c r="D82" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>845</v>
+      </c>
+      <c r="B83" t="s">
+        <v>846</v>
+      </c>
+      <c r="C83" t="s">
+        <v>847</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>848</v>
+      </c>
+      <c r="B84" t="s">
+        <v>849</v>
+      </c>
+      <c r="C84" t="s">
+        <v>850</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>851</v>
+      </c>
+      <c r="B85" t="s">
+        <v>446</v>
+      </c>
+      <c r="C85" t="s">
+        <v>447</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>852</v>
+      </c>
+      <c r="B86" t="s">
+        <v>37</v>
+      </c>
+      <c r="C86" t="s">
+        <v>38</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>853</v>
+      </c>
+      <c r="B87" t="s">
+        <v>854</v>
+      </c>
+      <c r="C87" t="s">
+        <v>855</v>
+      </c>
+      <c r="D87" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>856</v>
+      </c>
+      <c r="B88" t="s">
+        <v>450</v>
+      </c>
+      <c r="C88" t="s">
+        <v>451</v>
+      </c>
+      <c r="D88" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>857</v>
+      </c>
+      <c r="B89" t="s">
+        <v>858</v>
+      </c>
+      <c r="C89" t="s">
+        <v>859</v>
+      </c>
+      <c r="D89" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>860</v>
+      </c>
+      <c r="B90" t="s">
+        <v>453</v>
+      </c>
+      <c r="C90" t="s">
+        <v>454</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>861</v>
+      </c>
+      <c r="B91" t="s">
+        <v>862</v>
+      </c>
+      <c r="C91" t="s">
+        <v>863</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>864</v>
+      </c>
+      <c r="B92" t="s">
+        <v>865</v>
+      </c>
+      <c r="C92" t="s">
+        <v>866</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>867</v>
+      </c>
+      <c r="B93" t="s">
+        <v>40</v>
+      </c>
+      <c r="C93" t="s">
+        <v>41</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>868</v>
+      </c>
+      <c r="B94" t="s">
+        <v>261</v>
+      </c>
+      <c r="C94" t="s">
+        <v>262</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>869</v>
+      </c>
+      <c r="B95" t="s">
+        <v>870</v>
+      </c>
+      <c r="C95" t="s">
+        <v>871</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>872</v>
+      </c>
+      <c r="B96" t="s">
+        <v>873</v>
+      </c>
+      <c r="C96" t="s">
+        <v>874</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>875</v>
+      </c>
+      <c r="B97" t="s">
+        <v>43</v>
+      </c>
+      <c r="C97" t="s">
+        <v>44</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>876</v>
+      </c>
+      <c r="B98" t="s">
+        <v>877</v>
+      </c>
+      <c r="C98" t="s">
+        <v>878</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>879</v>
+      </c>
+      <c r="B99" t="s">
+        <v>46</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>880</v>
+      </c>
+      <c r="B100" t="s">
+        <v>881</v>
+      </c>
+      <c r="C100" t="s">
+        <v>882</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>883</v>
+      </c>
+      <c r="B101" t="s">
+        <v>460</v>
+      </c>
+      <c r="C101" t="s">
+        <v>50</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>884</v>
+      </c>
+      <c r="B102" t="s">
+        <v>49</v>
+      </c>
+      <c r="C102" t="s">
+        <v>50</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>885</v>
+      </c>
+      <c r="B103" t="s">
+        <v>886</v>
+      </c>
+      <c r="C103" t="s">
+        <v>887</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>888</v>
+      </c>
+      <c r="B104" t="s">
+        <v>264</v>
+      </c>
+      <c r="C104" t="s">
+        <v>265</v>
+      </c>
+      <c r="D104" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>889</v>
+      </c>
+      <c r="B105" t="s">
+        <v>890</v>
+      </c>
+      <c r="C105" t="s">
+        <v>891</v>
+      </c>
+      <c r="D105" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>892</v>
+      </c>
+      <c r="B106" t="s">
+        <v>52</v>
+      </c>
+      <c r="C106" t="s">
+        <v>53</v>
+      </c>
+      <c r="D106" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>893</v>
+      </c>
+      <c r="B107" t="s">
+        <v>894</v>
+      </c>
+      <c r="C107" t="s">
+        <v>895</v>
+      </c>
+      <c r="D107" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>896</v>
+      </c>
+      <c r="B108" t="s">
+        <v>897</v>
+      </c>
+      <c r="C108" t="s">
+        <v>898</v>
+      </c>
+      <c r="D108" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>899</v>
+      </c>
+      <c r="B109" t="s">
+        <v>900</v>
+      </c>
+      <c r="C109" t="s">
+        <v>901</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>902</v>
+      </c>
+      <c r="B110" t="s">
+        <v>903</v>
+      </c>
+      <c r="C110" t="s">
+        <v>904</v>
+      </c>
+      <c r="D110" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>905</v>
+      </c>
+      <c r="B111" t="s">
+        <v>55</v>
+      </c>
+      <c r="C111" t="s">
+        <v>56</v>
+      </c>
+      <c r="D111" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>906</v>
+      </c>
+      <c r="B112" t="s">
+        <v>267</v>
+      </c>
+      <c r="C112" t="s">
+        <v>268</v>
+      </c>
+      <c r="D112" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>907</v>
+      </c>
+      <c r="B113" t="s">
+        <v>908</v>
+      </c>
+      <c r="C113" t="s">
+        <v>909</v>
+      </c>
+      <c r="D113" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>910</v>
+      </c>
+      <c r="B114" t="s">
+        <v>911</v>
+      </c>
+      <c r="C114" t="s">
+        <v>912</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>913</v>
+      </c>
+      <c r="B115" t="s">
+        <v>914</v>
+      </c>
+      <c r="C115" t="s">
+        <v>915</v>
+      </c>
+      <c r="D115" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>916</v>
+      </c>
+      <c r="B116" t="s">
+        <v>917</v>
+      </c>
+      <c r="C116" t="s">
+        <v>918</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>919</v>
+      </c>
+      <c r="B117" t="s">
+        <v>920</v>
+      </c>
+      <c r="C117" t="s">
+        <v>921</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>922</v>
+      </c>
+      <c r="B118" t="s">
+        <v>58</v>
+      </c>
+      <c r="C118" t="s">
+        <v>59</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>923</v>
+      </c>
+      <c r="B119" t="s">
+        <v>61</v>
+      </c>
+      <c r="C119" t="s">
+        <v>62</v>
+      </c>
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>924</v>
+      </c>
+      <c r="B120" t="s">
+        <v>64</v>
+      </c>
+      <c r="C120" t="s">
+        <v>65</v>
+      </c>
+      <c r="D120" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>925</v>
+      </c>
+      <c r="B121" t="s">
+        <v>926</v>
+      </c>
+      <c r="C121" t="s">
+        <v>927</v>
+      </c>
+      <c r="D121" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>928</v>
+      </c>
+      <c r="B122" t="s">
+        <v>929</v>
+      </c>
+      <c r="C122" t="s">
+        <v>187</v>
+      </c>
+      <c r="D122" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>930</v>
+      </c>
+      <c r="B123" t="s">
+        <v>67</v>
+      </c>
+      <c r="C123" t="s">
+        <v>68</v>
+      </c>
+      <c r="D123" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>931</v>
+      </c>
+      <c r="B124" t="s">
+        <v>932</v>
+      </c>
+      <c r="C124" t="s">
+        <v>933</v>
+      </c>
+      <c r="D124" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>934</v>
+      </c>
+      <c r="B125" t="s">
+        <v>273</v>
+      </c>
+      <c r="C125" t="s">
+        <v>274</v>
+      </c>
+      <c r="D125" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>935</v>
+      </c>
+      <c r="B126" t="s">
+        <v>936</v>
+      </c>
+      <c r="C126" t="s">
+        <v>937</v>
+      </c>
+      <c r="D126" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>938</v>
+      </c>
+      <c r="B127" t="s">
+        <v>70</v>
+      </c>
+      <c r="C127" t="s">
+        <v>71</v>
+      </c>
+      <c r="D127" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>939</v>
+      </c>
+      <c r="B128" t="s">
+        <v>73</v>
+      </c>
+      <c r="C128" t="s">
+        <v>74</v>
+      </c>
+      <c r="D128" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>940</v>
+      </c>
+      <c r="B129" t="s">
+        <v>941</v>
+      </c>
+      <c r="C129" t="s">
+        <v>942</v>
+      </c>
+      <c r="D129" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>943</v>
+      </c>
+      <c r="B130" t="s">
+        <v>944</v>
+      </c>
+      <c r="C130" t="s">
+        <v>945</v>
+      </c>
+      <c r="D130" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>946</v>
+      </c>
+      <c r="B131" t="s">
+        <v>947</v>
+      </c>
+      <c r="C131" t="s">
+        <v>948</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>949</v>
+      </c>
+      <c r="B132" t="s">
+        <v>950</v>
+      </c>
+      <c r="C132" t="s">
+        <v>77</v>
+      </c>
+      <c r="D132" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>951</v>
+      </c>
+      <c r="B133" t="s">
+        <v>463</v>
+      </c>
+      <c r="C133" t="s">
+        <v>464</v>
+      </c>
+      <c r="D133" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>952</v>
+      </c>
+      <c r="B134" t="s">
+        <v>76</v>
+      </c>
+      <c r="C134" t="s">
+        <v>77</v>
+      </c>
+      <c r="D134" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>953</v>
+      </c>
+      <c r="B135" t="s">
+        <v>466</v>
+      </c>
+      <c r="C135" t="s">
+        <v>467</v>
+      </c>
+      <c r="D135" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>954</v>
+      </c>
+      <c r="B136" t="s">
+        <v>276</v>
+      </c>
+      <c r="C136" t="s">
+        <v>277</v>
+      </c>
+      <c r="D136" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>955</v>
+      </c>
+      <c r="B137" t="s">
+        <v>956</v>
+      </c>
+      <c r="C137" t="s">
+        <v>957</v>
+      </c>
+      <c r="D137" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>958</v>
+      </c>
+      <c r="B138" t="s">
+        <v>959</v>
+      </c>
+      <c r="C138" t="s">
+        <v>960</v>
+      </c>
+      <c r="D138" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>961</v>
+      </c>
+      <c r="B139" t="s">
+        <v>962</v>
+      </c>
+      <c r="C139" t="s">
+        <v>963</v>
+      </c>
+      <c r="D139" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>964</v>
+      </c>
+      <c r="B140" t="s">
+        <v>82</v>
+      </c>
+      <c r="C140" t="s">
+        <v>83</v>
+      </c>
+      <c r="D140" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>965</v>
+      </c>
+      <c r="B141" t="s">
+        <v>966</v>
+      </c>
+      <c r="C141" t="s">
+        <v>967</v>
+      </c>
+      <c r="D141" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>968</v>
+      </c>
+      <c r="B142" t="s">
+        <v>969</v>
+      </c>
+      <c r="C142" t="s">
+        <v>970</v>
+      </c>
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>971</v>
+      </c>
+      <c r="B143" t="s">
+        <v>972</v>
+      </c>
+      <c r="C143" t="s">
+        <v>973</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>974</v>
+      </c>
+      <c r="B144" t="s">
+        <v>975</v>
+      </c>
+      <c r="C144" t="s">
+        <v>976</v>
+      </c>
+      <c r="D144" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>977</v>
+      </c>
+      <c r="B145" t="s">
+        <v>978</v>
+      </c>
+      <c r="C145" t="s">
+        <v>979</v>
+      </c>
+      <c r="D145" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>980</v>
+      </c>
+      <c r="B146" t="s">
+        <v>279</v>
+      </c>
+      <c r="C146" t="s">
+        <v>280</v>
+      </c>
+      <c r="D146" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>981</v>
+      </c>
+      <c r="B147" t="s">
+        <v>85</v>
+      </c>
+      <c r="C147" t="s">
+        <v>86</v>
+      </c>
+      <c r="D147" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>982</v>
+      </c>
+      <c r="B148" t="s">
+        <v>983</v>
+      </c>
+      <c r="C148" t="s">
+        <v>984</v>
+      </c>
+      <c r="D148" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>985</v>
+      </c>
+      <c r="B149" t="s">
+        <v>986</v>
+      </c>
+      <c r="C149" t="s">
+        <v>987</v>
+      </c>
+      <c r="D149" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>988</v>
+      </c>
+      <c r="B150" t="s">
+        <v>88</v>
+      </c>
+      <c r="C150" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>989</v>
+      </c>
+      <c r="B151" t="s">
+        <v>282</v>
+      </c>
+      <c r="C151" t="s">
+        <v>283</v>
+      </c>
+      <c r="D151" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>990</v>
+      </c>
+      <c r="B152" t="s">
+        <v>90</v>
+      </c>
+      <c r="C152" t="s">
+        <v>91</v>
+      </c>
+      <c r="D152" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>991</v>
+      </c>
+      <c r="B153" t="s">
+        <v>93</v>
+      </c>
+      <c r="C153" t="s">
+        <v>94</v>
+      </c>
+      <c r="D153" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>992</v>
+      </c>
+      <c r="B154" t="s">
+        <v>993</v>
+      </c>
+      <c r="C154" t="s">
+        <v>994</v>
+      </c>
+      <c r="D154" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>995</v>
+      </c>
+      <c r="B155" t="s">
+        <v>996</v>
+      </c>
+      <c r="C155" t="s">
+        <v>509</v>
+      </c>
+      <c r="D155" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>997</v>
+      </c>
+      <c r="B156" t="s">
+        <v>998</v>
+      </c>
+      <c r="C156" t="s">
+        <v>999</v>
+      </c>
+      <c r="D156" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B157" t="s">
+        <v>285</v>
+      </c>
+      <c r="C157" t="s">
+        <v>286</v>
+      </c>
+      <c r="D157" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B158" t="s">
+        <v>288</v>
+      </c>
+      <c r="C158" t="s">
+        <v>289</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B159" t="s">
+        <v>96</v>
+      </c>
+      <c r="C159" t="s">
+        <v>97</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B160" t="s">
+        <v>99</v>
+      </c>
+      <c r="C160" t="s">
+        <v>100</v>
+      </c>
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B161" t="s">
+        <v>291</v>
+      </c>
+      <c r="C161" t="s">
+        <v>292</v>
+      </c>
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B162" t="s">
+        <v>472</v>
+      </c>
+      <c r="C162" t="s">
+        <v>473</v>
+      </c>
+      <c r="D162" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B163" t="s">
+        <v>294</v>
+      </c>
+      <c r="C163" t="s">
+        <v>295</v>
+      </c>
+      <c r="D163" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B164" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C164" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B165" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C165" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B166" t="s">
+        <v>102</v>
+      </c>
+      <c r="C166" t="s">
+        <v>103</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B167" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C167" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B168" t="s">
+        <v>297</v>
+      </c>
+      <c r="C168" t="s">
+        <v>298</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C169" t="s">
+        <v>298</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D170" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D172" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D173" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B174" t="s">
+        <v>105</v>
+      </c>
+      <c r="C174" t="s">
+        <v>106</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B175" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C175" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B176" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C176" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B177" t="s">
+        <v>300</v>
+      </c>
+      <c r="C177" t="s">
+        <v>301</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B178" t="s">
+        <v>108</v>
+      </c>
+      <c r="C178" t="s">
+        <v>109</v>
+      </c>
+      <c r="D178" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B179" t="s">
+        <v>303</v>
+      </c>
+      <c r="C179" t="s">
+        <v>112</v>
+      </c>
+      <c r="D179" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B180" t="s">
+        <v>111</v>
+      </c>
+      <c r="C180" t="s">
+        <v>112</v>
+      </c>
+      <c r="D180" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B181" t="s">
+        <v>114</v>
+      </c>
+      <c r="C181" t="s">
+        <v>112</v>
+      </c>
+      <c r="D181" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B182" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C182" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D182" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B183" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C183" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D183" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D184" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B185" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D185" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D186" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D187" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D188" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D189" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B190" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C190" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D190" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B191" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C191" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D191" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B192" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C192" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D192" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D193" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D194" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D195" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D196" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B197" t="s">
+        <v>119</v>
+      </c>
+      <c r="C197" t="s">
+        <v>120</v>
+      </c>
+      <c r="D197" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D198" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D199" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D200" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D201" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B202" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C202" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D202" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B203" t="s">
+        <v>305</v>
+      </c>
+      <c r="C203" t="s">
+        <v>306</v>
+      </c>
+      <c r="D203" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B204" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D204" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B205" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C205" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D205" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B206" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D206" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B207" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D207" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B208" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D208" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B209" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D209" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B210" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D210" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B211" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C211" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D211" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B212" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C212" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D212" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B213" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D213" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B214" t="s">
+        <v>308</v>
+      </c>
+      <c r="C214" t="s">
+        <v>309</v>
+      </c>
+      <c r="D214" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B215" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C215" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D215" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B216" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C216" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D216" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B217" t="s">
+        <v>482</v>
+      </c>
+      <c r="C217" t="s">
+        <v>483</v>
+      </c>
+      <c r="D217" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B218" t="s">
+        <v>311</v>
+      </c>
+      <c r="C218" t="s">
+        <v>312</v>
+      </c>
+      <c r="D218" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B219" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C219" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D219" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D220" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D221" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D222" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B223" t="s">
+        <v>125</v>
+      </c>
+      <c r="C223" t="s">
+        <v>126</v>
+      </c>
+      <c r="D223" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D224" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D225" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B226" t="s">
+        <v>128</v>
+      </c>
+      <c r="C226" t="s">
+        <v>129</v>
+      </c>
+      <c r="D226" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B227" t="s">
+        <v>314</v>
+      </c>
+      <c r="C227" t="s">
+        <v>315</v>
+      </c>
+      <c r="D227" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B228" t="s">
+        <v>317</v>
+      </c>
+      <c r="C228" t="s">
+        <v>318</v>
+      </c>
+      <c r="D228" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B229" t="s">
+        <v>320</v>
+      </c>
+      <c r="C229" t="s">
+        <v>321</v>
+      </c>
+      <c r="D229" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B230" t="s">
+        <v>323</v>
+      </c>
+      <c r="C230" t="s">
+        <v>253</v>
+      </c>
+      <c r="D230" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D231" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B232" t="s">
+        <v>325</v>
+      </c>
+      <c r="C232" t="s">
+        <v>326</v>
+      </c>
+      <c r="D232" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B233" t="s">
+        <v>131</v>
+      </c>
+      <c r="C233" t="s">
+        <v>132</v>
+      </c>
+      <c r="D233" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D234" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D235" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D236" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D237" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D238" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D239" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D240" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D241" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D242" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D243" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D244" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D245" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D246" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D247" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D248" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D249" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D250" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D251" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B252" t="s">
+        <v>328</v>
+      </c>
+      <c r="C252" t="s">
+        <v>329</v>
+      </c>
+      <c r="D252" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D253" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B254" t="s">
+        <v>134</v>
+      </c>
+      <c r="C254" t="s">
+        <v>135</v>
+      </c>
+      <c r="D254" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D255" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D256" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D257" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B258" t="s">
+        <v>331</v>
+      </c>
+      <c r="C258" t="s">
+        <v>332</v>
+      </c>
+      <c r="D258" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D259" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B260" t="s">
+        <v>490</v>
+      </c>
+      <c r="C260" t="s">
+        <v>491</v>
+      </c>
+      <c r="D260" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D261" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D262" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B263" t="s">
+        <v>137</v>
+      </c>
+      <c r="C263" t="s">
+        <v>138</v>
+      </c>
+      <c r="D263" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D264" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B265" t="s">
+        <v>140</v>
+      </c>
+      <c r="C265" t="s">
+        <v>100</v>
+      </c>
+      <c r="D265" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B266" t="s">
+        <v>337</v>
+      </c>
+      <c r="C266" t="s">
+        <v>338</v>
+      </c>
+      <c r="D266" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D267" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B268" t="s">
+        <v>142</v>
+      </c>
+      <c r="C268" t="s">
+        <v>143</v>
+      </c>
+      <c r="D268" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D269" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D270" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>1268</v>
+      </c>
+      <c r="B271" t="s">
+        <v>145</v>
+      </c>
+      <c r="C271" t="s">
+        <v>146</v>
+      </c>
+      <c r="D271" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B272" t="s">
+        <v>495</v>
+      </c>
+      <c r="C272" t="s">
+        <v>496</v>
+      </c>
+      <c r="D272" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B273" t="s">
+        <v>148</v>
+      </c>
+      <c r="C273" t="s">
+        <v>149</v>
+      </c>
+      <c r="D273" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D274" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>1274</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D275" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D276" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D277" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D278" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D279" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D280" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D281" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D282" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B283" t="s">
+        <v>151</v>
+      </c>
+      <c r="C283" t="s">
+        <v>152</v>
+      </c>
+      <c r="D283" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D284" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D285" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B286" t="s">
+        <v>501</v>
+      </c>
+      <c r="C286" t="s">
+        <v>502</v>
+      </c>
+      <c r="D286" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B287" t="s">
+        <v>504</v>
+      </c>
+      <c r="C287" t="s">
+        <v>155</v>
+      </c>
+      <c r="D287" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B288" t="s">
+        <v>340</v>
+      </c>
+      <c r="C288" t="s">
+        <v>341</v>
+      </c>
+      <c r="D288" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B289" t="s">
+        <v>154</v>
+      </c>
+      <c r="C289" t="s">
+        <v>155</v>
+      </c>
+      <c r="D289" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B290" t="s">
+        <v>157</v>
+      </c>
+      <c r="C290" t="s">
+        <v>158</v>
+      </c>
+      <c r="D290" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B291" t="s">
+        <v>160</v>
+      </c>
+      <c r="C291" t="s">
+        <v>161</v>
+      </c>
+      <c r="D291" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B292" t="s">
+        <v>343</v>
+      </c>
+      <c r="C292" t="s">
+        <v>344</v>
+      </c>
+      <c r="D292" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B293" t="s">
+        <v>163</v>
+      </c>
+      <c r="C293" t="s">
+        <v>164</v>
+      </c>
+      <c r="D293" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B294" t="s">
+        <v>166</v>
+      </c>
+      <c r="C294" t="s">
+        <v>167</v>
+      </c>
+      <c r="D294" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B295" t="s">
+        <v>508</v>
+      </c>
+      <c r="C295" t="s">
+        <v>509</v>
+      </c>
+      <c r="D295" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B296" t="s">
+        <v>346</v>
+      </c>
+      <c r="C296" t="s">
+        <v>347</v>
+      </c>
+      <c r="D296" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D297" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D298" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D299" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D300" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D301" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D302" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D303" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D304" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B305" t="s">
+        <v>169</v>
+      </c>
+      <c r="C305" t="s">
+        <v>170</v>
+      </c>
+      <c r="D305" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D306" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D307" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D308" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D309" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D310" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D311" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D312" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B313" t="s">
+        <v>349</v>
+      </c>
+      <c r="C313" t="s">
+        <v>350</v>
+      </c>
+      <c r="D313" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D314" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D315" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D316" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B317" t="s">
+        <v>511</v>
+      </c>
+      <c r="C317" t="s">
+        <v>512</v>
+      </c>
+      <c r="D317" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D318" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B319" t="s">
+        <v>355</v>
+      </c>
+      <c r="C319" t="s">
+        <v>356</v>
+      </c>
+      <c r="D319" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D320" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D321" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D322" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B323" t="s">
+        <v>515</v>
+      </c>
+      <c r="C323" t="s">
+        <v>516</v>
+      </c>
+      <c r="D323" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D324" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D325" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B326" t="s">
+        <v>172</v>
+      </c>
+      <c r="C326" t="s">
+        <v>173</v>
+      </c>
+      <c r="D326" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D327" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B328" t="s">
+        <v>175</v>
+      </c>
+      <c r="C328" t="s">
+        <v>176</v>
+      </c>
+      <c r="D328" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D329" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D330" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D331" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B332" t="s">
+        <v>178</v>
+      </c>
+      <c r="C332" t="s">
+        <v>179</v>
+      </c>
+      <c r="D332" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D333" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B334" t="s">
+        <v>358</v>
+      </c>
+      <c r="C334" t="s">
+        <v>359</v>
+      </c>
+      <c r="D334" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D335" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D336" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D337" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B338" t="s">
+        <v>181</v>
+      </c>
+      <c r="C338" t="s">
+        <v>14</v>
+      </c>
+      <c r="D338" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B339" t="s">
+        <v>519</v>
+      </c>
+      <c r="C339" t="s">
+        <v>520</v>
+      </c>
+      <c r="D339" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B340" t="s">
+        <v>522</v>
+      </c>
+      <c r="C340" t="s">
+        <v>109</v>
+      </c>
+      <c r="D340" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D341" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B342" t="s">
+        <v>524</v>
+      </c>
+      <c r="C342" t="s">
+        <v>509</v>
+      </c>
+      <c r="D342" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D343" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B344" t="s">
+        <v>526</v>
+      </c>
+      <c r="C344" t="s">
+        <v>527</v>
+      </c>
+      <c r="D344" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D345" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B346" t="s">
+        <v>183</v>
+      </c>
+      <c r="C346" t="s">
+        <v>184</v>
+      </c>
+      <c r="D346" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B347" t="s">
+        <v>529</v>
+      </c>
+      <c r="C347" t="s">
+        <v>530</v>
+      </c>
+      <c r="D347" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D348" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B349" t="s">
+        <v>532</v>
+      </c>
+      <c r="C349" t="s">
+        <v>533</v>
+      </c>
+      <c r="D349" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B350" t="s">
+        <v>535</v>
+      </c>
+      <c r="C350" t="s">
+        <v>536</v>
+      </c>
+      <c r="D350" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D351" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B352" t="s">
+        <v>361</v>
+      </c>
+      <c r="C352" t="s">
+        <v>362</v>
+      </c>
+      <c r="D352" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D353" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D354" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D355" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D356" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D357" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B358" t="s">
+        <v>189</v>
+      </c>
+      <c r="C358" t="s">
+        <v>190</v>
+      </c>
+      <c r="D358" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B359" t="s">
+        <v>538</v>
+      </c>
+      <c r="C359" t="s">
+        <v>539</v>
+      </c>
+      <c r="D359" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B360" t="s">
+        <v>364</v>
+      </c>
+      <c r="C360" t="s">
+        <v>365</v>
+      </c>
+      <c r="D360" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D361" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B362" t="s">
+        <v>192</v>
+      </c>
+      <c r="C362" t="s">
+        <v>193</v>
+      </c>
+      <c r="D362" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D363" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D364" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B365" t="s">
+        <v>195</v>
+      </c>
+      <c r="C365" t="s">
+        <v>196</v>
+      </c>
+      <c r="D365" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D366" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B367" t="s">
+        <v>541</v>
+      </c>
+      <c r="C367" t="s">
+        <v>542</v>
+      </c>
+      <c r="D367" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D368" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B369" t="s">
+        <v>544</v>
+      </c>
+      <c r="C369" t="s">
+        <v>545</v>
+      </c>
+      <c r="D369" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B370" t="s">
+        <v>367</v>
+      </c>
+      <c r="C370" t="s">
+        <v>368</v>
+      </c>
+      <c r="D370" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C371" t="s">
+        <v>368</v>
+      </c>
+      <c r="D371" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B372" t="s">
+        <v>198</v>
+      </c>
+      <c r="C372" t="s">
+        <v>199</v>
+      </c>
+      <c r="D372" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B373" t="s">
+        <v>370</v>
+      </c>
+      <c r="C373" t="s">
+        <v>371</v>
+      </c>
+      <c r="D373" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B374" t="s">
+        <v>373</v>
+      </c>
+      <c r="C374" t="s">
+        <v>374</v>
+      </c>
+      <c r="D374" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B375" t="s">
+        <v>201</v>
+      </c>
+      <c r="C375" t="s">
+        <v>202</v>
+      </c>
+      <c r="D375" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C376" t="s">
+        <v>65</v>
+      </c>
+      <c r="D376" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D377" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B378" t="s">
+        <v>376</v>
+      </c>
+      <c r="C378" t="s">
+        <v>306</v>
+      </c>
+      <c r="D378" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D379" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D380" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D381" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B382" t="s">
+        <v>378</v>
+      </c>
+      <c r="C382" t="s">
+        <v>379</v>
+      </c>
+      <c r="D382" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B383" t="s">
+        <v>204</v>
+      </c>
+      <c r="C383" t="s">
+        <v>205</v>
+      </c>
+      <c r="D383" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D384" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B385" t="s">
+        <v>551</v>
+      </c>
+      <c r="C385" t="s">
+        <v>509</v>
+      </c>
+      <c r="D385" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D386" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D387" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D388" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B389" t="s">
+        <v>381</v>
+      </c>
+      <c r="C389" t="s">
+        <v>382</v>
+      </c>
+      <c r="D389" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B390" t="s">
+        <v>553</v>
+      </c>
+      <c r="C390" t="s">
+        <v>554</v>
+      </c>
+      <c r="D390" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D391" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D392" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B393" t="s">
+        <v>207</v>
+      </c>
+      <c r="C393" t="s">
+        <v>208</v>
+      </c>
+      <c r="D393" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D394" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D395" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D396" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D397" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D398" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D399" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D400" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D401" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D402" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D403" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D404" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D405" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D406" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D407" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B408" t="s">
+        <v>387</v>
+      </c>
+      <c r="C408" t="s">
+        <v>388</v>
+      </c>
+      <c r="D408" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B409" t="s">
+        <v>390</v>
+      </c>
+      <c r="C409" t="s">
+        <v>391</v>
+      </c>
+      <c r="D409" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B410" t="s">
+        <v>210</v>
+      </c>
+      <c r="C410" t="s">
+        <v>211</v>
+      </c>
+      <c r="D410" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D411" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D412" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D413" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D414" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B415" t="s">
+        <v>560</v>
+      </c>
+      <c r="C415" t="s">
+        <v>561</v>
+      </c>
+      <c r="D415" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B416" t="s">
+        <v>563</v>
+      </c>
+      <c r="C416" t="s">
+        <v>564</v>
+      </c>
+      <c r="D416" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D417" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D418" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B419" t="s">
+        <v>393</v>
+      </c>
+      <c r="C419" t="s">
+        <v>394</v>
+      </c>
+      <c r="D419" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B420" t="s">
+        <v>213</v>
+      </c>
+      <c r="C420" t="s">
+        <v>214</v>
+      </c>
+      <c r="D420" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B421" t="s">
+        <v>216</v>
+      </c>
+      <c r="C421" t="s">
+        <v>217</v>
+      </c>
+      <c r="D421" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B422" t="s">
+        <v>219</v>
+      </c>
+      <c r="C422" t="s">
+        <v>220</v>
+      </c>
+      <c r="D422" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B423" t="s">
+        <v>567</v>
+      </c>
+      <c r="C423" t="s">
+        <v>568</v>
+      </c>
+      <c r="D423" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D424" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D425" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D426" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D427" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D428" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D429" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B430" t="s">
+        <v>396</v>
+      </c>
+      <c r="C430" t="s">
+        <v>397</v>
+      </c>
+      <c r="D430" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D431" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D432" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D433" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D434" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D435" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D436" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D437" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B438" t="s">
+        <v>610</v>
+      </c>
+      <c r="C438" t="s">
+        <v>611</v>
+      </c>
+      <c r="D438" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B439" t="s">
+        <v>222</v>
+      </c>
+      <c r="C439" t="s">
+        <v>223</v>
+      </c>
+      <c r="D439" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A440" s="1" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="14" x14ac:dyDescent="0.3">
+      <c r="A441" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B441" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C441" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D441" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D442" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D443" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D444" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D445" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D446" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D447" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D448" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D449" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D450" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D451" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D452" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D453" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D454" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D455" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D456" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D457" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D458" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D459" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D460" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D461" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D462" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D463" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D464" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D465" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D466" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D467" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D468" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D469" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D470" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D471" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D472" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D473" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D474" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D475" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D476" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D477" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D478" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D479" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C480" t="s">
+        <v>143</v>
+      </c>
+      <c r="D480" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D481" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D482" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D483" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D484" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D485" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D486" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D487" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B488" t="s">
+        <v>249</v>
+      </c>
+      <c r="C488" t="s">
+        <v>250</v>
+      </c>
+      <c r="D488" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D489" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D490" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D491" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B492" t="s">
+        <v>433</v>
+      </c>
+      <c r="C492" t="s">
+        <v>434</v>
+      </c>
+      <c r="D492" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C493" t="s">
+        <v>741</v>
+      </c>
+      <c r="D493" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D494" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D495" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D496" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D497" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D498" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D499" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D500" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D501" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D502" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D503" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D504" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D505" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D506" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D507" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D508" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D509" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D510" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D511" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D512" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D513" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D514" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D515" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C516" t="s">
+        <v>458</v>
+      </c>
+      <c r="D516" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D517" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D518" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D519" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D520" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D521" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D522" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D523" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D524" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D525" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D526" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D527" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D528" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D529" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D530" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D531" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D532" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D533" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D534" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B535" t="s">
+        <v>79</v>
+      </c>
+      <c r="C535" t="s">
+        <v>80</v>
+      </c>
+      <c r="D535" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D536" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D537" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D538" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C539" t="s">
+        <v>138</v>
+      </c>
+      <c r="D539" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D540" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D541" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D542" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>1931</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D543" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D544" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D545" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D546" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D547" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D548" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D549" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D550" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D551" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D552" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D553" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D554" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D555" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D556" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C557" t="s">
+        <v>138</v>
+      </c>
+      <c r="D557" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D558" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D559" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D560" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D561" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D562" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D563" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D564" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D565" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D566" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D567" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D568" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D569" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D570" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D571" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D572" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D573" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D574" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D575" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D576" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D577" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D578" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D579" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D580" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D581" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D582" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D583" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D584" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D585" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D586" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D587" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D588" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D589" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D590" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D591" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D592" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D593" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D594" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D595" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D596" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D597" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D598" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D599" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D600" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D601" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D602" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D603" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D604" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D605" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D606" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2122</v>
+      </c>
+      <c r="D607" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D608" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D609" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D610" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D611" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2136</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2137</v>
+      </c>
+      <c r="D612" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2139</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2140</v>
+      </c>
+      <c r="D613" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D614" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D615" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D616" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D617" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D618" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D619" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D620" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D621" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D622" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D623" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D624" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D625" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D626" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D627" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D628" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D629" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>2189</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D630" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>2192</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D631" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D632" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D633" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D634" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D635" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D636" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D637" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D638" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D639" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D640" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D641" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D642" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D643" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D644" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D645" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D646" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D647" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D648" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C649" t="s">
+        <v>359</v>
+      </c>
+      <c r="D649" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D650" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D651" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D652" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D653" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D654" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D655" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D656" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D657" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D658" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D659" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D660" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D661" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D662" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D663" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D664" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D665" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D666" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D667" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D668" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D669" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D670" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D671" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D672" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D673" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B674" t="s">
+        <v>384</v>
+      </c>
+      <c r="C674" t="s">
+        <v>385</v>
+      </c>
+      <c r="D674" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>2319</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D675" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D676" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D677" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D678" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D679" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D680" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D681" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D682" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D683" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D684" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D685" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D686" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D687" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D688" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D689" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D690" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D691" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D692" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>2373</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D693" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D694" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D695" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D696" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D697" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D698" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D699" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D700" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D701" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D702" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D703" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2407</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2408</v>
+      </c>
+      <c r="D704" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D705" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D706" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>2415</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D707" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D708" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D709" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D710" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>2427</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2428</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2429</v>
+      </c>
+      <c r="D711" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D712" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D713" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>2436</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2438</v>
+      </c>
+      <c r="D714" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D715" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D716" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D717" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2450</v>
+      </c>
+      <c r="D718" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>2451</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2453</v>
+      </c>
+      <c r="D719" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2456</v>
+      </c>
+      <c r="D720" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D721" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D722" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
         <v>2463</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="B723" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D723" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B724" t="s">
         <v>2467</v>
       </c>
-    </row>
-[...10014 lines deleted...]
-      </c>
       <c r="C724" t="s">
-        <v>2437</v>
-[...8 lines deleted...]
-    <row r="725" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2468</v>
+      </c>
+      <c r="D724" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>2439</v>
+        <v>2469</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2470</v>
       </c>
       <c r="C725" t="s">
-        <v>2440</v>
-[...8 lines deleted...]
-    <row r="726" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2471</v>
+      </c>
+      <c r="D725" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>2442</v>
+        <v>2472</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2473</v>
       </c>
       <c r="C726" t="s">
-        <v>2443</v>
-[...8 lines deleted...]
-    <row r="727" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2474</v>
+      </c>
+      <c r="D726" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>2445</v>
+        <v>2475</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2476</v>
       </c>
       <c r="C727" t="s">
-        <v>2446</v>
-[...8 lines deleted...]
-    <row r="728" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2477</v>
+      </c>
+      <c r="D727" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>2448</v>
+        <v>2478</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2479</v>
       </c>
       <c r="C728" t="s">
-        <v>2449</v>
-[...8 lines deleted...]
-    <row r="729" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2480</v>
+      </c>
+      <c r="D728" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>2451</v>
+        <v>2481</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2482</v>
       </c>
       <c r="C729" t="s">
-        <v>2452</v>
-[...8 lines deleted...]
-    <row r="730" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2483</v>
+      </c>
+      <c r="D729" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>2454</v>
+        <v>2484</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2485</v>
       </c>
       <c r="C730" t="s">
-        <v>2455</v>
-[...8 lines deleted...]
-    <row r="731" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2486</v>
+      </c>
+      <c r="D730" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>2457</v>
+        <v>2487</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2488</v>
       </c>
       <c r="C731" t="s">
-        <v>2458</v>
-[...8 lines deleted...]
-    <row r="732" spans="1:10" x14ac:dyDescent="0.2">
+        <v>2489</v>
+      </c>
+      <c r="D731" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>2460</v>
+        <v>2490</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2491</v>
       </c>
       <c r="C732" t="s">
-        <v>2461</v>
-[...4 lines deleted...]
-      <c r="J732" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D732" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D733" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D734" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D735" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D736" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="2">
+    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>'Special Fuels'!Print_Area</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Active Gasoline Fuel Licensees</vt:lpstr>
+      <vt:lpstr>Active Jet Fuel Licensees</vt:lpstr>
+      <vt:lpstr>Active Special Fuels Licensees</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>GenTaxSerProd</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>