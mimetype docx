--- v0 (2025-10-23)
+++ v1 (2026-08-11)
@@ -1,3421 +1,11521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="632B4EC2" w14:textId="5505496A" w:rsidR="00F157CF" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
+    <w:p w14:paraId="0D38DB25" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:spacing w:before="151" w:line="331" w:lineRule="auto"/>
+        <w:ind w:left="3127" w:firstLine="799"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="16"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="569AD1FB" wp14:editId="4DA95898">
-            <wp:extent cx="1409700" cy="689337"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15740928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB81" wp14:editId="0D38DB82">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>457200</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1627720" cy="779716"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="216" name="Picture 139" descr="MassHealth logo"/>
+            <wp:wrapNone/>
+            <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="216" name="Picture 139" descr="MassHealth logo"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="3" name="Image 3"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId6" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1409700" cy="689337"/>
+                      <a:ext cx="1627720" cy="779716"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15741440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB83" wp14:editId="0D38DB84">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4504816</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>114300</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1270" cy="685800"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Graphic 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1270" cy="685800"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path h="685800">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="685800"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:srgbClr val="231F20"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="267C3458" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:354.7pt;margin-top:9pt;width:.1pt;height:54pt;z-index:15741440;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="1270,685800" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtmrL8DgIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykaBcYcYqhQYYB&#10;RVegKXZWZDk2JosaqcTJvx8lx+nXbdhFoESKfHyP0uL22FlxMEgtuFJOJ7kUxmmoWrcr5fNm/WUu&#10;BQXlKmXBmVKeDMnb5edPi94XZgYN2Mqg4CSOit6XsgnBF1lGujGdogl449hZA3Yq8BZ3WYWq5+yd&#10;zWZ5fpP1gJVH0IaIT1eDUy5T/ro2OvysazJB2FIytpBWTOs2rtlyoYodKt+0+gxD/QOKTrWOi15S&#10;rVRQYo/th1RdqxEI6jDR0GVQ1602qQfuZpq/6+apUd6kXpgc8hea6P+l1Q+HJ/+IETr5e9C/iRnJ&#10;ek/FxRM3dI451tjFWAYujonF04VFcwxC8+F09pWZ1uy4mV/P88Rxporxqt5T+G4gpVGHewqDBNVo&#10;qWa09NGNJrKQUUKbJAxSsIQoBUu4HST0KsR7EVs0RXOpHo86OJgNJGd4h5uRvXit+xj1pokhgO/E&#10;IkzUYKTCbL9uzTrRM4ar6zzNBYFtq3VrbQRBuNveWRQHxS3Nrqbr2UjSmzCPFFaKmiEuuWKzXMi6&#10;s0iDLlGhLVSnRxQ9j3Ip6c9eoZHC/nA8K3HuRwNHYzsaGOwdpNeR+OGam+MvhV7E8qUMLOsDjJOo&#10;ilGy2PolNt508G0foG6jnmmABkTnDY9vQn5+avF9vN6nqJcPYfkXAAD//wMAUEsDBBQABgAIAAAA&#10;IQBllAYh4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9LT8MwEITvSPwHa5G4UbsFhTTEqVBV&#10;QEggoLyubrx5iHgdxW4T/j3LCY4782l2Jl9NrhMHHELrScN8pkAgld62VGt4e705S0GEaMiazhNq&#10;+MYAq+L4KDeZ9SO94GEba8EhFDKjoYmxz6QMZYPOhJnvkdir/OBM5HOopR3MyOGukwulEulMS/yh&#10;MT2uGyy/tnunYX3fbt6T6vnjKb17fFjOx8/bTXWu9enJdH0FIuIU/2D4rc/VoeBOO78nG0Sn4VIt&#10;LxhlI+VNDLCQgNixsEgUyCKX/ycUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtmrL8&#10;DgIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBl&#10;lAYh4AAAAAoBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;" path="m,l,685800e" filled="f" strokecolor="#231f20" strokeweight=".5pt">
+                <v:path arrowok="t"/>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Commonwealth of Massachusetts Executive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="67BB446C" w14:textId="77777777" w:rsidR="00CD0EFA" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
+    <w:p w14:paraId="0D38DB26" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
-        <w:spacing w:before="73"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="331" w:lineRule="auto"/>
+        <w:ind w:left="4338" w:firstLine="595"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
-[...1 lines deleted...]
-          <w:w w:val="95"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>Common</w:t>
-[...5 lines deleted...]
-          <w:w w:val="95"/>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="80"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>w</w:t>
-[...5 lines deleted...]
-          <w:w w:val="95"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>ealth</w:t>
-[...5 lines deleted...]
-          <w:w w:val="95"/>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="80"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
-[...1 lines deleted...]
-          <w:w w:val="95"/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...238 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Medicaid </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri"/>
-[...2 lines deleted...]
-            <w:w w:val="95"/>
+            <w:color w:val="205E9E"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="80"/>
             <w:sz w:val="16"/>
+            <w:u w:val="single" w:color="205E9E"/>
           </w:rPr>
-          <w:t>www</w:t>
-[...49 lines deleted...]
-          <w:t>v/masshealth</w:t>
+          <w:t>www.mass.gov/masshealth</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C3E9164" w14:textId="77777777" w:rsidR="00CD0EFA" w:rsidRPr="00CD0EFA" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
+    <w:p w14:paraId="0D38DB27" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="196" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0EFA">
-[...3 lines deleted...]
-        <w:t>MASSHEALTH ADULT DAY HEALTH (ADH)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MASSHEALTH </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t>ADULT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-42"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t>DAY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-44"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t>HEALTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175C81E5" w14:textId="77777777" w:rsidR="00CD0EFA" w:rsidRPr="00CD0EFA" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
+    <w:p w14:paraId="0D38DB28" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Primary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(PCP)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Order</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB29" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003B67BB">
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="360" w:bottom="760" w:left="720" w:header="0" w:footer="560" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:num="2" w:space="720" w:equalWidth="0">
+            <w:col w:w="6067" w:space="621"/>
+            <w:col w:w="4472"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB2A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="104"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB2B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="1016"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>completed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>entirety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>signed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>primary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>provider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>(PCP)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>prior authorization (PA) for ADH services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB2C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7200"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB2E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E7E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB2D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="85"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Member</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB30" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB2F" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Member’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB33" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB31" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ID:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB32" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB35" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB34" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Member’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB37" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB36" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Member’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB39" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB38" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB3B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB3A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ADH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB3D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB3C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ADH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D38DB3E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="19"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB3F" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="85" w:right="1016"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Prescribing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>(PCP):</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>information,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>attached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB40" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="117"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0EFA">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Diagnoses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB41" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB85" wp14:editId="0D38DB86">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219096</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6B57162C" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.25pt;width:247.1pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAU2h7i+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgK&#10;dHQtTacNCQmYxLQx7mlr2orG6ZJsK/8e7wQny35Pz9/L56PpxRGd7ywpuJ1EIJAqW3fUKNh9PN/M&#10;QPigqda9JVTwgx7mxeVFrrPanmiDx21oBIeQz7SCNoQhk9JXLRrtJ3ZAYu3LOqMDr66RtdMnDje9&#10;vIuiB2l0R/yh1QM+tVh9bw9GQbzbv36+JS/rZblfLt7TVepWOlXq+mpcPIIIOIY/M5zxGR0KZirt&#10;gWovegWzaMpOBfcxT9anSZyAKM+HBGSRy/8Fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU2h7i+AAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB87" wp14:editId="0D38DB88">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219198</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="6" name="Graphic 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="44D3EB0A" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.25pt;width:242.85pt;height:.1pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHKKFDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHTrRmk6TUgcOaxDIG5ZY5qOxqmSbOvenvQER9uffn9/uR1Nzy7ofGdJQLpIgCE1VnXUCng/&#10;vM43wHyQpGRvCQXc0MO2upuVslD2Snu81KFlMYR8IQXoEIaCc99oNNIv7IAUb9/WGRni6FqunLzG&#10;cNPzxyTJuZEdxQ9aDviisfmpz0bAx2edbE754Q3z014u3U596duTEA/34+4ZWMAx/MEw6Ud1qKLT&#10;0Z5JedYLyFdpFlEB2XIFbALSbB3bHafNGnhV8v8Vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIcooUN8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB89" wp14:editId="0D38DB8A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454148</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="7" name="Graphic 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4F8AE1B8" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.75pt;width:247.1pt;height:.1pt;z-index:-15727616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAHAAbB98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6&#10;tJG1NJ02JCRgEogx7m5j2oom6ZpsK/8e7wQny35Pz9/Ll6PtxJGG0HqnYTpJQJCrvGldrWH38Xiz&#10;ABEiOoOdd6ThhwIsi8uLHDPjT+6djttYCw5xIUMNTYx9JmWoGrIYJr4nx9qXHyxGXodamgFPHG47&#10;eZskd9Ji6/hDgz09NFR9bw9Ww2y3f/58UU9v63K/Xr2mm3TYYKr19dW4ugcRaYx/ZjjjMzoUzFT6&#10;gzNBdBoWyZydGtSUJ+tzNVMgyvNBgSxy+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcABsH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589376" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB8B" wp14:editId="0D38DB8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454148</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E8715C2" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.75pt;width:242.85pt;height:.1pt;z-index:-15727104;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMk2Nl7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLWPtVppOExJHDusQiFvWeE1H41RJtnVvT3piR9uffn9/uR5Nz87ofGdJQDpLgCE1VnXUCvjc&#10;vT8tgfkgScneEgq4ood1dX9XykLZC23xXIeWxRDyhRSgQxgKzn2j0Ug/swNSvB2sMzLE0bVcOXmJ&#10;4abnz0mScSM7ih+0HPBNY/Nbn4yAr+86WR6z3Qdmx618cRv1o68rIR4fxs0rsIBj+Idh0o/qUEWn&#10;vT2R8qwXkC3SeUQF5OkC2ASk8zy220+bHHhV8tsK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyTY2Xt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB8D" wp14:editId="0D38DB8E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>689098</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="31365B0B" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.25pt;width:247.1pt;height:.1pt;z-index:-15726592;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEABNsGnOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEb&#10;1JIHcaoWCQmoBOqD+yY2SURsp7bbhn/fhQvcdmdGs98W89H07Kh96JyVcDsRwLStnepsI2G3fbpJ&#10;gYWIVmHvrJbwrQPMy8uLAnPlTnatj5vYMCqxIUcJbYxDznmoW20wTNygLXmfzhuMtPqGK48nKjc9&#10;vxPinhvsLF1ocdCPra6/NgcjYbrbv3y8Js/vy2q/XLxlq8yvMJPy+mpcPACLeox/YfjBJ3Qoialy&#10;B6sC6yWkYkZJ0kVKAwVmyTQBVv0qCfCy4P9fKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNsGnOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB8F" wp14:editId="0D38DB90">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>689098</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="10" name="Graphic 10"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4AC72E58" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.25pt;width:242.85pt;height:.1pt;z-index:-15726080;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMOVW6nfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHUrTEOJUFRJHDk0RiNs2XuKU2I5st03/HpcLHHfmaXamWk1mYEfyoXdWQjYTwMi2TvW2k/C2&#10;fbkrgIWIVuHgLEk4U4BVfX1VYancyW7o2MSOpRAbSpSgYxxLzkOryWCYuZFs8r6cNxjT6TuuPJ5S&#10;uBn4vRA5N9jb9EHjSM+a2u/mYCS8fzSi2OfbV8r3G3zwa/Wpz49S3t5M6ydgkab4B8OlfqoOdeq0&#10;cwerAhsk5ItsntBkiGIB7EJk82Wat/uVlsDriv8fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw5Vbqd8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB42" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB43" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB44" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB45" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:ind w:left="85"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Medications:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Please</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>dosage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:w w:val="85"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>amount.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB46" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="86"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB91" wp14:editId="0D38DB92">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219443</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="11" name="Graphic 11"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1CD08E91" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.3pt;width:247.1pt;height:.1pt;z-index:-15725568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAY4UErOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEH&#10;SJsHcaoWCQmoBOqDuxMvSUS8Tm23Df++7gmOszOa+baYj7pnR7SuMyTgfhIBQ6qN6qgRsNu+3KXA&#10;nJekZG8IBfyig3l5fVXIXJkTrfG48Q0LJeRyKaD1fsg5d3WLWrqJGZCC922slj5I23Bl5SmU654/&#10;RNGMa9lRWGjlgM8t1j+bgxYQ7/ZvX+/J6+ey2i8XH9kqsyuZCXF7My6egHkc/V8YLvgBHcrAVJkD&#10;Kcd6AWk0DUkBj/EMWPCnSZwAqy6HFHhZ8P8PlGcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAY4UErOAAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB93" wp14:editId="0D38DB94">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219443</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="12" name="Graphic 12"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7F28C699" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.3pt;width:242.85pt;height:.1pt;z-index:-15725056;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAI9j1kneAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHSEUppOExJHDusQiFvWmKajcaom27q3Jz3B0fan399fbibbszOOvnMkIV0lwJAapztqJbzv&#10;X5c5MB8UadU7QglX9LCpbhalKrS70A7PdWhZDCFfKAkmhKHg3DcGrfIrNyDF27cbrQpxHFuuR3WJ&#10;4bbn90kiuFUdxQ9GDfhisPmpT1bCx2ed5Eexf0Nx3Kn1uNVf5vok5d3ttH0GFnAKfzDM+lEdquh0&#10;cCfSnvUSxEOaRVRCthbAZiDNHmO7w7zJgVcl/1+h+gUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMXqoyGQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCPY9ZJ3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591936" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB95" wp14:editId="0D38DB96">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454393</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Graphic 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="47CDC569" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.8pt;width:247.1pt;height:.1pt;z-index:-15724544;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEALO1kIOAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhT&#10;1DY/xKlaJCSgEohS7pt4SSLidRq7bXj7uic4zs5o5tt8OZpOHGlwrWUF00kEgriyuuVawe7z6S4B&#10;4Tyyxs4yKfglB8vi+irHTNsTf9Bx62sRSthlqKDxvs+kdFVDBt3E9sTB+7aDQR/kUEs94CmUm07e&#10;R9FCGmw5LDTY02ND1c/2YBTMdvuXr9f4+X1d7tert3STDhtMlbq9GVcPIDyN/i8MF/yADkVgKu2B&#10;tROdgiSah6SCeLoAEfx5PItBlJdDArLI5f8HijMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEALO1kIOAAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592448" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB97" wp14:editId="0D38DB98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454393</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="14" name="Graphic 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="68AA02F1" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.8pt;width:242.85pt;height:.1pt;z-index:-15724032;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGefyEfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLYOslKbThMSRwzoE4pY1pulonCrJtu7tSU9wtP3p9/dX68kO7IQ+9I4k5IsMGFLrdE+dhPfd&#10;610BLERFWg2OUMIFA6zr66tKldqdaYunJnYshVAolQQT41hyHlqDVoWFG5HS7dt5q2Iafce1V+cU&#10;bgd+n2WCW9VT+mDUiC8G25/maCV8fDZZcRC7NxSHrXrwG/1lLk9S3t5Mm2dgEaf4B8Osn9ShTk57&#10;dyQd2CBBPObLhEpY5QLYDOTLVWq3nzcF8Lri/yvUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMXqoyGQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBnn8hH3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487592960" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB99" wp14:editId="0D38DB9A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>689343</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="15" name="Graphic 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1EA5BAC5" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.3pt;width:247.1pt;height:.1pt;z-index:-15723520;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAqnL4heAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KgN&#10;apsHcaoWCQmoBKKPvRMPSURsp7bbhr9nYAPLuXN050yxGE3PTuhD56yE24kAhrZ2urONhN328SYF&#10;FqKyWvXOooQvDLAoLy8KlWt3tu942sSGUYkNuZLQxjjknIe6RaPCxA1oaffhvFGRRt9w7dWZyk3P&#10;74SYc6M6SxdaNeBDi/Xn5mgkTHeH5/1L8vS2qg6r5Wu2zvxaZVJeX43Le2ARx/gHw48+qUNJTpU7&#10;Wh1YLyEVMyIpF+kcGAGzZJoAq36TFHhZ8P8vlN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAqnL4heAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593472" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB9B" wp14:editId="0D38DB9C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>689343</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4022F6DB" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.3pt;width:242.85pt;height:.1pt;z-index:-15723008;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGoDLKffAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHQpuCHGqCokjh6aIits2XuKU2I5it03/HpcLHHfmaXamXE62Z0caQ+edgmwmgJFrvO5cq+B9&#10;83qXAwsRncbeO1JwpgDL6vqqxEL7k1vTsY4tSyEuFKjAxDgUnIfGkMUw8wO55H350WJM59hyPeIp&#10;hdue3wshucXOpQ8GB3ox1HzXB6vgY1uLfC83byT3a3wYV/rTnJ+Uur2ZVs/AIk3xD4ZL/VQdqtRp&#10;5w9OB9YrkI/ZPKHJELkEdiGy+SLN2/1KOfCq5P9HVD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAagMsp98AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB47" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="106"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB48" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="106"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB49" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB4A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Known</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Allergies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB4B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487593984" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB9D" wp14:editId="0D38DB9E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>218964</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="17" name="Graphic 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5036E353" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.25pt;width:247.1pt;height:.1pt;z-index:-15722496;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAU2h7i+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgK&#10;dHQtTacNCQmYxLQx7mlr2orG6ZJsK/8e7wQny35Pz9/L56PpxRGd7ywpuJ1EIJAqW3fUKNh9PN/M&#10;QPigqda9JVTwgx7mxeVFrrPanmiDx21oBIeQz7SCNoQhk9JXLRrtJ3ZAYu3LOqMDr66RtdMnDje9&#10;vIuiB2l0R/yh1QM+tVh9bw9GQbzbv36+JS/rZblfLt7TVepWOlXq+mpcPIIIOIY/M5zxGR0KZirt&#10;gWovegWzaMpOBfcxT9anSZyAKM+HBGSRy/8Fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU2h7i+AAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487594496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DB9F" wp14:editId="0D38DBA0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>218964</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Graphic 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="02E1A94B" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.25pt;width:242.85pt;height:.1pt;z-index:-15721984;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHKKFDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHTrRmk6TUgcOaxDIG5ZY5qOxqmSbOvenvQER9uffn9/uR1Nzy7ofGdJQLpIgCE1VnXUCng/&#10;vM43wHyQpGRvCQXc0MO2upuVslD2Snu81KFlMYR8IQXoEIaCc99oNNIv7IAUb9/WGRni6FqunLzG&#10;cNPzxyTJuZEdxQ9aDviisfmpz0bAx2edbE754Q3z014u3U596duTEA/34+4ZWMAx/MEw6Ud1qKLT&#10;0Z5JedYLyFdpFlEB2XIFbALSbB3bHafNGnhV8v8Vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIcooUN8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595008" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBA1" wp14:editId="0D38DBA2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>453914</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="19" name="Graphic 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="368BBDAB" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.75pt;width:247.1pt;height:.1pt;z-index:-15721472;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAHAAbB98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6&#10;tJG1NJ02JCRgEogx7m5j2oom6ZpsK/8e7wQny35Pz9/Ll6PtxJGG0HqnYTpJQJCrvGldrWH38Xiz&#10;ABEiOoOdd6ThhwIsi8uLHDPjT+6djttYCw5xIUMNTYx9JmWoGrIYJr4nx9qXHyxGXodamgFPHG47&#10;eZskd9Ji6/hDgz09NFR9bw9Ww2y3f/58UU9v63K/Xr2mm3TYYKr19dW4ugcRaYx/ZjjjMzoUzFT6&#10;gzNBdBoWyZydGtSUJ+tzNVMgyvNBgSxy+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcABsH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487595520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBA3" wp14:editId="0D38DBA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>453914</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="20" name="Graphic 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="18275882" id="Graphic 20" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.75pt;width:242.85pt;height:.1pt;z-index:-15720960;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMk2Nl7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLWPtVppOExJHDusQiFvWeE1H41RJtnVvT3piR9uffn9/uR5Nz87ofGdJQDpLgCE1VnXUCvjc&#10;vT8tgfkgScneEgq4ood1dX9XykLZC23xXIeWxRDyhRSgQxgKzn2j0Ug/swNSvB2sMzLE0bVcOXmJ&#10;4abnz0mScSM7ih+0HPBNY/Nbn4yAr+86WR6z3Qdmx618cRv1o68rIR4fxs0rsIBj+Idh0o/qUEWn&#10;vT2R8qwXkC3SeUQF5OkC2ASk8zy220+bHHhV8tsK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyTY2Xt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596032" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBA5" wp14:editId="0D38DBA6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688864</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="21" name="Graphic 21"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="33D34E43" id="Graphic 21" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.25pt;width:247.1pt;height:.1pt;z-index:-15720448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEABNsGnOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEb&#10;1JIHcaoWCQmoBOqD+yY2SURsp7bbhn/fhQvcdmdGs98W89H07Kh96JyVcDsRwLStnepsI2G3fbpJ&#10;gYWIVmHvrJbwrQPMy8uLAnPlTnatj5vYMCqxIUcJbYxDznmoW20wTNygLXmfzhuMtPqGK48nKjc9&#10;vxPinhvsLF1ocdCPra6/NgcjYbrbv3y8Js/vy2q/XLxlq8yvMJPy+mpcPACLeox/YfjBJ3Qoialy&#10;B6sC6yWkYkZJ0kVKAwVmyTQBVv0qCfCy4P9fKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNsGnOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487596544" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBA7" wp14:editId="0D38DBA8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688864</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="22" name="Graphic 22"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3A54B450" id="Graphic 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.25pt;width:242.85pt;height:.1pt;z-index:-15719936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMOVW6nfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHUrTEOJUFRJHDk0RiNs2XuKU2I5st03/HpcLHHfmaXamWk1mYEfyoXdWQjYTwMi2TvW2k/C2&#10;fbkrgIWIVuHgLEk4U4BVfX1VYancyW7o2MSOpRAbSpSgYxxLzkOryWCYuZFs8r6cNxjT6TuuPJ5S&#10;uBn4vRA5N9jb9EHjSM+a2u/mYCS8fzSi2OfbV8r3G3zwa/Wpz49S3t5M6ydgkab4B8OlfqoOdeq0&#10;cwerAhsk5ItsntBkiGIB7EJk82Wat/uVlsDriv8fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw5Vbqd8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB4C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB4D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB4E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="126"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
           <w:b/>
-          <w:bCs/>
-[...54 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1138BAEC" w14:textId="77777777" w:rsidR="00CD0EFA" w:rsidRPr="00802539" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
-[...1510 lines deleted...]
-    <w:p w14:paraId="25339CB9" w14:textId="1B4ED53D" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB4F" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B1430">
-[...4 lines deleted...]
-          <w:spacing w:val="27"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Dietary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="90"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B1430">
-        <w:t>Information</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Needs/Restrictions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC89B07" w14:textId="77777777" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0D38DB50" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597056" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBA9" wp14:editId="0D38DBAA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219168</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="23" name="Graphic 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5DE2F8EB" id="Graphic 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.25pt;width:247.1pt;height:.1pt;z-index:-15719424;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAU2h7i+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgK&#10;dHQtTacNCQmYxLQx7mlr2orG6ZJsK/8e7wQny35Pz9/L56PpxRGd7ywpuJ1EIJAqW3fUKNh9PN/M&#10;QPigqda9JVTwgx7mxeVFrrPanmiDx21oBIeQz7SCNoQhk9JXLRrtJ3ZAYu3LOqMDr66RtdMnDje9&#10;vIuiB2l0R/yh1QM+tVh9bw9GQbzbv36+JS/rZblfLt7TVepWOlXq+mpcPIIIOIY/M5zxGR0KZirt&#10;gWovegWzaMpOBfcxT9anSZyAKM+HBGSRy/8Fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU2h7i+AAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487597568" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBAB" wp14:editId="0D38DBAC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219168</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="24" name="Graphic 24"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="315B13E0" id="Graphic 24" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.25pt;width:242.85pt;height:.1pt;z-index:-15718912;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHKKFDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHTrRmk6TUgcOaxDIG5ZY5qOxqmSbOvenvQER9uffn9/uR1Nzy7ofGdJQLpIgCE1VnXUCng/&#10;vM43wHyQpGRvCQXc0MO2upuVslD2Snu81KFlMYR8IQXoEIaCc99oNNIv7IAUb9/WGRni6FqunLzG&#10;cNPzxyTJuZEdxQ9aDviisfmpz0bAx2edbE754Q3z014u3U596duTEA/34+4ZWMAx/MEw6Ud1qKLT&#10;0Z5JedYLyFdpFlEB2XIFbALSbB3bHafNGnhV8v8Vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIcooUN8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598080" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBAD" wp14:editId="0D38DBAE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454118</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25" name="Graphic 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0450D781" id="Graphic 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.75pt;width:247.1pt;height:.1pt;z-index:-15718400;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAHAAbB98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6&#10;tJG1NJ02JCRgEogx7m5j2oom6ZpsK/8e7wQny35Pz9/Ll6PtxJGG0HqnYTpJQJCrvGldrWH38Xiz&#10;ABEiOoOdd6ThhwIsi8uLHDPjT+6djttYCw5xIUMNTYx9JmWoGrIYJr4nx9qXHyxGXodamgFPHG47&#10;eZskd9Ji6/hDgz09NFR9bw9Ww2y3f/58UU9v63K/Xr2mm3TYYKr19dW4ugcRaYx/ZjjjMzoUzFT6&#10;gzNBdBoWyZydGtSUJ+tzNVMgyvNBgSxy+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcABsH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487598592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBAF" wp14:editId="0D38DBB0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454118</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="26" name="Graphic 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="172576A6" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.75pt;width:242.85pt;height:.1pt;z-index:-15717888;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMk2Nl7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLWPtVppOExJHDusQiFvWeE1H41RJtnVvT3piR9uffn9/uR5Nz87ofGdJQDpLgCE1VnXUCvjc&#10;vT8tgfkgScneEgq4ood1dX9XykLZC23xXIeWxRDyhRSgQxgKzn2j0Ug/swNSvB2sMzLE0bVcOXmJ&#10;4abnz0mScSM7ih+0HPBNY/Nbn4yAr+86WR6z3Qdmx618cRv1o68rIR4fxs0rsIBj+Idh0o/qUEWn&#10;vT2R8qwXkC3SeUQF5OkC2ASk8zy220+bHHhV8tsK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyTY2Xt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599104" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBB1" wp14:editId="0D38DBB2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688831</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="27" name="Graphic 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="574F542F" id="Graphic 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.25pt;width:247.1pt;height:.1pt;z-index:-15717376;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEABNsGnOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEb&#10;1JIHcaoWCQmoBOqD+yY2SURsp7bbhn/fhQvcdmdGs98W89H07Kh96JyVcDsRwLStnepsI2G3fbpJ&#10;gYWIVmHvrJbwrQPMy8uLAnPlTnatj5vYMCqxIUcJbYxDznmoW20wTNygLXmfzhuMtPqGK48nKjc9&#10;vxPinhvsLF1ocdCPra6/NgcjYbrbv3y8Js/vy2q/XLxlq8yvMJPy+mpcPACLeox/YfjBJ3Qoialy&#10;B6sC6yWkYkZJ0kVKAwVmyTQBVv0qCfCy4P9fKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNsGnOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487599616" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBB3" wp14:editId="0D38DBB4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688831</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="28" name="Graphic 28"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3FE21231" id="Graphic 28" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.25pt;width:242.85pt;height:.1pt;z-index:-15716864;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMOVW6nfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHUrTEOJUFRJHDk0RiNs2XuKU2I5st03/HpcLHHfmaXamWk1mYEfyoXdWQjYTwMi2TvW2k/C2&#10;fbkrgIWIVuHgLEk4U4BVfX1VYancyW7o2MSOpRAbSpSgYxxLzkOryWCYuZFs8r6cNxjT6TuuPJ5S&#10;uBn4vRA5N9jb9EHjSM+a2u/mYCS8fzSi2OfbV8r3G3zwa/Wpz49S3t5M6ydgkab4B8OlfqoOdeq0&#10;cwerAhsk5ItsntBkiGIB7EJk82Wat/uVlsDriv8fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw5Vbqd8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB51" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB52" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB53" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003B67BB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="360" w:bottom="760" w:left="720" w:header="0" w:footer="560" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB54" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5026"/>
+          <w:tab w:val="left" w:pos="5484"/>
+          <w:tab w:val="left" w:pos="10644"/>
+        </w:tabs>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="85"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBB5" wp14:editId="0D38DBB6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1142504</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8571801</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="169545" cy="147320"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="30" name="Textbox 30"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="169545" cy="147320"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC03" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:spacing w:line="231" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:w w:val="75"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-9"/>
+                                <w:w w:val="75"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="0D38DBB5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 30" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:89.95pt;margin-top:674.95pt;width:13.35pt;height:11.6pt;z-index:-15842304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZFKBdlQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfR/QfxD03ihJL9uMOMW6YsOA&#10;YhvQ7QMUWYqNWaJGKrHz96NUJxnWt2IvNGVSh+ccanU3+l7sLVIHoZaL2VwKGww0XdjW8uePT5fv&#10;pKCkQ6N7CLaWB0vybn3xZjXEyi6hhb6xKBgkUDXEWrYpxUopMq31mmYQbeCiA/Q68RG3qkE9MLrv&#10;1XI+v1UDYBMRjCXivw/PRbku+M5Zk745RzaJvpbMLZWIJW5yVOuVrraoY9uZiYZ+BQuvu8BDT1AP&#10;Ommxw+4FlO8MAoFLMwNegXOdsUUDq1nM/1Hz1OpoixY2h+LJJvp/sObr/il+R5HGexh5gUUExUcw&#10;v4i9UUOkaurJnlJF3J2Fjg59/rIEwRfZ28PJTzsmYTLa7fub6xspDJcW12+vlsVvdb4ckdJnC17k&#10;pJbI6yoE9P6RUh6vq2PLxOV5fCaSxs3ILTndQHNgDQOvsZb0e6fRStF/CexT3vkxwWOyOSaY+o9Q&#10;XkaWEuDDLoHryuQz7jSZF1AITY8lb/jvc+k6P+n1HwAAAP//AwBQSwMEFAAGAAgAAAAhAP31SDXg&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3RalJMSpKgQnJEQaDhyd&#10;2E2sxusQu234ezancpvZHc2+zbeT69nZjMF6lLBcCGAGG68tthK+qreHJ2AhKtSq92gk/JoA2+L2&#10;JleZ9hcszXkfW0YlGDIloYtxyDgPTWecCgs/GKTdwY9ORbJjy/WoLlTuer4SIuFOWaQLnRrMS2ea&#10;4/7kJOy+sXy1Px/1Z3kobVWlAt+To5T3d9PuGVg0U7yGYcYndCiIqfYn1IH15DdpSlES68dZUWQl&#10;kgRYPY826yXwIuf/vyj+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANkUoF2VAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP31SDXgAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC03" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:spacing w:line="231" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:w w:val="75"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-9"/>
+                          <w:w w:val="75"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487474688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBB7" wp14:editId="0D38DBB8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1596661</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8577784</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="31" name="Textbox 31"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC04" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBB7" id="Textbox 31" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:125.7pt;margin-top:675.4pt;width:8.95pt;height:11.1pt;z-index:-15841792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyBs9amAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1Hyzfm920VYBVNhWlAiFV&#10;gFT4AMdrZy3WHjPjZDd/z9jdJAhuiMt4bI/fvPfG6/vJD+JgkByEVi4XtRQmaOhc2LXy+7cP12+k&#10;oKRCpwYIppVHQ/J+c/VqPcbG3EAPQ2dQMEigZoyt7FOKTVWR7o1XtIBoAl9aQK8Sb3FXdahGRvdD&#10;dVPXq2oE7CKCNkR8+vhyKTcF31qj0xdrySQxtJK5pRKxxG2O1Watmh2q2Ds901D/wMIrF7jpGepR&#10;JSX26P6C8k4jENi00OArsNZpUzSwmmX9h5rnXkVTtLA5FM820f+D1Z8Pz/ErijQ9wMQDLCIoPoH+&#10;QexNNUZq5prsKTXE1VnoZNHnlSUIfsjeHs9+mikJndGWt6vVnRSar5Z39dvXxe/q8jgipY8GvMhJ&#10;K5HHVQiowxOl3F41p5KZy0v7TCRN20m4LnPmynyyhe7IUkaeZivp516hkWL4FNiuPPpTgqdke0ow&#10;De+hfJCsKMC7fQLrCoEL7kyA51B4zX8mD/r3fam6/OzNLwAAAP//AwBQSwMEFAAGAAgAAAAhAExN&#10;FwLhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3YQGGuJUFYITEiIN&#10;B45O7CZW43WI3Tb8PdsTHHfmaXam2MxuYCczBetRwnIhgBlsvbbYSfisX+8egYWoUKvBo5HwYwJs&#10;yuurQuXan7Eyp13sGIVgyJWEPsYx5zy0vXEqLPxokLy9n5yKdE4d15M6U7gbeCJExp2ySB96NZrn&#10;3rSH3dFJ2H5h9WK/35uPal/Zul4LfMsOUt7ezNsnYNHM8Q+GS32qDiV1avwRdWCDhGS1vCeUjHQl&#10;aAQhSbZOgTUX6SEVwMuC/19R/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDyBs9amAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMTRcC&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC04" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBB9" wp14:editId="0D38DBBA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2042177</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8577784</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="32" name="Textbox 32"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC05" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBB9" id="Textbox 32" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:160.8pt;margin-top:675.4pt;width:8.95pt;height:11.1pt;z-index:-15841280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7bjrIlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3dqZ1U3XS6UbdaEw2&#10;arLuA1AGOsSBg+fQzvTtPbDT1rh3xhs4wOHj+2FzO/lBHA2Sg9DK5aKWwgQNnQv7Vj7++PTqrRSU&#10;VOjUAMG08mRI3m5fvtiMsTEr6GHoDAoGCdSMsZV9SrGpKtK98YoWEE3gQwvoVeIl7qsO1cjofqhW&#10;db2uRsAuImhDxLt3T4dyW/CtNTp9s5ZMEkMrmVsqI5Zxl8dqu1HNHlXsnZ5pqH9g4ZUL/OgF6k4l&#10;JQ7onkF5pxEIbFpo8BVY67QpGljNsv5LzUOvoila2ByKF5vo/8Hqr8eH+B1Fmj7AxAEWERTvQf8k&#10;9qYaIzVzT/aUGuLuLHSy6PPMEgRfZG9PFz/NlITOaMvX6/WNFJqPljf1uzfF7+p6OSKlzwa8yEUr&#10;keMqBNTxnlJ+XjXnlpnL0/OZSJp2k3BdK1c5xLyzg+7EUkZOs5X066DQSDF8CWxXjv5c4LnYnQtM&#10;w0coHyQrCvD+kMC6QuCKOxPgHAqv+c/koP9cl67rz97+BgAA//8DAFBLAwQUAAYACAAAACEAlLj8&#10;zOEAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7WVuFG7jRpoGqeqEJyQEGk4&#10;cHRiN7Ear0PstuHv2Z7ocWeeZmfy7eR6djZjsB4lLOYCmMHGa4uthK/q7fEZWIgKteo9Ggm/JsC2&#10;uL/LVab9BUtz3seWUQiGTEnoYhwyzkPTGafC3A8GyTv40alI59hyPaoLhbueL4VIuVMW6UOnBvPS&#10;mea4PzkJu28sX+3PR/1ZHkpbVWuB7+lRyofZtNsAi2aK/zBc61N1KKhT7U+oA+slJMtFSigZyUrQ&#10;CEKSZL0CVl+lp0QAL3J+u6L4AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADtuOsiXAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJS4/Mzh&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC05" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487475712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBBB" wp14:editId="0D38DBBC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>2502120</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>8577784</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="33" name="Textbox 33"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC06" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBBB" id="Textbox 33" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:197pt;margin-top:675.4pt;width:8.95pt;height:11.1pt;z-index:-15840768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8tpa5mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviPxDpbvZDdtFWCVTQVUIKQK&#10;KpU+gOO1sxZrj5lxspu3Z+xuEgS3ios9tsefvx+vbyc/iINBchBauVzUUpigoXNh18qnH5/fvJOC&#10;kgqdGiCYVh4NydvN61frMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;q7peVSNgFxG0IeLdu+dDuSn41hqdvltLJomhlcwtlRHLuM1jtVmrZocq9k7PNNQLWHjlAj96hrpT&#10;SYk9un+gvNMIBDYtNPgKrHXaFA2sZln/peaxV9EULWwOxbNN9P9g9bfDY3xAkaaPMHGARQTFe9A/&#10;ib2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhM9ryerW6kULz0fKmfv+2+F1dLkek9MWAF7lo&#10;JXJchYA63FPKz6vm1DJzeX4+E0nTdhKua+V1DjHvbKE7spSR02wl/dorNFIMXwPblaM/FXgqtqcC&#10;0/AJygfJigJ82CewrhC44M4EOIfCa/4zOeg/16Xr8rM3vwEAAP//AwBQSwMEFAAGAAgAAAAhANnH&#10;4VfhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHVIKCXGqCsEJCTUN&#10;B45O7CZW43WI3Tb8PdsTHHdmNDuvWM9uYCczBetRQrIQwAy2XlvsJHzWb3dPwEJUqNXg0Uj4MQHW&#10;5fVVoXLtz1iZ0y52jEow5EpCH+OYcx7a3jgVFn40SN7eT05FOqeO60mdqdwN/F6IFXfKIn3o1Whe&#10;etMedkcnYfOF1av9/mi21b6ydZ0JfF8dpLy9mTfPwKKZ418YLvNpOpS0qfFH1IENEtJsSSyRjPRB&#10;EARFlkmSAWsu0mMqgJcF/09R/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8tpa5mAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDZx+FX&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC06" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page" anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="39"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>ID:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB55" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="139"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Treatments/Rehab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Services/Assistance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...578 lines deleted...]
-        <w:t>provider.</w:t>
+          <w:w w:val="90"/>
+        </w:rPr>
+        <w:t>ADLs:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051B950B" w14:textId="1A06FFAD" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
-[...45 lines deleted...]
-        <w:t>Name:</w:t>
+    <w:p w14:paraId="0D38DB56" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601152" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBBD" wp14:editId="0D38DBBE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219090</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="34" name="Graphic 34"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3626E90D" id="Graphic 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.25pt;width:247.1pt;height:.1pt;z-index:-15715328;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAU2h7i+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgK&#10;dHQtTacNCQmYxLQx7mlr2orG6ZJsK/8e7wQny35Pz9/L56PpxRGd7ywpuJ1EIJAqW3fUKNh9PN/M&#10;QPigqda9JVTwgx7mxeVFrrPanmiDx21oBIeQz7SCNoQhk9JXLRrtJ3ZAYu3LOqMDr66RtdMnDje9&#10;vIuiB2l0R/yh1QM+tVh9bw9GQbzbv36+JS/rZblfLt7TVepWOlXq+mpcPIIIOIY/M5zxGR0KZirt&#10;gWovegWzaMpOBfcxT9anSZyAKM+HBGSRy/8Fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU2h7i+AAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487601664" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBBF" wp14:editId="0D38DBC0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>219090</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="35" name="Graphic 35"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B06C799" id="Graphic 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.25pt;width:242.85pt;height:.1pt;z-index:-15714816;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHKKFDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHTrRmk6TUgcOaxDIG5ZY5qOxqmSbOvenvQER9uffn9/uR1Nzy7ofGdJQLpIgCE1VnXUCng/&#10;vM43wHyQpGRvCQXc0MO2upuVslD2Snu81KFlMYR8IQXoEIaCc99oNNIv7IAUb9/WGRni6FqunLzG&#10;cNPzxyTJuZEdxQ9aDviisfmpz0bAx2edbE754Q3z014u3U596duTEA/34+4ZWMAx/MEw6Ud1qKLT&#10;0Z5JedYLyFdpFlEB2XIFbALSbB3bHafNGnhV8v8Vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIcooUN8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602176" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBC1" wp14:editId="0D38DBC2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454040</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="36" name="Graphic 36"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="73337B3F" id="Graphic 36" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.75pt;width:247.1pt;height:.1pt;z-index:-15714304;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAHAAbB98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6&#10;tJG1NJ02JCRgEogx7m5j2oom6ZpsK/8e7wQny35Pz9/Ll6PtxJGG0HqnYTpJQJCrvGldrWH38Xiz&#10;ABEiOoOdd6ThhwIsi8uLHDPjT+6djttYCw5xIUMNTYx9JmWoGrIYJr4nx9qXHyxGXodamgFPHG47&#10;eZskd9Ji6/hDgz09NFR9bw9Ww2y3f/58UU9v63K/Xr2mm3TYYKr19dW4ugcRaYx/ZjjjMzoUzFT6&#10;gzNBdBoWyZydGtSUJ+tzNVMgyvNBgSxy+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcABsH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487602688" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBC3" wp14:editId="0D38DBC4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>454040</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="37" name="Graphic 37"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4D4D1C4D" id="Graphic 37" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.75pt;width:242.85pt;height:.1pt;z-index:-15713792;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMk2Nl7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLWPtVppOExJHDusQiFvWeE1H41RJtnVvT3piR9uffn9/uR5Nz87ofGdJQDpLgCE1VnXUCvjc&#10;vT8tgfkgScneEgq4ood1dX9XykLZC23xXIeWxRDyhRSgQxgKzn2j0Ug/swNSvB2sMzLE0bVcOXmJ&#10;4abnz0mScSM7ih+0HPBNY/Nbn4yAr+86WR6z3Qdmx618cRv1o68rIR4fxs0rsIBj+Idh0o/qUEWn&#10;vT2R8qwXkC3SeUQF5OkC2ASk8zy220+bHHhV8tsK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyTY2Xt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487603200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBC5" wp14:editId="0D38DBC6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="38" name="Graphic 38"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="4C2AC2E6" id="Graphic 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.25pt;width:247.1pt;height:.1pt;z-index:-15713280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEABNsGnOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEb&#10;1JIHcaoWCQmoBOqD+yY2SURsp7bbhn/fhQvcdmdGs98W89H07Kh96JyVcDsRwLStnepsI2G3fbpJ&#10;gYWIVmHvrJbwrQPMy8uLAnPlTnatj5vYMCqxIUcJbYxDznmoW20wTNygLXmfzhuMtPqGK48nKjc9&#10;vxPinhvsLF1ocdCPra6/NgcjYbrbv3y8Js/vy2q/XLxlq8yvMJPy+mpcPACLeox/YfjBJ3Qoialy&#10;B6sC6yWkYkZJ0kVKAwVmyTQBVv0qCfCy4P9fKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNsGnOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487603712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBC7" wp14:editId="0D38DBC8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="39" name="Graphic 39"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3AF3198A" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.25pt;width:242.85pt;height:.1pt;z-index:-15712768;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMOVW6nfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHUrTEOJUFRJHDk0RiNs2XuKU2I5st03/HpcLHHfmaXamWk1mYEfyoXdWQjYTwMi2TvW2k/C2&#10;fbkrgIWIVuHgLEk4U4BVfX1VYancyW7o2MSOpRAbSpSgYxxLzkOryWCYuZFs8r6cNxjT6TuuPJ5S&#10;uBn4vRA5N9jb9EHjSM+a2u/mYCS8fzSi2OfbV8r3G3zwa/Wpz49S3t5M6ydgkab4B8OlfqoOdeq0&#10;cwerAhsk5ItsntBkiGIB7EJk82Wat/uVlsDriv8fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw5Vbqd8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FADECCD" w14:textId="0794B80F" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB57" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
       <w:pPr>
-        <w:rPr>
-          <w:spacing w:val="-2"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...49 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C9D1500" w14:textId="48760252" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB58" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
       <w:pPr>
-        <w:rPr>
-          <w:w w:val="95"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="30C83918" w14:textId="3A8CE8D2" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB59" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
       <w:pPr>
-        <w:rPr>
-          <w:spacing w:val="-2"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="177"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...127 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4ACC9CAD" w14:textId="0E8138C4" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
-[...55 lines deleted...]
-    <w:p w14:paraId="4CC845C6" w14:textId="2AF2F9AB" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB5A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B1430">
-        <w:t>Prescribing Provider Attestation</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>PCP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>Visit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t>History:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425A4247" w14:textId="02FCF93D" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
-[...16 lines deleted...]
-    <w:p w14:paraId="7243DED3" w14:textId="77777777" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB5B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="200"/>
-        <w:jc w:val="both"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4986"/>
+          <w:tab w:val="left" w:pos="5484"/>
+          <w:tab w:val="left" w:pos="10644"/>
+        </w:tabs>
+        <w:spacing w:before="182"/>
+        <w:ind w:left="85"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Date of Last Physical Exam:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Date of Last Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Visit:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB5C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="20"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F65B9FD" w14:textId="77777777" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="324BE8ED" w14:textId="77777777" w:rsidR="004B1430" w:rsidRPr="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430">
+    <w:p w14:paraId="0D38DB5D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
       <w:pPr>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="85"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Pertinent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Findings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Exam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>(includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>vital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>signs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>weight,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>cognitive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>assessment/status,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>capabilities):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB5E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="205"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487604224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBC9" wp14:editId="0D38DBCA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>295596</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="40" name="Graphic 40"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6DDC9C27" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:23.3pt;width:247.1pt;height:.1pt;z-index:-15712256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEA5KDkw94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hI3FgK&#10;2vpF02lDQgImgRjj7jahrWicrsm28u/xTnC031ePHxfLyfbiaEbfOVJwO4tAGKqd7qhRsPt4vElB&#10;+ICksXdkFPwYD8vy8qLAXLsTvZvjNjSCIeRzVNCGMORS+ro1Fv3MDYY4+3KjxcDj2Eg94onhtpd3&#10;URRLix3xhRYH89Ca+nt7sArmu/3z50vy9Lau9uvVa7bJxg1mSl1fTat7EMFM4a8MZ31Wh5KdKncg&#10;7UWvII0W3GRWHIPgfJHMExDVeZGCLAv5/4HyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABBa0M0VAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAOSg5MPeAAAACAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487604736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBCB" wp14:editId="0D38DBCC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>295596</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="41" name="Graphic 41"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6D3B92C3" id="Graphic 41" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:23.3pt;width:242.85pt;height:.1pt;z-index:-15711744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMBaURjeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLRuhlKbThMSRwzoE4pY1pulonCrJtu7tSU9wtP3p9/dX68kO7IQ+9I4k5IsMGFLrdE+dhPfd&#10;610BLERFWg2OUMIFA6zr66tKldqdaYunJnYshVAolQQT41hyHlqDVoWFG5HS7dt5q2Iafce1V+cU&#10;bgd+n2WCW9VT+mDUiC8G25/maCV8fDZZcRC7NxSHrVr5jf4ylycpb2+mzTOwiFP8g2HWT+pQJ6e9&#10;O5IObJAgHvJlQiWshAA2A/nyMbXbz5sCeF3x/xXqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMXqoyGQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDAWlEY3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBCD" wp14:editId="0D38DBCE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>530546</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="42" name="Graphic 42"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="59362610" id="Graphic 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:41.8pt;width:247.1pt;height:.1pt;z-index:-15711232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEASzsX3eAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KgD&#10;tM0PcaoWCQmoBKKU+yZekoh4ncZuG96+7glOq90ZzX6TL0bTiQMNrrWs4HYSgSCurG65VrD9fLpJ&#10;QDiPrLGzTAp+ycGiuLzIMdP2yB902PhahBB2GSpovO8zKV3VkEE3sT1x0L7tYNCHdailHvAYwk0n&#10;76JoLg22HD402NNjQ9XPZm8UTLe7l6/X+Pl9Ve5Wy7d0nQ5rTJW6vhqXDyA8jf7PDGf8gA5FYCrt&#10;nrUTnYIkmgVnmPdzEEGfxdMYRHk+JCCLXP4vUJwAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEASzsX3eAAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487605760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBCF" wp14:editId="0D38DBD0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>530546</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="43" name="Graphic 43"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7E0F005F" id="Graphic 43" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:41.8pt;width:242.85pt;height:.1pt;z-index:-15710720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANX4ZireAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLYXQlabThMSRwzoE2i1rTNPROFWTbd3bk57Y0fan399fribbsxOOvnMkIV0kwJAapztqJXxu&#10;3x9yYD4o0qp3hBIu6GFV3d6UqtDuTBs81aFlMYR8oSSYEIaCc98YtMov3IAUbz9utCrEcWy5HtU5&#10;htuePyaJ4FZ1FD8YNeCbwea3PloJX991kh/E9gPFYaOexrXemctSyvu7af0KLOAU/mGY9aM6VNFp&#10;746kPesliOc0i6iEPBPAZiDNXmK7/bzJgVclv65Q/QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBMXqoyGQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDV+GYq3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBD1" wp14:editId="0D38DBD2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>765496</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="44" name="Graphic 44"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2606F0BC" id="Graphic 44" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:60.3pt;width:247.1pt;height:.1pt;z-index:-15710208;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAoUiU1uAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KhN&#10;1TYP4lQtEhJQCUQpeycekojYTm23DX/fgQ0s587RnTPFcjQ9O6IPnbMSbicCGNra6c42EnbvDzcp&#10;sBCV1ap3FiV8Y4BleXlRqFy7k33D4zY2jEpsyJWENsYh5zzULRoVJm5AS7tP542KNPqGa69OVG56&#10;PhViwY3qLF1o1YD3LdZf24ORMNvtnz6ek8fXdbVfr16yTeY3KpPy+mpc3QGLOMY/GH70SR1Kcqrc&#10;werAegmpmBNJ+VQsgBEwT2YJsOo3SYGXBf//QnkGAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAoUiU1uAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487606784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBD3" wp14:editId="0D38DBD4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>765496</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="45" name="Graphic 45"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0B167190" id="Graphic 45" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:60.3pt;width:242.85pt;height:.1pt;z-index:-15709696;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAOGhEELfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyokxZMCHGqCokjh6YIxM2NlzgltiPbbdO/Z8ulHHfmaXamWk52YAcMsfdOQj7LgKFrve5dJ+F9&#10;83pXAItJOa0G71DCCSMs6+urSpXaH90aD03qGIW4WCoJJqWx5Dy2Bq2KMz+iI+/bB6sSnaHjOqgj&#10;hduBz7NMcKt6Rx+MGvHFYPvT7K2Ej88mK3Zi84Zit1b3YaW/zOlJytubafUMLOGULjCc61N1qKnT&#10;1u+djmyQIB7yBaFkzDMB7Ezki0eat/2TCuB1xf+PqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA4aEQQt8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB5F" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="106"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="161EFB6E" w14:textId="77777777" w:rsidR="004B1430" w:rsidRDefault="004B1430" w:rsidP="004B1430"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:p w14:paraId="0D38DB60" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="106"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB61" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="122"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB62" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Current</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Rehabilitative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="85"/>
+        </w:rPr>
+        <w:t>Services:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB63" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBD5" wp14:editId="0D38DBD6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>218965</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="46" name="Graphic 46"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="62A033E9" id="Graphic 46" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:17.25pt;width:247.1pt;height:.1pt;z-index:-15709184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAU2h7i+AAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FgK&#10;dHQtTacNCQmYxLQx7mlr2orG6ZJsK/8e7wQny35Pz9/L56PpxRGd7ywpuJ1EIJAqW3fUKNh9PN/M&#10;QPigqda9JVTwgx7mxeVFrrPanmiDx21oBIeQz7SCNoQhk9JXLRrtJ3ZAYu3LOqMDr66RtdMnDje9&#10;vIuiB2l0R/yh1QM+tVh9bw9GQbzbv36+JS/rZblfLt7TVepWOlXq+mpcPIIIOIY/M5zxGR0KZirt&#10;gWovegWzaMpOBfcxT9anSZyAKM+HBGSRy/8Fil8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAU2h7i+AAAAAIAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487607808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBD7" wp14:editId="0D38DBD8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>218965</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="47" name="Graphic 47"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="49DD3B15" id="Graphic 47" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:17.25pt;width:242.85pt;height:.1pt;z-index:-15708672;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACHKKFDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu+TeIfI&#10;SNy2tHTrRmk6TUgcOaxDIG5ZY5qOxqmSbOvenvQER9uffn9/uR1Nzy7ofGdJQLpIgCE1VnXUCng/&#10;vM43wHyQpGRvCQXc0MO2upuVslD2Snu81KFlMYR8IQXoEIaCc99oNNIv7IAUb9/WGRni6FqunLzG&#10;cNPzxyTJuZEdxQ9aDviisfmpz0bAx2edbE754Q3z014u3U596duTEA/34+4ZWMAx/MEw6Ud1qKLT&#10;0Z5JedYLyFdpFlEB2XIFbALSbB3bHafNGnhV8v8Vql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAIcooUN8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBD9" wp14:editId="0D38DBDA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>453915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="48" name="Graphic 48"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5B63BC82" id="Graphic 48" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:35.75pt;width:247.1pt;height:.1pt;z-index:-15708160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEAHAAbB98AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fg6&#10;tJG1NJ02JCRgEogx7m5j2oom6ZpsK/8e7wQny35Pz9/Ll6PtxJGG0HqnYTpJQJCrvGldrWH38Xiz&#10;ABEiOoOdd6ThhwIsi8uLHDPjT+6djttYCw5xIUMNTYx9JmWoGrIYJr4nx9qXHyxGXodamgFPHG47&#10;eZskd9Ji6/hDgz09NFR9bw9Ww2y3f/58UU9v63K/Xr2mm3TYYKr19dW4ugcRaYx/ZjjjMzoUzFT6&#10;gzNBdBoWyZydGtSUJ+tzNVMgyvNBgSxy+b9A8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAcABsH3wAAAAgBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487608832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBDB" wp14:editId="0D38DBDC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>453915</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="49" name="Graphic 49"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="3E691187" id="Graphic 49" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:35.75pt;width:242.85pt;height:.1pt;z-index:-15707648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMk2Nl7fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG4sLWPtVppOExJHDusQiFvWeE1H41RJtnVvT3piR9uffn9/uR5Nz87ofGdJQDpLgCE1VnXUCvjc&#10;vT8tgfkgScneEgq4ood1dX9XykLZC23xXIeWxRDyhRSgQxgKzn2j0Ug/swNSvB2sMzLE0bVcOXmJ&#10;4abnz0mScSM7ih+0HPBNY/Nbn4yAr+86WR6z3Qdmx618cRv1o68rIR4fxs0rsIBj+Idh0o/qUEWn&#10;vT2R8qwXkC3SeUQF5OkC2ASk8zy220+bHHhV8tsK1R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAyTY2Xt8AAAAKAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBDD" wp14:editId="0D38DBDE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>511175</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3138170" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="50" name="Graphic 50"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3138170" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3138170">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3137916" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="30F51B53" id="Graphic 50" o:spid="_x0000_s1026" style="position:absolute;margin-left:40.25pt;margin-top:54.25pt;width:247.1pt;height:.1pt;z-index:-15707136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3138170,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQWtDNFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynaJsZcYqhWYYB&#10;RVegGXZWZDk2JksaqcTOvx8lfyTrbsMuAiU+U4/vUV49dI1mJwVYW5PzdDbnTBlpi9occv59t/2w&#10;5Ay9MIXQ1qicnxXyh/X7d6vWZWphK6sLBYyKGMxal/PKe5clCcpKNQJn1ilDydJCIzxt4ZAUIFqq&#10;3uhkMZ/fJa2FwoGVCpFON32Sr2P9slTSfytLVJ7pnBM3H1eI6z6syXolsgMIV9VyoCH+gUUjakOX&#10;TqU2wgt2hPqvUk0twaIt/UzaJrFlWUsVe6Bu0vmbbl4r4VTshcRBN8mE/6+sfD69uhcI1NE9WfkT&#10;SZGkdZhNmbDBAdOV0AQsEWddVPE8qag6zyQd3qQ3y/SexJaUSxcUhZIiG7+VR/RflI11xOkJfe9B&#10;MUaiGiPZmTEEcjJ4qKOHnjPyEDgjD/e9h0748F0gF0LWXoiEs8ae1M7GrH/DnKhdstpco6iV+4/p&#10;HWdjl4TtERSEa2Jj09V0eN2cNoHF7e1yGUcDra6Lba11YIFw2D9qYCdBTS0W6ed0O8j0B8wB+o3A&#10;qsfF1ADTZvCptyaYtLfF+QVYS9Occ/x1FKA4018NjUsY/TGAMdiPAXj9aOMDiQLRnbvuhwDHwvU5&#10;9+Tssx2HUWSjaUGDCRu+NPbT0duyDo7GGeoZDRua4CjX8NrCE7neR9Tln7D+DQAA//8DAFBLAwQU&#10;AAYACAAAACEABNsGnOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFEb&#10;1JIHcaoWCQmoBOqD+yY2SURsp7bbhn/fhQvcdmdGs98W89H07Kh96JyVcDsRwLStnepsI2G3fbpJ&#10;gYWIVmHvrJbwrQPMy8uLAnPlTnatj5vYMCqxIUcJbYxDznmoW20wTNygLXmfzhuMtPqGK48nKjc9&#10;vxPinhvsLF1ocdCPra6/NgcjYbrbv3y8Js/vy2q/XLxlq8yvMJPy+mpcPACLeox/YfjBJ3Qoialy&#10;B6sC6yWkYkZJ0kVKAwVmyTQBVv0qCfCy4P9fKM8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAEFrQzRUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEABNsGnOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l3137916,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487609856" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBDF" wp14:editId="0D38DBE0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4136007</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>688865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3084195" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="51" name="Graphic 51"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3084195" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="3084195">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="3083814" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="5588">
+                          <a:solidFill>
+                            <a:srgbClr val="221E1F"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="09D134C2" id="Graphic 51" o:spid="_x0000_s1026" style="position:absolute;margin-left:325.65pt;margin-top:54.25pt;width:242.85pt;height:.1pt;z-index:-15706624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="3084195,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMXqoyGQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L47TZsuMOMXQLMOA&#10;oivQDD0rshwbkyWNVGLn70fJdpJ1t2IX4Umkqff4KC/vukazowKsrcl5Oplypoy0RW32Of+53XxY&#10;cIZemEJoa1TOTwr53er9u2XrMjWzldWFAkZFDGaty3nlvcuSBGWlGoET65ShYGmhEZ62sE8KEC1V&#10;b3Qym04/Jq2FwoGVCpFO132Qr2L9slTS/yhLVJ7pnBM3H1eI6y6syWopsj0IV9VyoCHewKIRtaFL&#10;z6XWwgt2gPqfUk0twaIt/UTaJrFlWUsVNZCadPpKzXMlnIpaqDnozm3C/1dWPh6f3RME6ugerPyF&#10;1JGkdZidI2GDQ05XQhNyiTjrYhdP5y6qzjNJhzfTxW36ec6ZpFg6+xSbnIhs/FYe0H9TNtYRxwf0&#10;vQfFiEQ1ItmZEQI5GTzU0UPPGXkInJGHu95DJ3z4LpALkLUXIuGssUe1tTHqXzEnapeoNtdZJOVm&#10;kd5yNqqk3D6DQLiGetWDeDXha3HaBBbz+WIRRwOtrotNrXVggbDf3WtgR0GiZrP0a7oJOqjCX2kO&#10;0K8FVn1eDA1p2gw+9dYEk3a2OD0Ba2mac46/DwIUZ/q7oXEJoz8CGMFuBOD1vY0PJDaI7tx2LwIc&#10;C9fn3JOzj3YcRpGNpgXp59zwpbFfDt6WdXA0zlDPaNjQBEeBw2sLT+R6H7Mu/4TVHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAMOVW6nfAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoHUrTEOJUFRJHDk0RiNs2XuKU2I5st03/HpcLHHfmaXamWk1mYEfyoXdWQjYTwMi2TvW2k/C2&#10;fbkrgIWIVuHgLEk4U4BVfX1VYancyW7o2MSOpRAbSpSgYxxLzkOryWCYuZFs8r6cNxjT6TuuPJ5S&#10;uBn4vRA5N9jb9EHjSM+a2u/mYCS8fzSi2OfbV8r3G3zwa/Wpz49S3t5M6ydgkab4B8OlfqoOdeq0&#10;cwerAhsk5ItsntBkiGIB7EJk82Wat/uVlsDriv8fUf8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEATF6qMhkCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAw5Vbqd8AAAAMAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" path="m,l3083814,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB64" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB65" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB66" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="202"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D38DB67" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6768"/>
+        </w:tabs>
+        <w:ind w:left="85"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487476224" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBE1" wp14:editId="0D38DBE2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4459478</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-1476</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="241935" cy="147955"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="52" name="Textbox 52"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="241935" cy="147955"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC07" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:spacing w:before="2" w:line="230" w:lineRule="exact"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>):</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                                <w:b/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBE1" id="Textbox 52" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:351.15pt;margin-top:-.1pt;width:19.05pt;height:11.65pt;z-index:-15840256;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmwYNEmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtGuEyEQfTfxHwjvdtvaqnfT7Y16ozG5&#10;UZOrH0BZ6BIXBmdod/v3DnTbGn0zvgzDMBzOOcPmfvS9OBokB6GRi9lcChM0tC7sG/n924cXb6Sg&#10;pEKregimkSdD8n77/NlmiLVZQgd9a1AwSKB6iI3sUop1VZHujFc0g2gCH1pArxJvcV+1qAZG9321&#10;nM9fVQNgGxG0IeLqw/lQbgu+tUanL9aSSaJvJHNLJWKJuxyr7UbVe1Sxc3qiof6BhVcu8KNXqAeV&#10;lDig+wvKO41AYNNMg6/AWqdN0cBqFvM/1Dx1Kpqihc2heLWJ/h+s/nx8il9RpPEdjDzAIoLiI+gf&#10;xN5UQ6R66smeUk3cnYWOFn1eWYLgi+zt6eqnGZPQXFyuFncv11JoPlqsXt+t19nv6nY5IqWPBrzI&#10;SSORx1UIqOMjpXPrpWXicn4+E0njbhSubeQqg+bKDtoTSxl4mo2knweFRor+U2C78ugvCV6S3SXB&#10;1L+H8kGyogBvDwmsKwRuuBMBnkORMP2ZPOjf96Xr9rO3vwAAAP//AwBQSwMEFAAGAAgAAAAhAOvl&#10;LKbfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxau2nVQsimqhCckBBp&#10;OHB0km1iNV6H2G3D32NO5Tia0cybbDvZXpxp9MYxwmKuQBDXrjHcInyWr7MHED5obnTvmBB+yMM2&#10;v73JdNq4Cxd03odWxBL2qUboQhhSKX3dkdV+7gbi6B3caHWIcmxlM+pLLLe9TJRaS6sNx4VOD/Tc&#10;UX3cnyzC7ouLF/P9Xn0Uh8KU5aPit/UR8f5u2j2BCDSFaxj+8CM65JGpciduvOgRNipZxijCLAER&#10;/c1KrUBUCMlyATLP5P8D+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5sGDRJgBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA6+Uspt8A&#10;AAAIAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC07" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:spacing w:before="2" w:line="230" w:lineRule="exact"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>):</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                          <w:b/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487476736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBE3" wp14:editId="0D38DBE4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5079034</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5263</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="53" name="Textbox 53"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC08" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBE3" id="Textbox 53" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:399.9pt;margin-top:.4pt;width:8.95pt;height:11.1pt;z-index:-15839744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvYQ1HmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3dqbrWt1Jpxt1ozHZ&#10;uCarD0AZ6BAHDp5DO9O398BOW+PeGW/gAIeP74f17eQHcTBIDkIrl4taChM0dC7sWvnj+6dX76Sg&#10;pEKnBgimlUdD8nbz8sV6jI25gh6GzqBgkEDNGFvZpxSbqiLdG69oAdEEPrSAXiVe4q7qUI2M7ofq&#10;qq5X1QjYRQRtiHj37ulQbgq+tUanB2vJJDG0krmlMmIZt3msNmvV7FDF3umZhvoHFl65wI+eoe5U&#10;UmKP7hmUdxqBwKaFBl+BtU6booHVLOu/1Dz2Kpqihc2heLaJ/h+s/np4jN9QpOkDTBxgEUHxHvRP&#10;Ym+qMVIz92RPqSHuzkIniz7PLEHwRfb2ePbTTEnojLZ8vVpdS6H5aHld37wtfleXyxEpfTbgRS5a&#10;iRxXIaAO95Ty86o5tcxcnp7PRNK0nYTrWvkmh5h3ttAdWcrIabaSfu0VGimGL4HtytGfCjwV21OB&#10;afgI5YNkRQHe7xNYVwhccGcCnEPhNf+ZHPSf69J1+dmb3wAAAP//AwBQSwMEFAAGAAgAAAAhACyV&#10;hCveAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMzsFOwzAMBuA7Eu8QGYkbSzekdS1NpwnBCQnR&#10;lQPHtPHaaI1Tmmwrb485sYsl67d+f8V2doM44xSsJwXLRQICqfXGUqfgs3592IAIUZPRgydU8IMB&#10;tuXtTaFz4y9U4XkfO8ElFHKtoI9xzKUMbY9Oh4UfkTg7+MnpyOvUSTPpC5e7Qa6SZC2dtsQfej3i&#10;c4/tcX9yCnZfVL3Y7/fmozpUtq6zhN7WR6Xu7+bdE4iIc/w/hj8+06FkU+NPZIIYFKRZxvSogCfH&#10;m2WagmgUrB4TkGUhr/3lLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCvYQ1HmAEAACED&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAslYQr3gAA&#10;AAcBAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC08" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487478272" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBE5" wp14:editId="0D38DBE6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3684981</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-9921</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1501140" cy="485140"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="54" name="Group 54"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1501140" cy="485140"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1501140" cy="485140"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="55" name="Graphic 55"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="435292"/>
+                            <a:ext cx="1136650" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="1136650">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1136142" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="5588">
+                            <a:solidFill>
+                              <a:srgbClr val="221E1F"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="56" name="Image 56"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1272120" y="0"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="57" name="Image 57"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1127124" y="256527"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="103A322D" id="Group 54" o:spid="_x0000_s1026" style="position:absolute;margin-left:290.15pt;margin-top:-.8pt;width:118.2pt;height:38.2pt;z-index:-15838208;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="15011,4851" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQBwCSNFbgMAAAEKAAAOAAAAZHJzL2Uyb0RvYy54bWzkVt9r2zAQfh/sfxB6&#10;bx27cZqZJmW0aymMrWwde1Zk2RaVJU1S4vS/351sp1m6X3QwGHtIOFmn03fffXf22fm2VWQjnJdG&#10;L2h6PKFEaG5KqesF/XR3dTSnxAemS6aMFgv6IDw9X758cdbZQmSmMaoUjkAQ7YvOLmgTgi2SxPNG&#10;tMwfGys0bFbGtSzA0tVJ6VgH0VuVZJPJLOmMK60zXHgPTy/7TbqM8atK8PC+qrwIRC0oYAvx38X/&#10;Ff4nyzNW1I7ZRvIBBnsGipZJDZfuQl2ywMjaySehWsmd8aYKx9y0iakqyUXMAbJJJwfZXDuztjGX&#10;uuhqu6MJqD3g6dlh+bvNtbMf7a3r0YP51vB7D7wkna2L/X1c14/O28q1eAiSINvI6MOOUbENhMPD&#10;NJ+k6RSI57A3nedoR8p5A3V5cow3b35+MGFFf20EtwPTWVCPfyTI/xlBHxtmReTdIwG3jshyQfOc&#10;Es1aEPH1oBd4Asng5eCFHA4rP9D5XYamJ3n2KutZ2NGUnsxm+UBTmp1Gkna5soKvfbgWJtLNNm99&#10;iBzW5WixZrT4Vo+mA/Gj7FWUfaAEZO8oAdmv+tstC3gOa4gm6aBeAxB81pqNuDNxNxxUCqA97iq9&#10;74UR0mlGySgG8O09wMBrQFi9Ea8Gez85pRFFns/nsZu8UbK8kkohCu/q1YVyZMMgqSxL36RXmAdE&#10;+MbNOh8umW96v7g1uCkdRe2Lvj5Yt5UpH6C8HRR0Qf2XNXOCEnWjQUA4LUbDjcZqNFxQFybOlEgQ&#10;3Hm3/cycJXj9ggao7Dsz6ogVY9Ew9Z0vntTm9TqYSmJFQdMjomEBml6eWckL+A3dD9YTcf96SsKp&#10;sMbc+knb/laMlrn7tT2CQQV1kyupZHiIQxdqg6D05lZyHBy42OuT2dgnNy2rBclnyP/ogycw1ycB&#10;VkrasdRoD1BBtAez7jvZ9nP00vB1K3ToXwxOKEBttG+k9SD+QrQrAW3sbsoU5hG8lAK0snVSB8QH&#10;KgpOBA76ZEUFkvsA7YNA9zYi6EecmMIPWh16OEszkNDYBawYez3L5rPJ0OqD3V8zTgsUCDb7ICVs&#10;49gMBxrq50GE1IOIJmD6BxVzeqCY0/9QMSCZNJtGxWT5LM8iB39VNvGdCt8ZUfTDNxF+yOyvwd7/&#10;clt+BQAA//8DAFBLAwQKAAAAAAAAACEATOMuKEoBAABKAQAAFAAAAGRycy9tZWRpYS9pbWFnZTEu&#10;cG5niVBORw0KGgoAAAANSUhEUgAAADAAAAAwCAYAAABXAvmHAAAABmJLR0QA/wD/AP+gvaeTAAAA&#10;CXBIWXMAAA7EAAAOxAGVKw4bAAAA6klEQVRoge3aMQqDMBjF8dfSU4TcwGxO2b4TejQnr6BDyOQF&#10;0qUtLYZiKfY18H6TBIfvD8Hl8wSgoGFn9gDfutwfnHMIITBn2W2aJizLAuApIISAGCNtqL3MDMMw&#10;PAKaukJmtjm7bF8DYozw3h89z0dKKcg5b86rAd57dF13+FCfSClVA5q6QjUKYFMAmwLYFMCmADYF&#10;sCmATQFsCmBTAJsC2BTApgA2BbApgE0BbApgq+7ISilIKf16lrfWda2ebwLMDDnn6kLtH71codoe&#10;9t+dcPvZwzmHvu/J4+wzjiPmeQbwFNCq5r9CV8uUMyKT/3JnAAAAAElFTkSuQmCCUEsDBBQABgAI&#10;AAAAIQBfMllZ4QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcFbu4m1aYjZ&#10;lFLUUxFsBfE2zU6T0OxsyG6T9N+7nuxxeB/vfZOvJ9OKgXrXWFYQzyMQxKXVDVcKvg5vsxSE88ga&#10;W8uk4EoO1sX9XY6ZtiN/0rD3lQgl7DJUUHvfZVK6siaDbm474pCdbG/Qh7OvpO5xDOWmlU9RlEiD&#10;DYeFGjva1lSe9xej4H3EcbOIX4fd+bS9/hyWH9+7mJR6fJg2LyA8Tf4fhj/9oA5FcDraC2snWgXL&#10;NFoEVMEsTkAEII2TFYijgtVzCrLI5e0HxS8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgO&#10;MEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx&#10;2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lA&#10;XLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAcAkjRW4DAAABCgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEATOMuKEoBAABKAQAAFAAAAAAAAAAAAAAAAADUBQAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAXzJZWeEAAAAJAQAADwAAAAAAAAAAAAAAAABQBwAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;XggAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAUQkAAAAA&#10;">
+                <v:shape id="Graphic 55" o:spid="_x0000_s1027" style="position:absolute;top:4352;width:11366;height:13;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1136650,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKmiyIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvurEYsdFVirbQg6BGDz0+ss8kmH0bsmuS/vuuIHgcZuYbZrXpTSVaalxpWcF0EoEg&#10;zqwuOVdwOX+PFyCcR9ZYWSYFf+Rgsx4OVpho2/GJ2tTnIkDYJaig8L5OpHRZQQbdxNbEwbvaxqAP&#10;ssmlbrALcFPJ9yiaS4Mlh4UCa9oWlN3Su1GAaZu12/iwm51vl9PXtfv92B9nSr2N+s8lCE+9f4Wf&#10;7R+tII7h8SX8ALn+BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAqaLIjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l1136142,e" filled="f" strokecolor="#221e1f" strokeweight=".44pt">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 56" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:12721;width:2286;height:2286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCszFlIxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8ARva6pgWbtGEUHQi+If0OPb5m1btnmpSaz125uFhT0OM/MbZrboTC1acr6yrGA0TEAQ&#10;51ZXXCg4n9bvHyB8QNZYWyYFT/KwmPfeZphp++ADtcdQiAhhn6GCMoQmk9LnJRn0Q9sQR+/bOoMh&#10;SldI7fAR4aaW4yRJpcGK40KJDa1Kyn+Od6NguW7d9ppftjTafdl0Wtz2yeSm1KDfLT9BBOrCf/iv&#10;vdEKJin8fok/QM5fAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKzMWUjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <v:shape id="Image 57" o:spid="_x0000_s1029" type="#_x0000_t75" style="position:absolute;left:11271;top:2565;width:2286;height:2286;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDDgPzTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hPKE3zSpo7dYoIgh6UapCPT43r7uLm5c1Sdf135tCweMwM98ws0VrKtGQ86VlBcNBAoI4&#10;s7rkXMHpuO5PQfiArLGyTAoe5GEx73ZmmGp75y9qDiEXEcI+RQVFCHUqpc8KMugHtiaO3o91BkOU&#10;Lpfa4T3CTSVHSTKRBkuOCwXWtCooux5+jYLlunHbc/a9peHuYicf+W2fjG9KvfXa5SeIQG14hf/b&#10;G61g/A5/X+IPkPMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMOA/NPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487479808" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBE7" wp14:editId="0D38DBE8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>4498098</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-20615</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="228600" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="58" name="Image 58"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="58" name="Image 58"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="228600" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Tuberculosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Screening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>warranted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ADH</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="45"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>✔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="43"/>
+          <w:position w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB68" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3720"/>
+          <w:tab w:val="left" w:pos="7231"/>
+          <w:tab w:val="left" w:pos="8379"/>
+        </w:tabs>
+        <w:spacing w:before="171"/>
+        <w:ind w:left="306"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487477248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBE9" wp14:editId="0D38DBEA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>4849888</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>112170</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="59" name="Textbox 59"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC09" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBE9" id="Textbox 59" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:381.9pt;margin-top:8.85pt;width:8.95pt;height:11.1pt;z-index:-15839232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmCfjVmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviP1HSzfm920VYBVNhWlAiFV&#10;gFR4AMdrZy3WHjPjZDdvz9jdJAhuiIs9tsefvx+v7yc/iINBchBauVzUUpigoXNh18rv3z5cv5GC&#10;kgqdGiCYVh4NyfvN1av1GBtzAz0MnUHBIIGaMbayTyk2VUW6N17RAqIJfGgBvUq8xF3VoRoZ3Q/V&#10;TV2vqhGwiwjaEPHu48uh3BR8a41OX6wlk8TQSuaWyohl3Oax2qxVs0MVe6dnGuofWHjlAj96hnpU&#10;SYk9ur+gvNMIBDYtNPgKrHXaFA2sZln/oea5V9EULWwOxbNN9P9g9efDc/yKIk0PMHGARQTFJ9A/&#10;iL2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhM9rydrW6k0Lz0fKufvu6+F1dLkek9NGAF7lo&#10;JXJchYA6PFHKz6vm1DJzeXk+E0nTdhKua+Uqh5h3ttAdWcrIabaSfu4VGimGT4HtytGfCjwV21OB&#10;aXgP5YNkRQHe7RNYVwhccGcCnEPhNf+ZHPTv69J1+dmbXwAAAP//AwBQSwMEFAAGAAgAAAAhAN5Z&#10;jePfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHizS20CBVmaxujJxJTi&#10;weMCU9iUnUV22+K/73iytzd5L+99k29mO4gzTt44UrBcRCCQGtca6hR8Ve9PaxA+aGr14AgV/KKH&#10;TXF/l+usdRcq8bwPneAS8plW0IcwZlL6pker/cKNSOwd3GR14HPqZDvpC5fbQT5HUSytNsQLvR7x&#10;tcfmuD9ZBdtvKt/Mz2e9Kw+lqao0oo/4qNTjw7x9ARFwDv9h+MNndCiYqXYnar0YFCTxitEDG0kC&#10;ggPJesmiVrBKU5BFLm8/KK4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZgn41ZgBAAAh&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3lmN498A&#10;AAAJAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC09" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487477760" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBEB" wp14:editId="0D38DBEC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5639708</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>120169</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="113664" cy="140970"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="60" name="Textbox 60"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="113664" cy="140970"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0D38DC0A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                                <w:color w:val="231F20"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t></w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0D38DBEB" id="Textbox 60" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:444.05pt;margin-top:9.45pt;width:8.95pt;height:11.1pt;z-index:-15838720;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAh0VSkmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviPxDpbvZDelSmGVTQVUIKQK&#10;KpU+gOO1sxZrj5lxspu3Z+xuEgS3ios9tsefvx+vbyc/iINBchBauVzUUpigoXNh18qnH5/fvJOC&#10;kgqdGiCYVh4NydvN61frMTbmCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;q7peVSNgFxG0IeLdu+dDuSn41hqdvltLJomhlcwtlRHLuM1jtVmrZocq9k7PNNQLWHjlAj96hrpT&#10;SYk9un+gvNMIBDYtNPgKrHXaFA2sZln/peaxV9EULWwOxbNN9P9g9bfDY3xAkaaPMHGARQTFe9A/&#10;ib2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhM9ry7Wp1LYXmo+V1/f6m+F1dLkek9MWAF7lo&#10;JXJchYA63FPKz6vm1DJzeX4+E0nTdhKua+VNDjHvbKE7spSR02wl/dorNFIMXwPblaM/FXgqtqcC&#10;0/AJygfJigJ82CewrhC44M4EOIfCa/4zOeg/16Xr8rM3vwEAAP//AwBQSwMEFAAGAAgAAAAhAGSO&#10;u67dAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLxDAQhe+C/yGM4M1NKlLS2nRZRE+C2K0H&#10;j2mTbcM2k9pkd+u/dzzpcXgfb75XbVc/sbNdoguoINsIYBb7YBwOCj7alzsJLCaNRk8BrYJvG2Fb&#10;X19VujThgo0979PAqARjqRWMKc0l57EfrddxE2aLlB3C4nWicxm4WfSFyv3E74XIudcO6cOoZ/s0&#10;2v64P3kFu09snt3XW/feHBrXtoXA1/yo1O3NunsEluya/mD41Sd1qMmpCyc0kU0KpJQZoRTIAhgB&#10;hchpXKfgIcuA1xX/v6D+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACHRVKSYAQAAIQMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGSOu67dAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+                <v:textbox inset="0,0,0,0">
+                  <w:txbxContent>
+                    <w:p w14:paraId="0D38DC0A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                          <w:color w:val="231F20"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t></w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487480320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBED" wp14:editId="0D38DBEE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>5515584</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>83281</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="228600" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="61" name="Group 61"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="228600" cy="228600"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="228600" cy="228600"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="62" name="Image 62"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="63" name="Textbox 63"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0D38DC0B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                              <w:pPr>
+                                <w:spacing w:before="46"/>
+                                <w:ind w:left="92"/>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                                  <w:spacing w:val="-10"/>
+                                  <w:w w:val="105"/>
+                                  <w:sz w:val="20"/>
+                                </w:rPr>
+                                <w:t>✔</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="0D38DBED" id="Group 61" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:434.3pt;margin-top:6.55pt;width:18pt;height:18pt;z-index:-15836160;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="228600,228600" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCbdt4IiwIAAIMGAAAOAAAAZHJzL2Uyb0RvYy54bWzEVclu2zAQvRfoPxC8&#10;x7IdwAgEy0FbN0aAoDWa9AMoipKIiEuHlCX/fYeU5ARx0cWXHkTMcJl582bR+rZXDTkIcNLojC5m&#10;c0qE5qaQusro96e7qxtKnGe6YI3RIqNH4ejt5v27dWdTsTS1aQoBBI1ol3Y2o7X3Nk0Sx2uhmJsZ&#10;KzQelgYU86hClRTAOrSummQ5n6+SzkBhwXDhHO5uh0O6ifbLUnD/tSyd8KTJKGLzcYW45mFNNmuW&#10;VsBsLfkIg12AQjGp0enJ1JZ5RlqQZ6aU5GCcKf2MG5WYspRcxBgwmsX8TTQ7MK2NsVRpV9kTTUjt&#10;G54uNsu/HHZgH+0eBvQoPhj+7JCXpLNV+vo86NXL5b4EFR5hEKSPjB5PjIreE46by+XNao68czwa&#10;5cg4rzEtZ694/fm37xKWDk4jtBMUK3mK30gPSmf0/LmM8JVvQdDRiPorG4rBc2uvMJOWeZnLRvpj&#10;rErMWQClD3vJA7NBQSb3QGSR0dWSEs0UdsO9YpUgqCMp053wIrB/ZiBvpL2TTRM4D/IIFYv5TTH8&#10;Itqh0LaGt0poP3QOiAZRG+1qaR0lkAqVC4QH98UCM4Zd6xGiBan90CbOg/C8Dv5LxPENmysAZenp&#10;IIJ+wRlCcGNpXV4tp6yz1ILzO2EUCQIiRQRINUvZ4cGNWKYrI4OD+4gL0YSxgHPGTdyhdsbeP7XS&#10;Y82sQAjB7KsEX08JfsJGyE1PVteBwvFW6Dbi+48GG2Qx7f9HngKswX2QfJ/3sUxvJmi5KY6IuMMp&#10;mVH3o2WhT5p7jdyFkToJMAn5JIBvPpk4eEOStPnQelPKmKjgabAbB01MSpTipItVNU7lMEpf6/HW&#10;y79j8xMAAP//AwBQSwMECgAAAAAAAAAhAEzjLihKAQAASgEAABQAAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAAAwAAAAMAgGAAAAVwL5hwAAAAZiS0dEAP8A/wD/oL2nkwAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAAOpJREFUaIHt2jEKgzAYxfHX0lOE3MBsTtm+E3o0J6+gQ8jk&#10;BdKlLS2GYin2NfB+kwSH7w/B5fMEoKBhZ/YA37rcH5xzCCEwZ9ltmiYsywLgKSCEgBgjbai9zAzD&#10;MDwCmrpCZrY5u2xfA2KM8N4fPc9HSinIOW/OqwHee3Rdd/hQn0gpVQOaukI1CmBTAJsC2BTApgA2&#10;BbApgE0BbApgUwCbAtgUwKYANgWwKYBNAWwKYKvuyEopSCn9epa31nWtnm8CzAw55+pC7R+9XKHa&#10;HvbfnXD72cM5h77vyePsM44j5nkG8BTQqua/QlfLlDMik/9yZwAAAABJRU5ErkJgglBLAwQUAAYA&#10;CAAAACEAW39VQOAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgzW5ia0jT&#10;bEop6qkItoL0ts1Ok9DsbMhuk/TtHU96nPk//vkmX0+2FQP2vnGkIJ5FIJBKZxqqFHwd3p5SED5o&#10;Mrp1hApu6GFd3N/lOjNupE8c9qESXEI+0wrqELpMSl/WaLWfuQ6Js7PrrQ489pU0vR653LbyOYoS&#10;aXVDfKHWHW5rLC/7q1XwPupxM49fh93lvL0dDy8f37sYlXp8mDYrEAGn8AfDrz6rQ8FOJ3cl40Wr&#10;IE3ShFEO5jEIBpbRghcnBYtlDLLI5f8Pih8AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgO&#10;MEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx&#10;2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lA&#10;XLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAm3beCIsCAACDBgAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEATOMuKEoBAABKAQAAFAAAAAAAAAAAAAAAAADxBAAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAW39VQOAAAAAJAQAADwAAAAAAAAAAAAAAAABtBgAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;egcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAbQgAAAAA&#10;">
+                <v:shape id="Image 62" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;width:228600;height:228600;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdm5X2xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8grezEahwUZXEUHQi6VaaI/P7DMJZt/G3W1M/31XEDwOM/MNM1/2phEdOV9bVjBOUhDE&#10;hdU1lwq+jpvRFIQPyBoby6TgjzwsFy+DOeba3viTukMoRYSwz1FBFUKbS+mLigz6xLbE0TtbZzBE&#10;6UqpHd4i3DRykqaZNFhzXKiwpXVFxeXwaxSsNp3b/RTfOxrvTzZ7L68f6dtVqeFrv5qBCNSHZ/jR&#10;3moF2QTuX+IPkIt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB2blfbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:imagedata r:id="rId10" o:title=""/>
+                </v:shape>
+                <v:shape id="Textbox 63" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;width:228600;height:228600;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC97U+9xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sYWQhvdiEgLQqEY48HjM/uSLGbfptlV03/fFQo9DjPzDbNcjbYTVxq8caxgPktA&#10;EFdOG24UHMqPp1cQPiBr7ByTgh/ysMonD0vMtLtxQdd9aESEsM9QQRtCn0npq5Ys+pnriaNXu8Fi&#10;iHJopB7wFuG2k89JkkqLhuNCiz1tWqrO+4tVsD5y8W6+v067oi5MWb4l/JmelXqcjusFiEBj+A//&#10;tbdaQfoC9y/xB8j8FwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL3tT73EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="0D38DC0B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                        <w:pPr>
+                          <w:spacing w:before="46"/>
+                          <w:ind w:left="92"/>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                            <w:spacing w:val="-10"/>
+                            <w:w w:val="105"/>
+                            <w:sz w:val="20"/>
+                          </w:rPr>
+                          <w:t>✔</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Planted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single" w:color="221E1F"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Test</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Read</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="90"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:position w:val="1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Positive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:color w:val="231F20"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Negative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38DB69" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="231F20"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB6B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E7E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB6A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="85"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>PCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB6D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB6C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="39" w:line="285" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MassHealth requires that services be ordered,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>referred,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or prescribed (ORP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section 6401(b) requires that 1) the billing provider </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ORP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>claim;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ORP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>actively</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>enrolled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>fully</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">participating </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>non-billing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provider.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB6F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB6E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB71" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB70" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB73" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB72" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB75" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB74" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ID/Service</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Location:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB77" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB76" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NPI:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB79" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6E7E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB78" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="85"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+              </w:rPr>
+              <w:t>Attestation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B67BB" w14:paraId="0D38DB80" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D38DB7A" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="39" w:line="244" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>provider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recommend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adult</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Health.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>this</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>true, accurate,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>complete,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>best</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>knowledge.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>understand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>be</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>subject</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>penalties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>criminal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>prosecution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>falsification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>omission,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>concealment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>fact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>contained</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>herein.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38DB7B" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003B67BB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="70"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D38DB7C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="20" w:lineRule="exact"/>
+              <w:ind w:left="99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS"/>
+                <w:noProof/>
+                <w:sz w:val="2"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D38DBEF" wp14:editId="0D38DBF0">
+                      <wp:extent cx="3167380" cy="8255"/>
+                      <wp:effectExtent l="9525" t="0" r="0" b="1269"/>
+                      <wp:docPr id="64" name="Group 64"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3167380" cy="8255"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="3167380" cy="8255"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="65" name="Graphic 65"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="4127"/>
+                                  <a:ext cx="3167380" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="3167380">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="3167380" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="8255">
+                                  <a:solidFill>
+                                    <a:srgbClr val="221E1F"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:inline>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="265B181B" id="Group 64" o:spid="_x0000_s1026" style="width:249.4pt;height:.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="31673,82" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDW+QrqawIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2D5fYTQQVFEqKZS0KSq&#10;q1SmPRvH+dAc27s2JPz7XTskUFrtoXuJzvW9vh/nnnhx19aSHATYSquUxqMxJUJxnVWqSOnP7frL&#10;nBLrmMqY1Eqk9CgsvVt+/rRoTCImutQyE0AwibJJY1JaOmeSKLK8FDWzI22EQmeuoWYOTSiiDFiD&#10;2WsZTcbjWdRoyAxoLqzF01XnpMuQP88Fdz/y3ApHZEqxNxe+EL47/42WC5YUwExZ8VMb7ANd1KxS&#10;WHRItWKOkT1Ub1LVFQdtde5GXNeRzvOKizADThOPr6bZgN6bMEuRNIUZaEJqr3j6cFr+dNiAeTHP&#10;0HWP8FHz3xZ5iRpTJJd+bxfn4DaH2l/CIUgbGD0OjIrWEY6HN/Hs9maOxHP0zSfTaUc4L3Erby7x&#10;8uFf1yKWdCVDY0MjjUHl2DM59v/IeSmZEYFz64d/BlJlKZ1NKVGsRgFvTlrBE+TIF8coz9/Jsicq&#10;32Xnazy57Rh4lyD0BkUOk7KE763bCB2IZodH6zrBZj1iZY94q3oIKHsveBkE7yhBwQMlKPhdV90w&#10;5+/57XlImvOm/FmtD2Krg9ddbQlbO3uluowadt3LAGO7CAS+DEqqA6E04svhpPJdBIn4wlbLKltX&#10;UgYDit29BHJgONRkEj/Eaz8HZngVZsC6FbNlFxdcpzCpgpxt0m3Hb22nsyMut8F1ptT+2TMQlMjv&#10;CuXj34keQA92PQAn73V4TQJBWHPb/mJgiC+fUoebfdK9iljSL82PPsT6m0p/2zudV36jqOi+o5OB&#10;ig4o/PiIXr0sl3aIOj+ly78AAAD//wMAUEsDBBQABgAIAAAAIQCFQiK02gAAAAMBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3cSq1JhNKUU9FcFWEG/T7DQJzc6G7DZJ/72jF70M&#10;PN7jzffy5eRaNVAfGs8G0lkCirj0tuHKwMfu5WYBKkRki61nMnCmAMvi8iLHzPqR32nYxkpJCYcM&#10;DdQxdpnWoazJYZj5jli8g+8dRpF9pW2Po5S7Vt8myYN22LB8qLGjdU3lcXtyBl5HHFfz9HnYHA/r&#10;89fu/u1zk5Ix11fT6glUpCn+heEHX9ChEKa9P7ENqjUgQ+LvFe/ucSEz9hKagy5y/Z+9+AYAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDW+QrqawIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCFQiK02gAAAAMBAAAPAAAAAAAAAAAAAAAAAMUE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#10;">
+                      <v:shape id="Graphic 65" o:spid="_x0000_s1027" style="position:absolute;top:41;width:31673;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3167380,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArsG3fxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gq9FN0YUErqGoIi9VpjD95es89saPZtyG5M/PddodDjMDPfMJt8sq24Ue8bxwqWiwQE&#10;ceV0w7WCc3mYv4HwAVlj65gU3MlDvp09bTDTbuRPup1CLSKEfYYKTAhdJqWvDFn0C9cRR+/qeosh&#10;yr6Wuscxwm0r0yRZS4sNxwWDHe0MVT+nwSr4Gj6+0+bVnIeL39nl3pXXstgr9fI8Fe8gAk3hP/zX&#10;PmoF6xU8vsQfILe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACuwbd/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l3167380,e" filled="f" strokecolor="#221e1f" strokeweight=".65pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                      <w10:anchorlock/>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38DB7D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="29" w:line="199" w:lineRule="exact"/>
+              <w:ind w:left="99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487478784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBF1" wp14:editId="0D38DBF2">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>3479800</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>70559</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="3221990" cy="8255"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="66" name="Group 66"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="3221990" cy="8255"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="3221990" cy="8255"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="67" name="Graphic 67"/>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="4127"/>
+                                  <a:ext cx="3221990" cy="1270"/>
+                                </a:xfrm>
+                                <a:custGeom>
+                                  <a:avLst/>
+                                  <a:gdLst/>
+                                  <a:ahLst/>
+                                  <a:cxnLst/>
+                                  <a:rect l="l" t="t" r="r" b="b"/>
+                                  <a:pathLst>
+                                    <a:path w="3221990">
+                                      <a:moveTo>
+                                        <a:pt x="0" y="0"/>
+                                      </a:moveTo>
+                                      <a:lnTo>
+                                        <a:pt x="3221990" y="0"/>
+                                      </a:lnTo>
+                                    </a:path>
+                                  </a:pathLst>
+                                </a:custGeom>
+                                <a:ln w="8255">
+                                  <a:solidFill>
+                                    <a:srgbClr val="221E1F"/>
+                                  </a:solidFill>
+                                  <a:prstDash val="solid"/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="3CD53FFB" id="Group 66" o:spid="_x0000_s1026" style="position:absolute;margin-left:274pt;margin-top:5.55pt;width:253.7pt;height:.65pt;z-index:-15837696;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="32219,82" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQsRtgaQIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWykVF1v2jAUfZ+0/2D5fQTY2rURoZpKQZOq&#10;rlKZ9mwc50NzfL1rQ+i/37VDAqXVHrqX6Nj3+9wTz272jWY7ha4Gk/HJaMyZMhLy2pQZ/7lefrri&#10;zHlhcqHBqIw/K8dv5h8/zFqbqilUoHOFjJIYl7Y245X3Nk0SJyvVCDcCqwwZC8BGeDpimeQoWsre&#10;6GQ6Hl8mLWBuEaRyjm4XnZHPY/6iUNL/KAqnPNMZp958/GL8bsI3mc9EWqKwVS0PbYh3dNGI2lDR&#10;IdVCeMG2WL9K1dQSwUHhRxKaBIqilirOQNNMxmfTrBC2Ns5Spm1pB5qI2jOe3p1WPuxWaJ/sI3bd&#10;E7wH+dsRL0lry/TUHs7l0XlfYBOCaAi2j4w+D4yqvWeSLj9Pp5PrayJeku1qenHRES4r2sqrIFnd&#10;/SssEWlXMjY2NNJaUo47kuP+j5ynSlgVOXdh+EdkdZ7xy6+cGdGQgFcHrdANcRSKk1fg73ByByrf&#10;ZOfLZBrDRPomQWSNihwmFancOr9SEIkWu3vnO8HmPRJVj+Te9BBJ9kHwOgrec0aCR85I8JuOfyt8&#10;iAvbC5C1x02FuwZ2ag3R6s+2RK0drdqceg277mVAvp0HgVCGJNWBWJrw6XDahC6iREJhB7rOl7XW&#10;8YDl5lYj2wkaihR1N1mGOSjDCzeLzi+Eqzq/aDq4aRPl7NJuO2FrG8ifabktrTPj7s9WoOJMfzck&#10;n/BO9AB7sOkBen0L8TWJBFHN9f6XQMtC+Yx72uwD9CoSab+0MPrgGyINfNt6KOqwUVJ039HhQIqO&#10;KP74hF68LKfn6HV8Sud/AQAA//8DAFBLAwQUAAYACAAAACEAIRQFy+AAAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2WE3uomNikSsxGRticpVAultzE7JsHsbMiuSfz3XU/1No/3&#10;ePO9fD2ZVgzUu8aygngegSAurW64UvB9eH9egnAeWWNrmRRcycG6eHzIMdN25C8a9r4SoYRdhgpq&#10;77tMSlfWZNDNbUccvJPtDfog+0rqHsdQblq5iKJXabDh8KHGjrY1lef9xSj4GHHcvMRvw+582l5/&#10;D+nnzy4mpZ5m02YFwtPk/8Nwww/oUASmo72wdqJVkCbLsMUHI45B3AJRmiYgjuFaJCCLXN5PKP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0LEbYGkCAACSBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIRQFy+AAAAAKAQAADwAAAAAAAAAAAAAA&#10;AADDBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+                      <v:shape id="Graphic 67" o:spid="_x0000_s1027" style="position:absolute;top:41;width:32219;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="3221990,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDVyOD0xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZCVaKriKXFgocmetDbY/eZBLNv0+yqaX99VxA8DjPzDTNbdLYWF2p95VjBcJCA&#10;INbOVFwo2G0/XiYgfEA2WDsmBb/kYTHvPc0wNe7KGV3yUIgIYZ+igjKEJpXS65Is+oFriKN3dK3F&#10;EGVbSNPiNcJtLV+TZCQtVhwXSmxoVZI+5WerYP/zucvyv/fN+Jy5tfl+01/Dg1bqud8tpyACdeER&#10;vrfXRsFoDLcv8QfI+T8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1cjg9MYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l3221990,e" filled="f" strokecolor="#221e1f" strokeweight=".65pt">
+                        <v:path arrowok="t"/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Prescribing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Provider’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38DB7E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5479"/>
+              </w:tabs>
+              <w:spacing w:before="0" w:line="194" w:lineRule="auto"/>
+              <w:ind w:left="99"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:position w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:position w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wpg">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487479296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBF3" wp14:editId="0D38DBF4">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>685370</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>59038</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="228600" cy="217804"/>
+                      <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="68" name="Group 68"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                          <wpg:wgp>
+                            <wpg:cNvGrpSpPr>
+                              <a:grpSpLocks/>
+                            </wpg:cNvGrpSpPr>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="228600" cy="217804"/>
+                                <a:chOff x="0" y="0"/>
+                                <a:chExt cx="228600" cy="217804"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="69" name="Image 69"/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId11" cstate="print"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="230115" cy="219075"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:wgp>
+                        </a:graphicData>
+                      </a:graphic>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:group w14:anchorId="66F48A6A" id="Group 68" o:spid="_x0000_s1026" style="position:absolute;margin-left:53.95pt;margin-top:4.65pt;width:18pt;height:17.15pt;z-index:-15837184;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="228600,217804" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD+DJeUKAIAAOUEAAAOAAAAZHJzL2Uyb0RvYy54bWycVNtu2zAMfR+wfxD0&#10;3tjO1jQV4vQla1Cg2IJu+wBFlm2h1gWUEid/P8p2nCIZtqIPFkRJPDw8JL14OOiG7CV4ZU1Os0lK&#10;iTTCFspUOf396/FmTokP3BS8sUbm9Cg9fVh+/rRoHZNTW9umkEAQxHjWupzWITiWJF7UUnM/sU4a&#10;vCwtaB7QhCopgLeIrptkmqazpLVQOLBCeo+nq/6SLjv8spQi/ChLLwNpcorcQrdCt27jmiwXnFXA&#10;Xa3EQIN/gIXmymDQEWrFAyc7UFdQWgmw3pZhIqxObFkqIbscMJssvchmDXbnulwq1lZulAmlvdDp&#10;w7Di+34N7qfbQM8et89WvHrUJWldxd7eR7s6Pz6UoKMTJkEOnaLHUVF5CETg4XQ6n6Wou8CraXY3&#10;T7/2iosay3LlJepv//RLOOuDdtRGKk4Jht8gD+6u5Pl/G6FX2IGkA4h+F4bm8LpzN1hJx4PaqkaF&#10;Y9eVWLNIyuw3SkRlo4FKboCoIqeze0oM1zgNT5pXkqCNcp/eRI+o/hXAtlHuUTVN1DzuB6rYzBfN&#10;8Jds+0ZbWbHT0oR+ckA2yNoaXyvnKQEm9VYiPXgqMqwYTm1Aig6UCX3RfAAZRB3jl8jjBYcrEuVs&#10;vOhIn3nGFPzQWu/qli9plt2euuU+vbuNgceqc+bAh7W0msQNMkUGKDVnfP/sBy6nJ4OCffiOF7LB&#10;w9jEOEsd7DD3cVjf2t2r899p+QcAAP//AwBQSwMECgAAAAAAAAAhADMCSBlVAQAAVQEAABQAAABk&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAwAAAALggGAAAAbt6abAAAAAZi&#10;S0dEAP8A/wD/oL2nkwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAPVJREFUaIHt2rEJg0AYxfGnOMSB&#10;hQOojYWFoOiELuMeNu6gyIGFA1yaJCheoSTm5eD7VSIp3h+ONKcHwMBhPnvAp4LXg1IKSZIwt5w2&#10;DAOmaQKwCUjTFEVR0EadVVUV2rZF13UAHDtCZVnC9/eTA9sP8zxHGIY/GXXFsiyHd9aAKIoQx/Ht&#10;g66Y59ka4NQRspEANglgkwA2CWCTADYJYJMANglgkwA2CWCTADYJYJMANglgkwA2CWCz3tAYY963&#10;gP9iXVfr+0NA0zTQWkNrffuob9gdobquYYxbF/cenp8aKKWQZRl5zjl932McRwCbAFc5/y/0AMeM&#10;MpfKqU9EAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQAIbAz/3gAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8JAEIXvJv6HzZh4k20tItRuCSHqiZAIJsTb0B3ahu5s013a8u9dTnr88l7efJMt&#10;R9OInjpXW1YQTyIQxIXVNZcKvvcfT3MQziNrbCyTgis5WOb3dxmm2g78Rf3OlyKMsEtRQeV9m0rp&#10;iooMuoltiUN2sp1BH7Arpe5wCOOmkc9RNJMGaw4XKmxpXVFx3l2Mgs8Bh1USv/eb82l9/dm/bA+b&#10;mJR6fBhXbyA8jf6vDDf9oA55cDraC2snmsDR6yJUFSwSELd8mgQ+KpgmM5B5Jv8/kP8CAAD//wMA&#10;UEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SP&#10;QWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHX&#10;tCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+l&#10;nsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddE&#10;tiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/gyXlCgCAADlBAAADgAAAAAA&#10;AAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAMwJIGVUBAABVAQAAFAAA&#10;AAAAAAAAAAAAAACOBAAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEACGwM/94A&#10;AAAIAQAADwAAAAAAAAAAAAAAAAAVBgAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKom&#10;Dr68AAAAIQEAABkAAAAAAAAAAAAAAAAAIAcAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUG&#10;AAAAAAYABgB8AQAAEwgAAAAA&#10;">
+                      <v:shape id="Image 69" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:230115;height:219075;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBah+YhxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gre6qYerKauUgRBcmg1tj0/sq9J2uzbsLv502/vCoLHYWZ+w6y3o2lET87XlhU8zxIQ&#10;xIXVNZcKPs/7pyUIH5A1NpZJwT952G4mD2tMtR34RH0eShEh7FNUUIXQplL6oiKDfmZb4uj9WGcw&#10;ROlKqR0OEW4aOU+ShTRYc1yosKVdRcVf3hkF+M6rbKftR/by22VjOO4L9/2l1PRxfHsFEWgM9/Ct&#10;fdAKFiu4fok/QG4uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFqH5iHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId12" o:title=""/>
+                      </v:shape>
+                    </v:group>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Credentials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>✔</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:spacing w:val="33"/>
+                <w:position w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>MD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="5"/>
+                <w:position w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D38DBF5" wp14:editId="0D38DBF6">
+                  <wp:extent cx="227771" cy="209550"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="70" name="Image 70"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="70" name="Image 70"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="227771" cy="209550"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-39"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-39"/>
+                <w:position w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D38DBF7" wp14:editId="0D38DBF8">
+                  <wp:extent cx="228292" cy="210026"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="71" name="Image 71"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="71" name="Image 71"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="228292" cy="210026"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="58"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-1"/>
+                <w:position w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D38DBF9" wp14:editId="0D38DBFA">
+                  <wp:extent cx="228600" cy="228600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="72" name="Image 72"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="72" name="Image 72"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="228600" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="34"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>DO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-4"/>
+                <w:position w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D38DB7F" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="0" w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="99"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Attach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>narration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>documentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="231F20"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="80"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D38DB81" w14:textId="77777777" w:rsidR="003309AC" w:rsidRDefault="003309AC"/>
+    <w:sectPr w:rsidR="003309AC">
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="740" w:right="360" w:bottom="740" w:left="720" w:header="0" w:footer="549" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61E3BB1D" w14:textId="77777777" w:rsidR="001B736F" w:rsidRDefault="001B736F" w:rsidP="00CD0EFA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="79AF859D" w14:textId="77777777" w:rsidR="003309AC" w:rsidRDefault="003309AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0021B753" w14:textId="77777777" w:rsidR="001B736F" w:rsidRDefault="001B736F" w:rsidP="00CD0EFA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3FAD1F2A" w14:textId="77777777" w:rsidR="003309AC" w:rsidRDefault="003309AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lucida Sans">
+    <w:altName w:val="Lucida Sans"/>
+    <w:panose1 w:val="020B0602030504020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Trebuchet MS">
+    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Meiryo">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="053A7E6C" w14:textId="5F0AC773" w:rsidR="00CD0EFA" w:rsidRPr="00CD0EFA" w:rsidRDefault="00CD0EFA" w:rsidP="00CD0EFA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D38DBFB" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
     <w:pPr>
-      <w:spacing w:before="6"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      <w:t>A</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487451136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBFD" wp14:editId="0D38DBFE">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>444500</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9562946</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="771525" cy="196850"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="771525" cy="196850"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D38DC0C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                          <w:pPr>
+                            <w:spacing w:before="8"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Palatino Linotype"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>ADH-PCP</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-11"/>
+                              <w:w w:val="90"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Palatino Linotype"/>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="90"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>05-</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Palatino Linotype"/>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-5"/>
+                              <w:w w:val="90"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>27</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0D38DBFD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:753pt;width:60.75pt;height:15.5pt;z-index:-15865344;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYj9ZXlQEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNbYlJ+nK66hJlKpS&#10;1FZK+gGYBe+qC0NmsHf99x3I2q7aW9XLMMDw5r03rG9H34uDReog1HIxm0thg4GmC7ta/nh5/HAj&#10;BSUdGt1DsLU8WpK3m/fv1kOs7BJa6BuLgkECVUOsZZtSrJQi01qvaQbRBr50gF4n3uJONagHRve9&#10;Ws7nV2oAbCKCsUR8+vB2KTcF3zlr0jfnyCbR15K5pRKxxG2OarPW1Q51bDsz0dD/wMLrLnDTM9SD&#10;TlrssfsLyncGgcClmQGvwLnO2KKB1Szmf6h5bnW0RQubQ/FsE/0/WPP18By/o0jjHYw8wCKC4hOY&#10;n8TeqCFSNdVkT6kirs5CR4c+ryxB8EP29nj2045JGD68vl6slispDF8tPl7drIrf6vI4IqXPFrzI&#10;SS2Rx1UI6MMTpdxeV6eSictb+0wkjduRS3K6hebIGgYeYy3pda/RStF/CexTnvkpwVOyPSWY+nso&#10;PyNLCfBpn8B1pfMFd+rMAyiEps+SJ/z7vlRdvvTmFwAAAP//AwBQSwMEFAAGAAgAAAAhAP9Zbf/f&#10;AAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYMtA6VppOE4ITEqIrB45p&#10;67XRGqc02Vb+Pe4Jbvbz0/P3su3kenHGMVhPGpYLBQKp9o2lVsNn+Xr3CCJEQ43pPaGGHwywza+v&#10;MpM2/kIFnvexFRxCITUauhiHVMpQd+hMWPgBiW8HPzoTeR1b2YzmwuGul/dKJdIZS/yhMwM+d1gf&#10;9yenYfdFxYv9fq8+ikNhy3Kj6C05an17M+2eQESc4p8ZZnxGh5yZKn+iJohew1pxlcj6SiU8zY7N&#10;cgWimqWHtQKZZ/J/ifwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2I/WV5UBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/1lt/98AAAAM&#10;AQAADwAAAAAAAAAAAAAAAADvAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D38DC0C" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                    <w:pPr>
+                      <w:spacing w:before="8"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Palatino Linotype"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>ADH-PCP</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-11"/>
+                        <w:w w:val="90"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Palatino Linotype"/>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="90"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>05-</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Palatino Linotype"/>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-5"/>
+                        <w:w w:val="90"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>27</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>DH</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487451648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DBFF" wp14:editId="0D38DC00">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3729972</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9570325</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="287655" cy="157480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="287655" cy="157480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D38DC0D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                          <w:pPr>
+                            <w:spacing w:before="16"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-3"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-3"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="70"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="0D38DBFF" id="Textbox 2" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:293.7pt;margin-top:753.55pt;width:22.65pt;height:12.4pt;z-index:-15864832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJyZXMmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSPxD5bvxElE2miVTQVUIKQK&#10;kFo+wPHa2RVrj5lxspu/Z+xuEgS3qhd7PDN+fu+NN3ej78XRInUQarmYzaWwwUDThX0tfz59freW&#10;gpIOje4h2FqeLMm77ds3myFWdgkt9I1FwSCBqiHWsk0pVkqRaa3XNINoAxcdoNeJj7hXDeqB0X2v&#10;lvP5jRoAm4hgLBFn75+LclvwnbMmfXeObBJ9LZlbKiuWdZdXtd3oao86tp2ZaOgXsPC6C/zoBepe&#10;Jy0O2P0H5TuDQODSzIBX4FxnbNHAahbzf9Q8tjraooXNoXixiV4P1nw7PsYfKNL4EUYeYBFB8QHM&#10;L2Jv1BCpmnqyp1QRd2eho0Ofd5Yg+CJ7e7r4acckDCeX69ub1UoKw6XF6vb9uvitrpcjUvpiwYsc&#10;1BJ5XIWAPj5Qys/r6twycXl+PhNJ424UXZM5c2fO7KA5sZSBp1lL+n3QaKXovwa2K4/+HOA52J0D&#10;TP0nKB8kKwrw4ZDAdYXAFXciwHMovKY/kwf997l0XX/29g8AAAD//wMAUEsDBBQABgAIAAAAIQCM&#10;6wj+4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuLO3G2q00nSYEJ6SJ&#10;rhw4pk3WRmuc0mRbeft5Jzja/6ffn/PNZHt21qM3DgXEswiYxsYpg62Ar+r9aQXMB4lK9g61gF/t&#10;YVPc3+UyU+6CpT7vQ8uoBH0mBXQhDBnnvum0lX7mBo2UHdxoZaBxbLka5YXKbc/nUZRwKw3ShU4O&#10;+rXTzXF/sgK231i+mZ9d/VkeSlNV6wg/kqMQjw/T9gVY0FP4g+GmT+pQkFPtTqg86wUsV+kzoRQs&#10;ozQGRkiymKfA6ttqEa+BFzn//0VxBQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAInJlcyZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIzr&#10;CP7iAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D38DC0D" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                    <w:pPr>
+                      <w:spacing w:before="16"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-3"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-3"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="70"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="00895724">
-[...5 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D38DBFC" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+    <w:pPr>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:before="0" w:line="14" w:lineRule="auto"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:noProof/>
       </w:rPr>
-      <w:t>04-23</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487452160" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D38DC01" wp14:editId="0D38DC02">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3722942</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>9570325</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="301625" cy="157480"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="29" name="Textbox 29"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="301625" cy="157480"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0D38DC0E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                          <w:pPr>
+                            <w:spacing w:before="16"/>
+                            <w:ind w:left="60"/>
+                            <w:rPr>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-3"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>of</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-2"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:t>2</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:color w:val="231F20"/>
+                              <w:spacing w:val="-10"/>
+                              <w:w w:val="75"/>
+                              <w:sz w:val="18"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0D38DC01" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 29" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;margin-left:293.15pt;margin-top:753.55pt;width:23.75pt;height:12.4pt;z-index:-15864320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDco4F9mQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uEzEQviPxDpbvZDeBlmqVTQVUIKQK&#10;KhUewPHaWYu1x8w42c3bM3Y3CYJb1Ys9tsefvx+vbyc/iINBchBauVzUUpigoXNh18qfPz6/uZGC&#10;kgqdGiCYVh4NydvN61frMTZmBT0MnUHBIIGaMbayTyk2VUW6N17RAqIJfGgBvUq8xF3VoRoZ3Q/V&#10;qq6vqxGwiwjaEPHu3dOh3BR8a41O360lk8TQSuaWyohl3Oax2qxVs0MVe6dnGuoZLLxygR89Q92p&#10;pMQe3X9Q3mkEApsWGnwF1jptigZWs6z/UfPYq2iKFjaH4tkmejlY/e3wGB9QpOkjTBxgEUHxHvQv&#10;Ym+qMVIz92RPqSHuzkIniz7PLEHwRfb2ePbTTElo3nxbL69XV1JoPlpevX93U/yuLpcjUvpiwItc&#10;tBI5rkJAHe4p5edVc2qZuTw9n4mkaTsJ17VylUPMO1vojixl5DRbSb/3Co0Uw9fAduXoTwWeiu2p&#10;wDR8gvJBsqIAH/YJrCsELrgzAc6h8Jr/TA7673XpuvzszR8AAAD//wMAUEsDBBQABgAIAAAAIQCc&#10;bZ+h4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2ihjbEqSoEJyRE&#10;Gg4cndhNrMbrELtt+Hu2J3rcmafZmWIzu4GdzBSsRwnJQgAz2HptsZPwVb89rICFqFCrwaOR8GsC&#10;bMrbm0Ll2p+xMqdd7BiFYMiVhD7GMec8tL1xKiz8aJC8vZ+cinROHdeTOlO4G/ijEBl3yiJ96NVo&#10;XnrTHnZHJ2H7jdWr/floPqt9Zet6LfA9O0h5fzdvn4FFM8d/GC71qTqU1KnxR9SBDRKWqywllIyl&#10;eEqAEZKlKa1pLlKarIGXBb9eUf4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA3KOBfZkB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnG2f&#10;oeEAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0D38DC0E" w14:textId="77777777" w:rsidR="003B67BB" w:rsidRDefault="003309AC">
+                    <w:pPr>
+                      <w:spacing w:before="16"/>
+                      <w:ind w:left="60"/>
+                      <w:rPr>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-3"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>of</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-2"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:t>2</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:color w:val="231F20"/>
+                        <w:spacing w:val="-10"/>
+                        <w:w w:val="75"/>
+                        <w:sz w:val="18"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BF3461B" w14:textId="77777777" w:rsidR="001B736F" w:rsidRDefault="001B736F" w:rsidP="00CD0EFA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="40AE4DE5" w14:textId="77777777" w:rsidR="003309AC" w:rsidRDefault="003309AC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44620DBE" w14:textId="77777777" w:rsidR="001B736F" w:rsidRDefault="001B736F" w:rsidP="00CD0EFA">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65B65F0B" w14:textId="77777777" w:rsidR="003309AC" w:rsidRDefault="003309AC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="74"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD0EFA"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00F157CF"/>
+    <w:rsidRoot w:val="003B67BB"/>
+    <w:rsid w:val="00265AC4"/>
+    <w:rsid w:val="003309AC"/>
+    <w:rsid w:val="003B67BB"/>
+    <w:rsid w:val="009A7166"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3CE02D58"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{70164910-FB61-4350-BFA7-A777C3E4FC19}"/>
+  <w14:docId w14:val="0D38DB25"/>
+  <w15:docId w15:val="{6AFCB5F2-2106-4E59-A648-A9205ADB0EE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3442,51 +11542,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3756,609 +11856,744 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Sans" w:eastAsia="Lucida Sans" w:hAnsi="Lucida Sans" w:cs="Lucida Sans"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD0EFA"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="0" w:line="420" w:lineRule="exact"/>
-      <w:ind w:left="187" w:right="216"/>
+      <w:spacing w:before="187"/>
+      <w:ind w:right="694"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Trebuchet MS"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
-      <w:spacing w:val="7"/>
       <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004B1430"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:after="0"/>
+      <w:ind w:left="85"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:b/>
       <w:bCs/>
-      <w:spacing w:val="-1"/>
-[...25 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...72 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD0EFA"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-      <w:ind w:left="481"/>
+      <w:spacing w:before="109"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00CD0EFA"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...16 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004B1430"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:pPr>
+      <w:spacing w:before="90"/>
+      <w:ind w:left="80"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100431A63560D16B945847AFEB99173D761" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b196eb4eb0367def0e466c8b71e6c915">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3" xmlns:ns3="3f83906a-44c9-40a5-b57b-580814ca79c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a38e8c9cadee663f4076c4f39b281fb" ns2:_="" ns3:_="">
+    <xsd:import namespace="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3"/>
+    <xsd:import namespace="3f83906a-44c9-40a5-b57b-580814ca79c1"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f83906a-44c9-40a5-b57b-580814ca79c1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{32c3e60b-5e1e-43f4-8527-dbcffc3888d7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3f83906a-44c9-40a5-b57b-580814ca79c1">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3f83906a-44c9-40a5-b57b-580814ca79c1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="eff56a60-03b1-4651-8ce4-2cfd28e8f8f3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD462A64-FEB3-4272-A270-9D97533563AE}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{723006D3-DB22-43EA-8600-AF17839B3552}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64B36EAA-9CA2-42B6-B77D-4CD33E37E269}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>331</Words>
-  <Characters>1891</Characters>
+  <Words>365</Words>
+  <Characters>2085</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2218</CharactersWithSpaces>
+  <CharactersWithSpaces>2446</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Appalla, Padmaja</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-05-27T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-06-09T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>PDFium</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x010100431A63560D16B945847AFEB99173D761</vt:lpwstr>
+  </property>
+</Properties>
+</file>