--- v1 (2026-02-06)
+++ v2 (2026-11-03)
@@ -1,18006 +1,7907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="412904A6" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
-[...10336 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="314"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1424"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2402"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083307C" w14:paraId="047FACFA" w14:textId="77777777">
+      <w:tr w:rsidR="008E2E89" w14:paraId="7111756A" w14:textId="77777777" w:rsidTr="14AE1A82">
         <w:trPr>
-          <w:trHeight w:val="1279"/>
+          <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10784" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
           </w:tcPr>
-          <w:p w14:paraId="130D82FC" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="27003A02" w14:textId="7AF22225" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="6263B1A3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="60" w:line="644" w:lineRule="exact"/>
-              <w:ind w:left="33" w:right="5"/>
+              <w:spacing w:before="81" w:line="631" w:lineRule="exact"/>
+              <w:ind w:left="10" w:right="2"/>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="53"/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E539C2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="53"/>
-[...144 lines deleted...]
-            <w:r>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251721728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="570E1DB0" wp14:editId="67ED8C3C">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5813235</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="317459983" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E539C2">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
-                <w:sz w:val="53"/>
-[...69 lines deleted...]
-              </mc:AlternateContent>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251722752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="379CAD15" wp14:editId="29876831">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="888208782" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="6263B1A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6263B1A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A62E46" w:rsidRPr="6263B1A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>ADVANCED EMT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBE2EAD" w14:textId="3ACA48D5" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="241" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00396D79">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Advanced EMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E2E89" w14:paraId="343F43BE" w14:textId="77777777" w:rsidTr="14AE1A82">
+        <w:trPr>
+          <w:trHeight w:val="368"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D26A27" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="75"/>
+              <w:ind w:left="308"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>For</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>additional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>visit:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
+                </w:rPr>
+                <w:t>mass.gov/dph/oems</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="FFFFFF"/>
+                  <w:sz w:val="16"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>General</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="53"/>
-[...1 lines deleted...]
-              <w:t>MASSACHUSETTS</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-16"/>
-                <w:sz w:val="53"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFF00"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>OEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="53"/>
-[...1 lines deleted...]
-              <w:t>ADVANCED</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFF00"/>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFF00"/>
-[...103 lines deleted...]
-              <w:rPr>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:b/>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>Massachusetts</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>recertification</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-16"/>
-                <w:sz w:val="21"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>Advanced</w:t>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FFFFFF"/>
-                <w:spacing w:val="5"/>
-                <w:sz w:val="21"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...649 lines deleted...]
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="085295"/>
+                  <w:color w:val="FFFFFF"/>
                   <w:spacing w:val="-2"/>
-                  <w:w w:val="105"/>
-[...1 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:sz w:val="16"/>
+                  <w:u w:val="single" w:color="FFFFFF"/>
                 </w:rPr>
-                <w:t>NREMT.org</w:t>
-[...1554 lines deleted...]
-                <w:t>.</w:t>
+                <w:t>oems.recert@mass.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083307C" w14:paraId="309AE2D2" w14:textId="77777777">
+      <w:tr w:rsidR="008E2E89" w14:paraId="664A9A4B" w14:textId="77777777" w:rsidTr="14AE1A82">
         <w:trPr>
-          <w:trHeight w:val="60"/>
+          <w:trHeight w:val="776"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10784" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="530637E3" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="0083307C">
+          <w:p w14:paraId="7A16A73D" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:jc w:val="left"/>
-[...2 lines deleted...]
-                <w:sz w:val="2"/>
+              <w:spacing w:before="64" w:line="438" w:lineRule="exact"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Recertification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-18"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>A:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-19"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>(First</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-17"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Step)</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w14:paraId="40FC6695" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="521AB97C" w14:textId="77777777" w:rsidR="008E2E89" w:rsidRDefault="008E2E89" w:rsidP="008D3A38">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="72"/>
-              <w:ind w:left="35" w:right="16"/>
+              <w:spacing w:line="218" w:lineRule="exact"/>
+              <w:ind w:left="11"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="40"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Need</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="40"/>
-[...1 lines deleted...]
-              <w:t>CONTINUING</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-9"/>
-                <w:sz w:val="40"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-              <w:t>EDUCATION</w:t>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Start</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>agency’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="1"/>
-                <w:sz w:val="40"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-4"/>
-[...38 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Officer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>help</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>NREMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...7 lines deleted...]
-                <w:sz w:val="21"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...368 lines deleted...]
-            <w:hyperlink r:id="rId35">
+            <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="085295"/>
                   <w:spacing w:val="-2"/>
-                  <w:sz w:val="21"/>
+                  <w:sz w:val="18"/>
                   <w:u w:val="single" w:color="085295"/>
                 </w:rPr>
-                <w:t>AR</w:t>
-[...2875 lines deleted...]
-                <w:t>.</w:t>
+                <w:t>support@nremt.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36005F6C" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="0083307C">
+    <w:p w14:paraId="793BDE17" w14:textId="69FC9730" w:rsidR="00162B00" w:rsidRDefault="008029BB" w:rsidP="008E2E89">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251014144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE0F512" wp14:editId="7281419D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-15766</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2136228</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6878642" cy="599089"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="72329942" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6878642" cy="599089"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="46C00676" w14:textId="77777777" w:rsidR="00420D1A" w:rsidRDefault="007D39C7" w:rsidP="007D39C7">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007D39C7">
+                              <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="69309289" w14:textId="0578D4E6" w:rsidR="00C6539B" w:rsidRDefault="00420D1A" w:rsidP="007D39C7">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>If you are unaffiliated, y</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D39C7" w:rsidRPr="007D39C7">
+                              <w:t>ou may renew as “Inactive</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007D39C7">
+                              <w:t>.”</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="3B772631">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1EE0F512">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:-1.25pt;margin-top:168.2pt;width:541.65pt;height:47.15pt;z-index:251014144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAve0a3BgIAAOMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0mrtmujptPYGEIa&#10;A2nwA66Ok1g4PmO7Tcav5+xkXQVviDxYvpz93X3ffd5dD51mJ+m8QlPy+SznTBqBlTJNyb9/u3+3&#10;4cwHMBVoNLLkz9Lz6/3bN7veFnKBLepKOkYgxhe9LXkbgi2yzItWduBnaKWhZI2ug0Cha7LKQU/o&#10;nc4Web7OenSVdSik9/T3bkzyfcKvaynCl7r2MjBdcuotpNWl9RDXbL+DonFgWyWmNuAfuuhAGSp6&#10;hrqDAOzo1F9QnRIOPdZhJrDLsK6VkIkDsZnnf7B5asHKxIXE8fYsk/9/sOLx9GS/OhaG9zjQABMJ&#10;bx9Q/PDM4G0LppE3zmHfSqio8DxKlvXWF9PVKLUvfAQ59J+xoiHDMWACGmrXRVWIJyN0GsDzWXQ5&#10;BCbo53pztVkvF5wJyq2223yzTSWgeLltnQ8fJXYsbkruaKgJHU4PPsRuoHg5EosZvFdap8Fqw/qS&#10;b1eLFWegG3LoNKaLM50K5ECtupJv8viNnoh0P5gqwQRQetxTKW0m/pHySD4Mh4EORh0OWD2TEg5H&#10;p9HLoE2L7hdnPbms5P7nEZzkTH8ypOZ2vlxGW6ZgubpaUOAuM4fLDBhBUCUPxCZtb8No5aN1qmmp&#10;0jg/gzc0gVolcV67mvomJyXNJtdHq17G6dTr29z/BgAA//8DAFBLAwQUAAYACAAAACEAxPlNp98A&#10;AAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbK1NUtoqxKkQUgcmoGVgvMTG&#10;DsTnELtJ+Pe4UxlP9+m975W72XVs1ENoPUm4WwpgmhqvWjIS3o/7xRZYiEgKO09awq8OsKuur0os&#10;lJ/oTY+HaFgKoVCgBBtjX3AeGqsdhqXvNaXfpx8cxnQOhqsBpxTuOp4JseYOW0oNFnv9ZHXzfTg5&#10;Cfx13FhULx8/udqbrD9OX/WzkfL2Zn58ABb1HC8wnPWTOlTJqfYnUoF1EhbZfSIl5Pl6BewMiK1I&#10;Y2oJq1xsgFcl/7+h+gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAve0a3BgIAAOMDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDE+U2n3wAAAAsB&#10;AAAPAAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00420D1A" w:rsidP="007D39C7" w:rsidRDefault="007D39C7" w14:paraId="36E343ED" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007D39C7">
+                        <w:t xml:space="preserve">Find your EMS agency under the "Agency Affiliations" on your Dashboard. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00C6539B" w:rsidP="007D39C7" w:rsidRDefault="00420D1A" w14:paraId="0A18AC43" w14:textId="0578D4E6">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>If you are unaffiliated, y</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007D39C7" w:rsidR="007D39C7">
+                        <w:t>ou may renew as “Inactive</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007D39C7">
+                        <w:t>.”</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250986496" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A8DED49" wp14:editId="4AC3339C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1869440</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1510983399" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="465115ED" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="501D6395">
+              <v:roundrect id="Rectangle: Rounded Corners 1" style="position:absolute;margin-left:1.65pt;margin-top:147.2pt;width:536.95pt;height:23.25pt;z-index:-252329984;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:spid="_x0000_s1027" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="4A8DED49" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGejKBlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSERf0o8WUO1WznioO9K&#10;b/l1g5Vyw3xYMYdlgA2LoyXc4SIVtCWFwaKkBvfzrfPoj92Bt5S02NYl9T82zAlK1FeDfXNWnJzE&#10;OZA2aLiXp+v9qdnoS8AqKnB4WZ7M6BvU3pQO9BNOnmV8Da+Y4fhmSdd78zL0QwYnFxfLZXLCjrcs&#10;3JgHyyN1VDeW82P3xJwdmiRge93CvvHZPFV+/08PvhFpYLkJIJsQLw9qDhucFqmAhskWx9HLffI6&#10;zN/FLwAAAP//AwBQSwMEFAAGAAgAAAAhANpFvu/iAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j11LwzAUhu8F/0M4gjeyJXbFbbXpkIkKQwQ30dusObalzUlp0g/3682u9PLwvLzvc9LNZBo2YOcq&#10;SxJu5wIYUm51RYWEj8PTbAXMeUVaNZZQwg862GSXF6lKtB3pHYe9L1goIZcoCaX3bcK5y0s0ys1t&#10;ixTYt+2M8uHsCq47NYZy0/BIiDtuVEVhoVQtbkvM631vJJyG+q12u9X4io9tf3revtzQ55eU11fT&#10;wz0wj5P/C8NZP6hDFpyOtiftWCNhsQhBCdE6joGduVguI2DHQGKxBp6l/P8L2S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAhnoygZcCAADHBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA2kW+7+IAAAAKAQAADwAAAAAAAAAAAAAAAADxBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="15413D3E" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Affiliate with your EMS agency (employer).</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="250957824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D7E4E99" wp14:editId="6B346E34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-27305</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1610995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6527800" cy="306705"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="599021368" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6527800" cy="306705"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4F3F313F" w14:textId="3DA73E96" w:rsidR="00C6539B" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="1"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:t xml:space="preserve">All education is tracked and approved on </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="00F46283">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org.</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="695403F3">
+              <v:shape id="_x0000_s1028" style="position:absolute;margin-left:-2.15pt;margin-top:126.85pt;width:514pt;height:24.15pt;z-index:250957824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMOqJa/AEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcXHatkNV2t1tV&#10;2l6kbT+AYByjAkOBxE6/vgP2ZqP2raofEDCeM3POHDY3g9HkKH1QYBmdz0pKpBXQKLtn9Pu3hzdX&#10;lITIbcM1WMnoSQZ6s339atO7WlbQgW6kJwhiQ907RrsYXV0UQXTS8DADJy0GW/CGRzz6fdF43iO6&#10;0UVVlquiB984D0KGgLf3Y5BuM37bShG/tG2QkWhGsbeYV5/XXVqL7YbXe89dp8TUBv+HLgxXFoue&#10;oe555OTg1V9QRgkPAdo4E2AKaFslZOaAbOblH2yeOu5k5oLiBHeWKfw/WPH5+OS+ehKHdzDgADOJ&#10;4B5B/AjEwl3H7V7eeg99J3mDhedJsqJ3oZ5Sk9ShDglk13+CBofMDxEy0NB6k1RBngTRcQCns+hy&#10;iETg5WpZra9KDAmMvS1X63KZS/D6Odv5ED9IMCRtGPU41IzOj48hpm54/fxLKmbhQWmdB6st6Rm9&#10;XlbLnHARMSqi77QyjGJx/EYnJJLvbZOTI1d63GMBbSfWiehIOQ67gaiG0SrlJhF20JxQBg+jzfBZ&#10;4KYD/4uSHi3GaPh54F5Soj9alPJ6vlgkT+bDYrmu8OAvI7vLCLcCoRiNlIzbu5h9PFK+RclbldV4&#10;6WRqGa2TRZpsnrx5ec5/vTzG7W8AAAD//wMAUEsDBBQABgAIAAAAIQAXCHVO3gAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvSPyHyEjctmTtBqyrOyEQV9DGh7Rb1nhtReNUTbaWf096&#10;gpstP3r9vPl2tK24UO8bxwiLuQJBXDrTcIXw8f4yewDhg2ajW8eE8EMetsX1Va4z4wbe0WUfKhFD&#10;2GcaoQ6hy6T0ZU1W+7nriOPt5HqrQ1z7SppeDzHctjJR6k5a3XD8UOuOnmoqv/dni/D5ejp8LdVb&#10;9WxX3eBGJdmuJeLtzfi4ARFoDH8wTPpRHYrodHRnNl60CLNlGkmEZJXeg5gAlUzTESFViQJZ5PJ/&#10;h+IXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADDqiWvwBAADUAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFwh1Tt4AAAALAQAADwAAAAAAAAAA&#10;AAAAAABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;" w14:anchorId="0D7E4E99">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00F46283" w:rsidRDefault="00F46283" w14:paraId="264429D2" w14:textId="3DA73E96">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="1"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:t xml:space="preserve">All education is tracked and approved on </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId16">
+                        <w:r w:rsidRPr="00F46283">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org.</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="250928128" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B48DD66" wp14:editId="373C7454">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>20955</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1356995</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1847946056" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5098B22B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-10"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>Log</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>into</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>your</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-6"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>account</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>through</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-5"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="003703F5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>NREMT.org.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0CF7F949" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="49A0E2ED">
+              <v:roundrect id="_x0000_s1029" style="position:absolute;margin-left:1.65pt;margin-top:106.85pt;width:536.95pt;height:23.25pt;z-index:-252388352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="6B48DD66" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnY0BLlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpaQcVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0wklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS5/OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA/nJ8XpZD6jhOPd5HQ2+TyLamYHtHU+fBGgSTRK6mBjqnv8I0ko&#10;tr32ISlWEcM0lgarvlMitUL9t0yR6XQ+PR4YB2fk3nNGpAfVVFeNUmkTK0ZcKEcQjGScCxOKAf+b&#10;pzLvBmMAEZ0dtEpW2CkROZW5F5I0FaozSUmmMn4dVHq/ZpXoYy1meZ4qEelHRFIyEUZviVmO3MXf&#10;uPtfMPhHqEhdMILzf4NHRHoZTBjBujHg3iJQo9Sy99+L1EsTVQrdukNtSjqNPyWerKHa3TnioO9K&#10;b/lVg5VyzXy4Yw7LABsWR0u4xUUqaEsKg0VJDe7nW+fRH7sDbylpsa1L6n9smBOUqK8G++a0OD6O&#10;cyBt0HAvT9f7U7PRF4BVVODwsjyZ0TeovSkd6CecPKv4Gl4xw/HNkq735kXohwxOLi5Wq+SEHW9Z&#10;uDYPlkfqqG4s58fuiTk7NEnA9rqBfeOzRar8/p8efCPSwGoTQDYhXh7UHDY4LVIBDZMtjqOX++R1&#10;mL/LXwAAAP//AwBQSwMEFAAGAAgAAAAhAM0O8LPhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j19LwzAUxd8Fv0O4gi/ikrWwjtp0yEQFkYFzzNesubalzU1p0j/u05s96eO553DO72ab2bRsxN7V&#10;liQsFwIYUmF1TaWEw+fz/RqY84q0ai2hhB90sMmvrzKVajvRB457X7JQQi5VEirvu5RzV1RolFvY&#10;Dil437Y3ygfZl1z3agrlpuWRECtuVE1hoVIdbissmv1gJJzHZte4t/X0jk/dcH7Zvt7R8UvK25v5&#10;8QGYx9n/heGCH9AhD0wnO5B2rJUQxyEoIVrGCbCLL5IkAnYKp5WIgOcZ//9C/gsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAnY0BLlwIAAMcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDNDvCz4QAAAAoBAAAPAAAAAAAAAAAAAAAAAPEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="2F2E76DD" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-10"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>Log</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>into</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>your</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-6"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>account</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>through</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-5"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="003703F5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>NREMT.org.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="672A6659" w14:textId="77777777">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6598BB93" w14:textId="656A96D3" w:rsidR="00162B00" w:rsidRDefault="00204509">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="5"/>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:b/>
-          <w:sz w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251432960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47477989" wp14:editId="052642E6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-31115</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1805940</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1150620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="921060853" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1150620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="10041542" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="07B02F17" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">“SUBMIT” </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0D0B3BFB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0308CFA0" w14:textId="01ABABAB" w:rsidR="00C6539B" w:rsidRPr="004F0926" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C261DE">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>30</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0411CC86" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                              <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="156D80B1">
+              <v:shape id="_x0000_s1030" style="position:absolute;margin-left:-2.45pt;margin-top:142.2pt;width:547.4pt;height:90.6pt;z-index:251432960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIgUa8CwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajJE2skNV2t1tV&#10;2l6kbT8AY2yjYoYCiZ1+fQfszUbtW1U/oMEDZ+acOexvxl6Tk3RegWG0WOSUSCOgVqZl9Pu3hzdb&#10;SnzgpuYajGT0LD29Obx+tR9sKZfQga6lIwhifDlYRrsQbJllXnSy534BVhpMNuB6HnDr2qx2fED0&#10;XmfLPN9kA7jaOhDSe/x7PyXpIeE3jRThS9N4GYhmFHsLaXVpreKaHfa8bB23nRJzG/wfuui5Mlj0&#10;AnXPAydHp/6C6pVw4KEJCwF9Bk2jhEwckE2R/8HmqeNWJi4ojrcXmfz/gxWfT0/2qyNhfAcjDjCR&#10;8PYRxA9PDNx13LTy1jkYOslrLFxEybLB+nK+GqX2pY8g1fAJahwyPwZIQGPj+qgK8iSIjgM4X0SX&#10;YyACf25262K3xZTAXFGs880yjSXj5fN163z4IKEnMWDU4VQTPD89+hDb4eXzkVjNwIPSOk1WGzIw&#10;ulsv15Rw3aJF5zldnelVQAtq1TO6zeM3mSLyfW/qBBO40lOMpbSZBYicJ/ZhrEaiakZX8W7Uo4L6&#10;jIo4mByHLwSDDtwvSgZ0G6P+55E7SYn+aFDVXbFaRXumzWr9FiUg7jpTXWe4EQjFaEBSKbwLk6WP&#10;1qm2w0rTHA3c4iQalTR66WpuHx2VpJvdHy17vU+nXt7o4TcAAAD//wMAUEsDBBQABgAIAAAAIQAO&#10;b7kx3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI+xTsMwEIZ3JN7BOiS21iGEkIZcKoTUgQna&#10;MjBeYmMHYjvEbhLeHneC8e4+/ff91XYxPZvk6DtnEW7WCTBpWyc6qxDejrtVAcwHsoJ6ZyXCj/Sw&#10;rS8vKiqFm+1eToegWAyxviQEHcJQcu5bLQ35tRukjbcPNxoKcRwVFyPNMdz0PE2SnBvqbPygaZBP&#10;WrZfh5NB4K/TvSbx8v59K3YqHY7zZ/OsEK+vlscHYEEu4Q+Gs35Uhzo6Ne5khWc9wirbRBIhLbIM&#10;2BlIik1cNQhZfpcDryv+v0P9CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAiBRrwLAgAA&#10;6wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA5vuTHf&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" w14:anchorId="47477989">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="004F0926" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="6BA264CE" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Submit your Training Profile and associated fee electronically using the Department-designated site</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId18">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="004F0926" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="1A16BDA0" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">PLEASE REMEMBER TO CLICK THE </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">“SUBMIT” </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>BUTTON ON YOUR TRAINING PROFILE.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="004F0926" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="5C6A0CA0" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t>Work with your TO for profile review and submission of continuing education. Your EMS agency TO will review your Training Profile for accuracy and document the proficiency of your skills (if applicable).</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="004F0926" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0BC97F68" w14:textId="01ABABAB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C261DE">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>30</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (Ensure all education is completed and meets requirements before submitting)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00AD3648" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="39AA1524" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                        <w:t>DO NOT FORGET TO COMPLETE STEP B.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251330560" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E27AEB9" wp14:editId="737B7A67">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5715</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1565166</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="186170156" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="119787D8" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7D43294E" w14:textId="77777777" w:rsidR="00F46283" w:rsidRPr="00F46283" w:rsidRDefault="00F46283" w:rsidP="00F46283">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F46283">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42714F82" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="6C9828B7">
+              <v:roundrect id="_x0000_s1031" style="position:absolute;margin-left:.45pt;margin-top:123.25pt;width:536.95pt;height:23.25pt;z-index:-251985920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="1E27AEB9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFT6fOlgIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61KWkqk3iyhmq3csRB35Xe&#10;8usGK+WG+bBiDssAGxZHS7jDRSpoSwqDRUkN7udb59EfuwNvKWmxrUvqf2yYE5Sorwb75qw4OYlz&#10;IG3QcC9P1/tTs9GXgFVU4PCyPJnRN6i9KR3oJ5w8y/gaXjHD8c2SrvfmZeiHDE4uLpbL5IQdb1m4&#10;MQ+WR+qobiznx+6JOTs0ScD2uoV947N5qvz+nx58I9LAchNANiFeHtQcNjgtUgENky2Oo5f75HWY&#10;v4tfAAAA//8DAFBLAwQUAAYACAAAACEAUSZ28uEAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;T0vDQBDF74LfYRnBi7Qba61tzKZIRQsiBavodZsdk5DsbMhu/thP7/Skx3nv8eb3kvVoa9Fj60tH&#10;Cq6nEQikzJmScgUf70+TJQgfNBldO0IFP+hhnZ6fJTo2bqA37PchF1xCPtYKihCaWEqfFWi1n7oG&#10;ib1v11od+GxzaVo9cLmt5SyKFtLqkvhDoRvcFJhV+84qOPbVrvIvy+EVH5vu+LzZXtHnl1KXF+PD&#10;PYiAY/gLwwmf0SFlpoPryHhRK1hxTsFsvrgFcbKjuzlPObC0uolApon8vyD9BQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIVPp86WAgAAxwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFEmdvLhAAAACQEAAA8AAAAAAAAAAAAAAAAA8AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00F46283" w:rsidR="00F46283" w:rsidP="00F46283" w:rsidRDefault="00F46283" w14:paraId="763823E7" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>4. Submit Training Profile for Training Officer (TO) review and approval.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00F46283" w:rsidR="00F46283" w:rsidP="00F46283" w:rsidRDefault="00F46283" w14:paraId="6E7BEAA2" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F46283">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0A37501D" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251748352" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="650B2088" wp14:editId="77984EEF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-28575</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3813175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6697345" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1024615409" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6697345" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="32C78EEE" w14:textId="391A62F6" w:rsidR="00641D52" w:rsidRPr="00641D52" w:rsidRDefault="00641D52" w:rsidP="00641D52">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">Sign into your account on the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">eLicensing website </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">for renewal applications at </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId19" w:history="1">
+                              <w:r w:rsidRPr="00DC7FF3">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t xml:space="preserve">. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="64012AE3" w14:textId="1FCE19C2" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00641D52" w:rsidP="00C80EEA">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00641D52">
+                              <w:t>For assistance recovering your username or password, see</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009E1EA9">
+                              <w:t xml:space="preserve"> the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId20" w:history="1">
+                              <w:r w:rsidR="007C4E23" w:rsidRPr="007C4E23">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>Using the Licensing System resources</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidR="007C4E23">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1BD727F3" w14:textId="77777777" w:rsidR="00C80EEA" w:rsidRPr="00C80EEA" w:rsidRDefault="00C80EEA" w:rsidP="00C80EEA">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C80EEA">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="47297B2D" w14:textId="282454D1" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7C3F1F71">
+              <v:shape id="_x0000_s1032" style="position:absolute;margin-left:-2.25pt;margin-top:300.25pt;width:527.35pt;height:49.5pt;z-index:251748352;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJrxKZCgIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jd27EFy0GaNEWB&#10;9AEk/QCaoiSiFJdd0pbcr++SUhyjvQXVgeBqydmd2eH2um8NOyr0GmzBZ5MpZ8pKKLWtC/7j6f7d&#10;mjMfhC2FAasKflKeX+/evtl2LldzaMCUChmBWJ93ruBNCC7PMi8b1Qo/AacsJSvAVgQKsc5KFB2h&#10;tyabT6errAMsHYJU3tPfuyHJdwm/qpQM36rKq8BMwam3kFZM6z6u2W4r8hqFa7Qc2xCv6KIV2lLR&#10;M9SdCIIdUP8D1WqJ4KEKEwltBlWlpUociM1s+hebx0Y4lbiQON6dZfL/D1Z+PT6678hC/wF6GmAi&#10;4d0DyJ+eWbhthK3VDSJ0jRIlFZ5FybLO+Xy8GqX2uY8g++4LlDRkcQiQgPoK26gK8WSETgM4nUVX&#10;fWCSfq5Wm6v3iyVnknKr+Xq1TFPJRP5826EPnxS0LG4KjjTUhC6ODz7EbkT+fCQWs3CvjUmDNZZ1&#10;Bd8s5wQvTE0OHcd0cabVgRxodFvw9TR+gyci3Y+2TDBBaDPsqZSxI/9IeSAf+n3PdEntx7tRjj2U&#10;JxIEYTAcPRDaNIC/OevIbAX3vw4CFWfmsyVRN7PFIrozBYvl1ZwCvMzsLzPCSoIqeCBSaXsbBkcf&#10;HOq6oUrDGC3c0CAqnTR66WpsnwyVpBvNHx17GadTL0909wcAAP//AwBQSwMEFAAGAAgAAAAhAAN2&#10;DpfeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SGytTSClDXEqhNSBCWgZ&#10;OjrxYQdiO8RuEv491wm2+3j03nPldnYdG3GIbfASbpYCGPom6NYbCe+H3WINLCblteqCRwk/GGFb&#10;XV6UqtBh8m847pNhFOJjoSTYlPqC89hYdCouQ4+edh9hcCpROxiuBzVRuOt4JsSKO9V6umBVj08W&#10;m6/9yUngr+O9Vfrl+H2rdybrD9Nn/WykvL6aHx+AJZzTHwxnfVKHipzqcPI6sk7C4i4nUsJKCCrO&#10;gMhFBqym0WaTA69K/v+H6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBJrxKZCgIAAOoD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQADdg6X3gAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="650B2088">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00641D52" w:rsidR="00641D52" w:rsidP="00641D52" w:rsidRDefault="00641D52" w14:paraId="67B36C2D" w14:textId="391A62F6">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">Sign into your account on the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">eLicensing website </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">for renewal applications at </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId21">
+                        <w:r w:rsidRPr="00DC7FF3">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t xml:space="preserve">. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00C80EEA" w:rsidR="00C80EEA" w:rsidP="00C80EEA" w:rsidRDefault="00641D52" w14:paraId="71093148" w14:textId="1FCE19C2">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00641D52">
+                        <w:t>For assistance recovering your username or password, see</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009E1EA9">
+                        <w:t xml:space="preserve"> the </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId22">
+                        <w:r w:rsidRPr="007C4E23" w:rsidR="007C4E23">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>Using the Licensing System resources</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidR="007C4E23">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00C80EEA" w:rsidR="00C80EEA" w:rsidP="00C80EEA" w:rsidRDefault="00C80EEA" w14:paraId="63E4A9CD" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C80EEA">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="5DAB6C7B" w14:textId="282454D1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252437504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A20D6A4" wp14:editId="29193198">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>15875</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5398770</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7179945" cy="628650"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="843912488" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7179945" cy="628650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63B1F690" w14:textId="7679C8D1" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId23" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> website. </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId24" w:history="1">
+                              <w:r w:rsidRPr="00D223C2">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Electronic verification</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">email </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve">your updated </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="00D223C2">
+                              <w:t>certification,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>or you can retrieve it from your account.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3D4CE840" w14:textId="77777777" w:rsidR="00D223C2" w:rsidRPr="00D223C2" w:rsidRDefault="00D223C2" w:rsidP="00D223C2">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D223C2">
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4B757EB5" w14:textId="44B4B5DF" w:rsidR="00B604CD" w:rsidRDefault="00B604CD" w:rsidP="00B604CD">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4CA2B6FE">
+              <v:shape id="_x0000_s1033" style="position:absolute;margin-left:1.25pt;margin-top:425.1pt;width:565.35pt;height:49.5pt;z-index:252437504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxobBWCQIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RVr1HT1bLLIqRl&#10;QVr4gKnjJBaOx9huk/L1jJ1st4I3RB4sT8Y+M+fM8e6mbzU7SecVmoLPJlPOpBFYKlMX/Pu3h3cb&#10;znwAU4JGIwt+lp7f7N++2XU2l3NsUJfSMQIxPu9swZsQbJ5lXjSyBT9BKw0lK3QtBApdnZUOOkJv&#10;dTafTldZh660DoX0nv7eD0m+T/hVJUX4UlVeBqYLTr2FtLq0HuKa7XeQ1w5so8TYBvxDFy0oQ0Uv&#10;UPcQgB2d+guqVcKhxypMBLYZVpUSMnEgNrPpH2yeG7AycSFxvL3I5P8frHg6PduvjoX+PfY0wETC&#10;20cUPzwzeNeAqeWtc9g1EkoqPIuSZZ31+Xg1Su1zH0EO3WcsachwDJiA+sq1URXiyQidBnC+iC77&#10;wAT9XM/W2+1iyZmg3Gq+WS3TVDLIX25b58NHiS2Lm4I7GmpCh9OjD7EbyF+OxGIGH5TWabDasK7g&#10;2+Wc4EHX5NBxTFdnWhXIgVq1Bd9M4zd4ItL9YMoEE0DpYU+ltBn5R8oD+dAfeqZK4hLvRjkOWJ5J&#10;EIeD4eiB0KZB94uzjsxWcP/zCE5ypj8ZEnU7WyyiO1OwWK7nFLjrzOE6A0YQVMEDkUrbuzA4+mid&#10;qhuqNIzR4C0NolJJo9euxvbJUEm60fzRsddxOvX6RPe/AQAA//8DAFBLAwQUAAYACAAAACEAvIlT&#10;v98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTh0Ib4lQIqQdO0JYD&#10;x0282IHYDrGbhL/HPcFtVjOaeVtuZ9uxkYbQeidhuciAkWu8ap2W8Hbc3ayBhYhOYecdSfihANvq&#10;8qLEQvnJ7Wk8RM1SiQsFSjAx9gXnoTFkMSx8Ty55H36wGNM5aK4GnFK57bjIsjtusXVpwWBPT4aa&#10;r8PJSuCv471B9fL+naudFv1x+qyftZTXV/PjA7BIc/wLwxk/oUOVmGp/ciqwToJYpaCE9SoTwM7+&#10;Ms+TqiVsbjcCeFXy/y9UvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxobBWCQIAAOoD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8iVO/3wAA&#10;AAoBAAAPAAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" w14:anchorId="6A20D6A4">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00D223C2" w:rsidR="00D223C2" w:rsidP="00D223C2" w:rsidRDefault="00D223C2" w14:paraId="09BF4C14" w14:textId="7679C8D1">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">Once all the steps are complete, your application will be processed within 2 to 5 business days. You can check your recertification status on the </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId25">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> website. </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId26">
+                        <w:r w:rsidRPr="00D223C2">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Electronic verification</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> of certification is sufficient for staffing an ambulance. OEMS will </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">email </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve">your updated </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2" w:rsidR="00154185">
+                        <w:t>certification,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>or you can retrieve it from your account.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00D223C2" w:rsidR="00D223C2" w:rsidP="00D223C2" w:rsidRDefault="00D223C2" w14:paraId="4F6584BE" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D223C2">
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00B604CD" w:rsidP="00B604CD" w:rsidRDefault="00B604CD" w14:paraId="02EB378F" w14:textId="44B4B5DF">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252142592" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65B1254F" wp14:editId="469056FB">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-34290</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6021070</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1773330438" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="28969858" w14:textId="65B260A5" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>IMPORTANTS REMINDERS</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C4CA9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="345F2EDA" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42953497" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="4E6FED5B">
+              <v:roundrect id="_x0000_s1034" style="position:absolute;margin-left:-2.7pt;margin-top:474.1pt;width:536.95pt;height:23.25pt;z-index:-251173888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="65B1254F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBwn5mWlwIAAMcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61Kelp/CnxZA3VbuWIg74r&#10;veXXDVbKDfNhxRyWATYsjpZwh4tU0JYUBouSGtzPt86jP3YH3lLSYluX1P/YMCcoUV8N9s1ZcXIS&#10;50DaoOFenq73p2ajLwGrqMDhZXkyo29Qe1M60E84eZbxNbxihuObJV3vzcvQDxmcXFwsl8kJO96y&#10;cGMeLI/UUd1Yzo/dE3N2aJKA7XUL+8Zn81T5/T89+EakgeUmgGxCvDyoOWxwWqQCGiZbHEcv98nr&#10;MH8XvwAAAP//AwBQSwMEFAAGAAgAAAAhADxEF8vjAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j01Lw0AQhu9C/8MyghdpNy1pm8ZsilRUECm0Fb1us2MSkp0N2c2H/fVuT3qcmYd3njfZjrpmPba2&#10;NCRgPguAIWVGlZQL+Dg9TyNg1klSsjaEAn7Qwjad3CQyVmagA/ZHlzMfQjaWAgrnmphzmxWopZ2Z&#10;Bsnfvk2rpfNjm3PVysGH65ovgmDFtSzJfyhkg7sCs+rYaQGXvtpX9i0a3vGp6S4vu9d7+vwS4u52&#10;fHwA5nB0fzBc9b06pN7pbDpSltUCpsvQkwI2YbQAdgWCVbQEdvarTbgGnib8f4f0FwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHCfmZaXAgAAxwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADxEF8vjAAAACwEAAA8AAAAAAAAAAAAAAAAA8QQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00624DC2" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="20B981A6" w14:textId="65B260A5">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>IMPORTANTS REMINDERS</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C4CA9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00624DC2" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="09AF38FC" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="6A05A809" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252218368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BE2174C" wp14:editId="2A65AEF4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6262370</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6951980" cy="1028700"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1358841732" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6951980" cy="1028700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="710F6510" w14:textId="0560532F" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">YOUR </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED12C5">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">ADVANCED </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">EMT CERTIFICATION IS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>A</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> AND </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>B</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00154185" w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> ARE</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> COMPLETE!</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="76A4F957" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="005A049C" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId27" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>eLicensing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">website to ensure it has </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>renewed</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">! </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="31FE796A" w14:textId="329DAAE8" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>Once you see you have 03/31/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="001C4CA9">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>9</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:t>NOT NREMT.org</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="C00000"/>
+                              </w:rPr>
+                              <w:t>, you have successfully recertified. Check your status at:</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005A049C">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId28" w:history="1">
+                              <w:r w:rsidRPr="005A049C">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="0A84A643" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="1DEB0826" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="5CA448EF" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="258EDC55" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="74A764BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="54D0D23F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="6A1E933A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3202F7D4" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="36EA5F1A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="584F2F2D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="70D1BD2B" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="39530312" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="40A9AB78" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="482403F1" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="28B81D3A" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="3A460A65" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B"/>
+                          <w:p w14:paraId="2C0993BE" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00A508E9" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="990000"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="51B93EEC">
+              <v:shape id="_x0000_s1035" style="position:absolute;margin-left:-.9pt;margin-top:493.1pt;width:547.4pt;height:81pt;z-index:252218368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJqNBYCgIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7ajpE2sOFXXrtOk&#10;rpvU7QMwxjYacBmQ2NnX74LdNNrepvkBcX3h3HvOPexuRq3IUTgvwVS0WOSUCMOhkaar6PdvD+82&#10;lPjATMMUGFHRk/D0Zv/2zW6wpVhCD6oRjiCI8eVgK9qHYMss87wXmvkFWGEw2YLTLGDouqxxbEB0&#10;rbJlnl9lA7jGOuDCe/x7PyXpPuG3reDhS9t6EYiqKPYW0urSWsc12+9Y2Tlme8nnNtg/dKGZNFj0&#10;DHXPAiMHJ/+C0pI78NCGBQedQdtKLhIHZFPkf7B57pkViQuK4+1ZJv//YPnT8dl+dSSM72HEASYS&#10;3j4C/+GJgbuemU7cOgdDL1iDhYsoWTZYX85Xo9S+9BGkHj5Dg0NmhwAJaGydjqogT4LoOIDTWXQx&#10;BsLx59V2XWw3mOKYK/Ll5jpPY8lY+XLdOh8+CtAkbirqcKoJnh0ffYjtsPLlSKxm4EEqlSarDBkq&#10;ul0v15Qw1aFF5zldnNEyoAWV1BXd5PGbTBH5fjBNgglMqmmPpZSZBYicJ/ZhrEciG6wU70Y9amhO&#10;qIiDyXH4QnDTg/tFyYBuq6j/eWBOUKI+GVR1W6xW0Z4pWK2vlxi4y0x9mWGGI1RFA5JK27swWfpg&#10;nex6rDTN0cAtTqKVSaPXrub20VFJutn90bKXcTr1+kb3vwEAAP//AwBQSwMEFAAGAAgAAAAhAF8m&#10;OFrhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaJykqaRqnQkg9cAJa&#10;DhydeLFTYjvEbhL+nu2J3mY1o9k35W62HRtxCK13AtJlAgxd41XrtICP436RAwtROiU771DALwbY&#10;Vbc3pSyUn9w7joeoGZW4UEgBJsa+4Dw0Bq0MS9+jI+/LD1ZGOgfN1SAnKrcdz5Jkza1sHX0wssdn&#10;g8334WwF8Lfx0Uj1+vmzUnud9cfpVL9oIe7v5qctsIhz/A/DBZ/QoSKm2p+dCqwTsEiJPArY5OsM&#10;2CWQbFa0riaVPuQZ8Krk1yOqPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJqNBYCgIA&#10;AOsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfJjha&#10;4QAAAAwBAAAPAAAAAAAAAAAAAAAAAGQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" w14:anchorId="5BE2174C">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="005A049C" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0DC89768" w14:textId="0560532F">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">YOUR </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED12C5">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">ADVANCED </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">EMT CERTIFICATION IS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> RENEWED UNTIL BOTH STEPS </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>A</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> AND </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C" w:rsidR="00154185">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>B</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C" w:rsidR="00154185">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> ARE</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> COMPLETE!</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="005A049C" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="6F1F4962" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>As you approach the expiration of your EMT certification, be sure to log into the new</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId29">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>eLicensing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">website to ensure it has renewed! </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00A508E9" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="279400A1" w14:textId="329DAAE8">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>Once you see you have 03/31/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="001C4CA9">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>9</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> expiration on eLicensing, </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:t>NOT NREMT.org</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="C00000"/>
+                        </w:rPr>
+                        <w:t>, you have successfully recertified. Check your status at:</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005A049C">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId30">
+                        <w:r w:rsidRPr="005A049C">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>https://healthprofessionlicensing.mass.gov/</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="5A39BBE3" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="41C8F396" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="72A3D3EC" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0D0B940D" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0E27B00A" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="60061E4C" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="44EAFD9C" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="4B94D5A5" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3DEEC669" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3656B9AB" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="45FB0818" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="049F31CB" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="53128261" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="62486C05" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="4101652C" w14:textId="77777777"/>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="4B99056E" w14:textId="77777777"/>
+                    <w:p w:rsidRPr="00A508E9" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="1299C43A" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="990000"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252044288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051D46FF" wp14:editId="19F5A354">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-19685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>5139055</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2000011236" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="042862AB" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C5DE475" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="00624DC2" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00624DC2">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="59122808" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="5F166903">
+              <v:roundrect id="_x0000_s1036" style="position:absolute;margin-left:-1.55pt;margin-top:404.65pt;width:536.95pt;height:23.25pt;z-index:-251272192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="051D46FF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDNjxKBlgIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSQptIOKFFUgpkkI&#10;KmDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dX3Raka1wvgFT0uIop0QYDlVjnkv67fH6&#10;0yklPjBTMQVGlHQnPL1YfPxw3tq5mEANqhKOIInx89aWtA7BzrPM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS57OsBVdZB1x4j6dX/SVdJH4pBQ93UnoRiCopxhbS6tK6jmu2OGfzZ8ds3fAhDPaOKDRr&#10;DD46Ul2xwMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fLb7YNdOZShtX7u&#10;0YxZdNLp+MX4SJfE2o1iiS4Qjoez0+JsMptSwvFucjadfJ5GNbMD2jofvgjQJBoldbAx1T3+kSQU&#10;2974kBSriGEaS4NV3ymRWqH+W6bI8fHs+GRgHJyRe88ZkR5UU103SqVNrBhxqRxBMJJxLkwoBvxv&#10;nsq8G4wBRHR20CpZYadE5FTmXkjSVKjOJCWZyvh1UOn9mlWij7WY5nmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE68aAe4tAjVLL3n8vUi9NVCl06w61wSGRco1Ha6h2K0cc9G3p&#10;Lb9usFRumA8r5rAOsGNxtoQ7XKSCtqQwWJTU4H6+dR79sT3wlpIW+7qk/seGOUGJ+mqwcc6Kk5M4&#10;CNIGDffydL0/NRt9CVhGBU4vy5MZfYPam9KBfsLRs4yv4RUzHN8s6XpvXoZ+yuDo4mK5TE7Y8paF&#10;G/NgeaSO8sZ6fuyemLNDlwTsr1vYdz6bp9Lvf+rBNyINLDcBZBPi5UHNYYPjIlXQMNriPHq5T16H&#10;Abz4BQAA//8DAFBLAwQUAAYACAAAACEA3yhiNOIAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;TUvDQBCG74L/YRnBi7S7tVRjzKZIRQURwbbodZuMSUh2NmQ3H/bXOz3pcWYe3nneZD3ZRgzY+cqR&#10;hsVcgUDKXF5RoWG/e5pFIHwwlJvGEWr4QQ/r9PwsMXHuRvrAYRsKwSHkY6OhDKGNpfRZidb4uWuR&#10;+PbtOmsCj10h886MHG4bea3UjbSmIv5QmhY3JWb1trcajkP9XvvXaHzDx7Y/Pm9erujzS+vLi+nh&#10;HkTAKfzBcNJndUjZ6eB6yr1oNMyWCyY1ROpuCeIEqFvFZQ68Wq0ikGki/3dIfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDNjxKBlgIAAMgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDfKGI04gAAAAsBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00624DC2" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3A50B2A2" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Submit your state application by 03/31/2027.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="00624DC2" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="15AA318D" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00624DC2">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="4DDBEF00" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251948032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18F103AF" wp14:editId="7F879B70">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4716145</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6740525" cy="495300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="928519746" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6740525" cy="495300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="100F80B8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3DC9DCCC" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004B3847">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t>Submission Fee: $125</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1A830303">
+              <v:shape id="_x0000_s1037" style="position:absolute;margin-left:.9pt;margin-top:371.35pt;width:530.75pt;height:39pt;z-index:251948032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1aHDvBwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua8muncSC5SBNmqJA&#10;+gGSHoCmKIkoxWGHtCX39B1SimO0u6BaEKSGejPvo8310Bl2UOg12JLPZzlnykqotG1K/uPp/t0V&#10;Zz4IWwkDVpX8qDy/3r59s+ldoRbQgqkUMgKxvuhdydsQXJFlXraqE34GTlkq1oCdCHTEJqtQ9ITe&#10;mWyR5xdZD1g5BKm8p7d3Y5FvE35dKxm+1bVXgZmS02whrZjWXVyz7UYUDQrXajmNIV4xRSe0paYn&#10;qDsRBNuj/geq0xLBQx1mEroM6lpLlTgQm3n+F5vHVjiVuJA43p1k8v8PVn49PLrvyMLwAQYyMJHw&#10;7gHkT88s3LbCNuoGEfpWiYoaz6NkWe98MX0apfaFjyC7/gtUZLLYB0hAQ41dVIV4MkInA44n0dUQ&#10;mKSXF5fLfLVYcSaptlyv3ufJlUwUz1879OGTgo7FTcmRTE3o4vDgQ5xGFM9XYjML99qYZKyxrC/5&#10;OsEL01BCJ5vO7nQ6UAKN7kp+lcdnzESk+9FWCSYIbcY9tTJ24h8pj+TDsBuYrkicpE7UYwfVkRRB&#10;GBNHfwhtWsDfnPWUtpL7X3uBijPz2ZKq6/lyGeOZDsvV5YIOeF7ZnVeElQRV8sDZuL0NY6T3DnXT&#10;UqfRRws35EStk0gvU03zU6KSdlP6Y2TPz+nWyz+6/QMAAP//AwBQSwMEFAAGAAgAAAAhAHpQNsrd&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNioTYKaKsSpEFIHJqBlYHTi&#10;Vzslfg6xm4R/jzvBeLrT3XfVdnE9m3AMnScJ9ysBDKn1uiMj4eOwu9sAC1GRVr0nlPCDAbb19VWl&#10;Su1nesdpHw1LJRRKJcHGOJSch9aiU2HlB6TkHf3oVExyNFyPak7lrueZEGvuVEdpwaoBny22X/uz&#10;k8DfpsIq/fr5neudyYbDfGpejJS3N8vTI7CIS/wLwwU/oUOdmBp/Jh1Yn3QCjxKKh6wAdvHFOs+B&#10;NRI2mSiA1xX/f6H+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADVocO8HAgAA6wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHpQNsrdAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" w14:anchorId="18F103AF">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="007A3866" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="7D11E3DD" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t xml:space="preserve">Review your information for accuracy, answer questions, and </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">UPDATE CONTACT INFORMATION. </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="63F0CC23" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004B3847">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t>Submission Fee: $125</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251849728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51B9CC63" wp14:editId="1063144C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-36195</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4453255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="725745349" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1D673BCD" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>2. Review and pay state recertification fee.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="1C6DE1C5" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="007A3866" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3866">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3E7B022E" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="572CC97F">
+              <v:roundrect id="_x0000_s1038" style="position:absolute;margin-left:-2.85pt;margin-top:350.65pt;width:536.95pt;height:23.25pt;z-index:-251466752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="51B9CC63" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBslmBLmAIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+8gPaAcVKapATJMQ&#10;VMDEs+vYJJPt82y3affX7+ykKRtok9BenLN93+e7L3d3frHVimyE8y2YihZHOSXCcKhb81zRb4/X&#10;n04p8YGZmikwoqI74enF/OOH887ORAkNqFo4giTGzzpb0SYEO8syzxuhmT8CKwxeSnCaBdy656x2&#10;rEN2rbIyz6dZB662DrjwHk+v+ks6T/xSCh7upPQiEFVRjC2k1aV1Fddsfs5mz47ZpuVDGOwdUWjW&#10;Gnx0pLpigZG1a19R6ZY78CDDEQedgZQtFykHzKbI/8jmoWFWpFxQHG9Hmfz/o+W3mwe7dChDZ/3M&#10;oxmz2Eqn4xfjI9sk1m4US2wD4Xg4PS3OyumEEo535dmk/DyJamYHtHU+fBGgSTQq6mBt6nv8I0ko&#10;trnxISlWE8M0lgarv1MitUL9N0yR4+Pp8cnAODgj954zIj2otr5ulUqbWDHiUjmCYCTjXJhQDPjf&#10;PJV5NxgDiOjsoFWywk6JyKnMvZCkrVGdMiWZyvh1UOn9htWij7WY5HmqRKQfEUnJRBi9JWY5chd/&#10;4+5/weAfoSJ1wQjO/w0eEellMGEE69aAe4tAjVLL3n8vUi9NVClsV1vUBodEGf9KPFpBvVs64qBv&#10;S2/5dYulcsN8WDKHdYAdi7Ml3OEiFXQVhcGipAH3863z6I/tgbeUdNjXFfU/1swJStRXg41zVpyc&#10;xEGQNmi4l6er/alZ60vAMipwelmezOgb1N6UDvQTjp5FfA2vmOH4ZkVXe/My9FMGRxcXi0Vywpa3&#10;LNyYB8sjdZQ31vPj9ok5O3RJwP66hX3ns1kq/f6nHnwj0sBiHUC2IV4e1Bw2OC5SBQ2jLc6jl/vk&#10;dRjA818AAAD//wMAUEsDBBQABgAIAAAAIQABlAHB4wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NS8NAEIbvgv9hGcGLtLut2oSYTZGKCkWEtqLXbXZMQrKzIbv5sL/e7UmPM/PwzvOm68k0bMDO&#10;VZYkLOYCGFJudUWFhI/D8ywG5rwirRpLKOEHHayzy4tUJdqOtMNh7wsWQsglSkLpfZtw7vISjXJz&#10;2yKF27ftjPJh7AquOzWGcNPwpRArblRF4UOpWtyUmNf73kg4DfV77bbx+IZPbX962bze0OeXlNdX&#10;0+MDMI+T/4PhrB/UIQtOR9uTdqyRMLuPAikhEotbYGdArOIlsGNY3UUx8Czl/ztkvwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBslmBLmAIAAMgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABlAHB4wAAAAsBAAAPAAAAAAAAAAAAAAAAAPIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAAgYAAAAA&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="007A3866" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="003B3D58" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>2. Review and pay state recertification fee.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="007A3866" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="01512BE8" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3866">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3461D779" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638784" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BCF6B78" wp14:editId="440E5DC8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-10795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3585845</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="295275"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="28575"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1345212900" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="295275"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="487B148D" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="008519E7" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008519E7">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>1. Create an account and link your certification.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="34D046C8" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="65DC14C9">
+              <v:roundrect id="_x0000_s1039" style="position:absolute;margin-left:-.85pt;margin-top:282.35pt;width:536.95pt;height:23.25pt;z-index:-251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="2BCF6B78" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcGeHDmAIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSRpaQcVKapATJMQ&#10;IGDi2XVsksn2ebbbpPv1OztpygbaJLQX52zf9/nuy92dnXdaka1wvgFT0uIop0QYDlVjnkv67fHq&#10;0wklPjBTMQVGlHQnPD1ffvxw1tqFmEANqhKOIInxi9aWtA7BLrLM81po5o/ACoOXEpxmAbfuOasc&#10;a5Fdq2yS5/OsBVdZB1x4j6eX/SVdJn4pBQ+3UnoRiCopxhbS6tK6jmu2PGOLZ8ds3fAhDPaOKDRr&#10;DD46Ul2ywMjGNa+odMMdeJDhiIPOQMqGi5QDZlPkf2TzUDMrUi4ojrejTP7/0fKb7YO9cyhDa/3C&#10;oxmz6KTT8YvxkS6JtRvFEl0gHA/nJ8XpZD6jhOPd5HQ2+TyLamYHtHU+fBGgSTRK6mBjqnv8I0ko&#10;tr32ISlWEcM0lgarvlMitUL9t0yR6XQ+PR4YB2fk3nNGpAfVVFeNUmkTK0ZcKEcQjGScCxOKAf+b&#10;pzLvBmMAEZ0dtEpW2CkROZW5F5I0FaozSUmmMn4dVHq/ZpXoYy1meZ4qEelHRFIyEUZviVmO3MXf&#10;uPtfMPhHqEhdMILzf4NHRHoZTBjBujHg3iJQo9Sy99+L1EsTVQrdukNtcEhM41+JR2uodneOOOjb&#10;0lt+1WCpXDMf7pjDOsCOxdkSbnGRCtqSwmBRUoP7+dZ59Mf2wFtKWuzrkvofG+YEJeqrwcY5LY6P&#10;4yBIGzTcy9P1/tRs9AVgGRU4vSxPZvQNam9KB/oJR88qvoZXzHB8s6TrvXkR+imDo4uL1So5Yctb&#10;Fq7Ng+WROsob6/mxe2LODl0SsL9uYN/5bJFKv/+pB9+INLDaBJBNiJcHNYcNjotUQcNoi/Po5T55&#10;HQbw8hcAAAD//wMAUEsDBBQABgAIAAAAIQDDTgOq4gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI9NS8NAEIbvgv9hGcGLtJsETUvMpEhFBRHBWup1m4xJSHY2ZDcf9te7Pelthnl453nTzaxbMVJv&#10;a8MI4TIAQZybouYSYf/5tFiDsE5xoVrDhPBDFjbZ5UWqksJM/EHjzpXCh7BNFELlXJdIafOKtLJL&#10;0xH727fptXJ+7UtZ9Gry4bqVURDEUqua/YdKdbStKG92g0Y4jc17Y1/X0xs9dsPpeftyw4cvxOur&#10;+eEehKPZ/cFw1vfqkHmnoxm4sKJFWIQrTyLcxbd+OAPBKopAHBHiMIxAZqn83yH7BQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJwZ4cOYAgAAyAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMNOA6riAAAACwEAAA8AAAAAAAAAAAAAAAAA8gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="008519E7" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="16C2A96D" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008519E7">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>1. Create an account and link your certification.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3CF2D8B6" w14:textId="77777777">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251530240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B46058D" wp14:editId="7630A801">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-14605</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>2928620</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6857365" cy="614680"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="13970"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1019058598" name="Rectangle 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6857365" cy="614680"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFF00"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="FFFF00"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="39DFE848" w14:textId="386894B8" w:rsidR="00C6539B" w:rsidRPr="00AD3648" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:autoSpaceDE/>
+                              <w:autoSpaceDN/>
+                              <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:br/>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AD3648">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                                <w:color w:val="000000"/>
+                                <w:kern w:val="28"/>
+                                <w14:cntxtAlts/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId31" w:history="1">
+                              <w:r w:rsidR="00D964FA" w:rsidRPr="00DC7FF3">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:rFonts w:eastAsia="Times New Roman"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:kern w:val="28"/>
+                                  <w14:cntxtAlts/>
+                                </w:rPr>
+                                <w:t>oems.recert@mass.gov</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="5DDED415" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7B79F4E4">
+              <v:rect id="Rectangle 9" style="position:absolute;margin-left:-1.15pt;margin-top:230.6pt;width:539.95pt;height:48.4pt;z-index:251530240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1040" fillcolor="yellow" strokecolor="yellow" strokeweight="1.5pt" w14:anchorId="6B46058D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDMYRGFiQIAAJsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nSdoFcYogRYYB&#10;RVusHXpWZCk2IEsapcTOfv0o+SNdV+xQzAdZEslH8onk8rqtFTkKcJXROc0uUkqE5qao9D6nP562&#10;n64ocZ7pgimjRU5PwtHr1ccPy8YuxMSURhUCCIJot2hsTkvv7SJJHC9FzdyFsUKjUBqomccj7JMC&#10;WIPotUomaTpPGgOFBcOFc3h70wnpKuJLKbi/l9IJT1ROMTYfV4jrLqzJaskWe2C2rHgfBntHFDWr&#10;NDodoW6YZ+QA1V9QdcXBOCP9BTd1YqSsuIg5YDZZ+iqbx5JZEXNBcpwdaXL/D5bfHR/tAyANjXUL&#10;h9uQRSuhDn+Mj7SRrNNIlmg94Xg5v5pdfp7PKOEom2fT+VVkMzlbW3D+qzA1CZucAj5G5Igdb51H&#10;j6g6qARnzqiq2FZKxQPsdxsF5Mjw4bb4pQP6H2pKv88SXQfT5Jx03PmTEgFQ6e9CkqrANCcx5FiP&#10;YgyIcS60zzpRyQrRxZnN0nOYoYKDRcwzAgZkifmN2D3AoNmBDNgdQb1+MBWxnEfj9F+BdcajRfRs&#10;tB+N60obeAtAYVa9505/IKmjJrDk212L3GC3T4NquNqZ4vQABEzXX87ybYVvfsucf2CADYWth0PC&#10;3+MilWlyavodJaWBX2/dB32sc5RS0mCD5tT9PDAQlKhvGjvgSzadho6Oh+nscoIHeCnZvZToQ70x&#10;WEoZjiPL4zboezVsJZj6GWfJOnhFEdMcfeeUexgOG98NDpxGXKzXUQ272DJ/qx8tD+CB6FDTT+0z&#10;A9sXvseWuTNDM7PFq/rvdIOlNuuDN7KKzXHmtX8CnACxlvppFUbMy3PUOs/U1W8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDmyHMg4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDEDvSPxDZCRu&#10;W7KytVNpOiEEXNCEGJMGt6zx2orGqRpvK39PdoKj5afn52I1uk6ccAitJw2zqQKBVHnbUq1h+/E8&#10;WYIIbMiazhNq+MEAq/L6qjC59Wd6x9OGaxElFHKjoWHucylD1aAzYep7pLg7+MEZjuNQSzuYc5S7&#10;TiZKpdKZluKFxvT42GD1vTk6DQv+4ozXLgT1+tavD/Onl92n0vr2Zny4B8E48h8Ml/yYDmVs2vsj&#10;2SA6DZPkLpIa5uksAXEBVJalIPZRv1gqkGUh//9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDMYRGFiQIAAJsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDmyHMg4AAAAAsBAAAPAAAAAAAAAAAAAAAAAOMEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAA8AUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="00AD3648" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="3408FA45" w14:textId="386894B8">
+                      <w:pPr>
+                        <w:autoSpaceDE/>
+                        <w:autoSpaceDN/>
+                        <w:spacing w:after="120" w:line="285" w:lineRule="auto"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t>Recertification Step B: State Application (Second Step)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:br/>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Need help with Step B?  </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AD3648">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                          <w:color w:val="000000"/>
+                          <w:kern w:val="28"/>
+                          <w14:cntxtAlts/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Contact your Training Officer or </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId32">
+                        <w:r w:rsidRPr="00DC7FF3" w:rsidR="00D964FA">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:rFonts w:eastAsia="Times New Roman"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:kern w:val="28"/>
+                            <w14:cntxtAlts/>
+                          </w:rPr>
+                          <w:t>oems.recert@mass.gov</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="0FB78278" w14:textId="77777777">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:noProof/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251227136" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09C1FE55" wp14:editId="32284952">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8255</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>723265</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6819265" cy="285750"/>
+                <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="25765643" name="Rectangle: Rounded Corners 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6819265" cy="285750"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst>
+                            <a:gd name="adj" fmla="val 33634"/>
+                          </a:avLst>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="accent1"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="accent1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E4052B1" w14:textId="1216E794" w:rsidR="00C6539B" w:rsidRPr="003703F5" w:rsidRDefault="00151E31" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="30"/>
+                                <w:szCs w:val="30"/>
+                              </w:rPr>
+                              <w:t>3. Enter all required continuing education hours.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="73D6AEA1">
+              <v:roundrect id="_x0000_s1041" style="position:absolute;margin-left:.65pt;margin-top:56.95pt;width:536.95pt;height:22.5pt;z-index:-252089344;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" fillcolor="#156082 [3204]" strokecolor="#156082 [3204]" strokeweight="1.5pt" arcsize="22042f" w14:anchorId="09C1FE55" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4yVFdlQIAAMgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hSaAcVKapATJMQ&#10;VMDEs+vYJJPt82y3affX7+z8KBtok9BenLN93+e7L3d3frHTimyF8w2YkhZHOSXCcKga81zSb4/X&#10;n04p8YGZiikwoqR74enF4uOH89bOxQRqUJVwBEmMn7e2pHUIdp5lntdCM38EVhi8lOA0C7h1z1nl&#10;WIvsWmWTPJ9lLbjKOuDCezy96i7pIvFLKXi4k9KLQFRJMbaQVpfWdVyzxTmbPztm64b3YbB3RKFZ&#10;Y/DRkeqKBUY2rnlFpRvuwIMMRxx0BlI2XKQcMJsi/yObh5pZkXJBcbwdZfL/j5bfbh/syqEMrfVz&#10;j2bMYiedjl+Mj+ySWPtRLLELhOPh7LQ4m8ymlHC8m5xOP0+TmtkBbZ0PXwRoEo2SOtiY6h7/SBKK&#10;bW98SIpVxDCNpcGq75RIrVD/LVPk+Hh2fBL/DzL2zmgNnBHpQTXVdaNU2sSKEZfKEQQjGefChKLH&#10;/+apzLvBGEBEZwetkhX2SkROZe6FJE2F6kxSkqmMXweV3q9ZJbpYi2meD9qNiJR3IozeErMcuYu/&#10;cXeC9f4RKlIXjOD83+ARkV4GE0awbgy4twjUKLXs/AeROmmiSmG33qE2OCSm8a/EozVU+5UjDrq2&#10;9JZfN1gqN8yHFXNYB9ixOFvCHS5SQVtS6C1KanA/3zqP/tgeeEtJi31dUv9jw5ygRH012DhnxclJ&#10;HARpg4Z7eboeTs1GXwKWUYHTy/JkRt+gBlM60E84epbxNbxihuObJV0P5mXopgyOLi6Wy+SELW9Z&#10;uDEPlkfqKG+s58fdE3O275KA/XULQ+f3pd/91INvRBpYbgLIJsTLg5r9BsdFqqB+tMV59HKfvA4D&#10;ePELAAD//wMAUEsDBBQABgAIAAAAIQD6Si604QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9P&#10;S8NAEMXvgt9hGcGL2E1bqmnMpkhFhSKCVfS6zY5JSHY2ZDd/7Kd3etLTzOM93vwm3Uy2EQN2vnKk&#10;YD6LQCDlzlRUKPh4f7yOQfigyejGESr4QQ+b7Pws1YlxI73hsA+F4BLyiVZQhtAmUvq8RKv9zLVI&#10;7H27zurAsiuk6fTI5baRiyi6kVZXxBdK3eK2xLze91bBcahfa7+Lxxd8aPvj0/b5ij6/lLq8mO7v&#10;QAScwl8YTviMDhkzHVxPxouG9ZKDPObLNYiTH92uFiAOvK3iNcgslf9fyH4BAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAOMlRXZUCAADIBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA+koutOEAAAAKAQAADwAAAAAAAAAAAAAAAADvBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;">
+                <v:stroke joinstyle="miter"/>
+                <v:textbox inset=",0,,0">
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="003703F5" w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00151E31" w14:paraId="10322AAE" w14:textId="1216E794">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="30"/>
+                          <w:szCs w:val="30"/>
+                        </w:rPr>
+                        <w:t>3. Enter all required continuing education hours.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="topAndBottom"/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00420D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251118592" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59EE57BB" wp14:editId="7755D062">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-30480</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>957689</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6523355" cy="650875"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1316281922" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6523355" cy="650875"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525" algn="in">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="07727D5F" w14:textId="77777777" w:rsidR="00C6539B" w:rsidRDefault="00C6539B" w:rsidP="00C6539B">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="2"/>
+                              </w:numPr>
+                              <w:ind w:left="450"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId33" w:history="1">
+                              <w:r w:rsidRPr="004F0926">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                </w:rPr>
+                                <w:t>NREMT.org</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="004F0926">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> dashboard.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="674A3F5D">
+              <v:shape id="_x0000_s1042" style="position:absolute;margin-left:-2.4pt;margin-top:75.4pt;width:513.65pt;height:51.25pt;z-index:251118592;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" filled="f" stroked="f" insetpen="t" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDV8WsCwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+ykcZpacaquXadJ&#10;3YfU7QcQjG004DIgsbNf3wt202h7q+oHxPWFc+8597C5HrQiB+G8BFPR+SynRBgOtTRtRX/9vP+w&#10;psQHZmqmwIiKHoWn19v37za9LcUCOlC1cARBjC97W9EuBFtmmeed0MzPwAqDyQacZgFD12a1Yz2i&#10;a5Ut8nyV9eBq64AL7/Hv3Zik24TfNIKH703jRSCqothbSKtL6y6u2XbDytYx20k+tcFe0YVm0mDR&#10;E9QdC4zsnfwPSkvuwEMTZhx0Bk0juUgckM08/4fNY8esSFxQHG9PMvm3g+XfDo/2hyNh+AgDDjCR&#10;8PYB+G9PDNx2zLTixjnoO8FqLDyPkmW99eV0NUrtSx9Bdv1XqHHIbB8gAQ2N01EV5EkQHQdwPIku&#10;hkA4/lwVi4uLoqCEY25V5OvLIpVg5fNt63z4LECTuKmow6EmdHZ48CF2w8rnI7GYgXupVBqsMqSv&#10;6FWxQHimWnToNKazM1oGdKCSuqLrPH6jJyLdT6ZOMIFJNe6xlDIT/0h5JB+G3UBkjeKs4uWoxw7q&#10;IyriYHQcvhDcdOD+UtKj2yrq/+yZE5SoLwZVvZovl9GeKVgWlwsM3Hlmd55hhiNURQOyStvbMFp6&#10;b51sO6w0ztHADU6ikUmkl66m/tFRSbvJ/dGy53E69fJGt08AAAD//wMAUEsDBBQABgAIAAAAIQDZ&#10;DuZA3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhsrY1DaBXiVAipAxPQ&#10;MjBeYhMHYjvEbhL+PdcJtrt3T+99V+4W17PJjLELXsHNWgAzvgm6862Ct+N+tQUWE3qNffBGwY+J&#10;sKsuL0osdJj9q5kOqWUU4mOBCmxKQ8F5bKxxGNdhMJ5uH2F0mGgdW65HnCnc9VwKcccddp4aLA7m&#10;0Zrm63ByCvjLtLGon9+/M71v5XCcP+unVqnrq+XhHlgyS/ozwxmf0KEipjqcvI6sV7C6JfJEei5o&#10;OBuElDmwWoHMswx4VfL/P1S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAENXxawLAgAA&#10;6wMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANkO5kDf&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" w14:anchorId="59EE57BB">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidR="00C6539B" w:rsidP="00C6539B" w:rsidRDefault="00C6539B" w14:paraId="6AE0E42A" w14:textId="77777777">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="2"/>
+                        </w:numPr>
+                        <w:ind w:left="450"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:t xml:space="preserve">Hours can be used if completed within this Recertification Cycle (“Recert Cycle”) and must have CAPCE or Massachusetts Department of Public Health (“Department”) approval. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Your Recert Cycle is visible on your </w:t>
+                      </w:r>
+                      <w:hyperlink w:history="1" r:id="rId34">
+                        <w:r w:rsidRPr="004F0926">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                          </w:rPr>
+                          <w:t>NREMT.org</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="004F0926">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> dashboard.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00162B00">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="14" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E83187" w14:paraId="02A34EEA" w14:textId="77777777" w:rsidTr="00CC48C3">
+        <w:trPr>
+          <w:trHeight w:val="1072"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="53230C7F" w14:textId="0FA5BC47" w:rsidR="00E83187" w:rsidRPr="00E83187" w:rsidRDefault="00E83187" w:rsidP="00CC48C3">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="81"/>
+              <w:ind w:left="10" w:right="2"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252307456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12F43055" wp14:editId="0D48FFA6">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>5813235</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>61595</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530860"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="75329971" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530860"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidRPr="00E539C2">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="252358656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36CAEA92" wp14:editId="1DC158F5">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>111760</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>63144</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="952500" cy="530897"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="850882810" name="Picture 17" descr="Massachusetts Department of Public Health Logo"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="952500" cy="530897"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>MASSACHUSETTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A62E46" w:rsidRPr="003F7E02">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFF00"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:t>ADVANCED EMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="52"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>individuals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>seeking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>recertify</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>their</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Massachusetts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008872CE">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced EMT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C6539B" w14:paraId="0ABD70CC" w14:textId="77777777" w:rsidTr="00812A6C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="489"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="085295"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="156082" w:themeFill="accent1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2715CF46" w14:textId="64F038EF" w:rsidR="00C6539B" w:rsidRPr="00CC48C3" w:rsidRDefault="003938B3" w:rsidP="00812A6C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00812A6C">
+              <w:rPr>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>TIMELINE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10795" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1525"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2697"/>
+        <w:gridCol w:w="2163"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B65B4C" w14:paraId="1A954AAD" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1073E6D6" w14:textId="4953F661" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VARIES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="496B67BF" w14:textId="2E456B25" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OCTOBER 1, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3877F995" w14:textId="3AF9BCA1" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FEBRUARY 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00585E8F">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAE91E2" w14:textId="6128707E" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>MARCH 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1F7340" w14:textId="5014A22F" w:rsidR="00B65B4C" w:rsidRDefault="00B65B4C" w:rsidP="00B65B4C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>APRIL 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B4410" w14:paraId="279AF2D6" w14:textId="77777777" w:rsidTr="00434C6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5E7BF4" w14:textId="55D42C5E" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check your </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dashboard for your Recert Cycle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC626D0" w14:textId="01FC1213" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Training Profile (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Step A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) &amp; State Application (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Step B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>) open for submission &amp; online payment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C580298" w14:textId="77777777" w:rsidR="006A6338" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Recommended Recertification Completion Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FCBFE68" w14:textId="5F169FC4" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Submitting early increases the opportunity to resolve any issues!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2697" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA915D3" w14:textId="0B317E8B" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>to complete continuing education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482665CA" w14:textId="77777777" w:rsidR="00406276" w:rsidRPr="00B7762D" w:rsidRDefault="00406276" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578F3206" w14:textId="7B9140B4" w:rsidR="00812A6C" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Last day to submit recertification applications on</w:t>
+            </w:r>
+            <w:r w:rsidR="00812A6C" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>eLicensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> without penalty.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FEBDDEE" w14:textId="15221513" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After midnight, if you have not recertified, you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>cannot staff an ambulance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6003948A" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAST DAY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to receive Training Officer approval on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00B7762D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>NREMT.org</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Step A).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658E4955" w14:textId="77777777" w:rsidR="006E4CFA" w:rsidRPr="00B7762D" w:rsidRDefault="006E4CFA" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16ADE0EF" w14:textId="11563D18" w:rsidR="002B4410" w:rsidRPr="00B7762D" w:rsidRDefault="002B4410" w:rsidP="00406276">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Late fees apply if submitted after March 31, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>: NREMT $50</w:t>
+            </w:r>
+            <w:r w:rsidR="006E4CFA" w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B7762D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="990000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>MA $50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="41BF75AF" w14:textId="77777777" w:rsidR="00264C4D" w:rsidRPr="001A703D" w:rsidRDefault="00264C4D" w:rsidP="00264C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="357" w:type="dxa"/>
-[...13 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3627"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3695"/>
+        <w:gridCol w:w="10790"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0083307C" w14:paraId="64B93F58" w14:textId="77777777">
+      <w:tr w:rsidR="009538C8" w14:paraId="277F8B0E" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FAE2D5" w:themeFill="accent2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="223006BF" w14:textId="32A97D38" w:rsidR="009538C8" w:rsidRDefault="00033E85" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>After April 30, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, if you have a March 31, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006E7CD2" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expiration date on NREMT.org</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you can submit a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Late Recertification application on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r w:rsidRPr="0048012E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="156082" w:themeColor="accent1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>eLicensing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A703D" w14:paraId="7ACBEA94" w14:textId="77777777" w:rsidTr="001A703D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10790" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          </w:tcPr>
+          <w:p w14:paraId="520A9390" w14:textId="785C43A5" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B1EA4">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>CONTINUING EDUCATION REQUIREMENTS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001A703D" w14:paraId="051219DF" w14:textId="77777777" w:rsidTr="00362B94">
         <w:trPr>
-          <w:trHeight w:val="793"/>
+          <w:trHeight w:val="6056"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="10790" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="069BFA38" w14:textId="2A25EC62" w:rsidR="001A703D" w:rsidRPr="00AA7821" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OVERVIEW: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education requirements are divided into 3 categories, 50 hours total. The requirements include education based on the National Continued Competency Program (NCCP). Courses used for recertification must be within the EMS scope of practice — see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>AR 2-212</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for additional </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>detail</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00AA7821" w:rsidRPr="00AA7821">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> about courses eligible for recertification. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28DAF1C3" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COURSE APPROVAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>All courses</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must have an approval number from the Department’s OEMS or CAPCE. Course sponsors are required to retain rosters and issue EMTs documentation of course completion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7279A140" w14:textId="47D2B076" w:rsidR="001A703D" w:rsidRPr="00D750F1" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRACKING COURSE COMPLETION: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Individual EMTs are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> responsible for keeping copies of their course completion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">documentation, either as a course certificate or a copy of a completed roster, for at least 5 years. OEMS recommends all course completion documents be uploaded and stored on NREMT.org for review by Training Officer and for possible audit. </w:t>
+            </w:r>
+            <w:r w:rsidR="00D750F1">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F2C052B" w14:textId="3FCF6858" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUDIT: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OEMS and/or NREMT may audit recertification </w:t>
+            </w:r>
+            <w:r w:rsidR="00154185" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>applications and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> investigate material at any time. Failure to submit documentation when audited may result in denial of recertification eligibility or other actions.  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16CF1246" w14:textId="3042521B" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIMELINE FOR CONTINUING EDUCATION ACCRUAL: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing education hours may be applied to this recert cycle if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>completed any time after your last recertification (date is listed on NREMT.org certification dashboard). For example, if you renewed October 15, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, you </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>can</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> start accruing hours on October 16, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CD2">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, towards your 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> renewal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FCBE21" w14:textId="77777777" w:rsidR="001A703D" w:rsidRPr="00657154" w:rsidRDefault="001A703D" w:rsidP="001A703D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>DISTRIBUTIVE EDUCATION GUIDELINES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: There is no limit on Distributive Education (DE) used for recertification. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>All continuing education may be completed using Distributive Education.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786BA03F" w14:textId="77777777" w:rsidR="00912AAC" w:rsidRPr="00912AAC" w:rsidRDefault="001A703D" w:rsidP="00912AAC">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPORTANT NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="00912AAC" w:rsidRPr="00912AAC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you complete the NREMT “Recert by Exam” process, thus obtaining a 2029 expiration date during this recertification period, you will meet the continuing education requirements for your Massachusetts certification expiring in 2027 and can finish the state recertification process by submitting a state recertification application and fee (Step B). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CCCBA40" w14:textId="1AA2DD2C" w:rsidR="001A703D" w:rsidRPr="00D37D0D" w:rsidRDefault="00C07AD1" w:rsidP="001A703D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="001A703D" w:rsidRPr="00D37D0D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Training Officers can find additional resources and instruction by contacting OEMS at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r w:rsidR="001A703D" w:rsidRPr="00D37D0D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>oems.recert@mass.gov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="29CDD193" w14:textId="77777777" w:rsidR="00434C6A" w:rsidRPr="00CB1F4C" w:rsidRDefault="00434C6A" w:rsidP="00264C4D">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3596"/>
+        <w:gridCol w:w="3597"/>
+        <w:gridCol w:w="3597"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="36DC4F67" w14:textId="77777777" w:rsidTr="00CB1F4C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="475986D4" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="001BB493" w14:textId="0B5595F2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="122" w:right="91"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">NATIONAL  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...9 lines deleted...]
-              <w:ind w:left="17"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...83 lines deleted...]
-              <w:t>take.</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs nationwide need to take.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31799A72" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="41EB2BC5" w14:textId="6D662AD2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="6"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:sz w:val="24"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>LOCAL</w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:ind w:left="98" w:right="110"/>
+            <w:r w:rsidRPr="00857EA8">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...162 lines deleted...]
-              <w:t>take</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that all EMTs in your state, region and/or agency need to take</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A144B24" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="75FAF029" w14:textId="0385A631" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="51" w:right="26"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>INDIVIDUAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
-[...10 lines deleted...]
-              <w:ind w:left="51" w:right="52"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00857EA8">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="16"/>
-[...128 lines deleted...]
-              <w:t>take</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Content that individual EMT can choose to take</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083307C" w14:paraId="6EB08EE3" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="239F3745" w14:textId="77777777" w:rsidTr="00CB1F4C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31C00E87" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="3CDEFBA8" w14:textId="51118D49" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="252370944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31FAE76F" wp14:editId="018D691E">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>447675</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>8176260</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="6867525" cy="250190"/>
+                      <wp:effectExtent l="1905" t="0" r="0" b="635"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="895595587" name="Rectangle 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1" noChangeShapeType="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="6867525" cy="250190"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln>
+                                <a:noFill/>
+                              </a:ln>
+                              <a:effectLst/>
+                              <a:extLst>
+                                <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                                  <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="25400">
+                                    <a:noFill/>
+                                    <a:miter lim="800000"/>
+                                    <a:headEnd/>
+                                    <a:tailEnd/>
+                                  </a14:hiddenLine>
+                                </a:ext>
+                                <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                                  <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:effectLst>
+                                      <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                        <a:schemeClr val="dk1">
+                                          <a:lumMod val="0"/>
+                                          <a:lumOff val="0"/>
+                                        </a:schemeClr>
+                                      </a:outerShdw>
+                                    </a:effectLst>
+                                  </a14:hiddenEffects>
+                                </a:ext>
+                              </a:extLst>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <w:pict w14:anchorId="7CF5CBBC">
+                    <v:rect id="Rectangle 1" style="position:absolute;margin-left:35.25pt;margin-top:643.8pt;width:540.75pt;height:19.7pt;z-index:252370944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" strokeweight="2pt" w14:anchorId="079B6EF5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJg+lb1wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkKwz4hRFiw4D&#10;ugvQ7gMUWbaF2aJGKnGyrx8lx+7Wvg17EShKOjyHPNpen/pOHA2SBVfKfLGUwjgNlXVNKb8/3b+7&#10;koKCcpXqwJlSng3J693bN9vBF2YFLXSVQcEgjorBl7INwRdZRro1vaIFeOP4sAbsVeAtNlmFamD0&#10;vstWy+UmGwArj6ANEWfvxkO5S/h1bXT4WtdkguhKydxCWjGt+7hmu60qGlS+tfpCQ/0Di15Zx0Vn&#10;qDsVlDigfQXVW41AUIeFhj6DurbaJA2sJl++UPPYKm+SFm4O+blN9P9g9Zfjo/+GkTr5B9A/SDi4&#10;bZVrzA0iDK1RFZfL5ZxOpJ7OnoeZx/Zlg6dihokbYkCxHz5DxXfUIUDqzKnGPpZhzeKUBnCeB2BO&#10;QWhObq4279ertRSaz1brZf4hTShTxfTaI4WPBnoRg1IiDzihq+MDhchGFdOVWMzBve26NOTO/ZXg&#10;i2PGJJdcXk/0o3+o2EN1ZikIo23Y5hy0gL+kGNgypaSfB4VGiu6T4yZFf00BTsF+CpTT/LSUQYox&#10;vA2jDw8ebdMycp6UOLjhltU2qXlmcWk02yCJvFg2+uzPfbr1/LF2vwEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJftQ8HgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYsqKtVWk6&#10;TZvYFbFx4ZY1pq1onJJkW+HX453gZvs9PX+vWk1uEGcMsfekYT5TIJAab3tqNbwdnh8KEDEZsmbw&#10;hBq+McKqvr2pTGn9hV7xvE+t4BCKpdHQpTSWUsamQ2fizI9IrH344EziNbTSBnPhcDfITKmldKYn&#10;/tCZETcdNp/7k9MwFXbn1db+uPXmZQrv7W4bvpzW93fT+glEwin9meGKz+hQM9PRn8hGMWjI1YKd&#10;fM+KfAni6pgvMq535OkxyxXIupL/W9S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEmD&#10;6VvXAQAAoAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AJftQ8HgAAAADQEAAA8AAAAAAAAAAAAAAAAAMQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;">
+                      <v:shadow color="black [0]"/>
+                      <o:lock v:ext="edit" shapetype="t"/>
+                      <v:textbox inset="0,0,0,0"/>
+                    </v:rect>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00670D7C">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FFA18AD" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="516942AF" w14:textId="6A1E4CC3" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00670D7C">
+              <w:t>2.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28917134" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="4E300791" w14:textId="66CA77F2" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00CB1F4C">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t>Hours</w:t>
+            <w:r w:rsidRPr="00923986">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00670D7C">
+              <w:t>2.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00923986">
+              <w:t xml:space="preserve"> Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0083307C" w14:paraId="5F0668D7" w14:textId="77777777">
+      <w:tr w:rsidR="00CB1F4C" w14:paraId="0295D584" w14:textId="77777777" w:rsidTr="00362B94">
         <w:trPr>
-          <w:trHeight w:val="1563"/>
+          <w:trHeight w:val="1646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3627" w:type="dxa"/>
+            <w:tcW w:w="3596" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="066680BF" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="2E1813A1" w14:textId="2BE74032" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="138" w:right="53"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FF0000"/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t xml:space="preserve">NATIONAL </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="FF0000"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r>
-[...123 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00346383">
+              <w:br/>
+              <w:t xml:space="preserve">Required course content. Specific topics must be assigned to applicable content areas on </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r w:rsidRPr="00346383">
                 <w:rPr>
-                  <w:color w:val="085295"/>
-[...3 lines deleted...]
-                  <w:u w:val="single" w:color="085295"/>
+                  <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NREMT.org</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3478" w:type="dxa"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFC000"/>
           </w:tcPr>
-          <w:p w14:paraId="1716DCAD" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="6CB5DEDA" w14:textId="74973F43" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="271" w:right="413"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...146 lines deleted...]
-              <w:t>agency</w:t>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOCAL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hours </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:t>can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidR="00F96705">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t xml:space="preserve">Elective course requirement or as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>required by agency</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3695" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="C45811"/>
+            <w:tcW w:w="3597" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="36B4A069" w14:textId="77777777" w:rsidR="0083307C" w:rsidRDefault="005C161E">
+          <w:p w14:paraId="18334975" w14:textId="6730089B" w:rsidR="00CB1F4C" w:rsidRDefault="00CB1F4C" w:rsidP="00F96705">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...1 lines deleted...]
-              <w:ind w:left="51" w:right="16"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>of</w:t>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t>All of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...19 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CB1F4C">
               <w:rPr>
                 <w:b/>
-                <w:color w:val="FFFFFF"/>
+                <w:bCs/>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t xml:space="preserve">INDIVIDUAL </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="FFFFFF"/>
+            <w:r w:rsidRPr="00CB1F4C">
+              <w:rPr>
+                <w:color w:val="8A0000"/>
               </w:rPr>
               <w:t>hours</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-              <w:t>requirement</w:t>
+            <w:r w:rsidRPr="00765939">
+              <w:t xml:space="preserve"> can be via Distributive Education</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00765939">
+              <w:br/>
+              <w:t>Elective course requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13F0EB7B" w14:textId="77777777" w:rsidR="005C161E" w:rsidRDefault="005C161E"/>
-    <w:sectPr w:rsidR="00000000">
+    <w:p w14:paraId="25C56400" w14:textId="77777777" w:rsidR="0048012E" w:rsidRDefault="0048012E" w:rsidP="00264C4D"/>
+    <w:sectPr w:rsidR="0048012E" w:rsidSect="00371C0A">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="240" w:right="360" w:bottom="280" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="70C0379E" w14:textId="77777777" w:rsidR="00764D73" w:rsidRDefault="00764D73" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5DDC7975" w14:textId="77777777" w:rsidR="00764D73" w:rsidRDefault="00764D73" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6AD041BF" w14:textId="77777777" w:rsidR="00764D73" w:rsidRDefault="00764D73" w:rsidP="00A508E9">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43A41B4B" w14:textId="77777777" w:rsidR="00764D73" w:rsidRDefault="00764D73" w:rsidP="00A508E9">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF60D0B"/>
+    <w:nsid w:val="015A08C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="462C5FE8"/>
-    <w:lvl w:ilvl="0" w:tplc="CA1C2FCA">
+    <w:tmpl w:val="9D1470D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1050" w:hanging="369"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...8 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="BAEA1E8E">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2106" w:hanging="369"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7BDE8F20">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3152" w:hanging="369"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4B2C3596">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4198" w:hanging="369"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4330D8D2">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5244" w:hanging="369"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="714E1DF6">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6290" w:hanging="369"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EFE26550">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7336" w:hanging="369"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="069CCA48">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8382" w:hanging="369"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C7F2080A">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="9428" w:hanging="369"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="732196291">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="247D0A39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B04C03AE"/>
+    <w:lvl w:ilvl="0" w:tplc="CCC64FFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="384E37F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7C64234"/>
+    <w:lvl w:ilvl="0" w:tplc="44FA850E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D687E17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="00FAE41C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1947078232">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1996377184">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="581451502">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1602909781">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0083307C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0083307C"/>
+    <w:rsidRoot w:val="003703F5"/>
+    <w:rsid w:val="00033E85"/>
+    <w:rsid w:val="00041834"/>
+    <w:rsid w:val="0004732D"/>
+    <w:rsid w:val="00064EF4"/>
+    <w:rsid w:val="00075CB6"/>
+    <w:rsid w:val="000F144F"/>
+    <w:rsid w:val="001108F1"/>
+    <w:rsid w:val="0013642E"/>
+    <w:rsid w:val="00141944"/>
+    <w:rsid w:val="00147288"/>
+    <w:rsid w:val="00151E31"/>
+    <w:rsid w:val="00154185"/>
+    <w:rsid w:val="00162B00"/>
+    <w:rsid w:val="001A703D"/>
+    <w:rsid w:val="001B4944"/>
+    <w:rsid w:val="001B54EF"/>
+    <w:rsid w:val="001C4CA9"/>
+    <w:rsid w:val="001F3CDB"/>
+    <w:rsid w:val="00204509"/>
+    <w:rsid w:val="00235E5E"/>
+    <w:rsid w:val="00243F16"/>
+    <w:rsid w:val="002468D3"/>
+    <w:rsid w:val="00252FBB"/>
+    <w:rsid w:val="00264C4D"/>
+    <w:rsid w:val="002B0317"/>
+    <w:rsid w:val="002B4410"/>
+    <w:rsid w:val="002B70A5"/>
+    <w:rsid w:val="002C3D56"/>
+    <w:rsid w:val="002C4A0C"/>
+    <w:rsid w:val="002F5F14"/>
+    <w:rsid w:val="00313EA8"/>
+    <w:rsid w:val="003322DF"/>
+    <w:rsid w:val="00346383"/>
+    <w:rsid w:val="00362B94"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rsid w:val="0037189E"/>
+    <w:rsid w:val="00371C0A"/>
+    <w:rsid w:val="003938B3"/>
+    <w:rsid w:val="00394DD6"/>
+    <w:rsid w:val="00396D79"/>
+    <w:rsid w:val="003B1EA4"/>
+    <w:rsid w:val="003C6784"/>
+    <w:rsid w:val="003D2D1D"/>
+    <w:rsid w:val="003D6E76"/>
+    <w:rsid w:val="003F7E02"/>
+    <w:rsid w:val="00406276"/>
+    <w:rsid w:val="00420D1A"/>
+    <w:rsid w:val="00434C6A"/>
+    <w:rsid w:val="00447712"/>
+    <w:rsid w:val="00460A1D"/>
+    <w:rsid w:val="00470EA5"/>
+    <w:rsid w:val="0048012E"/>
+    <w:rsid w:val="0049202C"/>
+    <w:rsid w:val="004B3847"/>
+    <w:rsid w:val="004E05AF"/>
+    <w:rsid w:val="004F0926"/>
+    <w:rsid w:val="005023F1"/>
+    <w:rsid w:val="00516F7B"/>
+    <w:rsid w:val="00527B6F"/>
+    <w:rsid w:val="00582167"/>
+    <w:rsid w:val="00585E8F"/>
+    <w:rsid w:val="005A049C"/>
+    <w:rsid w:val="005A5B6E"/>
+    <w:rsid w:val="005D5C42"/>
+    <w:rsid w:val="00624DC2"/>
+    <w:rsid w:val="00641D52"/>
+    <w:rsid w:val="0064564E"/>
+    <w:rsid w:val="00656762"/>
+    <w:rsid w:val="00657154"/>
+    <w:rsid w:val="00670D7C"/>
+    <w:rsid w:val="006A6338"/>
+    <w:rsid w:val="006E4CFA"/>
+    <w:rsid w:val="006E7CD2"/>
+    <w:rsid w:val="00707B47"/>
+    <w:rsid w:val="00713493"/>
+    <w:rsid w:val="00720F96"/>
+    <w:rsid w:val="00755FFC"/>
+    <w:rsid w:val="00761686"/>
+    <w:rsid w:val="00764D73"/>
+    <w:rsid w:val="00765939"/>
+    <w:rsid w:val="007A3866"/>
+    <w:rsid w:val="007A71B2"/>
+    <w:rsid w:val="007C4E23"/>
+    <w:rsid w:val="007D39C7"/>
+    <w:rsid w:val="007E58F7"/>
+    <w:rsid w:val="007F45D1"/>
+    <w:rsid w:val="008029BB"/>
+    <w:rsid w:val="00812A6C"/>
+    <w:rsid w:val="00822FF6"/>
+    <w:rsid w:val="00840E97"/>
+    <w:rsid w:val="008519E7"/>
+    <w:rsid w:val="00857EA8"/>
+    <w:rsid w:val="00867CDA"/>
+    <w:rsid w:val="0087751F"/>
+    <w:rsid w:val="008872CE"/>
+    <w:rsid w:val="008901C5"/>
+    <w:rsid w:val="008E2E89"/>
+    <w:rsid w:val="008E31ED"/>
+    <w:rsid w:val="00912AAC"/>
+    <w:rsid w:val="00923986"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:rsid w:val="00947C16"/>
+    <w:rsid w:val="009538C8"/>
+    <w:rsid w:val="009655E6"/>
+    <w:rsid w:val="009677AF"/>
+    <w:rsid w:val="009E1EA9"/>
+    <w:rsid w:val="00A30373"/>
+    <w:rsid w:val="00A3435B"/>
+    <w:rsid w:val="00A343DB"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rsid w:val="00A534A2"/>
+    <w:rsid w:val="00A62E46"/>
+    <w:rsid w:val="00A66D2C"/>
+    <w:rsid w:val="00AA7821"/>
+    <w:rsid w:val="00AD3648"/>
+    <w:rsid w:val="00B56FB5"/>
+    <w:rsid w:val="00B604CD"/>
+    <w:rsid w:val="00B65B4C"/>
+    <w:rsid w:val="00B7762D"/>
+    <w:rsid w:val="00B902AF"/>
+    <w:rsid w:val="00B958EA"/>
+    <w:rsid w:val="00BC6D95"/>
+    <w:rsid w:val="00C07645"/>
+    <w:rsid w:val="00C07AD1"/>
+    <w:rsid w:val="00C16A10"/>
+    <w:rsid w:val="00C261DE"/>
+    <w:rsid w:val="00C3014A"/>
+    <w:rsid w:val="00C6539B"/>
+    <w:rsid w:val="00C80EEA"/>
+    <w:rsid w:val="00CB1F4C"/>
+    <w:rsid w:val="00CC48C3"/>
+    <w:rsid w:val="00CF1635"/>
+    <w:rsid w:val="00D02FD4"/>
+    <w:rsid w:val="00D223C2"/>
+    <w:rsid w:val="00D37D0D"/>
+    <w:rsid w:val="00D37E88"/>
+    <w:rsid w:val="00D60E87"/>
+    <w:rsid w:val="00D750F1"/>
+    <w:rsid w:val="00D964FA"/>
+    <w:rsid w:val="00DA7CBF"/>
+    <w:rsid w:val="00E06EAB"/>
+    <w:rsid w:val="00E539C2"/>
+    <w:rsid w:val="00E7246F"/>
+    <w:rsid w:val="00E83187"/>
+    <w:rsid w:val="00ED12C5"/>
+    <w:rsid w:val="00EF507A"/>
+    <w:rsid w:val="00F23F54"/>
+    <w:rsid w:val="00F258BB"/>
+    <w:rsid w:val="00F401BD"/>
+    <w:rsid w:val="00F46283"/>
+    <w:rsid w:val="00F61E11"/>
+    <w:rsid w:val="00F73922"/>
+    <w:rsid w:val="00F96705"/>
+    <w:rsid w:val="00FB46C8"/>
+    <w:rsid w:val="00FE2E63"/>
+    <w:rsid w:val="14AE1A82"/>
+    <w:rsid w:val="6263B1A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5434AC07"/>
-  <w15:docId w15:val="{AABDB624-F1B9-44A7-9E39-ED89D0850E83}"/>
+  <w14:docId w14:val="711BF096"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{78126F8B-4D20-4896-AF35-D1FE93AD39A7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...1 lines deleted...]
-        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18341,453 +8242,1400 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:spacing w:before="1"/>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:spacing w:before="68"/>
-      <w:ind w:left="921"/>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
-      <w:ind w:left="1065" w:hanging="368"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="003703F5"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003703F5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A508E9"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A508E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00943B5C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/AEMT/Recertification" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/health-professions-licensing-system-user-guide" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/oems-administrative-requirements" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://checkahealthlicense.mass.gov/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/EMT/Recertification" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@nremt.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nremt.org/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov." TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/office-of-emergency-medical-services" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nremt.org/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionslicensingsupport.mass.gov/hc/en-us/categories/22355957185047-Using-the-Licensing-System" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthprofessionlicensing.mass.gov/login-register" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BFB3398FF28ED646BCA40399130C015F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="87766494787836d183d4f5dd832f3fe0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30999b87-787b-4ae8-a6ee-6bcc85ade281" xmlns:ns3="1d343228-1eec-43d1-98fd-370ae8985287" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e309faea563aa1a6f3fea1af2265b62c" ns2:_="" ns3:_="">
+    <xsd:import namespace="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <xsd:import namespace="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30999b87-787b-4ae8-a6ee-6bcc85ade281" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1d343228-1eec-43d1-98fd-370ae8985287" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c6fb5c79-03f2-47ea-bb97-3ce4a27e6352}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1d343228-1eec-43d1-98fd-370ae8985287">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30999b87-787b-4ae8-a6ee-6bcc85ade281">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="1d343228-1eec-43d1-98fd-370ae8985287" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0E169A8-0EA2-4332-BD6F-A43D8A3E13BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F912581A-015C-4B6B-A90A-2F260076FD8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6015D6C0-6343-4DD2-904D-A2EBEE5AAF62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30999b87-787b-4ae8-a6ee-6bcc85ade281"/>
+    <ds:schemaRef ds:uri="1d343228-1eec-43d1-98fd-370ae8985287"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A57636BB-8C3B-48C2-B64A-F19258CE3372}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1039</Words>
-  <Characters>5926</Characters>
+  <Words>725</Words>
+  <Characters>4134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6952</CharactersWithSpaces>
+  <CharactersWithSpaces>4850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>advanced-emt-recertification-instructions-2026-updated</dc:title>
-  <dc:creator>Saxe, Daniel (DPH)</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Paicopoulos, Aggelos (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-    <vt:filetime>2025-10-30T00:00:00Z</vt:filetime>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BFB3398FF28ED646BCA40399130C015F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-[...6 lines deleted...]
-    <vt:lpwstr>Microsoft® Publisher for Microsoft 365</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>