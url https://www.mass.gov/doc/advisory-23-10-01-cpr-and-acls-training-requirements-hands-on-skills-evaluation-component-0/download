--- v0 (2025-10-27)
+++ v1 (2026-05-25)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D13015A" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="001A6EDE">
       <w:pPr>
         <w:framePr w:w="6926" w:h="1898" w:hRule="exact" w:hSpace="187" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="2884" w:y="711"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>The Commonwealth of Massachusetts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D27BA80" w14:textId="77777777" w:rsidR="000537DA" w:rsidRDefault="000537DA" w:rsidP="001A6EDE">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="1898" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>Executive Office of Health and Human Services</w:t>
@@ -70,114 +70,122 @@
       <w:r>
         <w:t>Office of Emergency Medical Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0958205A" w14:textId="4307CBDA" w:rsidR="006D06D9" w:rsidRDefault="001A6EDE" w:rsidP="001A6EDE">
       <w:pPr>
         <w:pStyle w:val="ExecOffice"/>
         <w:framePr w:w="6926" w:h="1898" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:x="2884" w:y="711"/>
       </w:pPr>
       <w:r>
         <w:t>67 Forest</w:t>
       </w:r>
       <w:r w:rsidR="000537DA">
         <w:t xml:space="preserve"> Street, </w:t>
       </w:r>
       <w:r>
         <w:t>Marlborough</w:t>
       </w:r>
       <w:r w:rsidR="000537DA">
         <w:t xml:space="preserve">, MA </w:t>
       </w:r>
       <w:r>
         <w:t>01752</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DDC802" w14:textId="4A70C274" w:rsidR="00BA4055" w:rsidRDefault="00C46D29" w:rsidP="00BA4055">
+    <w:p w14:paraId="14DDC802" w14:textId="3E4ED136" w:rsidR="00BA4055" w:rsidRDefault="00BA4055" w:rsidP="00BA4055">
       <w:pPr>
         <w:framePr w:w="1927" w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="940" w:y="-951"/>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4EA7C1" w14:textId="70BCEB58" w:rsidR="009908FF" w:rsidRDefault="00017B4E" w:rsidP="0072610D">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="LinePrinter" w:hAnsi="LinePrinter"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1406FE77" wp14:editId="1A3296C4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1406FE77" wp14:editId="2D2FBDDB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>253365</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-266700</wp:posOffset>
+            </wp:positionV>
             <wp:extent cx="1003300" cy="1201973"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Massachusetts state seal"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1007896" cy="1207480"/>
+                      <a:ext cx="1003300" cy="1201973"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00DF3356">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="593B8E20" wp14:editId="728228A6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5224463</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1019175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1814195" cy="1185545"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -499,51 +507,51 @@
                           <w:b/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:lang w:val="fr-FR"/>
                         </w:rPr>
                         <w:t>www.mass.gov/dph</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3CB10211" w14:textId="77777777" w:rsidR="004813AC" w:rsidRPr="00FC6B42" w:rsidRDefault="004813AC" w:rsidP="00FC6B42">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial Rounded MT Bold" w:hAnsi="Arial Rounded MT Bold"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DF3356">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CC856F6" wp14:editId="460E1057">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-75565</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1082357</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1572895" cy="802005"/>
                 <wp:effectExtent l="0" t="0" r="8255" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
@@ -730,51 +738,51 @@
     </w:p>
     <w:p w14:paraId="69F380EF" w14:textId="77777777" w:rsidR="00033154" w:rsidRDefault="00033154" w:rsidP="0072610D"/>
     <w:p w14:paraId="597CC4AD" w14:textId="20A21FC3" w:rsidR="001A5550" w:rsidRPr="001A5550" w:rsidRDefault="001A5550" w:rsidP="00CB52D7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A5550">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22920375" w14:textId="53DC5D1C" w:rsidR="001A5550" w:rsidRPr="008304AA" w:rsidRDefault="008304AA" w:rsidP="001A5550">
+    <w:p w14:paraId="22920375" w14:textId="36917691" w:rsidR="001A5550" w:rsidRPr="008304AA" w:rsidRDefault="008304AA" w:rsidP="001A5550">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="exact"/>
         <w:ind w:left="2272" w:right="2114"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008304AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ADVISORY 2</w:t>
       </w:r>
       <w:r w:rsidR="004034E9">
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
@@ -811,59 +819,59 @@
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A660CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008304AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="004034E9">
+      <w:r w:rsidR="00017B4E">
         <w:rPr>
           <w:b/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="569B547A" w14:textId="77777777" w:rsidR="001A5550" w:rsidRPr="001A5550" w:rsidRDefault="001A5550" w:rsidP="001A5550">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A56AFD" w14:textId="0D3BA42A" w:rsidR="008304AA" w:rsidRPr="008304AA" w:rsidRDefault="008304AA" w:rsidP="004034E9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="619"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
@@ -2630,51 +2638,51 @@
           <w:t>oems.recert@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00033154" w:rsidRPr="009908FF" w:rsidSect="001C005C">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2694,64 +2702,64 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="LinePrinter">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3430597D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBBED2DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1339" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2828,78 +2836,80 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7099" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="239290576">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D77A6"/>
     <w:rsid w:val="0000218B"/>
+    <w:rsid w:val="00017B4E"/>
     <w:rsid w:val="00033154"/>
     <w:rsid w:val="00042048"/>
     <w:rsid w:val="000537DA"/>
     <w:rsid w:val="00080D46"/>
     <w:rsid w:val="000A1DE1"/>
     <w:rsid w:val="000B7D96"/>
     <w:rsid w:val="000D4182"/>
     <w:rsid w:val="000F315B"/>
     <w:rsid w:val="0010304A"/>
+    <w:rsid w:val="00103269"/>
     <w:rsid w:val="001125C0"/>
     <w:rsid w:val="001238E6"/>
     <w:rsid w:val="00132F4C"/>
     <w:rsid w:val="001410FC"/>
     <w:rsid w:val="0015268B"/>
     <w:rsid w:val="00177C77"/>
     <w:rsid w:val="001A5550"/>
     <w:rsid w:val="001A6EDE"/>
     <w:rsid w:val="001B5D04"/>
     <w:rsid w:val="001B6693"/>
     <w:rsid w:val="001C005C"/>
     <w:rsid w:val="002068C3"/>
     <w:rsid w:val="00241C0B"/>
     <w:rsid w:val="0025731A"/>
     <w:rsid w:val="00260D54"/>
     <w:rsid w:val="00262088"/>
     <w:rsid w:val="00262C66"/>
     <w:rsid w:val="00273F48"/>
     <w:rsid w:val="00276957"/>
     <w:rsid w:val="00276DCC"/>
     <w:rsid w:val="002A132F"/>
     <w:rsid w:val="002A5D06"/>
     <w:rsid w:val="002D1C21"/>
     <w:rsid w:val="002D7B33"/>
     <w:rsid w:val="002F3262"/>
@@ -3076,51 +3086,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4299AB33"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCFA160E-D377-4B05-982F-B9CF6A55D325}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -3553,51 +3563,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="0057084C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D323DF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="781614722">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oems.recert@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\KMarshall\DPH%20Letterhead.dot" TargetMode="External"/></Relationships>
@@ -3893,63 +3903,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ae916ade-957f-4a2f-93c3-592a84a0e75c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B0F2FAA928F6D64BB16ED70B5ACF963F" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="877bd3fb08ef6011f3b79d8bdcb87a43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ae916ade-957f-4a2f-93c3-592a84a0e75c" xmlns:ns3="e10e4db1-d899-403d-9807-651178ead3da" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6239b1d85b41d22f2dbfb1cea51af504" ns2:_="" ns3:_="">
     <xsd:import namespace="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <xsd:import namespace="e10e4db1-d899-403d-9807-651178ead3da"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4128,103 +4136,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76139ECE-AAC9-4727-AFAF-3A2304AA203A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
+    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B595B0-96E8-4711-AA41-147197B02448}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
     <ds:schemaRef ds:uri="e10e4db1-d899-403d-9807-651178ead3da"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E00FE09-04B5-4F2D-BE35-4F00C3FBD9A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1FC13ED-9ACC-4689-9EBE-D1CEF212FA91}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76139ECE-AAC9-4727-AFAF-3A2304AA203A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="ae916ade-957f-4a2f-93c3-592a84a0e75c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DPH Letterhead</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>571</Words>
   <Characters>3258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>