--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -428,56 +428,56 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0023907A" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6A5310" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
       <w:r>
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D01763D" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
-      <w:r>
+    <w:p w14:paraId="5D01763D" w14:textId="23F0782B" w:rsidR="001E4A74" w:rsidRDefault="00957758" w:rsidP="001E4A74">
+      <w:r w:rsidRPr="00957758">
         <w:lastRenderedPageBreak/>
-        <w:t>88 Industry Avenue, Suite D</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="001E4A74">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C21D9E7" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B1414B" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tewksbury, MA 01876</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0022B3F1" w14:textId="77777777" w:rsidR="001E4A74" w:rsidRDefault="001E4A74" w:rsidP="001E4A74">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -626,82 +626,82 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="42145F03" w:rsidR="00D77DDC" w:rsidRPr="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="005C2F3A">
+  <w:p w14:paraId="70FF7564" w14:textId="25BFB700" w:rsidR="00D77DDC" w:rsidRPr="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="005C2F3A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>AFF-IS-</w:t>
     </w:r>
     <w:r w:rsidR="00B84E6B" w:rsidRPr="00B84E6B">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>PT-BR-</w:t>
+      <w:t>PT-BR</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00957758">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
-      <w:t>1019</w:t>
+      <w:t>_2025-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5CD65482" w14:textId="77777777" w:rsidR="00363C3E" w:rsidRDefault="00363C3E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1086FE08" w14:textId="77777777" w:rsidR="00363C3E" w:rsidRDefault="00363C3E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1107,94 +1107,96 @@
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="704911243">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="879127542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="833688183">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="670253124">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="0003085A"/>
     <w:rsid w:val="000C7534"/>
     <w:rsid w:val="001820D3"/>
     <w:rsid w:val="001E4A74"/>
     <w:rsid w:val="0031444A"/>
     <w:rsid w:val="00353328"/>
     <w:rsid w:val="00363C3E"/>
     <w:rsid w:val="003C1784"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="004E0195"/>
     <w:rsid w:val="005208EB"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="00921124"/>
+    <w:rsid w:val="00957758"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="009D487A"/>
     <w:rsid w:val="00B73215"/>
     <w:rsid w:val="00B84E6B"/>
+    <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00D66A5E"/>
     <w:rsid w:val="00D77DDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -2455,69 +2457,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>286</Words>
-  <Characters>1636</Characters>
+  <Words>285</Words>
+  <Characters>1628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1919</CharactersWithSpaces>
+  <CharactersWithSpaces>1910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>