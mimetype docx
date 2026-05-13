--- v0 (2025-10-29)
+++ v1 (2026-05-13)
@@ -16,59 +16,141 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="005078F2" w:rsidRPr="000D0AFE" w:rsidRDefault="00A46F34" w:rsidP="00FA06DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:val="es-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D0AFE">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:lang w:val="es-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Diklarasãu pa Virifika Situasãu di Prizon</w:t>
-      </w:r>
+        <w:t>Diklarasãu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Virifika</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Situasãu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:lang w:val="es-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Prizon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00000003" w14:textId="2220A4A8" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Óra ki nhos ta manda-nu es furmuláriu li, pur favor, nhos inkluí un kópia di kel karta ki nu manda-nhos ta pidi próva di nhos situasãu di prizon. Kel karta ta </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD154E">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>txumadu “</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -200,62 +282,353 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>ID di MassHealth (ka obrigatóriu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000C" w14:textId="178D1163" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:t>PASU 2 Nhos le y sina kel furmuláriu li.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000D" w14:textId="19E0BFCF" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pur favor nhos poi déntu di un sirklu kel opsãu li dibaxu ki sta dretu, nhos sina y po dáta. </w:t>
-[...5 lines deleted...]
-        <w:t>Dipos nhos mada-nu es furmuláriu.</w:t>
+        <w:t>Pur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> favor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>nhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>poi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>déntu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>sirklu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>kel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>opsãu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>dibaxu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>dretu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>nhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>sina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t>dáta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-419"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dipos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>mada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-nu es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>furmuláriu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000000E" w14:textId="5E2B2E8E" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -314,90 +687,696 @@
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Kel algen ki numiadu la di riba sta na prizon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000012" w14:textId="67F6594A" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Kel algen ki numiadu la di riba sta ta spera julgamentu? Sin Nãu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000013" w14:textId="641C82EC" w:rsidR="005078F2" w:rsidRPr="000D0AFE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
-[...7 lines deleted...]
-        <w:t>(ripoi) Massachusetts pa kalker kréditu fiskal o binifísiu di saúdi ki N tevi.</w:t>
+    <w:p w14:paraId="00000013" w14:textId="641C82EC" w:rsidR="005078F2" w:rsidRPr="00C951FC" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Óra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sina</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>dibaxu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jura, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>péna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>perjúriu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>tudu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>informasãu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>furmuláriu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>verdadi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>sta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>konplétu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>tantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>kuantu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N sabe. N sabe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>minti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>furmuláriu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>nha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>suguru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>saúdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>podi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>kortadu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y N pode ten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>rienbolsa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004547CE" w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ripoi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Massachusetts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>kalker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>kréditu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>fiskal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>binifísiu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> di </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>saúdi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>ki</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>tevi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C951FC">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000014" w14:textId="77777777" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Sinatura di rekerenti, menbru o un riprizentanti otorizadu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000015" w14:textId="0525D7F5" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Dáta</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="00000016" w14:textId="49D37310" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:t>PASU 3 Nhos manda es furmuláriu sinadu di un di es 3 manera.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000017" w14:textId="77777777" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -433,104 +1412,112 @@
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pa Kurreiu: Health Insurance Processing Center, P.O. Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000019" w14:textId="77777777" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA06DE">
-[...3 lines deleted...]
-        <w:t>Pesoalmenti:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pesoalmenti</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA06DE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000001A" w14:textId="77777777" w:rsidR="005078F2" w:rsidRPr="00FA06DE" w:rsidRDefault="00A46F34" w:rsidP="000D0AFE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:t xml:space="preserve">MassHealth Enrollment </w:t>
       </w:r>
       <w:r w:rsidRPr="000D0AFE">
         <w:t>Centers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA9A250" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:r>
         <w:t>529 Main Street</w:t>
       </w:r>
       <w:r w:rsidDel="0022018D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C492C9" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3FD394" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:r>
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA4B534" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
-      <w:r>
+    <w:p w14:paraId="0DA4B534" w14:textId="009B7EC5" w:rsidR="000D0AFE" w:rsidRDefault="00C951FC" w:rsidP="000D0AFE">
+      <w:r w:rsidRPr="00C951FC">
         <w:lastRenderedPageBreak/>
-        <w:t>88 Industry Avenue, Suite D</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0AFE">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02C84D9B" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5955F23F" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tewksbury, MA 01876</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="513B4AE8" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -561,56 +1548,129 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA06DE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Nhos telefona pa Health Connector na (877) 623-6765</w:t>
       </w:r>
       <w:r w:rsidR="000D0AFE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>, o</w:t>
       </w:r>
       <w:r w:rsidR="000D0AFE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000D0AFE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>nhos telefona pa MassHealth na (800) 841-2900.</w:t>
+        <w:t>nhos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>telefona</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>pa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D0AFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (800) 841-2900.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377444D6" w14:textId="02818656" w:rsidR="000D0AFE" w:rsidRPr="00FA06DE" w:rsidRDefault="000D0AFE">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>TDD/TTY: 711</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000D0AFE" w:rsidRPr="00FA06DE">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -622,115 +1682,123 @@
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7DED3F0F" w14:textId="77777777" w:rsidR="00A46F34" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{03F8AD6F-394B-4322-A96A-056690D0730C}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{16C7539E-6D1B-4DA2-80C7-7DF5FC64DA22}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{616BCFF4-61E1-43FF-BA87-77C6504CA28D}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{5DECF608-4B31-42FC-9295-1EA4398E95F4}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{190F4249-A21A-41A0-9B39-5E6F8E15CBE7}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{744E1587-41C6-443E-9DBE-7FB6ACA0B4B0}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{68877C4F-FAC3-4074-82CD-E33A072BE285}"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId5" w:fontKey="{58A5301F-9EF4-4CB1-BC72-036B37F472F4}"/>
+    <w:embedBold r:id="rId5" w:fontKey="{682691FA-7FDB-4E78-A281-1BC20345F854}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{36840AB1-EBBA-4CBE-8703-B0C819B04753}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{B91E11EE-F909-4120-8E84-350F0A9C22BD}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00000028" w14:textId="4583581E" w:rsidR="005078F2" w:rsidRPr="002C4FA2" w:rsidRDefault="002C4FA2" w:rsidP="000D0AFE">
+  <w:p w14:paraId="00000028" w14:textId="6FC6BE4E" w:rsidR="005078F2" w:rsidRPr="002C4FA2" w:rsidRDefault="002C4FA2" w:rsidP="000D0AFE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-540"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>AFF-IS-KEA</w:t>
     </w:r>
     <w:r w:rsidR="000D0AFE">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>_2025-04</w:t>
+      <w:t>_2025-</w:t>
+    </w:r>
+    <w:r w:rsidR="00C951FC">
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="26EB7E72" w14:textId="77777777" w:rsidR="00A46F34" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="679B5860" w14:textId="77777777" w:rsidR="00A46F34" w:rsidRDefault="00A46F34">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -930,113 +1998,116 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="891190198">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1824732696">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005078F2"/>
     <w:rsid w:val="000D0AFE"/>
     <w:rsid w:val="00150F23"/>
     <w:rsid w:val="00280018"/>
     <w:rsid w:val="002A770D"/>
     <w:rsid w:val="002C4FA2"/>
     <w:rsid w:val="00334561"/>
     <w:rsid w:val="003828A5"/>
     <w:rsid w:val="003C1784"/>
     <w:rsid w:val="004547CE"/>
     <w:rsid w:val="005078F2"/>
     <w:rsid w:val="0057159F"/>
     <w:rsid w:val="005B17D5"/>
     <w:rsid w:val="008A52EB"/>
     <w:rsid w:val="008F0B6E"/>
     <w:rsid w:val="00A46F34"/>
     <w:rsid w:val="00AD154E"/>
     <w:rsid w:val="00B23B32"/>
+    <w:rsid w:val="00C63141"/>
+    <w:rsid w:val="00C951FC"/>
     <w:rsid w:val="00CB11C6"/>
     <w:rsid w:val="00EF1899"/>
     <w:rsid w:val="00F54D74"/>
     <w:rsid w:val="00FA06DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="08B29B91"/>
   <w15:docId w15:val="{61D95178-C942-46A2-86D9-37484ECFDA7B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -2289,65 +3360,65 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mhRureLShM/YQJ51niGpSgaxd0qUQ==">CgMxLjAaGgoBMBIVChMIBCoPCgtBQUFCT21DdkZEYxABIsMDCgtBQUFCT21DdkZEYxLsAgoLQUFBQk9tQ3ZGRGMSC0FBQUJPbUN2RkRjGg0KCXRleHQvaHRtbBIAIg4KCnRleHQvcGxhaW4SACpKChFDaGFpbmVkYSBTdGVybGluZxo1Ly9zc2wuZ3N0YXRpYy5jb20vZG9jcy9jb21tb24vYmx1ZV9zaWxob3VldHRlOTYtMC5wbmcwoIKByPUxOKCCgcj1MUo9CiRhcHBsaWNhdGlvbi92bmQuZ29vZ2xlLWFwcHMuZG9jcy5tZHMaFcLX2uQBDxoNCgkKA0hULRABGAAQAXJMChFDaGFpbmVkYSBTdGVybGluZxo3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAggE1c3VnZ2VzdElkSW1wb3J0N2E5YzE2MDMtYTFkMi00NTZjLWI1YWQtYzk5MjljMDk5ZjgzXzGIAQGaAQYIABAAGACwAQC4AQEYoIKByPUxIKCCgcj1MTAAQjVzdWdnZXN0SWRJbXBvcnQ3YTljMTYwMy1hMWQyLTQ1NmMtYjVhZC1jOTkyOWMwOTlmODNfMTgAakoKNXN1Z2dlc3RJZEltcG9ydDdhOWMxNjAzLWExZDItNDU2Yy1iNWFkLWM5OTI5YzA5OWY4M18xEhFDaGFpbmVkYSBTdGVybGluZ3IhMTBtc0t3NVA5alB0NFdBaGdnVmhldWJYS091MXhLUDlw</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>285</Words>
-  <Characters>1630</Characters>
+  <Words>284</Words>
+  <Characters>1622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1912</CharactersWithSpaces>
+  <CharactersWithSpaces>1903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>