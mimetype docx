--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -1,1756 +1,527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A11CC0D" w14:textId="044B586D" w:rsidR="0002588B" w:rsidRPr="00A8566A" w:rsidRDefault="009A3363" w:rsidP="00A8566A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A8566A">
-        <w:t>Afidavi</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Afidavi pou verifye </w:t>
+      </w:r>
       <w:r w:rsidR="00B039F2" w:rsidRPr="00A8566A">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8566A">
-        <w:t>osizyon</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>osizyon anprizònman</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="407F306A" w14:textId="625007F0" w:rsidR="009A3363" w:rsidRDefault="009A3363" w:rsidP="009A3363">
-      <w:proofErr w:type="spellStart"/>
-[...165 lines deleted...]
-        <w:t>."</w:t>
+      <w:r>
+        <w:t>Lè w voye fomilè sa a ban nou, mete ansanm ak li tanpri yon kopi lèt nou voye ba ou a pou n mande voye prèv sou pozisyon anprizònman. Let sa a rele "demann pou enfòmasyon."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1A6EB2" w14:textId="5504F30E" w:rsidR="00D77DDC" w:rsidRPr="00DB02B5" w:rsidRDefault="00D77DDC" w:rsidP="00A8566A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB02B5">
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
         <w:t>ETAP 1</w:t>
       </w:r>
       <w:r w:rsidR="00D05765" w:rsidRPr="00DB02B5">
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB02B5">
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pale n de </w:t>
-[...69 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Pale n de oumenm. Ekri avèk gwo lèt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04224A46" w14:textId="77777777" w:rsidR="00921124" w:rsidRPr="00D97540" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97540">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Prenon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26D77C26" w14:textId="77777777" w:rsidR="00921124" w:rsidRPr="00D97540" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97540">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Paraf dezyèm prenon</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D68DEE" w14:textId="77777777" w:rsidR="00921124" w:rsidRPr="00D97540" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D97540">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Non fanmi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD2DC2F" w14:textId="77777777" w:rsidR="00921124" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dat </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (MM/DD/AAAA) </w:t>
+        <w:t xml:space="preserve">Dat nesans (MM/DD/AAAA) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D961134" w14:textId="6E3C321C" w:rsidR="00921124" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ref ID (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B03289" w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fakiltatif</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42953051" w14:textId="77777777" w:rsidR="00921124" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nimewo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Nimewo sekirite sosyal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBD4CFB" w14:textId="15E08B57" w:rsidR="00D77DDC" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D05765">
+        <w:t>MassHealth ID (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03289" w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>sekirite</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>fakiltatif</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B039F2" w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195B88C1" w14:textId="78C00CE6" w:rsidR="00D77DDC" w:rsidRPr="00D97540" w:rsidRDefault="00D05765" w:rsidP="00A8566A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00D97540">
         <w:t>ETAP</w:t>
       </w:r>
       <w:r w:rsidR="00D77DDC" w:rsidRPr="00D97540">
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D97540">
         <w:t> :</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D77DDC" w:rsidRPr="00D97540">
-        <w:t xml:space="preserve"> Li epi </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> a.</w:t>
+        <w:t xml:space="preserve"> Li epi siyen non w sou papye sa a.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB36295" w14:textId="77777777" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Tanpri</w:t>
-[...111 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Tanpri, sèkle opsyon ki kòrèk la annapre a, epi mete dat la. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Voye fòmilè a tounen ban nou apre.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BD3619" w14:textId="7DD74B5A" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>Moun ki site anwo a pa nan prizon.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD1429C" w14:textId="7EF07E20" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...53 lines deleted...]
-        <w:t> :</w:t>
+      <w:r>
+        <w:t>Moun ki site anwo a te lage dènyèman nan prizon. Dat li lage :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="660087B7" w14:textId="3216ADF6" w:rsidR="00921124" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moun ki site </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Moun ki site anwo a nan prizon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA16F1E" w14:textId="3D636ACC" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
+      <w:r>
+        <w:t>Èske moun ki site anwo a ap tann pou l devan jij? Wi Non</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EC9A87" w14:textId="53DA073E" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
+      <w:r>
+        <w:t>Depi m siyen non m anba a, mwen jire sou pèn paji e penalite poutèt fo sèman, tout bagay ki make sou papye sa a vre e konplèt dapre tout konesans mwen. Mwen konnen si m manti sou fomilè sila, kouvèti medikal mwen an gendwa kanpe e mwen gendwa gen pou m ranbouse Massachusetts pou tout kredi nan taks oubyen benefis medikal mwen resevwa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5250994A" w14:textId="77777777" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
+      <w:r>
+        <w:t>Siyati aplikan an, manm lan, oubyen reprezantan otorize a</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B99E2C4" w14:textId="4B950669" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
+      <w:r>
+        <w:t>Dat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0876D006" w14:textId="55D44869" w:rsidR="00D77DDC" w:rsidRPr="000F7828" w:rsidRDefault="00D05765" w:rsidP="00A8566A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
-          <w:lang w:val="en-US"/>
-[...499 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ETAP</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77DDC" w:rsidRPr="000F7828">
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>ETAP</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7828">
+        <w:rPr>
+          <w:lang w:val="fr-HT"/>
+        </w:rPr>
+        <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00D77DDC" w:rsidRPr="000F7828">
         <w:rPr>
           <w:lang w:val="fr-HT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve"> sa yo.</w:t>
+        <w:t xml:space="preserve"> Retounen papye sa a ki siyen nan youn nan 3 fason sa yo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06123B4D" w14:textId="2F6212FD" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>FAKS : (857) 323-8300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0479BFA2" w14:textId="73C9AC03" w:rsidR="00D77DDC" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pa </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Health Insurance Processing Center, P.O. Box 4405, Taunton, MA 02780</w:t>
+        <w:t>Pa lapòs : Health Insurance Processing Center, P.O. Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C97497" w14:textId="011332AD" w:rsidR="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="00921124">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">An </w:t>
-[...7 lines deleted...]
-        <w:t> :</w:t>
+        <w:t>An pèsòn :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E60A5C1" w14:textId="13E806F1" w:rsidR="00D77DDC" w:rsidRPr="005C2F3A" w:rsidRDefault="00D77DDC" w:rsidP="00D77DDC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>MassHealth</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Center</w:t>
+        <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C62BF1" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
         <w:t>529 Main Street</w:t>
       </w:r>
       <w:r w:rsidDel="0022018D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>, MA 02129</w:t>
+        <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44909FC2" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
         <w:t>45 Spruce Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Chelsea, MA 02150</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4D9BD5" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
-        <w:t xml:space="preserve">100 Hancock Street, 1st </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>100 Hancock Street, 1st Floor</w:t>
+      </w:r>
       <w:r>
         <w:br/>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6029B8" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
-      <w:r>
+    <w:p w14:paraId="6B6029B8" w14:textId="472CDDCC" w:rsidR="00A8566A" w:rsidRDefault="00D80CB0" w:rsidP="00A8566A">
+      <w:r w:rsidRPr="00D80CB0">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">88 </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8566A">
         <w:br/>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632D750C" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F03B47" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
         <w:t>367 East Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>, MA 01876</w:t>
+        <w:t>Tewksbury, MA 01876</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581EFE8A" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">50 SW </w:t>
-[...7 lines deleted...]
-        <w:t>, Suite 1A</w:t>
+        <w:t>50 SW Cutoff, Suite 1A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3817D59E" w14:textId="77777777" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Worcester, MA 01604</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DB0D5C" w14:textId="124D88DF" w:rsidR="00D77DDC" w:rsidRPr="00D05765" w:rsidRDefault="00D77DDC" w:rsidP="00A8566A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D05765">
-        <w:t>Èske</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Èske w vle poze </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A8566A">
         <w:t>kesyon</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D05765">
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00533363" w14:textId="77777777" w:rsidR="000F7828" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r w:rsidRPr="00D05765">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Sonnen Health Connector nan </w:t>
       </w:r>
       <w:r>
         <w:t>(877) 623-6765,</w:t>
       </w:r>
       <w:r w:rsidR="000F7828">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D97540">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ubyen</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> MassHealth nan </w:t>
+        <w:t xml:space="preserve">ubyen sonnen MassHealth nan </w:t>
       </w:r>
       <w:r>
         <w:t>(800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="000F7828">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB820E" w14:textId="6B012868" w:rsidR="00A8566A" w:rsidRDefault="00A8566A" w:rsidP="00A8566A">
       <w:r>
-        <w:t>TDD/</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 711</w:t>
+        <w:t>TDD/TTY: 711</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A8566A" w:rsidSect="00AF4E7E">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0EC1C546" w14:textId="77777777" w:rsidR="00AF4E7E" w:rsidRDefault="00AF4E7E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="050B5F0A" w14:textId="77777777" w:rsidR="00AF4E7E" w:rsidRDefault="00AF4E7E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1795,104 +566,160 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="2104BF1F" w:rsidR="00D77DDC" w:rsidRPr="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="005C2F3A">
+  <w:p w14:paraId="5D366E51" w14:textId="77777777" w:rsidR="00D80CB0" w:rsidRDefault="00D80CB0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70FF7564" w14:textId="5C9BDCCE" w:rsidR="00D77DDC" w:rsidRPr="00D77DDC" w:rsidRDefault="00D77DDC" w:rsidP="005C2F3A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-720"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>AFF-IS</w:t>
     </w:r>
     <w:r w:rsidR="00D05765">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>-HT</w:t>
     </w:r>
     <w:r w:rsidR="00A8566A">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>_2025-04</w:t>
+      <w:t>_2025-</w:t>
     </w:r>
+    <w:r w:rsidR="00D80CB0">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70F38892" w14:textId="77777777" w:rsidR="00D80CB0" w:rsidRDefault="00D80CB0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7CD9148A" w14:textId="77777777" w:rsidR="00AF4E7E" w:rsidRDefault="00AF4E7E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2D24F5FE" w14:textId="77777777" w:rsidR="00AF4E7E" w:rsidRDefault="00AF4E7E" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EC03105" w14:textId="77777777" w:rsidR="00D80CB0" w:rsidRDefault="00D80CB0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CD74195" w14:textId="77777777" w:rsidR="00D80CB0" w:rsidRDefault="00D80CB0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DE9D87E" w14:textId="77777777" w:rsidR="00D80CB0" w:rsidRDefault="00D80CB0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12C009E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3E232C"/>
     <w:lvl w:ilvl="0" w:tplc="580A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="580A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2271,92 +1098,93 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="704911243">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="879127542">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="833688183">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="670253124">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="00026821"/>
     <w:rsid w:val="000F7828"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="005208EB"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="0087318A"/>
     <w:rsid w:val="00921124"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="00A8566A"/>
     <w:rsid w:val="00AF4E7E"/>
     <w:rsid w:val="00B03289"/>
     <w:rsid w:val="00B039F2"/>
+    <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00CF6984"/>
     <w:rsid w:val="00D05765"/>
     <w:rsid w:val="00D66A5E"/>
     <w:rsid w:val="00D77DDC"/>
+    <w:rsid w:val="00D80CB0"/>
     <w:rsid w:val="00D97540"/>
     <w:rsid w:val="00DB02B5"/>
     <w:rsid w:val="00FA10B4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3319,51 +2147,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D77DDC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3622,69 +2450,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>260</Words>
-  <Characters>1487</Characters>
+  <Words>259</Words>
+  <Characters>1479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1744</CharactersWithSpaces>
+  <CharactersWithSpaces>1735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>