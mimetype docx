--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -50,52 +50,57 @@
     <w:p w14:paraId="4E5E21A2" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Cuando usted nos envíe este formulario, por favor incluya una copia de la carta que le enviamos pidiéndole una prueba de estado de reclusión. La carta se llama “Solicitud de información”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3D1C92" w14:textId="045C0DC1" w:rsidR="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2689">
         <w:t>PASO</w:t>
       </w:r>
       <w:r w:rsidRPr="00235495">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00235495">
         <w:br/>
-        <w:t>Denos su información personal. Por favor escriba en letra de imprenta..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Denos su información personal. Por favor escriba en letra de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00235495">
+        <w:t>imprenta..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="36AB557D" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FB6504" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Inicial del 2.o nombre </w:t>
@@ -141,74 +146,112 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="02B4FA07" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Número de Seguro Social </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E89B88" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>ID de MassHealth (opcional)</w:t>
+        <w:t xml:space="preserve">ID de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732D42">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732D42">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (opcional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE682EB" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:t>PASO 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00732D42">
         <w:br/>
         <w:t>Lea este formulario y fírmelo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174F5C14" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A continuación, por favor marque con un círculo la opción correcta, firme y escriba la fecha. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
-        <w:t xml:space="preserve">Luego, envíenos este formulario. </w:t>
+        <w:t xml:space="preserve">Luego, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t>envíenos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A8C2F00" w14:textId="71E81EEC" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Yo no estoy en prisión. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF3F4A2" w14:textId="591A3855" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -252,135 +295,204 @@
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>¿Está usted a la espera de juicio? Sí</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197D8979" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="003A23DA" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>Al firmar a continuación, juro bajo pena de perjurio que todo lo declarado en este formulario es verdadero y completo a mi leal saber y entender. Entiendo que si no digo la verdad, mi cobertura del seguro de salud podría finalizar y que quizá deba reembolsar a Massachusetts por cualquier crédito fiscal o beneficios de salud que tenga.</w:t>
+        <w:t xml:space="preserve">Al firmar a continuación, juro bajo pena de perjurio que todo lo declarado en este formulario es verdadero y completo a mi leal saber y entender. Entiendo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si no digo la verdad, mi cobertura del seguro de salud podría finalizar y que quizá deba reembolsar a Massachusetts por cualquier crédito fiscal o beneficios de salud que tenga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC37BA9" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="003A23DA" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>Firma del solicitante, afiliado o representante autorizado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38372116" w14:textId="33A7CA1C" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
-      <w:r w:rsidRPr="00DC2689">
+    <w:p w14:paraId="38372116" w14:textId="33A7CA1C" w:rsidR="00DC2689" w:rsidRPr="007D7E92" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
         <w:t>Fecha (MM/DD/YYYY)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9B5223" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC2689">
         <w:t>PASO 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:br/>
-        <w:t>Firme este formulario y envíelo de una de estas 3 maneras..</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Firme este formulario y envíelo de una de estas 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DC2689">
+        <w:t>maneras..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="20AADEF6" w14:textId="57CBBBEB" w:rsidR="00DC2689" w:rsidRPr="003A23DA" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>1. Por fax: (857) 323-8300</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56383977" w14:textId="70C97DDA" w:rsidR="00DC2689" w:rsidRPr="003A23DA" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
-        <w:t>2. Por correo postal: Health Insurance Processing Center, P.O. Box 4405, Taunton, MA 02780</w:t>
+        <w:t xml:space="preserve">2. Por correo postal: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A23DA">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Processing Center, P.O. Box 4405, Taunton, MA 02780</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4601699D" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="003A23DA" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A23DA">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Personalmente: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F3D8EA4" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="00732D42" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00732D42">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Centros de Inscripción de MassHealth </w:t>
+        <w:t xml:space="preserve">Centros de Inscripción de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00732D42">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00732D42">
+        <w:rPr>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379604EB" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="009C6DBE" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6DBE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">529 Main Street </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
@@ -438,75 +550,75 @@
       <w:r w:rsidRPr="009C6DBE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>100 Hancock Street, 1st Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009C6DBE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quincy, MA 02171</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EE28BF" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="009C6DBE" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
+    <w:p w14:paraId="35EE28BF" w14:textId="23418632" w:rsidR="00DC2689" w:rsidRPr="009C6DBE" w:rsidRDefault="007D7E92" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6DBE">
+      <w:r w:rsidRPr="007D7E92">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>88 Industry Avenue, Suite D</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>243 Cottage Street</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2689">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009C6DBE">
+      <w:r w:rsidR="00DC2689" w:rsidRPr="009C6DBE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Springfield, MA 01104</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9DF970" w14:textId="77777777" w:rsidR="00DC2689" w:rsidRPr="009C6DBE" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C6DBE">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Franklin Gothic Book"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>21 Spring Street, Suite 4</w:t>
       </w:r>
       <w:r>
@@ -606,75 +718,133 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>¿Tiene preguntas</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:position w:val="2"/>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:lang w:val="es-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00DC2689">
+      <w:r w:rsidRPr="007D7E92">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="003A23DA">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Llame al </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7E92">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC2689">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Health</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7E92">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DC2689">
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7E92">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>Connector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (877) 623-6765, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A23DA" w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> llame a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t>MassHealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al (800) 841-2900.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7E92">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="es-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DC2689">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TDD/TTY: 711</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DC2689" w:rsidRPr="009C6DBE" w:rsidSect="0041309D">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="525" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -780,61 +950,68 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:altName w:val="Franklin Gothic Demi"/>
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:altName w:val="Franklin Gothic Book"/>
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70FF7564" w14:textId="4587EBA6" w:rsidR="00D77DDC" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
+  <w:p w14:paraId="70FF7564" w14:textId="6FD8AC6A" w:rsidR="00D77DDC" w:rsidRPr="00DC2689" w:rsidRDefault="00DC2689" w:rsidP="00DC2689">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-720"/>
     </w:pPr>
     <w:r w:rsidRPr="00DC2689">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>AFF-IS-ES_2025-04</w:t>
+      <w:t>AFF-IS-ES_2025-</w:t>
+    </w:r>
+    <w:r w:rsidR="007D7E92">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="21E57CC4" w14:textId="77777777" w:rsidR="0041309D" w:rsidRDefault="0041309D" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="47B5D549" w14:textId="77777777" w:rsidR="0041309D" w:rsidRDefault="0041309D" w:rsidP="00D77DDC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -1327,99 +1504,102 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1349597729">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="136841567">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1377001845">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="757361944">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009A3363"/>
     <w:rsid w:val="000008F0"/>
     <w:rsid w:val="00012CB0"/>
     <w:rsid w:val="00017871"/>
     <w:rsid w:val="000232FA"/>
     <w:rsid w:val="0002588B"/>
     <w:rsid w:val="000B6BBF"/>
     <w:rsid w:val="0011765D"/>
     <w:rsid w:val="00160A0E"/>
     <w:rsid w:val="0022018D"/>
     <w:rsid w:val="002275AC"/>
     <w:rsid w:val="003A23DA"/>
     <w:rsid w:val="003C1784"/>
     <w:rsid w:val="0041309D"/>
     <w:rsid w:val="00435241"/>
     <w:rsid w:val="004B6777"/>
     <w:rsid w:val="0051525A"/>
     <w:rsid w:val="005A162A"/>
     <w:rsid w:val="005C2F3A"/>
     <w:rsid w:val="005E1ED0"/>
     <w:rsid w:val="005F7F22"/>
     <w:rsid w:val="0070231F"/>
+    <w:rsid w:val="007D7E92"/>
     <w:rsid w:val="00892072"/>
     <w:rsid w:val="009A3363"/>
     <w:rsid w:val="009C3CFC"/>
     <w:rsid w:val="00A43FC7"/>
     <w:rsid w:val="00A47B53"/>
+    <w:rsid w:val="00C63141"/>
     <w:rsid w:val="00C653F8"/>
     <w:rsid w:val="00CF283F"/>
     <w:rsid w:val="00D77DDC"/>
     <w:rsid w:val="00DC2689"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2844,70 +3024,70 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>277</Words>
-  <Characters>1584</Characters>
+  <Words>276</Words>
+  <Characters>1576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1858</CharactersWithSpaces>
+  <CharactersWithSpaces>1849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kraytman, Paul (EHS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>