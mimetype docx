--- v0 (2025-12-20)
+++ v1 (2026-04-04)
@@ -3,83 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DB8A71F" w14:textId="597B57AF" w:rsidR="00A01791" w:rsidRDefault="00A01791">
+    <w:p w:rsidR="00A01791" w:rsidRDefault="00A01791" w14:paraId="6DB8A71F" w14:textId="597B57AF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="275D4B90" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="275D4B90" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="72E2AF2F" w14:textId="03815A8B" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="72E2AF2F" w14:textId="03815A8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Accountable Care Partnership Plan</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
@@ -87,5685 +88,6197 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ACPP</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D67914F" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="7D67914F" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="093E91FE" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="093E91FE" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="40736E5A" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="40736E5A" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="45F3664C" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="45F3664C" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4128971F" w14:textId="6FA4B5F3" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="0030004B" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="0030004B" w14:paraId="4128971F" w14:textId="6FA4B5F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fallon Health – Atrius Health Care Collaborative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1866E661" w14:textId="77777777" w:rsidR="000B6002" w:rsidRPr="00741718" w:rsidRDefault="00C03983" w:rsidP="000545BA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="000B6002" w:rsidP="000545BA" w:rsidRDefault="00C03983" w14:paraId="1866E661" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId7">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="54D5AFA4" w14:textId="2BC9DE36" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="54D5AFA4" w14:textId="2BC9DE36">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="44E9F3A5" w14:textId="4DCA1C11" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00721E07" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00721E07" w14:paraId="44E9F3A5" w14:textId="4DCA1C11">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId8">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/atriushealth/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="76020129" w14:textId="07A79AE2" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="0A0CFDEA" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="0A0CFDEA" w14:paraId="76020129" w14:textId="07A79AE2">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="2E903E61" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="2E903E61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="25A85ABC" w14:textId="686B9D56" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="00690210" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00690210" w14:paraId="25A85ABC" w14:textId="686B9D56">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Berkshire Fallon Health Collaborative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="109512DE" w14:textId="6EA4BC3D" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="007D0F59" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="007D0F59" w14:paraId="109512DE" w14:textId="6EA4BC3D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId10">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7E399361" w14:textId="70F9FDAB" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="0057073F" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="0057073F" w14:paraId="7E399361" w14:textId="70F9FDAB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId11">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/Berkshires/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5504A73A" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="42310CE0" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="42310CE0" w14:paraId="5504A73A" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="31CF9541" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="31CF9541" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6EB5E5B4" w14:textId="3465626C" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="00690210" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00690210" w14:paraId="6EB5E5B4" w14:textId="3465626C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fallon 365 Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7747B492" w14:textId="651FE54F" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00060459" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00060459" w14:paraId="7747B492" w14:textId="651FE54F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId13">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3BD9F9EF" w14:textId="0789D66C" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00AB327E" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00AB327E" w14:paraId="3BD9F9EF" w14:textId="0789D66C">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId14">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/365care/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7C269CAA" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="325AFB2F" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="325AFB2F" w14:paraId="7C269CAA" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="666E5569" w14:textId="65ED86B8" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="666E5569" w14:textId="65ED86B8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="1EF448D0" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="1EF448D0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="039DBEFA" w14:textId="05934DAE" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="00CB2A0C" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D80C0B" w:rsidR="00F06877" w:rsidP="48150CD7" w:rsidRDefault="00CB2A0C" w14:paraId="039DBEFA" w14:textId="05934DAE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="40021FD1">
+            <w:r w:rsidRPr="48150CD7" w:rsidR="71A50A9B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BeHealthy</w:t>
             </w:r>
-            <w:r w:rsidR="00F63339" w:rsidRPr="40021FD1">
+            <w:r w:rsidRPr="48150CD7" w:rsidR="2DDA2D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Partnership Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A520070" w14:textId="3F755291" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="007415C7" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D80C0B" w:rsidR="0079585B" w:rsidP="48150CD7" w:rsidRDefault="0079585B" w14:paraId="7A520070" w14:textId="7C380B7B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00741718">
+            <w:hyperlink r:id="R12537cc9c07d456b">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="57E2637F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>https://behealthypartnership.org/wp-content/uploads/2024/12/2024-ACO-BeHealthyPartnership-Handbook-effective-412024-English-with-Cover-Updated-112024.pdf</w:t>
+                <w:t>https://healthnewengland.org/Portals/_default/Shared%20Documents/behealthy/2025/2025_BeHealthy_Partnership_Handbook.pdf?ver=fdKAsTJ3ImWQfDq6Nms3ow%3d%3d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="77708520" w14:textId="71D5D5B8" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00382A5C" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00382A5C" w14:paraId="77708520" w14:textId="71D5D5B8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:anchor="!/publicprovidersearch/DB" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="!/publicprovidersearch/DB" r:id="rId17">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://my.healthnewengland.org/publicprovidersearch#!/publicprovidersearch/DB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="46C28F9C" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="1200742C" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="1200742C" w14:paraId="46C28F9C" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2571EF41" w14:textId="59B3B54B" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="2571EF41" w14:textId="59B3B54B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="291FAFFA" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="291FAFFA" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="50E315E1" w14:textId="0710133F" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="006562FC" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="006562FC" w14:paraId="50E315E1" w14:textId="0710133F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass General Brigham Health Plan with Mass General Brigham ACO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="32CB2F6E" w14:textId="48FA2C9E" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="008F5883" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="008F5883" w14:paraId="32CB2F6E" w14:textId="48FA2C9E">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId19">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="37E76EDF" w14:textId="21F61095" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="000252AD" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="000252AD" w14:paraId="37E76EDF" w14:textId="21F61095">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId20">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://massgeneralbrighamhealthplan.org/find-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="628A874F" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="67127125" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="67127125" w14:paraId="628A874F" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="449527AB" w14:textId="77B8A7A8" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="449527AB" w14:textId="77B8A7A8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="72F88C26" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="72F88C26" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C9A0FE2" w14:textId="2DAC9287" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="00312243" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00312243" w14:paraId="1C9A0FE2" w14:textId="2DAC9287">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tufts Health Together with Cambridge Health Alliance (CHA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="48E144D3" w14:textId="5E007FC2" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="005F14D6" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="005F14D6" w14:paraId="48E144D3" w14:textId="5E007FC2">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId22">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="051A26BA" w14:textId="3D16DAFB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="007D0F59" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="007D0F59" w14:paraId="051A26BA" w14:textId="3D16DAFB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:anchor="/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA" r:id="rId23">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://point32health.healthsparq.com/healthsparq/public/#/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="574C5967" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="574C5967" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="13A92BA8" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="75D046E8" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="75D046E8" w14:paraId="13A92BA8" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="78586A72" w14:textId="4BCE9912" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="78586A72" w14:textId="4BCE9912">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="3C95FF17" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="3C95FF17" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7208F66A" w14:textId="73A0A24C" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="006B6730" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="006B6730" w14:paraId="7208F66A" w14:textId="73A0A24C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tufts Health Together with UMass Memorial Health </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6F01960D" w14:textId="0BC906AB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00444A84" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00444A84" w14:paraId="6F01960D" w14:textId="0BC906AB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId25">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="639B7BE2" w14:textId="1CD9E404" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="004D41B3" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="004D41B3" w14:paraId="639B7BE2" w14:textId="1CD9E404">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:anchor="/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH" w:history="1">
+            <w:hyperlink w:history="1" w:anchor="/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH" r:id="rId26">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://point32health.healthsparq.com/healthsparq/public/#/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5F69826A" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="5BE242A0" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="5BE242A0" w14:paraId="5F69826A" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3044058F" w14:textId="5F9458DA" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="3044058F" w14:textId="5F9458DA">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="1D79C440" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="1D79C440" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="36F6F1DE" w14:textId="65E9C7A8" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="36F6F1DE" w14:textId="65E9C7A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellSense Beth Israel Lahey Health (BILH) Performance Network ACO </w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Beth Israel Lahey Health (BILH) Performance Network ACO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3AA99097" w14:textId="4B51BFB3" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="3AA99097" w14:textId="4B51BFB3">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId28">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5BB87B0E" w14:textId="2945A20E" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="0006223F" w:rsidP="00FA75C0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00FA75C0" w:rsidRDefault="0006223F" w14:paraId="5BB87B0E" w14:textId="2945A20E">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId29">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="161CBA83" w14:textId="1EAAD8C0" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="161CBA83" w14:textId="1EAAD8C0">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="56ACEBB3" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="2D2AC015" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="2D2AC015" w14:paraId="56ACEBB3" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="672BFC45" w14:textId="1C6BD344" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="672BFC45" w14:textId="1C6BD344">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="1D1CE6E3" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="1D1CE6E3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6167DB69" w14:textId="7832BE66" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="6167DB69" w14:textId="7832BE66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Community Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B6D1BEC" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="6B6D1BEC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId31">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="43B811FF" w14:textId="18866EF3" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="43B811FF" w14:textId="18866EF3">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="692C2780" w14:textId="5EC83A41" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00FA75C0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00FA75C0" w:rsidRDefault="00A22E66" w14:paraId="692C2780" w14:textId="5EC83A41">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId32">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="50CD9B1A" w14:textId="1A2BB827" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="50CD9B1A" w14:textId="1A2BB827">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="12BD58F9" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="01E1FF50" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="01E1FF50" w14:paraId="12BD58F9" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7AC41EFD" w14:textId="425ADCA9" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="7AC41EFD" w14:textId="425ADCA9">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="50E5DB5A" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="50E5DB5A" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="0A6EA0CF" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="0A6EA0CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="12AFE149" w14:textId="17241AA4" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="12AFE149" w14:textId="17241AA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>WellSense Boston Children’s ACO</w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Boston Children’s ACO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5A8BC429" w14:textId="0CF37646" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="5A8BC429" w14:textId="0CF37646">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId34">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3EF14102" w14:textId="6A2E06DB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00E3211A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00E3211A" w14:paraId="3EF14102" w14:textId="6A2E06DB">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3889101A" w14:textId="18AEE21B" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="3889101A" w14:textId="18AEE21B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId35">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4857CDAE" w14:textId="61472FC6" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="4857CDAE" w14:textId="61472FC6">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B7A71E3" w14:textId="178D2533" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="6B7A71E3" w14:textId="178D2533">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1E6AB4DF" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="23568850" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="23568850" w14:paraId="1E6AB4DF" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="536FFDF6" w14:textId="0873C9FD" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="536FFDF6" w14:textId="0873C9FD">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="11AB3FEC" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="11AB3FEC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="511BE1E4" w14:textId="72ED5ED5" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="511BE1E4" w14:textId="72ED5ED5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">East Boston Neighborhood Health WellSense Alliance </w:t>
+              <w:t xml:space="preserve">East Boston Neighborhood Health </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>WellSense</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alliance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3025F0D8" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="3025F0D8" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId37">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="19914643" w14:textId="3690D9EB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="19914643" w14:textId="3690D9EB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0CB5AFDC" w14:textId="33F16BC0" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00E3211A">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00E3211A" w:rsidRDefault="00A22E66" w14:paraId="0CB5AFDC" w14:textId="33F16BC0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId38">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5FA54952" w14:textId="48BDF8B1" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="5FA54952" w14:textId="48BDF8B1">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1BC2AD1B" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="39BDD2B2" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="39BDD2B2" w14:paraId="1BC2AD1B" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="62FABECE" w14:textId="684C62BF" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="62FABECE" w14:textId="684C62BF">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4876D3E1" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="4876D3E1" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="3C814BF7" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="3C814BF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="71C00AC3" w14:textId="155D4B46" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="71C00AC3" w14:textId="155D4B46">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">WellSense Mercy Alliance </w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mercy Alliance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="47EBAA70" w14:textId="1B98BBD1" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00CE79EF" w:rsidP="00A003C8" w:rsidRDefault="00CE79EF" w14:paraId="47EBAA70" w14:textId="529C9120">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-              <w:r w:rsidRPr="00741718">
+            <w:hyperlink w:history="1" r:id="rId40">
+              <w:r w:rsidRPr="00742FD8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="31D545E0" w14:textId="2F232F34" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00E3211A">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00E3211A" w:rsidRDefault="00A22E66" w14:paraId="31D545E0" w14:textId="2F232F34">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId41">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2472EC9D" w14:textId="5B7CC198" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2472EC9D" w14:textId="5B7CC198">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="605FA0BE" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="31EC12DF" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="31EC12DF" w14:paraId="605FA0BE" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="675ED795" w14:textId="3B237A51" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="675ED795" w14:textId="3B237A51">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="61E081B2" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="61E081B2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="474C1E98" w14:textId="45DD8886" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="474C1E98" w14:textId="45DD8886">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellSense Signature Alliance </w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Signature Alliance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="63D2AECA" w14:textId="0E2FA4DD" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="63D2AECA" w14:textId="0E2FA4DD">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId43">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2488766B" w14:textId="1B1F7E25" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2488766B" w14:textId="1B1F7E25">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A0604AD" w14:textId="4CA325CB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="2A0604AD" w14:textId="4CA325CB">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId44">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2233A417" w14:textId="1D40BC51" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2233A417" w14:textId="1D40BC51">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="712A5829" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="59174EE5" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="59174EE5" w14:paraId="712A5829" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2E75378A" w14:textId="28966B84" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="2E75378A" w14:textId="28966B84">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421701" w:rsidRPr="00F06877" w14:paraId="7A384A42" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00421701" w:rsidTr="48150CD7" w14:paraId="7A384A42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="382D6A8F" w14:textId="38F1D677" w:rsidR="00421701" w:rsidRDefault="003828A9" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="003828A9" w14:paraId="382D6A8F" w14:textId="38F1D677">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>WellSense Southcoast Alliance</w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Southcoast Alliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="415DB735" w14:textId="714B4A97" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="415DB735" w14:textId="714B4A97">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId46">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2D621583" w14:textId="184171D4" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="2D621583" w14:textId="184171D4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId47">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="434A3C21" w14:textId="53CD1462" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00421701" w14:paraId="434A3C21" w14:textId="53CD1462">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="72196478" w14:textId="33F18D2A" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="411B05A0" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="411B05A0" w14:paraId="72196478" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="11F18998" w14:textId="5EE3219F" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="00421701" w14:paraId="11F18998" w14:textId="5EE3219F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421701" w:rsidRPr="00F06877" w14:paraId="32D0CECE" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00421701" w:rsidTr="48150CD7" w14:paraId="32D0CECE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C85AF19" w14:textId="0383B426" w:rsidR="00421701" w:rsidRDefault="003828A9" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="003828A9" w14:paraId="5C85AF19" w14:textId="0383B426">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellSense Care Alliance </w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="40021FD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Care Alliance </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0F9B4C4B" w14:textId="38E6C42C" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00AF0A60" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00AF0A60" w14:paraId="0F9B4C4B" w14:textId="38E6C42C">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId49">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="13A8AF9D" w14:textId="3CDF3D89" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="13A8AF9D" w14:textId="3CDF3D89">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId50">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="53CA9689" w14:textId="71A8D477" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="00A003C8">
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00421701" w14:paraId="53CA9689" w14:textId="71A8D477">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3A0D76ED" w14:textId="33F18D2A" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="6D376F72" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="6D376F72" w14:paraId="3A0D76ED" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1DFDF5F1" w14:textId="5C388D83" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="00421701" w14:paraId="1DFDF5F1" w14:textId="5C388D83">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BDFA9EB" w14:textId="7E868052" w:rsidR="00F06877" w:rsidRDefault="00F06877">
+    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="6BDFA9EB" w14:textId="7E868052">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F5D5FC" w14:textId="7C9C6E56" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="08F5D5FC" w14:textId="7C9C6E56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="14400" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="4460F6EF" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="4460F6EF" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="12C281D6" w14:textId="559CE070" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="12C281D6" w14:textId="559CE070">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Primary Care ACO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PCACO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4AFBAE22" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="4AFBAE22" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="34541B74" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="34541B74" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="19AE0776" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="19AE0776" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="579BACB7" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="579BACB7" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1339C99D" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="1339C99D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472941">
+            <w:r w:rsidRPr="48150CD7" w:rsidR="06CF83FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Community Care Cooperative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4FDC1C80" w14:textId="143E5E20" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="0020266F" w:rsidP="000545BA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00E56E9C" w:rsidP="00B137C6" w:rsidRDefault="00B137C6" w14:paraId="2AF843C9" w14:textId="7CC5E3F7">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidRPr="00741718">
+            <w:hyperlink r:id="Rf330017cbef14e2e">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="6BAB3BE1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                  <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>https://www.communitycarecooperative.org/wp-content/uploads/2023/01/C3_MemberHandbook_ENG_Covered-Services_1221_WEB.pdf</w:t>
+                <w:t>https://www.communitycarecooperative.org/wp-content/uploads/2025/07/C3_MemberHandbook_ENG_0625_v2_web.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2AF843C9" w14:textId="6DF39880" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="114D2EE5" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId53">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://masshealth.ehs.state.ma.us/providerdirectory/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A2F2947" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="01C1A610" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="01C1A610" w14:paraId="6A2F2947" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="590CB57F" w14:textId="0ADAC194" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="590CB57F" w14:textId="0ADAC194">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="47FB73C0" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="47FB73C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A3DD1AF" w14:textId="3392C77D" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00EC6820" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00EC6820" w14:paraId="0A3DD1AF" w14:textId="3392C77D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Revere Health </w:t>
             </w:r>
             <w:r w:rsidR="00732FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Choice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E3B6C3B" w14:textId="12C7B62F" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00CB565B" w:rsidP="000545BA">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="000545BA" w:rsidRDefault="00CB565B" w14:paraId="2E3B6C3B" w14:textId="12C7B62F">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId55">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="00A1DAF4" w14:textId="2A2CAF08" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="00A1DAF4" w14:textId="2A2CAF08">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C5974D7" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="5C5974D7" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId56">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://masshealth.ehs.state.ma.us/providerdirectory/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5EECA497" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="5E0FDC2B" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="5E0FDC2B" w14:paraId="5EECA497" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6EE450C4" w14:textId="2908DD2D" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
+          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="6EE450C4" w14:textId="2908DD2D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="33064645" w14:textId="2C640816" w:rsidR="00F06877" w:rsidRDefault="00F06877">
+    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="33064645" w14:textId="2C640816">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1496EBD1" w14:textId="77777777" w:rsidR="00F06877" w:rsidRDefault="00F06877">
+    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="1496EBD1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BD65463" w14:textId="5D3A1D62" w:rsidR="00F06877" w:rsidRDefault="00F06877">
+    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="0BD65463" w14:textId="5D3A1D62">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D42E75D" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="5D42E75D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00472941" w:rsidRPr="00F06877" w14:paraId="13FC82C3" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidTr="48150CD7" w14:paraId="13FC82C3" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="698C0452" w14:textId="08A456DE" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="698C0452" w14:textId="08A456DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Managed Care Organization</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MCO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3B8EB886" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3B8EB886" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6D49B462" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="6D49B462" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F9A0D49" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3F9A0D49" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2FEF0A00" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="2FEF0A00" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="59313321" w14:textId="04109F20" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="0033349A" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="0033349A" w14:paraId="59313321" w14:textId="04109F20">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">WellSense Essential MCO </w:t>
+              <w:t>WellSense</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-          <w:tcPr>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Essential MCO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4F834CFB" w14:textId="1D276865" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="008B278D" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="008B278D" w14:paraId="4F834CFB" w14:textId="1D276865">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId58">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7B2D2AC6" w14:textId="2ADC78D2" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="003220E7" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="003220E7" w14:paraId="7B2D2AC6" w14:textId="2ADC78D2">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId59">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00472941" w:rsidRPr="00741718">
+            <w:r w:rsidRPr="00741718" w:rsidR="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C784967" w14:textId="33F18D2A" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="5995ABF5" w:rsidP="1499D849">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="1499D849" w:rsidRDefault="5995ABF5" w14:paraId="2C784967" w14:textId="33F18D2A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="0ECED5DC" w14:textId="0B646601" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="0ECED5DC" w14:textId="0B646601">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2DABF4E8" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="2DABF4E8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="005F7ADF" w14:textId="792B686F" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="00472941" w:rsidP="0055342B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidP="48150CD7" w:rsidRDefault="00472941" w14:paraId="005F7ADF" w14:textId="6F97C2A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F06877">
-[...24 lines deleted...]
-          <w:tcPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="48150CD7" w:rsidRDefault="00472941" w14:paraId="69F95A75" w14:textId="77C88F0B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-            <w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="48150CD7" w:rsidRDefault="00472941" w14:paraId="1378E19A" w14:textId="47F9241E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="48150CD7" w:rsidRDefault="00472941" w14:paraId="1F73846C" w14:textId="19540FF8">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:anchor="/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=Together" w:history="1">
-[...60 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64429647" w14:textId="7BDD1F4B" w:rsidR="00472941" w:rsidRDefault="00472941">
+    <w:p w:rsidR="00472941" w:rsidRDefault="00472941" w14:paraId="64429647" w14:textId="7BDD1F4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6169C007" w14:textId="7EEED69A" w:rsidR="00F06877" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="00F06877" w:rsidRDefault="0021658F" w14:paraId="6169C007" w14:textId="7EEED69A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00472941" w:rsidRPr="00472941" w14:paraId="4D7F797D" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00472941" w:rsidR="00472941" w:rsidTr="0007074A" w14:paraId="4D7F797D" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288972C8" w14:textId="4DC9407F" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="288972C8" w14:textId="4DC9407F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>MassHealth Behavioral Health Carve-out</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0521AC" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3C0521AC" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE9941C" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="2BE9941C" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AE3BABB" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3AE3BABB" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00472941" w:rsidRPr="00472941" w14:paraId="6F9E9CAC" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidRPr="00472941" w:rsidR="00472941" w:rsidTr="0007074A" w14:paraId="6F9E9CAC" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E649D48" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="2E649D48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Behavioral Health Partnership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64F2AA12" w14:textId="00EFAC0D" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="007A696F" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="007A696F" w14:paraId="64F2AA12" w14:textId="00EFAC0D">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78F395B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PCC Plan, PCACO, and certain FFS members</w:t>
             </w:r>
-            <w:r w:rsidR="6727C813" w:rsidRPr="78F395B5">
+            <w:r w:rsidRPr="78F395B5" w:rsidR="6727C813">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:hyperlink r:id="rId64">
-              <w:r w:rsidR="6727C813" w:rsidRPr="78F395B5">
+              <w:r w:rsidRPr="78F395B5" w:rsidR="6727C813">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D27D77C" w14:textId="23488D77" w:rsidR="00237A9E" w:rsidRPr="00741718" w:rsidRDefault="000C0ADC" w:rsidP="000545BA">
+          <w:p w:rsidRPr="00741718" w:rsidR="00237A9E" w:rsidP="000545BA" w:rsidRDefault="000C0ADC" w14:paraId="4D27D77C" w14:textId="23488D77">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId65">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://providers.masspartnership.com/member/FindBHProvider.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="77B25EF5" w14:textId="77777777" w:rsidR="00163573" w:rsidRPr="00741718" w:rsidRDefault="00163573" w:rsidP="000545BA">
+          <w:p w:rsidRPr="00741718" w:rsidR="00163573" w:rsidP="000545BA" w:rsidRDefault="00163573" w14:paraId="77B25EF5" w14:textId="77777777">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C73695A" w14:textId="2200F1DD" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="4C73695A" w14:textId="2200F1DD">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="029D825B" w14:textId="3E4E428A" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
+          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="029D825B" w14:textId="3E4E428A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78A3917D" w14:textId="312979E4" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="78A3917D" w14:textId="312979E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F35F52C" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="1F35F52C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="33080100" w14:paraId="4474AFF0" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="4474AFF0" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0A6647E3" w14:textId="1049DCB1" w:rsidR="4D8F563E" w:rsidRDefault="4D8F563E" w:rsidP="33080100">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="1B5D6D4B" w14:textId="33F9CD25">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-              <w:t xml:space="preserve"> Dual Enrollment</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">One Care </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="594B922E" w14:textId="411E0180">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="33080100">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="45EEAECC" w14:textId="03663489">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="33080100">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-              <w:t>Provider Directory</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Provider and Pharmacy Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="321AC6EA" w14:textId="623442FC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="33080100">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006060F4" w14:paraId="03BB392A" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidR="006060F4" w:rsidTr="48150CD7" w14:paraId="03BB392A" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7DBE937E" w14:textId="37AFD8E0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commonwealth Care Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7054665D" w14:textId="4E862584">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rdc1ec2bad12d461a">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Member Handbook</w:t>
+                <w:t>CCA_OC_CY26_MemberHandbook_EN.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:color w:val="3333FF"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="1E3D1DDD" w14:textId="1B38E70F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rd7da6130dd4f4204">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>Find a Provider or Pharmacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="69D7A022" w14:textId="10BFADA8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R3e2d3758e48e4e71">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="4560C692">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.commonwealthcarealliance.org/ma/members/one-care/find-a-provider/</w:t>
+                <w:t>https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/one-care-formulary/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-        </w:tc>
-[...22 lines deleted...]
-            </w:hyperlink>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="1459B793" w14:textId="2DBBB812">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="39648EDF" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="39648EDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="73B4B313" w14:textId="4388C07F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Tufts </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MGBHP One Care</w:t>
             </w:r>
-            <w:r w:rsidR="719200C9" w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="065CB2F1" w14:textId="1AEC8CE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="212121"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R75a71bfe97ac4933">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>2025-tufts-health-one-care-member-handbook</w:t>
+                <w:t>H1611001000 (53)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="6CE3AABF" w14:textId="7E05497E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Re1b22d266b1c4272">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Find a doctor, hospital &amp; more | Tufts Health Plan</w:t>
+                <w:t>ProviderDirectory_OC_PCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="0C52CEE2" w14:textId="15586729">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R211ad65a926c43c9">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>2025 MA 4T OneCare Comprehensive English Version 9</w:t>
+                <w:t>2026 Medicare Part D - List of Covered Drugs One Care Effective 1/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="0C43B89F" w14:textId="77777777" w:rsidTr="0007074A">
+      <w:tr w:rsidR="193DADC0" w:rsidTr="48150CD7" w14:paraId="5306A8FE" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="43227764" w14:textId="0E97C51C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve">UnitedHealthcare </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Molina One Care</w:t>
             </w:r>
-            <w:r w:rsidR="5ACC8C40" w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="42C34AF9" w14:textId="07EFFB06">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="467886"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rd9f8b7b3c24c49a0">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA00101-2026-SNP-EOC-EN-508.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="10D921DA" w14:textId="15ACEA12">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rbb947a74a3ee4537">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="29BD1F26">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA00101-2026-SNP-PD-ENES-508</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="Rbb4a51dd1490449c">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>r</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="59E86273" w14:textId="0F6DFDE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="3333FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rfd98091bf9674993">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA00101-2026-SNP-FORMULARY-EN-508</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="193DADC0" w:rsidTr="48150CD7" w14:paraId="32D883C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7E570CC5" w14:textId="7C492551">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Connected</w:t>
-[...34 lines deleted...]
-                <w:color w:val="3333FF"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>https://connect.werally.com/medicalProvider/root</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tufts One Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:color w:val="3333FF"/>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="068C9EEF" w14:textId="7FF435DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R772bfda9080b4880">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-tufts-health-one-care-member-handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="5CF92F9E" w14:textId="7030EE58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00741718">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:hyperlink r:id="Ra354ed40df44491e">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-provider-and-pharmacy-directory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="148C4C8C" w14:textId="11083F78">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R97c65076a48c41c2">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-list-covered-drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="0C43B89F" w14:textId="77777777">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="4140" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="609FFC7C" w14:textId="4A23E468">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UnitedHealthcare Connected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="4D97BA33" w14:textId="54FCA3B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="188CC999" w14:textId="61A5269C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rbd18386fd5734545">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.uhc.com/communityplan/alphadog/CSMA26HM0319998_000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7A27BB49" w14:textId="7859C000">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="67C4D3B3" w14:textId="1FCD08C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="5277A90B" w14:textId="41AE2BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="3333FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R535408e1692e4032">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.uhc.com/communityplan/alphadog/UHMA26HM0347612_003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="5187B2CD" w14:textId="11BD6480">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="3333FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="451F0111" w14:textId="3FB1DF76">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R41ae01548c364295">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="2672FF85">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.uhc.com/communityplan/assets/plandocuments/2025/formulary/en/2025-MA-Formulary-H9239-001-000-EN.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="3CE74030" w14:textId="263BE6FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B48D2F5" w14:textId="004C32A2" w:rsidR="00472941" w:rsidRDefault="00472941" w:rsidP="33080100">
+    <w:p w:rsidR="00472941" w:rsidP="33080100" w:rsidRDefault="00472941" w14:paraId="6B48D2F5" w14:textId="004C32A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BAC3531" w14:textId="2BABC2CA" w:rsidR="0021658F" w:rsidRDefault="0021658F">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="6BAC3531" w14:textId="2BABC2CA">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="33080100" w14:paraId="6D739930" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="6D739930" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="622C5C33" w14:textId="2EB45EB9" w:rsidR="4B26D34E" w:rsidRDefault="4B26D34E" w:rsidP="33080100">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="648CCDDF" w14:textId="226CB1E1">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="33080100">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Senior Care Organizations (SCOs) Dual</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senior Care Options (SCOs) </w:t>
             </w:r>
-            <w:r w:rsidR="69F2ED08" w:rsidRPr="33080100">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="597F96D2" w14:textId="56354693">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Enrollment</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Enrollee Handbook</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="45A66030" w14:textId="716FFF92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Enrollee Handbook</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Provider and Pharmacy Directory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="6DBD2088" w14:textId="1DED8417">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Provider Directory</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="558160F2" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="558160F2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="3E7CCA19" w14:textId="64579148">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commonwealth Care Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="164CC954" w14:textId="40E51239">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R7fd2b065fdb34330">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://cca-documents.messagepoint.com/CCA_MA_SCO_EOC_v17_EN.pdf.pdf</w:t>
+                <w:t>Massachusetts Senior Care Options Contract Year 2026 Dual Eligible Special Needs Plans Model Member Handbook Chapter 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="20279EA3" w14:textId="44F8D086">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Ra8f7472f85444103">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/</w:t>
+                <w:t>Find a Provider or Pharmacy | Commonwealth Care Alliance MA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="340B9FCC" w14:textId="7FF04E88">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rd331b8e8f800433d">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="46B20CFB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/03/2025-CCA-SCO_CompForm_ENG_04_01_2025.pdf</w:t>
+                <w:t>https://www.commonwealthcarealliance.org/ma/members/senior-care-options/senior-care-options-formulary/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="47C6BBA6" w14:textId="6BF817B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="0C748EB5" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="0C748EB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="12D513F4" w14:textId="42028D30">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Navicare</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fallon Navicare</w:t>
             </w:r>
-            <w:r w:rsidR="73D34047" w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="627B00D3" w14:textId="48E49401">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="212121"/>
-[...22 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rd02b6bafd8914df9">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2025/NCHMOSNPEOCFINAL.ashx</w:t>
+                <w:t>Massachusetts Senior Care Options Contract Year 2026 Dual Eligible Special Needs Plans Model Member Handbook Chapter 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-          </w:tcPr>
-[...11 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="2A4CAF51" w14:textId="529943FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rb3a3bd09870e4312">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.fallonhealth.org/findphysician</w:t>
+                <w:t>2026NCDirectory.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-            </w:r>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="1EC25354" w14:textId="69A3188D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R11c3edc9a69e4c81">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>NC26Formulary.ashx</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="71E05FA2" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="71E05FA2" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="296D568C" w14:textId="3622AE60">
+            <w:pPr>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>Senior Whole Health</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MGBHP SCO</w:t>
             </w:r>
-            <w:r w:rsidR="60AB2769" w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="696C5D1E" w14:textId="365B109D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R4d9aeb35907641da">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>H0777001000 (5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="2362643D" w14:textId="61D6815E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R3ca91d1bd21b41c7">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>ProviderDirectory_SCO_PCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="0062C030" w14:textId="6ED7B63E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Ra78ac0bfb83a4e4d">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>2026 Medicare Part D - List of Covered Drugs SCO Effective 1/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="5907B520" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7BE7D4AA" w14:textId="22AED51B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> by Molina Healthcare</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="212121"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Senior Whole Health by Molina Healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-          </w:tcPr>
-[...30 lines deleted...]
-                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="3FE351C8" w14:textId="0FF3449A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78">
-              <w:r w:rsidRPr="00741718">
+            <w:hyperlink r:id="R34c30366288a4ca9">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://molina.sapphirethreesixtyfive.com/?ci=ma-molina&amp;network_id=96&amp;geo_location=36.75030000000001,-96.0705&amp;locale=en</w:t>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA001-2026-SNP-EOC-EN-508.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="6DA03AA9" w14:textId="58839466">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="0000FF" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Rf279864a87f347f1">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="58EA8AB0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA001-2026-SNP-PD-ENES-508.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:color w:val="3333FF"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="0204990C" w14:textId="510A97EA">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R410d915473394fc9">
+              <w:r w:rsidRPr="48150CD7" w:rsidR="58EA8AB0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:noProof w:val="0"/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA001-2026-SNP-FORMULARY-EN-508</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="4F2802B5" w14:textId="248AA729">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:strike w:val="0"/>
+                <w:dstrike w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...12 lines deleted...]
-            </w:hyperlink>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w14:paraId="5907B520" w14:textId="77777777" w:rsidTr="006060F4">
-[...125 lines deleted...]
-      <w:tr w:rsidR="33080100" w14:paraId="7016E361" w14:textId="77777777" w:rsidTr="006060F4">
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="7016E361" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:bCs w:val="0"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7CD9394A" w14:textId="2CD95489">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>United</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Tufts Health Plan Senior Care Options</w:t>
             </w:r>
-            <w:r w:rsidR="00191859" w:rsidRPr="39C6B0EC">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="5FAD95AC" w14:textId="15DF03AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Ra617855f43ad4d56">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.tuftsmedicarepreferred.org/2026-sco-member-handbook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="2008F8B5" w14:textId="0FE0CED0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R40c92cedcb2a439c">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://prd2-directory-generation-service-directory-generation-s3.s3.us-west-2.amazonaws.com/THPSCO_EN_thpsco.pdf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="0F9C22EC" w14:textId="38AB2604">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R4be791c2764e4c9e">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://www.tuftsmedicarepreferred.org/2026-sco-formulary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="72DF5FEB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="49E465B3" w14:textId="39B81132">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Healthcare</w:t>
-[...12 lines deleted...]
-                <w:color w:val="3333FF"/>
+            </w:pPr>
+            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>https://www.uhc.com/communityplan/assets/plandocuments/2025/eoc/en/2025-MA-EOC-H2226-001-000-EN.pdf</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>United HealthCare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="063AA1FE" w14:textId="289E12DF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00741718">
-[...24 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+            <w:hyperlink r:id="R71c98e4d171648ac">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-                  <w:color w:val="3333FF"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Massachusetts UHC Senior Care Options MA-Y001 (HMO D-SNP) Find a provider or pharmacy | UnitedHealthcare Community Plan</w:t>
+                <w:t>https://www.uhc.com/communityplan/alphadog/CSMA26HM0320000_000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-        </w:tc>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="763902CD" w14:textId="0889A5A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="212121"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84">
-              <w:r w:rsidRPr="00741718">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="381E5CE6" w14:textId="42104FE3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Re44d7a18ea3e490c">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="20"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>https://www.wellsense.org/hubfs/Plans/SCO/2025/SCO_DSNP_EOC_2025.pdf?hsLang=en</w:t>
+                <w:t>UHMA26HM0353296_003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3BB15213" w14:textId="229018F8" w:rsidR="42622F1E" w:rsidRPr="00741718" w:rsidRDefault="42622F1E" w:rsidP="39C6B0EC">
-[...25 lines deleted...]
-              <w:r w:rsidRPr="00741718">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="256F49EE" w14:textId="75B54D86">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R884da4e142b04f14">
+              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-[...2 lines deleted...]
-                  <w:szCs w:val="22"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:strike w:val="0"/>
+                  <w:dstrike w:val="0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>www.wellsense.org/hubfs/Directories/SCO_SNP_Provider_Pharmacy_Directory_2025_January.pdf?hsLang=en</w:t>
+                <w:t>Drug List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05BFDA56" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F"/>
-[...814 lines deleted...]
-    <w:p w14:paraId="61A90D06" w14:textId="3B1A947B" w:rsidR="0021658F" w:rsidRDefault="0021658F" w:rsidP="33080100">
+    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="05BFDA56" w14:textId="77777777"/>
+    <w:p w:rsidR="0021658F" w:rsidP="6B2DA506" w:rsidRDefault="0021658F" w14:paraId="05BF1871" w14:textId="0E0EA0ED">
       <w:pPr>
-        <w:rPr>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0021658F" w:rsidSect="00BA2640">
-      <w:headerReference w:type="default" r:id="rId103"/>
+      <w:headerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DC33081" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="6D700B26" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121E7671" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="0CFD3DDC" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C2A6A85" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E"/>
+    <w:p w:rsidR="006F20BA" w:rsidRDefault="006F20BA" w14:paraId="6EC2156A" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5785,1157 +6298,1807 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00358CF8" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="25AC4D55" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07E9A980" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E" w:rsidP="004071E2">
+    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="79B45037" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E4CBEBD" w14:textId="77777777" w:rsidR="00AF2C3E" w:rsidRDefault="00AF2C3E"/>
+    <w:p w:rsidR="006F20BA" w:rsidRDefault="006F20BA" w14:paraId="73CAF39D" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C3304BB" w14:textId="6D97A1C4" w:rsidR="004071E2" w:rsidRPr="00BA2640" w:rsidRDefault="004071E2" w:rsidP="004071E2">
+  <w:p w:rsidRPr="00BA2640" w:rsidR="004071E2" w:rsidP="004071E2" w:rsidRDefault="004071E2" w14:paraId="4C3304BB" w14:textId="6D97A1C4">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="6">
+    <w:nsid w:val="3750aa87"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="5">
+    <w:nsid w:val="244d3aae"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="4">
+    <w:nsid w:val="1383ca89"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="3">
+    <w:nsid w:val="699e1351"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="2">
+    <w:nsid w:val="7d2f0957"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078E0ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DA8A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB0640D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30A81146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1943996873">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1010061051">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00002DBF"/>
     <w:rsid w:val="00002DBF"/>
     <w:rsid w:val="00016086"/>
     <w:rsid w:val="00016248"/>
     <w:rsid w:val="000252AD"/>
     <w:rsid w:val="00030E07"/>
     <w:rsid w:val="00030F71"/>
     <w:rsid w:val="00033812"/>
     <w:rsid w:val="00042FA6"/>
     <w:rsid w:val="000545BA"/>
+    <w:rsid w:val="000550D9"/>
     <w:rsid w:val="000555E2"/>
     <w:rsid w:val="00060459"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066325"/>
     <w:rsid w:val="000706F4"/>
     <w:rsid w:val="0007074A"/>
     <w:rsid w:val="000719FC"/>
     <w:rsid w:val="00074703"/>
     <w:rsid w:val="000826D3"/>
     <w:rsid w:val="00083A31"/>
     <w:rsid w:val="00090E9F"/>
     <w:rsid w:val="000935F5"/>
     <w:rsid w:val="000950AE"/>
+    <w:rsid w:val="000A390E"/>
     <w:rsid w:val="000B1A4F"/>
     <w:rsid w:val="000B6002"/>
     <w:rsid w:val="000B7F78"/>
     <w:rsid w:val="000C0ADC"/>
     <w:rsid w:val="000E1CFB"/>
     <w:rsid w:val="000E78B6"/>
     <w:rsid w:val="000F0C8D"/>
     <w:rsid w:val="000F4FC2"/>
     <w:rsid w:val="000F5D63"/>
     <w:rsid w:val="00107420"/>
     <w:rsid w:val="00110CE5"/>
     <w:rsid w:val="001246C4"/>
+    <w:rsid w:val="00132BD7"/>
     <w:rsid w:val="001436C5"/>
     <w:rsid w:val="001525A1"/>
     <w:rsid w:val="00155C82"/>
     <w:rsid w:val="0016004C"/>
     <w:rsid w:val="00163573"/>
     <w:rsid w:val="001668ED"/>
     <w:rsid w:val="001807E4"/>
     <w:rsid w:val="00183CF1"/>
+    <w:rsid w:val="00185E2B"/>
     <w:rsid w:val="00191859"/>
     <w:rsid w:val="001954F9"/>
     <w:rsid w:val="00196271"/>
     <w:rsid w:val="001A03A6"/>
     <w:rsid w:val="001A5732"/>
     <w:rsid w:val="001A6003"/>
     <w:rsid w:val="001B7BFE"/>
     <w:rsid w:val="001C058D"/>
     <w:rsid w:val="001C64FD"/>
     <w:rsid w:val="001D2251"/>
     <w:rsid w:val="001E213F"/>
     <w:rsid w:val="001E4CDE"/>
     <w:rsid w:val="001F1FC5"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="0020266F"/>
     <w:rsid w:val="0021658F"/>
     <w:rsid w:val="002213FE"/>
     <w:rsid w:val="00222214"/>
     <w:rsid w:val="002234B8"/>
     <w:rsid w:val="002330A4"/>
     <w:rsid w:val="00237A9E"/>
     <w:rsid w:val="00242635"/>
     <w:rsid w:val="00244D1E"/>
     <w:rsid w:val="002520AA"/>
     <w:rsid w:val="00254880"/>
     <w:rsid w:val="0025661D"/>
     <w:rsid w:val="00263CB9"/>
     <w:rsid w:val="00271403"/>
     <w:rsid w:val="00272921"/>
     <w:rsid w:val="0027502C"/>
     <w:rsid w:val="00285980"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002A2200"/>
     <w:rsid w:val="002A2DC8"/>
     <w:rsid w:val="002A5CAE"/>
     <w:rsid w:val="002A6AE8"/>
+    <w:rsid w:val="002B2DDD"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="002C5AF0"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D3809"/>
+    <w:rsid w:val="002D4D98"/>
     <w:rsid w:val="002D66E2"/>
     <w:rsid w:val="002D6763"/>
     <w:rsid w:val="002D6C5A"/>
+    <w:rsid w:val="002F04ED"/>
     <w:rsid w:val="002F44CD"/>
     <w:rsid w:val="002F4A56"/>
     <w:rsid w:val="0030004B"/>
     <w:rsid w:val="003022B3"/>
     <w:rsid w:val="0030289F"/>
     <w:rsid w:val="00306D16"/>
     <w:rsid w:val="00312243"/>
     <w:rsid w:val="00312665"/>
     <w:rsid w:val="003220E7"/>
     <w:rsid w:val="003260D2"/>
     <w:rsid w:val="00327191"/>
     <w:rsid w:val="0032788D"/>
     <w:rsid w:val="00331D5B"/>
     <w:rsid w:val="0033349A"/>
     <w:rsid w:val="0033472B"/>
     <w:rsid w:val="003534CA"/>
     <w:rsid w:val="00356B8B"/>
     <w:rsid w:val="0036720E"/>
     <w:rsid w:val="00374C6A"/>
     <w:rsid w:val="003828A9"/>
     <w:rsid w:val="00382A5C"/>
     <w:rsid w:val="003852E1"/>
     <w:rsid w:val="0038595B"/>
     <w:rsid w:val="00390039"/>
     <w:rsid w:val="00390A26"/>
     <w:rsid w:val="00395D7B"/>
     <w:rsid w:val="00397456"/>
     <w:rsid w:val="003B735D"/>
     <w:rsid w:val="003D08BF"/>
     <w:rsid w:val="003D1152"/>
     <w:rsid w:val="003D3122"/>
     <w:rsid w:val="003D568B"/>
     <w:rsid w:val="003E2E09"/>
     <w:rsid w:val="003E556D"/>
     <w:rsid w:val="003F1298"/>
     <w:rsid w:val="004071E2"/>
     <w:rsid w:val="0040733A"/>
     <w:rsid w:val="00421650"/>
     <w:rsid w:val="00421701"/>
     <w:rsid w:val="00444A84"/>
     <w:rsid w:val="004505E5"/>
     <w:rsid w:val="00456F4B"/>
     <w:rsid w:val="004572E5"/>
     <w:rsid w:val="00457875"/>
     <w:rsid w:val="00462CA8"/>
     <w:rsid w:val="00470F13"/>
     <w:rsid w:val="00472941"/>
     <w:rsid w:val="004750A7"/>
+    <w:rsid w:val="0047699B"/>
     <w:rsid w:val="00482269"/>
     <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="00486855"/>
     <w:rsid w:val="004955B6"/>
     <w:rsid w:val="004A2D4D"/>
     <w:rsid w:val="004A55C6"/>
     <w:rsid w:val="004B16E2"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C322B"/>
     <w:rsid w:val="004D072E"/>
     <w:rsid w:val="004D233E"/>
     <w:rsid w:val="004D39AE"/>
     <w:rsid w:val="004D41B3"/>
     <w:rsid w:val="004E5EFD"/>
     <w:rsid w:val="004F0E3F"/>
     <w:rsid w:val="005009E3"/>
     <w:rsid w:val="00500A69"/>
     <w:rsid w:val="00506121"/>
     <w:rsid w:val="00515F9D"/>
     <w:rsid w:val="005250DC"/>
     <w:rsid w:val="00525119"/>
     <w:rsid w:val="00540B17"/>
     <w:rsid w:val="00542AB6"/>
     <w:rsid w:val="00543C48"/>
     <w:rsid w:val="00547044"/>
     <w:rsid w:val="0055342B"/>
     <w:rsid w:val="005619C2"/>
     <w:rsid w:val="00567E94"/>
     <w:rsid w:val="0057073F"/>
     <w:rsid w:val="0057243F"/>
     <w:rsid w:val="005824BA"/>
     <w:rsid w:val="00583389"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="00587E56"/>
     <w:rsid w:val="00596044"/>
     <w:rsid w:val="005A1D06"/>
     <w:rsid w:val="005B0411"/>
     <w:rsid w:val="005C3CBB"/>
     <w:rsid w:val="005C75A1"/>
     <w:rsid w:val="005D1B5A"/>
     <w:rsid w:val="005D3515"/>
     <w:rsid w:val="005E31BE"/>
     <w:rsid w:val="005E46D6"/>
     <w:rsid w:val="005F14D6"/>
     <w:rsid w:val="005F233D"/>
     <w:rsid w:val="00601906"/>
     <w:rsid w:val="006060F4"/>
     <w:rsid w:val="00616D53"/>
+    <w:rsid w:val="00617357"/>
     <w:rsid w:val="006206C5"/>
     <w:rsid w:val="00645F74"/>
     <w:rsid w:val="00652FC1"/>
     <w:rsid w:val="00655E3D"/>
     <w:rsid w:val="006562FC"/>
     <w:rsid w:val="00656574"/>
     <w:rsid w:val="00665F17"/>
     <w:rsid w:val="0067373D"/>
     <w:rsid w:val="006751B8"/>
     <w:rsid w:val="00684989"/>
     <w:rsid w:val="00686158"/>
     <w:rsid w:val="00687AF1"/>
     <w:rsid w:val="00690210"/>
     <w:rsid w:val="006A12B4"/>
     <w:rsid w:val="006A19E1"/>
     <w:rsid w:val="006B138D"/>
     <w:rsid w:val="006B5CCC"/>
     <w:rsid w:val="006B6730"/>
+    <w:rsid w:val="006C4E32"/>
     <w:rsid w:val="006C70C8"/>
     <w:rsid w:val="006E4AA4"/>
     <w:rsid w:val="006E6F6E"/>
     <w:rsid w:val="006E7BDC"/>
+    <w:rsid w:val="006F20BA"/>
     <w:rsid w:val="00706BF6"/>
     <w:rsid w:val="007100F7"/>
     <w:rsid w:val="0071337D"/>
     <w:rsid w:val="00717D66"/>
     <w:rsid w:val="00721E07"/>
     <w:rsid w:val="00722877"/>
     <w:rsid w:val="00731C38"/>
     <w:rsid w:val="00732FF3"/>
     <w:rsid w:val="007415C7"/>
     <w:rsid w:val="00741718"/>
     <w:rsid w:val="0074266B"/>
     <w:rsid w:val="007427E9"/>
     <w:rsid w:val="00745971"/>
     <w:rsid w:val="00753B55"/>
     <w:rsid w:val="00762C89"/>
     <w:rsid w:val="00777902"/>
     <w:rsid w:val="007800EA"/>
     <w:rsid w:val="00792E8F"/>
+    <w:rsid w:val="0079585B"/>
     <w:rsid w:val="007A274B"/>
     <w:rsid w:val="007A696F"/>
     <w:rsid w:val="007B5203"/>
     <w:rsid w:val="007D0F59"/>
     <w:rsid w:val="007D3D41"/>
     <w:rsid w:val="007D4102"/>
     <w:rsid w:val="007D63CD"/>
     <w:rsid w:val="007E0CE5"/>
     <w:rsid w:val="007E0FC5"/>
     <w:rsid w:val="007E5DB3"/>
     <w:rsid w:val="007E5E88"/>
     <w:rsid w:val="007E65A9"/>
     <w:rsid w:val="007E6CFF"/>
     <w:rsid w:val="007F090C"/>
     <w:rsid w:val="00802A84"/>
     <w:rsid w:val="008035BE"/>
     <w:rsid w:val="008219FB"/>
     <w:rsid w:val="00834493"/>
     <w:rsid w:val="008700D3"/>
     <w:rsid w:val="008711E2"/>
     <w:rsid w:val="0087329E"/>
     <w:rsid w:val="00873808"/>
     <w:rsid w:val="00875C7C"/>
     <w:rsid w:val="008875CF"/>
     <w:rsid w:val="008A7B74"/>
     <w:rsid w:val="008B278D"/>
     <w:rsid w:val="008B5115"/>
     <w:rsid w:val="008B6DB5"/>
     <w:rsid w:val="008C38C4"/>
     <w:rsid w:val="008C592F"/>
     <w:rsid w:val="008C619A"/>
     <w:rsid w:val="008C7263"/>
     <w:rsid w:val="008D67D4"/>
     <w:rsid w:val="008E48A1"/>
     <w:rsid w:val="008F5883"/>
     <w:rsid w:val="008F5A20"/>
     <w:rsid w:val="008F7BCD"/>
     <w:rsid w:val="00901DD3"/>
+    <w:rsid w:val="00917076"/>
+    <w:rsid w:val="00924575"/>
     <w:rsid w:val="00924983"/>
     <w:rsid w:val="00933102"/>
     <w:rsid w:val="00933CFD"/>
     <w:rsid w:val="00942143"/>
     <w:rsid w:val="00943095"/>
     <w:rsid w:val="009432A2"/>
     <w:rsid w:val="00946F8E"/>
     <w:rsid w:val="00954756"/>
     <w:rsid w:val="009700AE"/>
     <w:rsid w:val="00985FA9"/>
     <w:rsid w:val="00994667"/>
+    <w:rsid w:val="00994B07"/>
     <w:rsid w:val="00996182"/>
     <w:rsid w:val="009A006B"/>
     <w:rsid w:val="009A06BC"/>
     <w:rsid w:val="009A2EED"/>
     <w:rsid w:val="009B03FC"/>
+    <w:rsid w:val="009B04BE"/>
     <w:rsid w:val="009C0E46"/>
     <w:rsid w:val="009E5F59"/>
     <w:rsid w:val="009E6965"/>
     <w:rsid w:val="00A003C8"/>
     <w:rsid w:val="00A01791"/>
     <w:rsid w:val="00A0404F"/>
     <w:rsid w:val="00A07E13"/>
     <w:rsid w:val="00A12F1F"/>
     <w:rsid w:val="00A15FD1"/>
     <w:rsid w:val="00A22E66"/>
     <w:rsid w:val="00A26332"/>
     <w:rsid w:val="00A269FA"/>
     <w:rsid w:val="00A26B91"/>
     <w:rsid w:val="00A53CC9"/>
     <w:rsid w:val="00A61E2B"/>
     <w:rsid w:val="00A6689C"/>
+    <w:rsid w:val="00A72847"/>
     <w:rsid w:val="00A80894"/>
     <w:rsid w:val="00A93E3F"/>
     <w:rsid w:val="00A94684"/>
     <w:rsid w:val="00A96D7D"/>
     <w:rsid w:val="00AB0768"/>
     <w:rsid w:val="00AB327E"/>
     <w:rsid w:val="00AB46A4"/>
     <w:rsid w:val="00AE5E26"/>
     <w:rsid w:val="00AF0A60"/>
     <w:rsid w:val="00AF2C3E"/>
     <w:rsid w:val="00AF51B5"/>
     <w:rsid w:val="00AF7962"/>
     <w:rsid w:val="00B103BF"/>
     <w:rsid w:val="00B1175A"/>
+    <w:rsid w:val="00B137C6"/>
     <w:rsid w:val="00B202A6"/>
     <w:rsid w:val="00B20338"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B36A84"/>
     <w:rsid w:val="00B44BAA"/>
     <w:rsid w:val="00B5173D"/>
     <w:rsid w:val="00B54A1F"/>
     <w:rsid w:val="00B5734D"/>
     <w:rsid w:val="00B575F2"/>
     <w:rsid w:val="00B57FC9"/>
     <w:rsid w:val="00B70688"/>
+    <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B91DE6"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA16AD"/>
     <w:rsid w:val="00BA2640"/>
     <w:rsid w:val="00BA6A78"/>
     <w:rsid w:val="00BB74C1"/>
     <w:rsid w:val="00BC30C5"/>
     <w:rsid w:val="00BC771C"/>
+    <w:rsid w:val="00BC7D7B"/>
     <w:rsid w:val="00BD3B49"/>
     <w:rsid w:val="00BD47ED"/>
     <w:rsid w:val="00BD679D"/>
     <w:rsid w:val="00BF38DE"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C03983"/>
     <w:rsid w:val="00C04E5F"/>
     <w:rsid w:val="00C121ED"/>
+    <w:rsid w:val="00C13DAF"/>
     <w:rsid w:val="00C23120"/>
     <w:rsid w:val="00C24D56"/>
+    <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00C451D9"/>
     <w:rsid w:val="00C46E01"/>
     <w:rsid w:val="00C46EE2"/>
     <w:rsid w:val="00C6263C"/>
     <w:rsid w:val="00C72845"/>
     <w:rsid w:val="00C7481E"/>
     <w:rsid w:val="00CA2137"/>
     <w:rsid w:val="00CB2A0C"/>
     <w:rsid w:val="00CB3DBE"/>
     <w:rsid w:val="00CB565B"/>
     <w:rsid w:val="00CC0E66"/>
     <w:rsid w:val="00CC1719"/>
     <w:rsid w:val="00CE56B6"/>
+    <w:rsid w:val="00CE79EF"/>
     <w:rsid w:val="00D17AF2"/>
     <w:rsid w:val="00D21052"/>
     <w:rsid w:val="00D3102C"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D40A9E"/>
     <w:rsid w:val="00D40AD7"/>
     <w:rsid w:val="00D41A13"/>
     <w:rsid w:val="00D56802"/>
     <w:rsid w:val="00D5682E"/>
     <w:rsid w:val="00D60BED"/>
+    <w:rsid w:val="00D80C0B"/>
     <w:rsid w:val="00D95785"/>
     <w:rsid w:val="00DB1F20"/>
     <w:rsid w:val="00DD29A5"/>
     <w:rsid w:val="00DF1827"/>
     <w:rsid w:val="00E02413"/>
     <w:rsid w:val="00E2297D"/>
     <w:rsid w:val="00E3211A"/>
     <w:rsid w:val="00E368A3"/>
+    <w:rsid w:val="00E4329C"/>
+    <w:rsid w:val="00E56E9C"/>
     <w:rsid w:val="00E82B2B"/>
     <w:rsid w:val="00E8381D"/>
     <w:rsid w:val="00E83EB5"/>
     <w:rsid w:val="00E84560"/>
     <w:rsid w:val="00E8621D"/>
     <w:rsid w:val="00E86CD9"/>
     <w:rsid w:val="00E95DAF"/>
     <w:rsid w:val="00EC1652"/>
     <w:rsid w:val="00EC21D1"/>
+    <w:rsid w:val="00EC65D4"/>
     <w:rsid w:val="00EC6820"/>
     <w:rsid w:val="00ED4D94"/>
     <w:rsid w:val="00ED55A6"/>
     <w:rsid w:val="00EE27BC"/>
     <w:rsid w:val="00EF02E7"/>
     <w:rsid w:val="00EF0D8C"/>
     <w:rsid w:val="00EF7487"/>
     <w:rsid w:val="00F05984"/>
     <w:rsid w:val="00F06877"/>
     <w:rsid w:val="00F12A12"/>
     <w:rsid w:val="00F14923"/>
     <w:rsid w:val="00F276AC"/>
     <w:rsid w:val="00F308A6"/>
     <w:rsid w:val="00F3603F"/>
     <w:rsid w:val="00F41CD0"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F56B8E"/>
     <w:rsid w:val="00F610F7"/>
     <w:rsid w:val="00F63339"/>
     <w:rsid w:val="00F7064D"/>
     <w:rsid w:val="00F722A3"/>
     <w:rsid w:val="00F73DA5"/>
     <w:rsid w:val="00F745F9"/>
     <w:rsid w:val="00F80A17"/>
+    <w:rsid w:val="00F91482"/>
     <w:rsid w:val="00F9330F"/>
+    <w:rsid w:val="00FA53C4"/>
     <w:rsid w:val="00FA75C0"/>
     <w:rsid w:val="00FB1963"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FC5010"/>
     <w:rsid w:val="00FC71B2"/>
     <w:rsid w:val="00FD64DA"/>
     <w:rsid w:val="00FD693A"/>
     <w:rsid w:val="00FE3123"/>
     <w:rsid w:val="00FF2486"/>
     <w:rsid w:val="00FF3DCD"/>
     <w:rsid w:val="00FF6BF7"/>
     <w:rsid w:val="019369FC"/>
     <w:rsid w:val="01C1A610"/>
     <w:rsid w:val="01C7A8BD"/>
     <w:rsid w:val="01E1FF50"/>
+    <w:rsid w:val="023D429E"/>
     <w:rsid w:val="0313BA5A"/>
     <w:rsid w:val="031A2C41"/>
+    <w:rsid w:val="043DEEA8"/>
     <w:rsid w:val="050AE418"/>
     <w:rsid w:val="05903DFF"/>
     <w:rsid w:val="0591C900"/>
+    <w:rsid w:val="06CF83FA"/>
     <w:rsid w:val="06D7A6C2"/>
     <w:rsid w:val="07869094"/>
     <w:rsid w:val="07C627C3"/>
     <w:rsid w:val="08E977D5"/>
     <w:rsid w:val="09C54474"/>
     <w:rsid w:val="0A0CFDEA"/>
     <w:rsid w:val="0A7B371B"/>
     <w:rsid w:val="0AA4DF07"/>
     <w:rsid w:val="0ACB41A9"/>
     <w:rsid w:val="0AF50B6B"/>
     <w:rsid w:val="0BF2C4FF"/>
     <w:rsid w:val="0C0E895D"/>
     <w:rsid w:val="0E9F20D6"/>
     <w:rsid w:val="0EDD51B9"/>
+    <w:rsid w:val="0F5063BE"/>
     <w:rsid w:val="0FB021D7"/>
     <w:rsid w:val="111B3C85"/>
     <w:rsid w:val="118BD64B"/>
     <w:rsid w:val="118DEBB3"/>
     <w:rsid w:val="1191151D"/>
     <w:rsid w:val="119A3792"/>
     <w:rsid w:val="11BA2F64"/>
     <w:rsid w:val="1200742C"/>
     <w:rsid w:val="13CD364E"/>
     <w:rsid w:val="145B2CEA"/>
     <w:rsid w:val="1499D849"/>
+    <w:rsid w:val="150BF632"/>
     <w:rsid w:val="156D77E9"/>
     <w:rsid w:val="159E5A1E"/>
     <w:rsid w:val="165E09E2"/>
     <w:rsid w:val="17BD98CE"/>
     <w:rsid w:val="187B995A"/>
     <w:rsid w:val="18E2E3A4"/>
     <w:rsid w:val="19239C2D"/>
+    <w:rsid w:val="193DADC0"/>
     <w:rsid w:val="197C4B1B"/>
     <w:rsid w:val="19A55C85"/>
     <w:rsid w:val="1AED530C"/>
     <w:rsid w:val="1B4612E8"/>
     <w:rsid w:val="1C3C6454"/>
+    <w:rsid w:val="1C90195D"/>
     <w:rsid w:val="1E6C3CF1"/>
     <w:rsid w:val="1E897A49"/>
     <w:rsid w:val="1FEB3ADC"/>
+    <w:rsid w:val="20663E0A"/>
     <w:rsid w:val="21B63516"/>
     <w:rsid w:val="23568850"/>
     <w:rsid w:val="2552A5DF"/>
     <w:rsid w:val="255BF39C"/>
     <w:rsid w:val="258A20A3"/>
     <w:rsid w:val="2654F9E1"/>
+    <w:rsid w:val="2672FF85"/>
+    <w:rsid w:val="2787DA7B"/>
+    <w:rsid w:val="279CDBFE"/>
+    <w:rsid w:val="27DA3442"/>
     <w:rsid w:val="2873B4C2"/>
     <w:rsid w:val="29778F27"/>
+    <w:rsid w:val="29BD1F26"/>
     <w:rsid w:val="2A77A88F"/>
     <w:rsid w:val="2AAF28D7"/>
     <w:rsid w:val="2B89BD1A"/>
     <w:rsid w:val="2BD568A5"/>
     <w:rsid w:val="2C43F94D"/>
     <w:rsid w:val="2C83DE5A"/>
     <w:rsid w:val="2CE5090E"/>
     <w:rsid w:val="2D2AC015"/>
     <w:rsid w:val="2D2E70E0"/>
+    <w:rsid w:val="2DDA2D6D"/>
     <w:rsid w:val="2E678AE3"/>
     <w:rsid w:val="2F77FEB4"/>
     <w:rsid w:val="2FF9A792"/>
     <w:rsid w:val="309C8CCA"/>
     <w:rsid w:val="30BA2720"/>
     <w:rsid w:val="31B327F3"/>
     <w:rsid w:val="31EB2315"/>
     <w:rsid w:val="31EC12DF"/>
     <w:rsid w:val="32322979"/>
     <w:rsid w:val="325AFB2F"/>
     <w:rsid w:val="33080100"/>
+    <w:rsid w:val="344C8222"/>
     <w:rsid w:val="347E5174"/>
     <w:rsid w:val="3562602E"/>
     <w:rsid w:val="35FC6122"/>
     <w:rsid w:val="36A3A6E9"/>
     <w:rsid w:val="36B6A708"/>
     <w:rsid w:val="372B061F"/>
     <w:rsid w:val="38948DA1"/>
     <w:rsid w:val="392748A1"/>
     <w:rsid w:val="39B7BB8F"/>
     <w:rsid w:val="39BDD2B2"/>
     <w:rsid w:val="39C6B0EC"/>
     <w:rsid w:val="39D3157C"/>
     <w:rsid w:val="3AB05798"/>
     <w:rsid w:val="3B4BD82A"/>
     <w:rsid w:val="3B96E2A5"/>
     <w:rsid w:val="3C1E32D7"/>
     <w:rsid w:val="3C4EC80B"/>
     <w:rsid w:val="3D142C16"/>
     <w:rsid w:val="3D8CE8CF"/>
     <w:rsid w:val="3EC167BF"/>
     <w:rsid w:val="40021FD1"/>
     <w:rsid w:val="409FE2F0"/>
     <w:rsid w:val="411B05A0"/>
     <w:rsid w:val="414A42B8"/>
+    <w:rsid w:val="418BE9B1"/>
     <w:rsid w:val="419C8C60"/>
     <w:rsid w:val="42310CE0"/>
     <w:rsid w:val="42622F1E"/>
     <w:rsid w:val="42D29389"/>
     <w:rsid w:val="4343FC5E"/>
+    <w:rsid w:val="4560C692"/>
     <w:rsid w:val="45B13DEA"/>
     <w:rsid w:val="462BC5CB"/>
     <w:rsid w:val="46389374"/>
+    <w:rsid w:val="46B20CFB"/>
+    <w:rsid w:val="48150CD7"/>
     <w:rsid w:val="48E032AF"/>
     <w:rsid w:val="495789DD"/>
     <w:rsid w:val="49A8A26C"/>
     <w:rsid w:val="49EA499F"/>
     <w:rsid w:val="4A9B4383"/>
     <w:rsid w:val="4B26D34E"/>
     <w:rsid w:val="4B56F0D5"/>
     <w:rsid w:val="4BEDE797"/>
     <w:rsid w:val="4BF09DC6"/>
     <w:rsid w:val="4CE80B21"/>
     <w:rsid w:val="4D6C4A5E"/>
     <w:rsid w:val="4D8F563E"/>
     <w:rsid w:val="506FB009"/>
     <w:rsid w:val="50D159A2"/>
+    <w:rsid w:val="51297A27"/>
     <w:rsid w:val="5132149F"/>
+    <w:rsid w:val="524EA00C"/>
     <w:rsid w:val="52AB7ACE"/>
     <w:rsid w:val="52FD6786"/>
     <w:rsid w:val="54520244"/>
+    <w:rsid w:val="54CC573C"/>
     <w:rsid w:val="558202E7"/>
     <w:rsid w:val="55CF2422"/>
     <w:rsid w:val="55EB6E8E"/>
     <w:rsid w:val="563591C3"/>
     <w:rsid w:val="569B7155"/>
     <w:rsid w:val="57D4D231"/>
+    <w:rsid w:val="57E2637F"/>
+    <w:rsid w:val="581A56FD"/>
     <w:rsid w:val="588FAA7F"/>
+    <w:rsid w:val="58A24B79"/>
+    <w:rsid w:val="58EA8AB0"/>
     <w:rsid w:val="59174EE5"/>
     <w:rsid w:val="5995ABF5"/>
     <w:rsid w:val="59C1EAD8"/>
+    <w:rsid w:val="5A63DB36"/>
     <w:rsid w:val="5A86CBB3"/>
     <w:rsid w:val="5ABB0829"/>
     <w:rsid w:val="5ABFF502"/>
     <w:rsid w:val="5ACC8C40"/>
     <w:rsid w:val="5B70FCE0"/>
     <w:rsid w:val="5BE242A0"/>
     <w:rsid w:val="5C16EB88"/>
+    <w:rsid w:val="5C9D0E58"/>
     <w:rsid w:val="5DB66A4B"/>
     <w:rsid w:val="5DFD0631"/>
     <w:rsid w:val="5E0FDC2B"/>
     <w:rsid w:val="5F130AB9"/>
     <w:rsid w:val="5F4FAE95"/>
     <w:rsid w:val="5F61E14E"/>
+    <w:rsid w:val="5F734E14"/>
+    <w:rsid w:val="5F86FF34"/>
+    <w:rsid w:val="5FEBED26"/>
     <w:rsid w:val="60008F03"/>
     <w:rsid w:val="609C97E9"/>
     <w:rsid w:val="60AB2769"/>
     <w:rsid w:val="61265468"/>
     <w:rsid w:val="62AF40EF"/>
     <w:rsid w:val="63B1D4B0"/>
     <w:rsid w:val="641E70E6"/>
     <w:rsid w:val="65DFDBF6"/>
     <w:rsid w:val="65E00A77"/>
     <w:rsid w:val="66513724"/>
+    <w:rsid w:val="665B6973"/>
     <w:rsid w:val="66965BF5"/>
     <w:rsid w:val="67127125"/>
     <w:rsid w:val="6727C813"/>
+    <w:rsid w:val="689CA159"/>
     <w:rsid w:val="69F2ED08"/>
     <w:rsid w:val="6A3778A8"/>
     <w:rsid w:val="6A7F4AB8"/>
+    <w:rsid w:val="6AA6D486"/>
+    <w:rsid w:val="6AA6D486"/>
+    <w:rsid w:val="6B2DA506"/>
+    <w:rsid w:val="6BAB3BE1"/>
     <w:rsid w:val="6BB45653"/>
     <w:rsid w:val="6C1C3203"/>
     <w:rsid w:val="6C4AC6B7"/>
     <w:rsid w:val="6C847FD0"/>
     <w:rsid w:val="6C861F87"/>
     <w:rsid w:val="6D376F72"/>
     <w:rsid w:val="6E9AD756"/>
+    <w:rsid w:val="6EE55417"/>
     <w:rsid w:val="706C89C8"/>
     <w:rsid w:val="709AC0D6"/>
     <w:rsid w:val="70E7E455"/>
     <w:rsid w:val="71380857"/>
     <w:rsid w:val="713E9211"/>
     <w:rsid w:val="719200C9"/>
+    <w:rsid w:val="71A50A9B"/>
     <w:rsid w:val="71DA1861"/>
     <w:rsid w:val="72FB677D"/>
     <w:rsid w:val="73D34047"/>
     <w:rsid w:val="742DC01A"/>
     <w:rsid w:val="74F86DAA"/>
     <w:rsid w:val="75D046E8"/>
     <w:rsid w:val="75F990F2"/>
     <w:rsid w:val="77150EFA"/>
     <w:rsid w:val="77DFBDA5"/>
     <w:rsid w:val="78F395B5"/>
     <w:rsid w:val="78FD389D"/>
     <w:rsid w:val="79EC312A"/>
     <w:rsid w:val="7B4B42E4"/>
     <w:rsid w:val="7C028DE3"/>
     <w:rsid w:val="7C0BDE48"/>
+    <w:rsid w:val="7C88287A"/>
+    <w:rsid w:val="7D762EBC"/>
     <w:rsid w:val="7D960543"/>
     <w:rsid w:val="7E201B02"/>
+    <w:rsid w:val="7E5E9CFB"/>
     <w:rsid w:val="7EB73914"/>
     <w:rsid w:val="7ECCE749"/>
     <w:rsid w:val="7F12CC3C"/>
     <w:rsid w:val="7F5A073F"/>
     <w:rsid w:val="7F752E82"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E57F40B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{64955E74-539F-4A83-80A2-85EB43AECBE2}"/>
+  <w15:docId w15:val="{5888D238-2564-4050-9177-69E3FE3A2374}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7091,52 +8254,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7203,873 +8366,873 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004B16E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00002DBF"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00002DBF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rphighlightallclass">
+  <w:style w:type="character" w:styleId="rphighlightallclass" w:customStyle="1">
     <w:name w:val="rphighlightallclass"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fc4">
+  <w:style w:type="character" w:styleId="fc4" w:customStyle="1">
     <w:name w:val="_fc_4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="peb">
+  <w:style w:type="character" w:styleId="peb" w:customStyle="1">
     <w:name w:val="_pe_b"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="bidi">
+  <w:style w:type="character" w:styleId="bidi" w:customStyle="1">
     <w:name w:val="bidi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rp61">
+  <w:style w:type="character" w:styleId="rp61" w:customStyle="1">
     <w:name w:val="_rp_61"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rpd1">
+  <w:style w:type="character" w:styleId="rpd1" w:customStyle="1">
     <w:name w:val="_rp_d1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:top w:val="double" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004071E2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004071E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004071E2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004071E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:top w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:top w:val="double" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00BA2640"/>
     <w:rPr>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -8105,296 +9268,296 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F0C8D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D63CD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D63CD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:top w:val="double" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable6Colorful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable1Light">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00472941"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
@@ -10972,56 +12135,55 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2116048762">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/03/2025-CCA_ICO_Compform_Eng_04_01_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/SCO/2025/SCO_DSNP_EOC_2025.pdf?hsLang=en" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2025/NCSCOEOC.ashx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://behealthypartnership.org/wp-content/uploads/2024/12/2024-ACO-BeHealthyPartnership-Handbook-effective-412024-English-with-Cover-Updated-112024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/Berkshires/findproviders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/03/2025-CCA-SCO_CompForm_ENG_04_01_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2025%20Documents/Provider%20Directory/MA001-2025-SNP-PD-ENES-508" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/prescriptions" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/findphysician" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuftsmedicarepreferred.org/2025-sco-eoc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/tufts-health-one-care/2025-tufts-health-one-care-member-handbook" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuftsmedicarepreferred.org/2025-sco-eoc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wellsense.org/hubfs/Directories/SCO_SNP_Provider_Pharmacy_Directory_2025_January.pdf?hsLang=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.healthnewengland.org/publicprovidersearch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgeneralbrighamhealthplan.org/find-provider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/find-a-doctor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2025/NCHMOSNPEOCFINAL.ashx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.uhc.com/communityplan/massachusetts/plans/medicare/2025/senior-care-options-hmo-snp/find-a-provider-or-pharmacy*collapse-find-drug__;Iw!!CPANwP4y!U6tTt2DmVmjFa1pgy3SuOrJDzKkVjORaSVvAvVFUxcgjQejGYZjCQEWiWfLNnGNAX6PgBDecK7Dcjxc-P0-VkI_R$" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/03/2025-CCA-SCO_CompForm_ENG_04_01_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2025/NCFormulary.ashx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/find-a-doctor" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communitycarecooperative.org/wp-content/uploads/2023/01/C3_MemberHandbook_ENG_Covered-Services_1221_WEB.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.masspartnership.com/member/FindBHProvider.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://molina.sapphirethreesixtyfive.com/?ci=ma-molina&amp;network_id=96&amp;geo_location=36.75030000000001,-96.0705&amp;locale=en" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/find-a-doctor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_MA_SCO_EOC_v17_EN.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2025%20Documents/Comprehensive%20Formulary/MA-2025-SCO-FORMULARY-EN-508" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.uhc.com/communityplan/massachusetts/plans/medicare/2025/senior-care-options-hmo-snp/find-a-provider-or-pharmacy*collapse-find-drug__;Iw!!CPANwP4y!U6tTt2DmVmjFa1pgy3SuOrJDzKkVjORaSVvAvVFUxcgjQejGYZjCQEWiWfLNnGNAX6PgBDecK7Dcjxc-P0-VkI_R$" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/senior-care-options/find-a-provider" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/findphysician" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuftsmedicarepreferred.org/2025-sco-formulary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/tufts-health-one-care/2025-one-care-list-covered-drugs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2025%20Documents/Evidence%20of%20Coverage/MA001-2025-SNP-EOC-EN-508" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_MA_OC_MemberHandbook_v14_EN.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wwwassets.tuftshealthplan.com/documents/member/together-member-handbook-2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tuftsmedicarepreferred.org/2025-sco-formulary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/365care/findproviders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2025%20Documents/Evidence%20of%20Coverage/MA001-2025-SNP-EOC-EN-508" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/SCO/2025/SCO_EOC_2025.pdf?hsLang=en" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/atriushealth/findproviders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_MA_SCO_EOC_v17_EN.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2025%20Documents/Provider%20Directory/MA001-2025-SNP-PD-ENES-508" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/assets/plandocuments/2025/eoc/en/2025-MA-EOC-H2226-001-000-EN.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care/find-a-provider/" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/Berkshires/findproviders" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/365care/findproviders" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/atriushealth/findproviders" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.healthnewengland.org/publicprovidersearch" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgeneralbrighamhealthplan.org/find-provider" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.masspartnership.com/member/FindBHProvider.aspx" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/08/CCA_OC_CY26_MemberHandbook_EN.pdf" TargetMode="External" Id="Rdc1ec2bad12d461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/find-a-provider/" TargetMode="External" Id="Rd7da6130dd4f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/Member_Handbook_2026_one_care.pdf" TargetMode="External" Id="R75a71bfe97ac4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_One_Care_Provider_Directory.pdf" TargetMode="External" Id="Re1b22d266b1c4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_Medicare_Advantage_Formulary_One_Care.pdf" TargetMode="External" Id="R211ad65a926c43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA00101-2026-SNP-EOC-EN-508.pdf" TargetMode="External" Id="Rd9f8b7b3c24c49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA00101-2026-SNP-FORMULARY-EN-508" TargetMode="External" Id="Rfd98091bf9674993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-tufts-health-one-care-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqUm5-dNM$" TargetMode="External" Id="R772bfda9080b4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-provider-and-pharmacy-directory__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqWz4C26E$" TargetMode="External" Id="Ra354ed40df44491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-list-covered-drugs__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHq_w61tuI$" TargetMode="External" Id="R97c65076a48c41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0319998_000" TargetMode="External" Id="Rbd18386fd5734545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0347612_003" TargetMode="External" Id="R535408e1692e4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_SCO_CY26_MemberHandbook_EN.pdf" TargetMode="External" Id="R7fd2b065fdb34330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/" TargetMode="External" Id="Ra8f7472f85444103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/MemberHandbook.ashx" TargetMode="External" Id="Rd02b6bafd8914df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/2026NCDirectory.ashx" TargetMode="External" Id="Rb3a3bd09870e4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/NC26Formulary.ashx" TargetMode="External" Id="R11c3edc9a69e4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/Member_Handbook_2026_sco.pdf" TargetMode="External" Id="R4d9aeb35907641da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_SCO_Provider_Directory.pdf" TargetMode="External" Id="R3ca91d1bd21b41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_Medicare_Advantage_Formulary_SCO.pdf" TargetMode="External" Id="Ra78ac0bfb83a4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA001-2026-SNP-EOC-EN-508.pdf" TargetMode="External" Id="R34c30366288a4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqKPKKZfQ$" TargetMode="External" Id="Ra617855f43ad4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/prd2-directory-generation-service-directory-generation-s3.s3.us-west-2.amazonaws.com/THPSCO_EN_thpsco.pdf__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqHGQzM-o$" TargetMode="External" Id="R40c92cedcb2a439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-formulary__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqiU0iICo$" TargetMode="External" Id="R4be791c2764e4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0320000_000" TargetMode="External" Id="R71c98e4d171648ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0353296_003" TargetMode="External" Id="Re44d7a18ea3e490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0348616_001" TargetMode="External" Id="R884da4e142b04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthnewengland.org/Portals/_default/Shared%20Documents/behealthy/2025/2025_BeHealthy_Partnership_Handbook.pdf?ver=fdKAsTJ3ImWQfDq6Nms3ow%3d%3d" TargetMode="External" Id="R12537cc9c07d456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communitycarecooperative.org/wp-content/uploads/2025/07/C3_MemberHandbook_ENG_0625_v2_web.pdf" TargetMode="External" Id="Rf330017cbef14e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/one-care-formulary/" TargetMode="External" Id="R3e2d3758e48e4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA00101-2026-SNP-PD-ENES-508" TargetMode="External" Id="Rbb947a74a3ee4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/molina.sapphirethreesixtyfive.com/?ci=ma-molina&amp;network_id=61&amp;geo_location=41.619984777777816,-71.00016691666661&amp;locale=en__;!!CPANwP4y!W1VZ0waNrmw80StyBy8n1_OvTpGQQJ1wghOuw_iPzOEFc-O-06V8sVWj2uWk3oauX8PnU77YZl8HpzAqlSVsOK0aV6b5pSEGSbHM5oE$" TargetMode="External" Id="Rbb4a51dd1490449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/assets/plandocuments/2025/formulary/en/2025-MA-Formulary-H9239-001-000-EN.pdf" TargetMode="External" Id="R41ae01548c364295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/senior-care-options-formulary/" TargetMode="External" Id="Rd331b8e8f800433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA001-2026-SNP-PD-ENES-508.pdf" TargetMode="External" Id="Rf279864a87f347f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA001-2026-SNP-FORMULARY-EN-508" TargetMode="External" Id="R410d915473394fc9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -11272,74 +12434,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jasmin Choi</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Cohen Machera, Mindy (EHS)</lastModifiedBy>
+  <revision>17</revision>
+  <lastPrinted>2021-04-27T18:57:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>