--- v1 (2026-04-04)
+++ v2 (2026-05-24)
@@ -3,84 +3,83 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A01791" w:rsidRDefault="00A01791" w14:paraId="6DB8A71F" w14:textId="597B57AF">
+    <w:p w14:paraId="6DB8A71F" w14:textId="597B57AF" w:rsidR="00A01791" w:rsidRDefault="00A01791">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="275D4B90" w14:textId="77777777">
+      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="275D4B90" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="72E2AF2F" w14:textId="03815A8B">
+          </w:tcPr>
+          <w:p w14:paraId="72E2AF2F" w14:textId="03815A8B" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Accountable Care Partnership Plan</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
@@ -88,6197 +87,5005 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ACPP</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="7D67914F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7D67914F" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="093E91FE" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="093E91FE" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="006060F4" w:rsidRDefault="00F06877" w14:paraId="40736E5A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="40736E5A" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="006060F4">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="45F3664C" w14:textId="77777777">
+      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="45F3664C" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="0030004B" w14:paraId="4128971F" w14:textId="6FA4B5F3">
+          </w:tcPr>
+          <w:p w14:paraId="4128971F" w14:textId="6FA4B5F3" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="0030004B" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fallon Health – Atrius Health Care Collaborative </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="000B6002" w:rsidP="000545BA" w:rsidRDefault="00C03983" w14:paraId="1866E661" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1866E661" w14:textId="77777777" w:rsidR="000B6002" w:rsidRPr="00741718" w:rsidRDefault="00C03983" w:rsidP="000545BA">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId7">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="54D5AFA4" w14:textId="2BC9DE36">
+          <w:p w14:paraId="54D5AFA4" w14:textId="2BC9DE36" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00721E07" w14:paraId="44E9F3A5" w14:textId="4DCA1C11">
+          </w:tcPr>
+          <w:p w14:paraId="44E9F3A5" w14:textId="4DCA1C11" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00721E07" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/atriushealth/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="0A0CFDEA" w14:paraId="76020129" w14:textId="07A79AE2">
+          </w:tcPr>
+          <w:p w14:paraId="76020129" w14:textId="07A79AE2" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="0A0CFDEA" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="2E903E61" w14:textId="77777777">
+      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="2E903E61" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00690210" w14:paraId="25A85ABC" w14:textId="686B9D56">
+          </w:tcPr>
+          <w:p w14:paraId="25A85ABC" w14:textId="686B9D56" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="00690210" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Berkshire Fallon Health Collaborative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="007D0F59" w14:paraId="109512DE" w14:textId="6EA4BC3D">
+          </w:tcPr>
+          <w:p w14:paraId="109512DE" w14:textId="6EA4BC3D" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="007D0F59" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId10">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="0057073F" w14:paraId="7E399361" w14:textId="70F9FDAB">
+          </w:tcPr>
+          <w:p w14:paraId="7E399361" w14:textId="70F9FDAB" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="0057073F" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId11">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/Berkshires/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="42310CE0" w14:paraId="5504A73A" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="5504A73A" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="42310CE0" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="31CF9541" w14:textId="77777777">
+      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="31CF9541" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00690210" w14:paraId="6EB5E5B4" w14:textId="3465626C">
+          </w:tcPr>
+          <w:p w14:paraId="6EB5E5B4" w14:textId="3465626C" w:rsidR="00F06877" w:rsidRPr="00F06877" w:rsidRDefault="00690210" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fallon 365 Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00060459" w14:paraId="7747B492" w14:textId="651FE54F">
+          </w:tcPr>
+          <w:p w14:paraId="7747B492" w14:textId="651FE54F" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00060459" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId13">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00AB327E" w14:paraId="3BD9F9EF" w14:textId="0789D66C">
+          </w:tcPr>
+          <w:p w14:paraId="3BD9F9EF" w14:textId="0789D66C" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00AB327E" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId14">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://fallonhealth.org/365care/findproviders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="325AFB2F" w14:paraId="7C269CAA" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="7C269CAA" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="325AFB2F" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="666E5569" w14:textId="65ED86B8">
+          <w:p w14:paraId="666E5569" w14:textId="65ED86B8" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F06877" w:rsidTr="48150CD7" w14:paraId="1EF448D0" w14:textId="77777777">
+      <w:tr w:rsidR="00F06877" w:rsidRPr="00F06877" w14:paraId="1EF448D0" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D80C0B" w:rsidR="00F06877" w:rsidP="48150CD7" w:rsidRDefault="00CB2A0C" w14:paraId="039DBEFA" w14:textId="05934DAE">
+          </w:tcPr>
+          <w:p w14:paraId="039DBEFA" w14:textId="05934DAE" w:rsidR="00F06877" w:rsidRPr="00D80C0B" w:rsidRDefault="71A50A9B" w:rsidP="48150CD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="48150CD7" w:rsidR="71A50A9B">
+            <w:r w:rsidRPr="48150CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BeHealthy</w:t>
             </w:r>
-            <w:r w:rsidRPr="48150CD7" w:rsidR="2DDA2D6D">
+            <w:r w:rsidR="2DDA2D6D" w:rsidRPr="48150CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Partnership Plan </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00D80C0B" w:rsidR="0079585B" w:rsidP="48150CD7" w:rsidRDefault="0079585B" w14:paraId="7A520070" w14:textId="7C380B7B">
+          </w:tcPr>
+          <w:p w14:paraId="7A520070" w14:textId="235F9B81" w:rsidR="0044148E" w:rsidRPr="00D80C0B" w:rsidRDefault="00F0142D" w:rsidP="48150CD7">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R12537cc9c07d456b">
-              <w:r w:rsidRPr="48150CD7" w:rsidR="57E2637F">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="0044148E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>https://healthnewengland.org/Portals/_default/Shared%20Documents/behealthy/2025/2025_BeHealthy_Partnership_Handbook.pdf?ver=fdKAsTJ3ImWQfDq6Nms3ow%3d%3d</w:t>
+                <w:t>https://behealthypartnership.org/Portals/_default/Shared%20Documents/behealthy/2026_BeHealthyPartnership_Handbook.pdf?ver=5qzcL2AVXktjRZqjBImabA%3d%3d</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00382A5C" w14:paraId="77708520" w14:textId="71D5D5B8">
+          </w:tcPr>
+          <w:p w14:paraId="77708520" w14:textId="71D5D5B8" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00382A5C" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="!/publicprovidersearch/DB" r:id="rId17">
+            <w:hyperlink r:id="rId17" w:anchor="!/publicprovidersearch/DB" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://my.healthnewengland.org/publicprovidersearch#!/publicprovidersearch/DB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="1200742C" w14:paraId="46C28F9C" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="46C28F9C" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="1200742C" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="2571EF41" w14:textId="59B3B54B">
+          <w:p w14:paraId="2571EF41" w14:textId="59B3B54B" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="291FAFFA" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="291FAFFA" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="006562FC" w14:paraId="50E315E1" w14:textId="0710133F">
+          </w:tcPr>
+          <w:p w14:paraId="50E315E1" w14:textId="0710133F" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="006562FC" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass General Brigham Health Plan with Mass General Brigham ACO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="008F5883" w14:paraId="32CB2F6E" w14:textId="48FA2C9E">
+          </w:tcPr>
+          <w:p w14:paraId="32CB2F6E" w14:textId="48FA2C9E" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="008F5883" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId19">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="000252AD" w14:paraId="37E76EDF" w14:textId="21F61095">
+          </w:tcPr>
+          <w:p w14:paraId="37E76EDF" w14:textId="21F61095" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="000252AD" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId20">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://massgeneralbrighamhealthplan.org/find-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="67127125" w14:paraId="628A874F" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="628A874F" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="67127125" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="449527AB" w14:textId="77B8A7A8">
+          <w:p w14:paraId="449527AB" w14:textId="77B8A7A8" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="72F88C26" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="72F88C26" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00312243" w14:paraId="1C9A0FE2" w14:textId="2DAC9287">
+          </w:tcPr>
+          <w:p w14:paraId="1C9A0FE2" w14:textId="2DAC9287" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="00312243" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Tufts Health Together with Cambridge Health Alliance (CHA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="005F14D6" w14:paraId="48E144D3" w14:textId="5E007FC2">
+          </w:tcPr>
+          <w:p w14:paraId="48E144D3" w14:textId="5E007FC2" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="005F14D6" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId22">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="007D0F59" w14:paraId="051A26BA" w14:textId="3D16DAFB">
+          </w:tcPr>
+          <w:p w14:paraId="051A26BA" w14:textId="3D16DAFB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="007D0F59" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA" r:id="rId23">
+            <w:hyperlink r:id="rId23" w:anchor="/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://point32health.healthsparq.com/healthsparq/public/#/one/city=&amp;state=&amp;postalCode=&amp;country=&amp;insurerCode=THPP_I&amp;brandCode=THPP&amp;alphaPrefix=&amp;ProductId=&amp;productCode=TogetherCHA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="574C5967" w14:textId="77777777">
+          <w:p w14:paraId="574C5967" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="75D046E8" w14:paraId="13A92BA8" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="13A92BA8" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="75D046E8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId24">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="78586A72" w14:textId="4BCE9912">
+          <w:p w14:paraId="78586A72" w14:textId="4BCE9912" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="3C95FF17" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="3C95FF17" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="006B6730" w14:paraId="7208F66A" w14:textId="73A0A24C">
+          </w:tcPr>
+          <w:p w14:paraId="7208F66A" w14:textId="73A0A24C" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="006B6730" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Tufts Health Together with UMass Memorial Health </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00444A84" w14:paraId="6F01960D" w14:textId="0BC906AB">
+          </w:tcPr>
+          <w:p w14:paraId="6F01960D" w14:textId="0BC906AB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00444A84" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId25">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="004D41B3" w14:paraId="639B7BE2" w14:textId="1CD9E404">
+          </w:tcPr>
+          <w:p w14:paraId="639B7BE2" w14:textId="1CD9E404" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="004D41B3" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" w:anchor="/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH" r:id="rId26">
+            <w:hyperlink r:id="rId26" w:anchor="/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://point32health.healthsparq.com/healthsparq/public/#/one/insurerCode=THPP_I&amp;brandCode=THPP&amp;productCode=TogetherUMMH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="5BE242A0" w14:paraId="5F69826A" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="5F69826A" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="5BE242A0" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId27">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="3044058F" w14:textId="5F9458DA">
+          <w:p w14:paraId="3044058F" w14:textId="5F9458DA" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="1D79C440" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="1D79C440" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="36F6F1DE" w14:textId="65E9C7A8">
+          </w:tcPr>
+          <w:p w14:paraId="36F6F1DE" w14:textId="65E9C7A8" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Beth Israel Lahey Health (BILH) Performance Network ACO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="3AA99097" w14:textId="4B51BFB3">
+          </w:tcPr>
+          <w:p w14:paraId="3AA99097" w14:textId="4B51BFB3" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId28">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00FA75C0" w:rsidRDefault="0006223F" w14:paraId="5BB87B0E" w14:textId="2945A20E">
+          </w:tcPr>
+          <w:p w14:paraId="5BB87B0E" w14:textId="2945A20E" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="0006223F" w:rsidP="00FA75C0">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId29">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="161CBA83" w14:textId="1EAAD8C0">
+          <w:p w14:paraId="161CBA83" w14:textId="1EAAD8C0" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="2D2AC015" w14:paraId="56ACEBB3" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="56ACEBB3" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="2D2AC015" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId30">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="672BFC45" w14:textId="1C6BD344">
+          <w:p w14:paraId="672BFC45" w14:textId="1C6BD344" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="1D1CE6E3" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="1D1CE6E3" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="6167DB69" w14:textId="7832BE66">
+          </w:tcPr>
+          <w:p w14:paraId="6167DB69" w14:textId="7832BE66" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="40021FD1">
+            <w:r w:rsidRPr="00B20D0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Community Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="6B6D1BEC" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6B6D1BEC" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId31">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="43B811FF" w14:textId="18866EF3">
+          <w:p w14:paraId="43B811FF" w14:textId="18866EF3" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00FA75C0" w:rsidRDefault="00A22E66" w14:paraId="692C2780" w14:textId="5EC83A41">
+          </w:tcPr>
+          <w:p w14:paraId="692C2780" w14:textId="5EC83A41" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00FA75C0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId32">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="50CD9B1A" w14:textId="1A2BB827">
+          <w:p w14:paraId="50CD9B1A" w14:textId="1A2BB827" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="01E1FF50" w14:paraId="12BD58F9" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="12BD58F9" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="01E1FF50" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId33">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="7AC41EFD" w14:textId="425ADCA9">
+          <w:p w14:paraId="7AC41EFD" w14:textId="425ADCA9" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="50E5DB5A" w14:textId="77777777">
+          <w:p w14:paraId="50E5DB5A" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="0A6EA0CF" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="0A6EA0CF" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="12AFE149" w14:textId="17241AA4">
+          </w:tcPr>
+          <w:p w14:paraId="12AFE149" w14:textId="17241AA4" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Boston Children’s ACO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00875C7C" w14:paraId="5A8BC429" w14:textId="0CF37646">
+          </w:tcPr>
+          <w:p w14:paraId="5A8BC429" w14:textId="0CF37646" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00875C7C" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId34">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00E3211A" w14:paraId="3EF14102" w14:textId="6A2E06DB">
+          </w:tcPr>
+          <w:p w14:paraId="3EF14102" w14:textId="6A2E06DB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00E3211A" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="3889101A" w14:textId="18AEE21B">
+          <w:p w14:paraId="3889101A" w14:textId="18AEE21B" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId35">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="4857CDAE" w14:textId="61472FC6">
+          <w:p w14:paraId="4857CDAE" w14:textId="61472FC6" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="6B7A71E3" w14:textId="178D2533">
+          </w:tcPr>
+          <w:p w14:paraId="6B7A71E3" w14:textId="178D2533" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="23568850" w14:paraId="1E6AB4DF" w14:textId="33F18D2A">
+          <w:p w14:paraId="1E6AB4DF" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="23568850" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId36">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="536FFDF6" w14:textId="0873C9FD">
+          <w:p w14:paraId="536FFDF6" w14:textId="0873C9FD" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="11AB3FEC" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="11AB3FEC" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="511BE1E4" w14:textId="72ED5ED5">
+          </w:tcPr>
+          <w:p w14:paraId="511BE1E4" w14:textId="72ED5ED5" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">East Boston Neighborhood Health </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="3025F0D8" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3025F0D8" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId37">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="19914643" w14:textId="3690D9EB">
+          <w:p w14:paraId="19914643" w14:textId="3690D9EB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00E3211A" w:rsidRDefault="00A22E66" w14:paraId="0CB5AFDC" w14:textId="33F16BC0">
+          </w:tcPr>
+          <w:p w14:paraId="0CB5AFDC" w14:textId="33F16BC0" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00E3211A">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId38">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="5FA54952" w14:textId="48BDF8B1">
+          <w:p w14:paraId="5FA54952" w14:textId="48BDF8B1" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="39BDD2B2" w14:paraId="1BC2AD1B" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="1BC2AD1B" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="39BDD2B2" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId39">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="62FABECE" w14:textId="684C62BF">
+          <w:p w14:paraId="62FABECE" w14:textId="684C62BF" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="4876D3E1" w14:textId="77777777">
+          <w:p w14:paraId="4876D3E1" w14:textId="77777777" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="3C814BF7" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="3C814BF7" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="71C00AC3" w14:textId="155D4B46">
+          </w:tcPr>
+          <w:p w14:paraId="71C00AC3" w14:textId="155D4B46" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mercy Alliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00CE79EF" w:rsidP="00A003C8" w:rsidRDefault="00CE79EF" w14:paraId="47EBAA70" w14:textId="529C9120">
+          </w:tcPr>
+          <w:p w14:paraId="47EBAA70" w14:textId="529C9120" w:rsidR="00CE79EF" w:rsidRPr="00741718" w:rsidRDefault="00CE79EF" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId40">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00742FD8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00E3211A" w:rsidRDefault="00A22E66" w14:paraId="31D545E0" w14:textId="2F232F34">
+          </w:tcPr>
+          <w:p w14:paraId="31D545E0" w14:textId="2F232F34" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00E3211A">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId41">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2472EC9D" w14:textId="5B7CC198">
+          <w:p w14:paraId="2472EC9D" w14:textId="5B7CC198" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="31EC12DF" w14:paraId="605FA0BE" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="605FA0BE" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="31EC12DF" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId42">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="675ED795" w14:textId="3B237A51">
+          <w:p w14:paraId="675ED795" w14:textId="3B237A51" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidTr="48150CD7" w14:paraId="61E081B2" w14:textId="77777777">
+      <w:tr w:rsidR="00A003C8" w:rsidRPr="00F06877" w14:paraId="61E081B2" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="0040733A" w14:paraId="474C1E98" w14:textId="45DD8886">
+          </w:tcPr>
+          <w:p w14:paraId="474C1E98" w14:textId="45DD8886" w:rsidR="00A003C8" w:rsidRPr="00F06877" w:rsidRDefault="0040733A" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Signature Alliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="63D2AECA" w14:textId="0E2FA4DD">
+          </w:tcPr>
+          <w:p w14:paraId="63D2AECA" w14:textId="0E2FA4DD" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId43">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2488766B" w14:textId="1B1F7E25">
+          </w:tcPr>
+          <w:p w14:paraId="2488766B" w14:textId="1B1F7E25" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="2A0604AD" w14:textId="4CA325CB">
+          <w:p w14:paraId="2A0604AD" w14:textId="4CA325CB" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId44">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="00A003C8" w:rsidRDefault="00A003C8" w14:paraId="2233A417" w14:textId="1D40BC51">
+          <w:p w14:paraId="2233A417" w14:textId="1D40BC51" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="59174EE5" w14:paraId="712A5829" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="712A5829" w14:textId="33F18D2A" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="59174EE5" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId45">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00A003C8" w:rsidP="1499D849" w:rsidRDefault="00A003C8" w14:paraId="2E75378A" w14:textId="28966B84">
+          <w:p w14:paraId="2E75378A" w14:textId="28966B84" w:rsidR="00A003C8" w:rsidRPr="00741718" w:rsidRDefault="00A003C8" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00421701" w:rsidTr="48150CD7" w14:paraId="7A384A42" w14:textId="77777777">
+      <w:tr w:rsidR="00421701" w:rsidRPr="00F06877" w14:paraId="7A384A42" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="003828A9" w14:paraId="382D6A8F" w14:textId="38F1D677">
+          </w:tcPr>
+          <w:p w14:paraId="382D6A8F" w14:textId="38F1D677" w:rsidR="00421701" w:rsidRDefault="003828A9" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Southcoast Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00CB3DBE" w14:paraId="415DB735" w14:textId="714B4A97">
+          </w:tcPr>
+          <w:p w14:paraId="415DB735" w14:textId="714B4A97" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00CB3DBE" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId46">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="2D621583" w14:textId="184171D4">
+          </w:tcPr>
+          <w:p w14:paraId="2D621583" w14:textId="184171D4" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId47">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00421701" w14:paraId="434A3C21" w14:textId="53CD1462">
+          <w:p w14:paraId="434A3C21" w14:textId="53CD1462" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="411B05A0" w14:paraId="72196478" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="72196478" w14:textId="33F18D2A" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="411B05A0" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId48">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="00421701" w14:paraId="11F18998" w14:textId="5EE3219F">
+          <w:p w14:paraId="11F18998" w14:textId="5EE3219F" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00421701" w:rsidTr="48150CD7" w14:paraId="32D0CECE" w14:textId="77777777">
+      <w:tr w:rsidR="00421701" w:rsidRPr="00F06877" w14:paraId="32D0CECE" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="003828A9" w14:paraId="5C85AF19" w14:textId="0383B426">
+          </w:tcPr>
+          <w:p w14:paraId="5C85AF19" w14:textId="0383B426" w:rsidR="00421701" w:rsidRDefault="003828A9" w:rsidP="00A003C8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="40021FD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Care Alliance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3780" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00AF0A60" w14:paraId="0F9B4C4B" w14:textId="38E6C42C">
+          </w:tcPr>
+          <w:p w14:paraId="0F9B4C4B" w14:textId="38E6C42C" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00AF0A60" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId49">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3690" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00A22E66" w14:paraId="13A8AF9D" w14:textId="3CDF3D89">
+          </w:tcPr>
+          <w:p w14:paraId="13A8AF9D" w14:textId="3CDF3D89" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00A22E66" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId50">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="00A003C8" w:rsidRDefault="00421701" w14:paraId="53CA9689" w14:textId="71A8D477">
+          <w:p w14:paraId="53CA9689" w14:textId="71A8D477" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="00A003C8">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="6D376F72" w14:paraId="3A0D76ED" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="3A0D76ED" w14:textId="33F18D2A" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="6D376F72" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00421701" w:rsidP="1499D849" w:rsidRDefault="00421701" w14:paraId="1DFDF5F1" w14:textId="5C388D83">
+          <w:p w14:paraId="1DFDF5F1" w14:textId="5C388D83" w:rsidR="00421701" w:rsidRPr="00741718" w:rsidRDefault="00421701" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:color w:val="3333FF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="6BDFA9EB" w14:textId="7E868052">
+    <w:p w14:paraId="6BDFA9EB" w14:textId="7E868052" w:rsidR="00F06877" w:rsidRDefault="00F06877">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="08F5D5FC" w14:textId="7C9C6E56">
+    <w:p w14:paraId="08F5D5FC" w14:textId="7C9C6E56" w:rsidR="0021658F" w:rsidRDefault="0021658F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="14400" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3240"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="4460F6EF" w14:textId="77777777">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="4460F6EF" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="12C281D6" w14:textId="559CE070">
+          </w:tcPr>
+          <w:p w14:paraId="12C281D6" w14:textId="559CE070" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Primary Care ACO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PCACO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="4AFBAE22" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4AFBAE22" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="34541B74" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="34541B74" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="19AE0776" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="19AE0776" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="579BACB7" w14:textId="77777777">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="579BACB7" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="1339C99D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1339C99D" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="06CF83FA" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="48150CD7" w:rsidR="06CF83FA">
+            <w:r w:rsidRPr="48150CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Community Care Cooperative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00E56E9C" w:rsidP="00B137C6" w:rsidRDefault="00B137C6" w14:paraId="2AF843C9" w14:textId="7CC5E3F7">
+          </w:tcPr>
+          <w:p w14:paraId="2AF843C9" w14:textId="57FD164C" w:rsidR="00E56E9C" w:rsidRPr="004A6A0C" w:rsidRDefault="001A1CBC" w:rsidP="00B137C6">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Rf330017cbef14e2e">
-              <w:r w:rsidRPr="48150CD7" w:rsidR="6BAB3BE1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r w:rsidRPr="004A6A0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>https://www.communitycarecooperative.org/wp-content/uploads/2025/07/C3_MemberHandbook_ENG_0625_v2_web.pdf</w:t>
+                <w:t>https://www.communitycarecooperative.org/wp-content/uploads/2026/03/C3_MemberHandbook_ENG_0326.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="114D2EE5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="114D2EE5" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId53">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://masshealth.ehs.state.ma.us/providerdirectory/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="01C1A610" w14:paraId="6A2F2947" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="6A2F2947" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="01C1A610" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId54">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="590CB57F" w14:textId="0ADAC194">
+          <w:p w14:paraId="590CB57F" w14:textId="0ADAC194" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="47FB73C0" w14:textId="77777777">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="47FB73C0" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4500" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00EC6820" w14:paraId="0A3DD1AF" w14:textId="3392C77D">
+          </w:tcPr>
+          <w:p w14:paraId="0A3DD1AF" w14:textId="3392C77D" w:rsidR="00F06877" w:rsidRPr="00472941" w:rsidRDefault="00EC6820" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Revere Health </w:t>
             </w:r>
             <w:r w:rsidR="00732FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Choice </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="000545BA" w:rsidRDefault="00CB565B" w14:paraId="2E3B6C3B" w14:textId="12C7B62F">
+          </w:tcPr>
+          <w:p w14:paraId="2E3B6C3B" w14:textId="12C7B62F" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00CB565B" w:rsidP="000545BA">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId55">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="00A1DAF4" w14:textId="2A2CAF08">
+          <w:p w14:paraId="00A1DAF4" w14:textId="2A2CAF08" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="0055342B" w:rsidRDefault="00F06877" w14:paraId="5C5974D7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5C5974D7" w14:textId="77777777" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId56">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://masshealth.ehs.state.ma.us/providerdirectory/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3240" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="5E0FDC2B" w14:paraId="5EECA497" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="5EECA497" w14:textId="33F18D2A" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="5E0FDC2B" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId57">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00F06877" w:rsidP="1499D849" w:rsidRDefault="00F06877" w14:paraId="6EE450C4" w14:textId="2908DD2D">
+          <w:p w14:paraId="6EE450C4" w14:textId="2908DD2D" w:rsidR="00F06877" w:rsidRPr="00741718" w:rsidRDefault="00F06877" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="33064645" w14:textId="2C640816">
+    <w:p w14:paraId="33064645" w14:textId="2C640816" w:rsidR="00F06877" w:rsidRDefault="00F06877">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="1496EBD1" w14:textId="77777777">
+    <w:p w14:paraId="1496EBD1" w14:textId="77777777" w:rsidR="00F06877" w:rsidRDefault="00F06877">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F06877" w:rsidRDefault="00F06877" w14:paraId="0BD65463" w14:textId="5D3A1D62">
+    <w:p w14:paraId="0BD65463" w14:textId="5D3A1D62" w:rsidR="00F06877" w:rsidRDefault="00F06877">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="5D42E75D" w14:textId="77777777">
+    <w:p w14:paraId="5D42E75D" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3420"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidTr="48150CD7" w14:paraId="13FC82C3" w14:textId="77777777">
+      <w:tr w:rsidR="00472941" w:rsidRPr="00F06877" w14:paraId="13FC82C3" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="698C0452" w14:textId="08A456DE">
+          </w:tcPr>
+          <w:p w14:paraId="698C0452" w14:textId="08A456DE" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Managed Care Organization</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (MCO</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3B8EB886" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3B8EB886" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="6D49B462" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6D49B462" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3F9A0D49" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="3F9A0D49" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="2FEF0A00" w14:textId="77777777">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2FEF0A00" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="0033349A" w14:paraId="59313321" w14:textId="04109F20">
+          </w:tcPr>
+          <w:p w14:paraId="59313321" w14:textId="04109F20" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="0033349A" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WellSense</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Essential MCO </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="008B278D" w14:paraId="4F834CFB" w14:textId="1D276865">
+          </w:tcPr>
+          <w:p w14:paraId="4F834CFB" w14:textId="1D276865" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="008B278D" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId58">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="003220E7" w14:paraId="7B2D2AC6" w14:textId="2ADC78D2">
+          </w:tcPr>
+          <w:p w14:paraId="7B2D2AC6" w14:textId="2ADC78D2" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="003220E7" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId59">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.wellsense.org/members/ma/masshealth/find-a-provider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00741718" w:rsidR="00472941">
+            <w:r w:rsidR="00472941" w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="1499D849" w:rsidRDefault="5995ABF5" w14:paraId="2C784967" w14:textId="33F18D2A">
+          </w:tcPr>
+          <w:p w14:paraId="2C784967" w14:textId="33F18D2A" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="5995ABF5" w:rsidP="1499D849">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId60">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>MassHealth Drug List - Health and Human Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="0ECED5DC" w14:textId="0B646601">
+          <w:p w14:paraId="0ECED5DC" w14:textId="0B646601" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00741718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F06877" w:rsidR="00F73DA5" w:rsidTr="48150CD7" w14:paraId="2DABF4E8" w14:textId="77777777">
+      <w:tr w:rsidR="00F73DA5" w:rsidRPr="00F06877" w14:paraId="2DABF4E8" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F06877" w:rsidR="00472941" w:rsidP="48150CD7" w:rsidRDefault="00472941" w14:paraId="005F7ADF" w14:textId="6F97C2A9">
+          </w:tcPr>
+          <w:p w14:paraId="005F7ADF" w14:textId="6F97C2A9" w:rsidR="00472941" w:rsidRPr="00F06877" w:rsidRDefault="00472941" w:rsidP="48150CD7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F95A75" w14:textId="77C88F0B" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="1378E19A" w14:textId="47F9241E" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F73846C" w14:textId="19540FF8" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="48150CD7">
+            <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00472941" w:rsidRDefault="00472941" w14:paraId="64429647" w14:textId="7BDD1F4B">
+    <w:p w14:paraId="64429647" w14:textId="7BDD1F4B" w:rsidR="00472941" w:rsidRDefault="00472941">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F06877" w:rsidRDefault="0021658F" w14:paraId="6169C007" w14:textId="7EEED69A">
+    <w:p w14:paraId="6169C007" w14:textId="7EEED69A" w:rsidR="00F06877" w:rsidRDefault="0021658F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="3330"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00472941" w:rsidR="00472941" w:rsidTr="0007074A" w14:paraId="4D7F797D" w14:textId="77777777">
+      <w:tr w:rsidR="00472941" w:rsidRPr="00472941" w14:paraId="4D7F797D" w14:textId="77777777" w:rsidTr="0007074A">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="288972C8" w14:textId="4DC9407F">
+          <w:p w14:paraId="288972C8" w14:textId="4DC9407F" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>MassHealth Behavioral Health Carve-out</w:t>
             </w:r>
             <w:r w:rsidR="00B20338">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vendor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3C0521AC" w14:textId="77777777">
+          <w:p w14:paraId="3C0521AC" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="2BE9941C" w14:textId="77777777">
+          <w:p w14:paraId="2BE9941C" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Provider Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="3AE3BABB" w14:textId="77777777">
+          <w:p w14:paraId="3AE3BABB" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00472941" w:rsidR="00472941" w:rsidTr="0007074A" w14:paraId="6F9E9CAC" w14:textId="77777777">
+      <w:tr w:rsidR="00472941" w:rsidRPr="00472941" w14:paraId="6F9E9CAC" w14:textId="77777777" w:rsidTr="0007074A">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4230" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="2E649D48" w14:textId="77777777">
+          <w:p w14:paraId="2E649D48" w14:textId="77777777" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00472941">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Massachusetts Behavioral Health Partnership</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="007A696F" w14:paraId="64F2AA12" w14:textId="00EFAC0D">
+          <w:p w14:paraId="64F2AA12" w14:textId="00EFAC0D" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="007A696F" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="78F395B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PCC Plan, PCACO, and certain FFS members</w:t>
             </w:r>
-            <w:r w:rsidRPr="78F395B5" w:rsidR="6727C813">
+            <w:r w:rsidR="6727C813" w:rsidRPr="78F395B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64">
-              <w:r w:rsidRPr="78F395B5" w:rsidR="6727C813">
+            <w:hyperlink r:id="rId61">
+              <w:r w:rsidR="6727C813" w:rsidRPr="78F395B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00741718" w:rsidR="00237A9E" w:rsidP="000545BA" w:rsidRDefault="000C0ADC" w14:paraId="4D27D77C" w14:textId="23488D77">
+          <w:p w14:paraId="4D27D77C" w14:textId="23488D77" w:rsidR="00237A9E" w:rsidRPr="00741718" w:rsidRDefault="000C0ADC" w:rsidP="000545BA">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65">
+            <w:hyperlink r:id="rId62">
               <w:r w:rsidRPr="00741718">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="3333FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>https://providers.masspartnership.com/member/FindBHProvider.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00163573" w:rsidP="000545BA" w:rsidRDefault="00163573" w14:paraId="77B25EF5" w14:textId="77777777">
+          <w:p w14:paraId="77B25EF5" w14:textId="77777777" w:rsidR="00163573" w:rsidRPr="00741718" w:rsidRDefault="00163573" w:rsidP="000545BA">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00741718" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="4C73695A" w14:textId="2200F1DD">
+          <w:p w14:paraId="4C73695A" w14:textId="2200F1DD" w:rsidR="00472941" w:rsidRPr="00741718" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00472941" w:rsidR="00472941" w:rsidP="0055342B" w:rsidRDefault="00472941" w14:paraId="029D825B" w14:textId="3E4E428A">
+          <w:p w14:paraId="029D825B" w14:textId="3E4E428A" w:rsidR="00472941" w:rsidRPr="00472941" w:rsidRDefault="00472941" w:rsidP="0055342B">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="33080100">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="78A3917D" w14:textId="312979E4">
+    <w:p w14:paraId="78A3917D" w14:textId="312979E4" w:rsidR="0021658F" w:rsidRDefault="0021658F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="1F35F52C" w14:textId="77777777">
+    <w:p w14:paraId="1F35F52C" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="3510"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="4474AFF0" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="4474AFF0" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="1B5D6D4B" w14:textId="33F9CD25">
+          </w:tcPr>
+          <w:p w14:paraId="1B5D6D4B" w14:textId="33F9CD25" w:rsidR="6B2DA506" w:rsidRDefault="7E5E9CFB" w:rsidP="48150CD7">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="48150CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">One Care </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="594B922E" w14:textId="411E0180" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EEAECC" w14:textId="03663489" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Provider and Pharmacy Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="321AC6EA" w14:textId="623442FC" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006060F4" w:rsidTr="48150CD7" w14:paraId="03BB392A" w14:textId="77777777">
+      <w:tr w:rsidR="006060F4" w14:paraId="03BB392A" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBE937E" w14:textId="37AFD8E0" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commonwealth Care Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7054665D" w14:textId="4E862584" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId63">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>CCA_OC_CY26_MemberHandbook_EN.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="1E3D1DDD" w14:textId="1B38E70F" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Find a Provider or Pharmacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...12 lines deleted...]
-                <w:dstrike w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D7A022" w14:textId="10BFADA8" w:rsidR="6B2DA506" w:rsidRDefault="4560C692" w:rsidP="48150CD7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="4560C692">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId65">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/one-care-formulary/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="1459B793" w14:textId="2DBBB812">
-[...10 lines deleted...]
-                <w:dstrike w:val="0"/>
+          <w:p w14:paraId="1459B793" w14:textId="2DBBB812" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="48150CD7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="39648EDF" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="39648EDF" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B4B313" w14:textId="4388C07F" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MGBHP One Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="065CB2F1" w14:textId="1AEC8CE3" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId66">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>H1611001000 (53)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="6CE3AABF" w14:textId="7E05497E" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>ProviderDirectory_OC_PCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="0C52CEE2" w14:textId="15586729" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>2026 Medicare Part D - List of Covered Drugs One Care Effective 1/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="193DADC0" w:rsidTr="48150CD7" w14:paraId="5306A8FE" w14:textId="77777777">
+      <w:tr w:rsidR="193DADC0" w14:paraId="5306A8FE" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="43227764" w14:textId="0E97C51C" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Molina One Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C34AF9" w14:textId="07EFFB06" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="467886"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Rd9f8b7b3c24c49a0">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId69">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA00101-2026-SNP-EOC-EN-508.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D921DA" w14:textId="15ACEA12" w:rsidR="6B2DA506" w:rsidRDefault="29BD1F26" w:rsidP="48150CD7">
+            <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...16 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="29BD1F26">
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId70">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA00101-2026-SNP-PD-ENES-508</w:t>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="Rbb4a51dd1490449c">
-              <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
+            <w:hyperlink r:id="rId71">
+              <w:r w:rsidR="7E5E9CFB" w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>r</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="48150CD7" w:rsidR="7E5E9CFB">
-[...11 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidR="7E5E9CFB" w:rsidRPr="48150CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E86273" w14:textId="0F6DFDE6" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Rfd98091bf9674993">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId72">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA00101-2026-SNP-FORMULARY-EN-508</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="193DADC0" w:rsidTr="48150CD7" w14:paraId="32D883C1" w14:textId="77777777">
+      <w:tr w:rsidR="193DADC0" w14:paraId="32D883C1" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E570CC5" w14:textId="7C492551" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tufts One Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="068C9EEF" w14:textId="7FF435DF" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId73">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-tufts-health-one-care-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF92F9E" w14:textId="7030EE58" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Ra354ed40df44491e">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId74">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-provider-and-pharmacy-directory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="148C4C8C" w14:textId="11083F78" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R97c65076a48c41c2">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId75">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-list-covered-drugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="0C43B89F" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="0C43B89F" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="4140" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="609FFC7C" w14:textId="4A23E468" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>UnitedHealthcare Connected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...33 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="4D97BA33" w14:textId="54FCA3B5" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="188CC999" w14:textId="61A5269C" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId76">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.uhc.com/communityplan/alphadog/CSMA26HM0319998_000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="7A27BB49" w14:textId="7859C000">
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:p w14:paraId="7A27BB49" w14:textId="7859C000" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="67C4D3B3" w14:textId="1FCD08C2">
-[...8 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="67C4D3B3" w14:textId="1FCD08C2" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="5277A90B" w14:textId="41AE2BC3" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId77">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>https://www.uhc.com/communityplan/alphadog/UHMA26HM0347612_003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="5187B2CD" w14:textId="11BD6480">
-[...8 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="5187B2CD" w14:textId="11BD6480" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
-                <w:sz w:val="24"/>
-[...7 lines deleted...]
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="451F0111" w14:textId="3FB1DF76" w:rsidR="6B2DA506" w:rsidRDefault="2672FF85" w:rsidP="48150CD7">
+            <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...11 lines deleted...]
-                <w:noProof w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="2672FF85">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId78">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.uhc.com/communityplan/assets/plandocuments/2025/formulary/en/2025-MA-Formulary-H9239-001-000-EN.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="3CE74030" w14:textId="263BE6FB">
-[...13 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="3CE74030" w14:textId="263BE6FB" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="48150CD7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00472941" w:rsidP="33080100" w:rsidRDefault="00472941" w14:paraId="6B48D2F5" w14:textId="004C32A2">
+    <w:p w14:paraId="6B48D2F5" w14:textId="004C32A2" w:rsidR="00472941" w:rsidRDefault="00472941" w:rsidP="33080100">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="6BAC3531" w14:textId="2BABC2CA">
+    <w:p w14:paraId="6BAC3531" w14:textId="2BABC2CA" w:rsidR="0021658F" w:rsidRDefault="0021658F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable6Colorful"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="3510"/>
       </w:tblGrid>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="6D739930" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="6D739930" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="648CCDDF" w14:textId="226CB1E1">
+          </w:tcPr>
+          <w:p w14:paraId="648CCDDF" w14:textId="226CB1E1" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Senior Care Options (SCOs) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="597F96D2" w14:textId="56354693" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enrollee Handbook</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A66030" w14:textId="716FFF92" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Provider and Pharmacy Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBD2088" w14:textId="1DED8417" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...8 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Formulary</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="558160F2" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="558160F2" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7CCA19" w14:textId="64579148" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Commonwealth Care Alliance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="164CC954" w14:textId="40E51239" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Massachusetts Senior Care Options Contract Year 2026 Dual Eligible Special Needs Plans Model Member Handbook Chapter 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="20279EA3" w14:textId="44F8D086" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Find a Provider or Pharmacy | Commonwealth Care Alliance MA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="340B9FCC" w14:textId="7FF04E88" w:rsidR="6B2DA506" w:rsidRDefault="46B20CFB" w:rsidP="48150CD7">
+            <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...11 lines deleted...]
-                <w:noProof w:val="0"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="46B20CFB">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId81">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.commonwealthcarealliance.org/ma/members/senior-care-options/senior-care-options-formulary/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="47C6BBA6" w14:textId="6BF817B6">
-[...13 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="47C6BBA6" w14:textId="6BF817B6" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="48150CD7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="0C748EB5" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="0C748EB5" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D513F4" w14:textId="42028D30" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fallon Navicare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="627B00D3" w14:textId="48E49401" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Massachusetts Senior Care Options Contract Year 2026 Dual Eligible Special Needs Plans Model Member Handbook Chapter 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="2A4CAF51" w14:textId="529943FD" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>2026NCDirectory.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="1EC25354" w14:textId="69A3188D" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>NC26Formulary.ashx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="71E05FA2" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="71E05FA2" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="296D568C" w14:textId="3622AE60" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MGBHP SCO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="696C5D1E" w14:textId="365B109D" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>H0777001000 (5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="2362643D" w14:textId="61D6815E" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>ProviderDirectory_SCO_PCP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="0062C030" w14:textId="6ED7B63E" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>2026 Medicare Part D - List of Covered Drugs SCO Effective 1/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="5907B520" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="5907B520" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE7D4AA" w14:textId="22AED51B" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Senior Whole Health by Molina Healthcare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE351C8" w14:textId="0FF3449A" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R34c30366288a4ca9">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId88">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA001-2026-SNP-EOC-EN-508.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA03AA9" w14:textId="58839466" w:rsidR="6B2DA506" w:rsidRDefault="58EA8AB0" w:rsidP="48150CD7">
+            <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...12 lines deleted...]
-                <w:color w:val="0000FF" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="58EA8AB0">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId89">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA001-2026-SNP-PD-ENES-508.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Normal"/>
+          </w:tcPr>
+          <w:p w14:paraId="0204990C" w14:textId="510A97EA" w:rsidR="6B2DA506" w:rsidRDefault="58EA8AB0" w:rsidP="48150CD7">
+            <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off"/>
-[...11 lines deleted...]
-                <w:noProof w:val="0"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-              <w:r w:rsidRPr="48150CD7" w:rsidR="58EA8AB0">
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId90">
+              <w:r w:rsidRPr="48150CD7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                  <w:color w:val="0000FF"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:u w:val="single"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA001-2026-SNP-FORMULARY-EN-508</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="48150CD7" w:rsidRDefault="6B2DA506" w14:paraId="4F2802B5" w14:textId="248AA729">
-[...10 lines deleted...]
-                <w:dstrike w:val="0"/>
+          <w:p w14:paraId="4F2802B5" w14:textId="248AA729" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="48150CD7">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="7016E361" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="7016E361" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD9394A" w14:textId="2CD95489" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Tufts Health Plan Senior Care Options</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAD95AC" w14:textId="15DF03AA" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Ra617855f43ad4d56">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId91">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.tuftsmedicarepreferred.org/2026-sco-member-handbook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2008F8B5" w14:textId="0FE0CED0" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R40c92cedcb2a439c">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId92">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://prd2-directory-generation-service-directory-generation-s3.s3.us-west-2.amazonaws.com/THPSCO_EN_thpsco.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9C22EC" w14:textId="38AB2604" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R4be791c2764e4c9e">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId93">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.tuftsmedicarepreferred.org/2026-sco-formulary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="33080100" w:rsidTr="48150CD7" w14:paraId="72DF5FEB" w14:textId="77777777">
+      <w:tr w:rsidR="33080100" w14:paraId="72DF5FEB" w14:textId="77777777" w:rsidTr="48150CD7">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3960" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E465B3" w14:textId="39B81132" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="6B2DA506">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:i w:val="0"/>
-[...2 lines deleted...]
-                <w:smallCaps w:val="0"/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>United HealthCare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3600" w:type="dxa"/>
-            <w:tcMar/>
-[...10 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          </w:tcPr>
+          <w:p w14:paraId="063AA1FE" w14:textId="289E12DF" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="R71c98e4d171648ac">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId94">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://www.uhc.com/communityplan/alphadog/CSMA26HM0320000_000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="6B2DA506" w:rsidP="6B2DA506" w:rsidRDefault="6B2DA506" w14:paraId="763902CD" w14:textId="0889A5A8">
-[...8 lines deleted...]
-                <w:smallCaps w:val="0"/>
+          <w:p w14:paraId="763902CD" w14:textId="0889A5A8" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:color w:val="3333FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3330" w:type="dxa"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          </w:tcPr>
+          <w:p w14:paraId="381E5CE6" w14:textId="42104FE3" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Re44d7a18ea3e490c">
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+            <w:hyperlink r:id="rId95">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...7 lines deleted...]
-                  <w:dstrike w:val="0"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>UHMA26HM0353296_003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="3510" w:type="dxa"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:r w:rsidRPr="6B2DA506" w:rsidR="6B2DA506">
+          </w:tcPr>
+          <w:p w14:paraId="256F49EE" w14:textId="75B54D86" w:rsidR="6B2DA506" w:rsidRDefault="6B2DA506" w:rsidP="6B2DA506">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId96">
+              <w:r w:rsidRPr="6B2DA506">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-[...10 lines deleted...]
-                  <w:lang w:val="en-US"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 </w:rPr>
                 <w:t>Drug List</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0021658F" w:rsidRDefault="0021658F" w14:paraId="05BFDA56" w14:textId="77777777"/>
-[...4 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="05BFDA56" w14:textId="77777777" w:rsidR="0021658F" w:rsidRDefault="0021658F"/>
+    <w:p w14:paraId="05BF1871" w14:textId="0E0EA0ED" w:rsidR="0021658F" w:rsidRDefault="0021658F" w:rsidP="6B2DA506"/>
     <w:sectPr w:rsidR="0021658F" w:rsidSect="00BA2640">
-      <w:headerReference w:type="default" r:id="rId83"/>
+      <w:headerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="6D700B26" w14:textId="77777777">
+    <w:p w14:paraId="654582FC" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="0CFD3DDC" w14:textId="77777777">
+    <w:p w14:paraId="55FD18BC" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006F20BA" w:rsidRDefault="006F20BA" w14:paraId="6EC2156A" w14:textId="77777777"/>
+    <w:p w14:paraId="575B4A3B" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6298,1205 +5105,1217 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="25AC4D55" w14:textId="77777777">
+    <w:p w14:paraId="7E31641F" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5" w:rsidP="004071E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006F20BA" w:rsidP="004071E2" w:rsidRDefault="006F20BA" w14:paraId="79B45037" w14:textId="77777777">
+    <w:p w14:paraId="38926588" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5" w:rsidP="004071E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006F20BA" w:rsidRDefault="006F20BA" w14:paraId="73CAF39D" w14:textId="77777777"/>
+    <w:p w14:paraId="3C004601" w14:textId="77777777" w:rsidR="005D5EB5" w:rsidRDefault="005D5EB5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00BA2640" w:rsidR="004071E2" w:rsidP="004071E2" w:rsidRDefault="004071E2" w14:paraId="4C3304BB" w14:textId="6D97A1C4">
+  <w:p w14:paraId="4C3304BB" w14:textId="6D97A1C4" w:rsidR="004071E2" w:rsidRPr="00BA2640" w:rsidRDefault="004071E2" w:rsidP="004071E2">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="6">
-[...558 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="078E0ED8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DA8A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1383CA89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD5A8C2A"/>
+    <w:lvl w:ilvl="0" w:tplc="906E3A2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7166C55A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8BC6BF8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="82126984">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D048DAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="947AA304">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="83468BD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8BBC48C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9392C316">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FB0640D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30A81146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="7">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244D3AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09929878"/>
+    <w:lvl w:ilvl="0" w:tplc="C3E493D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C632ED56">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="82D2324E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B163D9A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D1228F06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="57E08970">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="09D22CD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="60807C30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C30E7BE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3750AA87"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="307C672C"/>
+    <w:lvl w:ilvl="0" w:tplc="71B6B7A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4BC41402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0CD4A58A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="39664C98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F588285C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A0C4188A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AAC82F84">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="42C01856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D40A0F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699E1351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C1E5D12"/>
+    <w:lvl w:ilvl="0" w:tplc="F8D49FC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9606DDDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EE48732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EF262F02">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC3E1800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="36D87B58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4D5404FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4AC01576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A358EC40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D2F0957"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2856CB72"/>
+    <w:lvl w:ilvl="0" w:tplc="6F768118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F918A830">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B55E8E2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="522CF934">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="06A0A23A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1FB2463C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DDBACA7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7B0AC4B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2C504A38">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1329750245">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1636134694">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1022054984">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2103527706">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1616207570">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1943996873">
+  <w:num w:numId="6" w16cid:durableId="1943996873">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1010061051">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1010061051">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00002DBF"/>
     <w:rsid w:val="00002DBF"/>
+    <w:rsid w:val="00007D69"/>
     <w:rsid w:val="00016086"/>
     <w:rsid w:val="00016248"/>
     <w:rsid w:val="000252AD"/>
     <w:rsid w:val="00030E07"/>
     <w:rsid w:val="00030F71"/>
     <w:rsid w:val="00033812"/>
     <w:rsid w:val="00042FA6"/>
     <w:rsid w:val="000545BA"/>
     <w:rsid w:val="000550D9"/>
     <w:rsid w:val="000555E2"/>
     <w:rsid w:val="00060459"/>
     <w:rsid w:val="0006223F"/>
     <w:rsid w:val="00066325"/>
     <w:rsid w:val="000706F4"/>
     <w:rsid w:val="0007074A"/>
     <w:rsid w:val="000719FC"/>
     <w:rsid w:val="00074703"/>
     <w:rsid w:val="000826D3"/>
     <w:rsid w:val="00083A31"/>
     <w:rsid w:val="00090E9F"/>
     <w:rsid w:val="000935F5"/>
     <w:rsid w:val="000950AE"/>
     <w:rsid w:val="000A390E"/>
     <w:rsid w:val="000B1A4F"/>
     <w:rsid w:val="000B6002"/>
     <w:rsid w:val="000B7F78"/>
     <w:rsid w:val="000C0ADC"/>
     <w:rsid w:val="000E1CFB"/>
     <w:rsid w:val="000E78B6"/>
     <w:rsid w:val="000F0C8D"/>
     <w:rsid w:val="000F4FC2"/>
     <w:rsid w:val="000F5D63"/>
     <w:rsid w:val="00107420"/>
     <w:rsid w:val="00110CE5"/>
     <w:rsid w:val="001246C4"/>
     <w:rsid w:val="00132BD7"/>
     <w:rsid w:val="001436C5"/>
     <w:rsid w:val="001525A1"/>
     <w:rsid w:val="00155C82"/>
     <w:rsid w:val="0016004C"/>
     <w:rsid w:val="00163573"/>
+    <w:rsid w:val="001663E7"/>
     <w:rsid w:val="001668ED"/>
     <w:rsid w:val="001807E4"/>
     <w:rsid w:val="00183CF1"/>
     <w:rsid w:val="00185E2B"/>
     <w:rsid w:val="00191859"/>
     <w:rsid w:val="001954F9"/>
     <w:rsid w:val="00196271"/>
     <w:rsid w:val="001A03A6"/>
+    <w:rsid w:val="001A14ED"/>
+    <w:rsid w:val="001A1CBC"/>
     <w:rsid w:val="001A5732"/>
     <w:rsid w:val="001A6003"/>
     <w:rsid w:val="001B7BFE"/>
     <w:rsid w:val="001C058D"/>
     <w:rsid w:val="001C64FD"/>
     <w:rsid w:val="001D2251"/>
     <w:rsid w:val="001E213F"/>
     <w:rsid w:val="001E4CDE"/>
     <w:rsid w:val="001F1FC5"/>
     <w:rsid w:val="00200FE9"/>
     <w:rsid w:val="0020266F"/>
     <w:rsid w:val="0021658F"/>
     <w:rsid w:val="002213FE"/>
     <w:rsid w:val="00222214"/>
     <w:rsid w:val="002234B8"/>
     <w:rsid w:val="002330A4"/>
     <w:rsid w:val="00237A9E"/>
     <w:rsid w:val="00242635"/>
     <w:rsid w:val="00244D1E"/>
     <w:rsid w:val="002520AA"/>
     <w:rsid w:val="00254880"/>
     <w:rsid w:val="0025661D"/>
     <w:rsid w:val="00263CB9"/>
     <w:rsid w:val="00271403"/>
     <w:rsid w:val="00272921"/>
     <w:rsid w:val="0027502C"/>
     <w:rsid w:val="00285980"/>
     <w:rsid w:val="002877C8"/>
     <w:rsid w:val="002A2200"/>
     <w:rsid w:val="002A2DC8"/>
     <w:rsid w:val="002A5CAE"/>
     <w:rsid w:val="002A6AE8"/>
     <w:rsid w:val="002B2DDD"/>
     <w:rsid w:val="002C1483"/>
     <w:rsid w:val="002C5AF0"/>
     <w:rsid w:val="002D02A7"/>
     <w:rsid w:val="002D3809"/>
     <w:rsid w:val="002D4D98"/>
     <w:rsid w:val="002D66E2"/>
     <w:rsid w:val="002D6763"/>
     <w:rsid w:val="002D6C5A"/>
     <w:rsid w:val="002F04ED"/>
+    <w:rsid w:val="002F1FDD"/>
     <w:rsid w:val="002F44CD"/>
     <w:rsid w:val="002F4A56"/>
     <w:rsid w:val="0030004B"/>
     <w:rsid w:val="003022B3"/>
     <w:rsid w:val="0030289F"/>
     <w:rsid w:val="00306D16"/>
     <w:rsid w:val="00312243"/>
     <w:rsid w:val="00312665"/>
     <w:rsid w:val="003220E7"/>
     <w:rsid w:val="003260D2"/>
     <w:rsid w:val="00327191"/>
     <w:rsid w:val="0032788D"/>
     <w:rsid w:val="00331D5B"/>
     <w:rsid w:val="0033349A"/>
     <w:rsid w:val="0033472B"/>
     <w:rsid w:val="003534CA"/>
     <w:rsid w:val="00356B8B"/>
     <w:rsid w:val="0036720E"/>
     <w:rsid w:val="00374C6A"/>
     <w:rsid w:val="003828A9"/>
     <w:rsid w:val="00382A5C"/>
     <w:rsid w:val="003852E1"/>
     <w:rsid w:val="0038595B"/>
     <w:rsid w:val="00390039"/>
     <w:rsid w:val="00390A26"/>
     <w:rsid w:val="00395D7B"/>
     <w:rsid w:val="00397456"/>
     <w:rsid w:val="003B735D"/>
     <w:rsid w:val="003D08BF"/>
     <w:rsid w:val="003D1152"/>
     <w:rsid w:val="003D3122"/>
     <w:rsid w:val="003D568B"/>
     <w:rsid w:val="003E2E09"/>
     <w:rsid w:val="003E556D"/>
     <w:rsid w:val="003F1298"/>
     <w:rsid w:val="004071E2"/>
     <w:rsid w:val="0040733A"/>
     <w:rsid w:val="00421650"/>
     <w:rsid w:val="00421701"/>
+    <w:rsid w:val="0044148E"/>
     <w:rsid w:val="00444A84"/>
     <w:rsid w:val="004505E5"/>
     <w:rsid w:val="00456F4B"/>
     <w:rsid w:val="004572E5"/>
     <w:rsid w:val="00457875"/>
     <w:rsid w:val="00462CA8"/>
     <w:rsid w:val="00470F13"/>
     <w:rsid w:val="00472941"/>
     <w:rsid w:val="004750A7"/>
     <w:rsid w:val="0047699B"/>
     <w:rsid w:val="00482269"/>
     <w:rsid w:val="00484EBA"/>
     <w:rsid w:val="00486855"/>
     <w:rsid w:val="004955B6"/>
     <w:rsid w:val="004A2D4D"/>
     <w:rsid w:val="004A55C6"/>
+    <w:rsid w:val="004A6A0C"/>
     <w:rsid w:val="004B16E2"/>
     <w:rsid w:val="004C1287"/>
     <w:rsid w:val="004C322B"/>
     <w:rsid w:val="004D072E"/>
     <w:rsid w:val="004D233E"/>
     <w:rsid w:val="004D39AE"/>
     <w:rsid w:val="004D41B3"/>
     <w:rsid w:val="004E5EFD"/>
     <w:rsid w:val="004F0E3F"/>
     <w:rsid w:val="005009E3"/>
     <w:rsid w:val="00500A69"/>
+    <w:rsid w:val="00501671"/>
     <w:rsid w:val="00506121"/>
     <w:rsid w:val="00515F9D"/>
     <w:rsid w:val="005250DC"/>
     <w:rsid w:val="00525119"/>
     <w:rsid w:val="00540B17"/>
     <w:rsid w:val="00542AB6"/>
     <w:rsid w:val="00543C48"/>
     <w:rsid w:val="00547044"/>
     <w:rsid w:val="0055342B"/>
     <w:rsid w:val="005619C2"/>
     <w:rsid w:val="00567E94"/>
     <w:rsid w:val="0057073F"/>
     <w:rsid w:val="0057243F"/>
     <w:rsid w:val="005824BA"/>
     <w:rsid w:val="00583389"/>
     <w:rsid w:val="00584A31"/>
     <w:rsid w:val="00587E56"/>
     <w:rsid w:val="00596044"/>
     <w:rsid w:val="005A1D06"/>
     <w:rsid w:val="005B0411"/>
     <w:rsid w:val="005C3CBB"/>
     <w:rsid w:val="005C75A1"/>
     <w:rsid w:val="005D1B5A"/>
     <w:rsid w:val="005D3515"/>
+    <w:rsid w:val="005D5EB5"/>
     <w:rsid w:val="005E31BE"/>
     <w:rsid w:val="005E46D6"/>
     <w:rsid w:val="005F14D6"/>
     <w:rsid w:val="005F233D"/>
     <w:rsid w:val="00601906"/>
     <w:rsid w:val="006060F4"/>
     <w:rsid w:val="00616D53"/>
     <w:rsid w:val="00617357"/>
+    <w:rsid w:val="00617A4F"/>
     <w:rsid w:val="006206C5"/>
     <w:rsid w:val="00645F74"/>
     <w:rsid w:val="00652FC1"/>
     <w:rsid w:val="00655E3D"/>
     <w:rsid w:val="006562FC"/>
     <w:rsid w:val="00656574"/>
     <w:rsid w:val="00665F17"/>
     <w:rsid w:val="0067373D"/>
     <w:rsid w:val="006751B8"/>
     <w:rsid w:val="00684989"/>
     <w:rsid w:val="00686158"/>
     <w:rsid w:val="00687AF1"/>
     <w:rsid w:val="00690210"/>
     <w:rsid w:val="006A12B4"/>
     <w:rsid w:val="006A19E1"/>
     <w:rsid w:val="006B138D"/>
     <w:rsid w:val="006B5CCC"/>
     <w:rsid w:val="006B6730"/>
     <w:rsid w:val="006C4E32"/>
     <w:rsid w:val="006C70C8"/>
     <w:rsid w:val="006E4AA4"/>
     <w:rsid w:val="006E6F6E"/>
     <w:rsid w:val="006E7BDC"/>
     <w:rsid w:val="006F20BA"/>
     <w:rsid w:val="00706BF6"/>
@@ -7588,150 +6407,156 @@
     <w:rsid w:val="00A22E66"/>
     <w:rsid w:val="00A26332"/>
     <w:rsid w:val="00A269FA"/>
     <w:rsid w:val="00A26B91"/>
     <w:rsid w:val="00A53CC9"/>
     <w:rsid w:val="00A61E2B"/>
     <w:rsid w:val="00A6689C"/>
     <w:rsid w:val="00A72847"/>
     <w:rsid w:val="00A80894"/>
     <w:rsid w:val="00A93E3F"/>
     <w:rsid w:val="00A94684"/>
     <w:rsid w:val="00A96D7D"/>
     <w:rsid w:val="00AB0768"/>
     <w:rsid w:val="00AB327E"/>
     <w:rsid w:val="00AB46A4"/>
     <w:rsid w:val="00AE5E26"/>
     <w:rsid w:val="00AF0A60"/>
     <w:rsid w:val="00AF2C3E"/>
     <w:rsid w:val="00AF51B5"/>
     <w:rsid w:val="00AF7962"/>
     <w:rsid w:val="00B103BF"/>
     <w:rsid w:val="00B1175A"/>
     <w:rsid w:val="00B137C6"/>
     <w:rsid w:val="00B202A6"/>
     <w:rsid w:val="00B20338"/>
+    <w:rsid w:val="00B20D0B"/>
     <w:rsid w:val="00B31106"/>
     <w:rsid w:val="00B36A84"/>
     <w:rsid w:val="00B44BAA"/>
     <w:rsid w:val="00B5173D"/>
     <w:rsid w:val="00B54A1F"/>
     <w:rsid w:val="00B5734D"/>
     <w:rsid w:val="00B575F2"/>
     <w:rsid w:val="00B57FC9"/>
     <w:rsid w:val="00B70688"/>
     <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B91DE6"/>
     <w:rsid w:val="00B946AB"/>
     <w:rsid w:val="00BA16AD"/>
     <w:rsid w:val="00BA2640"/>
     <w:rsid w:val="00BA6A78"/>
     <w:rsid w:val="00BB74C1"/>
     <w:rsid w:val="00BC30C5"/>
     <w:rsid w:val="00BC771C"/>
     <w:rsid w:val="00BC7D7B"/>
     <w:rsid w:val="00BD3B49"/>
     <w:rsid w:val="00BD47ED"/>
     <w:rsid w:val="00BD679D"/>
     <w:rsid w:val="00BF38DE"/>
     <w:rsid w:val="00BF6E66"/>
     <w:rsid w:val="00C03983"/>
     <w:rsid w:val="00C04E5F"/>
     <w:rsid w:val="00C121ED"/>
     <w:rsid w:val="00C13DAF"/>
+    <w:rsid w:val="00C22F46"/>
     <w:rsid w:val="00C23120"/>
     <w:rsid w:val="00C24D56"/>
     <w:rsid w:val="00C367B6"/>
     <w:rsid w:val="00C451D9"/>
     <w:rsid w:val="00C46E01"/>
     <w:rsid w:val="00C46EE2"/>
     <w:rsid w:val="00C6263C"/>
     <w:rsid w:val="00C72845"/>
     <w:rsid w:val="00C7481E"/>
     <w:rsid w:val="00CA2137"/>
     <w:rsid w:val="00CB2A0C"/>
     <w:rsid w:val="00CB3DBE"/>
     <w:rsid w:val="00CB565B"/>
     <w:rsid w:val="00CC0E66"/>
     <w:rsid w:val="00CC1719"/>
+    <w:rsid w:val="00CE139F"/>
     <w:rsid w:val="00CE56B6"/>
     <w:rsid w:val="00CE79EF"/>
     <w:rsid w:val="00D17AF2"/>
     <w:rsid w:val="00D21052"/>
     <w:rsid w:val="00D3102C"/>
     <w:rsid w:val="00D37DD1"/>
     <w:rsid w:val="00D40A9E"/>
     <w:rsid w:val="00D40AD7"/>
     <w:rsid w:val="00D41A13"/>
     <w:rsid w:val="00D56802"/>
     <w:rsid w:val="00D5682E"/>
     <w:rsid w:val="00D60BED"/>
     <w:rsid w:val="00D80C0B"/>
     <w:rsid w:val="00D95785"/>
     <w:rsid w:val="00DB1F20"/>
     <w:rsid w:val="00DD29A5"/>
     <w:rsid w:val="00DF1827"/>
     <w:rsid w:val="00E02413"/>
     <w:rsid w:val="00E2297D"/>
     <w:rsid w:val="00E3211A"/>
     <w:rsid w:val="00E368A3"/>
     <w:rsid w:val="00E4329C"/>
     <w:rsid w:val="00E56E9C"/>
     <w:rsid w:val="00E82B2B"/>
     <w:rsid w:val="00E8381D"/>
     <w:rsid w:val="00E83EB5"/>
     <w:rsid w:val="00E84560"/>
     <w:rsid w:val="00E8621D"/>
     <w:rsid w:val="00E86CD9"/>
     <w:rsid w:val="00E95DAF"/>
     <w:rsid w:val="00EC1652"/>
     <w:rsid w:val="00EC21D1"/>
     <w:rsid w:val="00EC65D4"/>
     <w:rsid w:val="00EC6820"/>
     <w:rsid w:val="00ED4D94"/>
     <w:rsid w:val="00ED55A6"/>
     <w:rsid w:val="00EE27BC"/>
+    <w:rsid w:val="00EE4051"/>
     <w:rsid w:val="00EF02E7"/>
     <w:rsid w:val="00EF0D8C"/>
     <w:rsid w:val="00EF7487"/>
+    <w:rsid w:val="00F0142D"/>
     <w:rsid w:val="00F05984"/>
     <w:rsid w:val="00F06877"/>
     <w:rsid w:val="00F12A12"/>
     <w:rsid w:val="00F14923"/>
     <w:rsid w:val="00F276AC"/>
     <w:rsid w:val="00F308A6"/>
     <w:rsid w:val="00F3603F"/>
     <w:rsid w:val="00F41CD0"/>
     <w:rsid w:val="00F50D70"/>
     <w:rsid w:val="00F56B8E"/>
     <w:rsid w:val="00F610F7"/>
     <w:rsid w:val="00F63339"/>
     <w:rsid w:val="00F7064D"/>
     <w:rsid w:val="00F722A3"/>
     <w:rsid w:val="00F73DA5"/>
     <w:rsid w:val="00F745F9"/>
     <w:rsid w:val="00F80A17"/>
+    <w:rsid w:val="00F85D65"/>
     <w:rsid w:val="00F91482"/>
     <w:rsid w:val="00F9330F"/>
     <w:rsid w:val="00FA53C4"/>
     <w:rsid w:val="00FA75C0"/>
     <w:rsid w:val="00FB1963"/>
     <w:rsid w:val="00FB6C19"/>
     <w:rsid w:val="00FC5010"/>
     <w:rsid w:val="00FC71B2"/>
     <w:rsid w:val="00FD64DA"/>
     <w:rsid w:val="00FD693A"/>
     <w:rsid w:val="00FE3123"/>
     <w:rsid w:val="00FF2486"/>
     <w:rsid w:val="00FF3DCD"/>
     <w:rsid w:val="00FF6BF7"/>
     <w:rsid w:val="019369FC"/>
     <w:rsid w:val="01C1A610"/>
     <w:rsid w:val="01C7A8BD"/>
     <w:rsid w:val="01E1FF50"/>
     <w:rsid w:val="023D429E"/>
     <w:rsid w:val="0313BA5A"/>
     <w:rsid w:val="031A2C41"/>
     <w:rsid w:val="043DEEA8"/>
     <w:rsid w:val="050AE418"/>
     <w:rsid w:val="05903DFF"/>
     <w:rsid w:val="0591C900"/>
@@ -7902,51 +6727,50 @@
     <w:rsid w:val="5F130AB9"/>
     <w:rsid w:val="5F4FAE95"/>
     <w:rsid w:val="5F61E14E"/>
     <w:rsid w:val="5F734E14"/>
     <w:rsid w:val="5F86FF34"/>
     <w:rsid w:val="5FEBED26"/>
     <w:rsid w:val="60008F03"/>
     <w:rsid w:val="609C97E9"/>
     <w:rsid w:val="60AB2769"/>
     <w:rsid w:val="61265468"/>
     <w:rsid w:val="62AF40EF"/>
     <w:rsid w:val="63B1D4B0"/>
     <w:rsid w:val="641E70E6"/>
     <w:rsid w:val="65DFDBF6"/>
     <w:rsid w:val="65E00A77"/>
     <w:rsid w:val="66513724"/>
     <w:rsid w:val="665B6973"/>
     <w:rsid w:val="66965BF5"/>
     <w:rsid w:val="67127125"/>
     <w:rsid w:val="6727C813"/>
     <w:rsid w:val="689CA159"/>
     <w:rsid w:val="69F2ED08"/>
     <w:rsid w:val="6A3778A8"/>
     <w:rsid w:val="6A7F4AB8"/>
     <w:rsid w:val="6AA6D486"/>
-    <w:rsid w:val="6AA6D486"/>
     <w:rsid w:val="6B2DA506"/>
     <w:rsid w:val="6BAB3BE1"/>
     <w:rsid w:val="6BB45653"/>
     <w:rsid w:val="6C1C3203"/>
     <w:rsid w:val="6C4AC6B7"/>
     <w:rsid w:val="6C847FD0"/>
     <w:rsid w:val="6C861F87"/>
     <w:rsid w:val="6D376F72"/>
     <w:rsid w:val="6E9AD756"/>
     <w:rsid w:val="6EE55417"/>
     <w:rsid w:val="706C89C8"/>
     <w:rsid w:val="709AC0D6"/>
     <w:rsid w:val="70E7E455"/>
     <w:rsid w:val="71380857"/>
     <w:rsid w:val="713E9211"/>
     <w:rsid w:val="719200C9"/>
     <w:rsid w:val="71A50A9B"/>
     <w:rsid w:val="71DA1861"/>
     <w:rsid w:val="72FB677D"/>
     <w:rsid w:val="73D34047"/>
     <w:rsid w:val="742DC01A"/>
     <w:rsid w:val="74F86DAA"/>
     <w:rsid w:val="75D046E8"/>
     <w:rsid w:val="75F990F2"/>
     <w:rsid w:val="77150EFA"/>
@@ -7980,125 +6804,125 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E57F40B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5888D238-2564-4050-9177-69E3FE3A2374}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8254,52 +7078,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8366,873 +7190,873 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004B16E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00002DBF"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00002DBF"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00002DBF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="rphighlightallclass" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="rphighlightallclass">
     <w:name w:val="rphighlightallclass"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="fc4" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="fc4">
     <w:name w:val="_fc_4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="peb" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="peb">
     <w:name w:val="_pe_b"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="bidi" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="bidi">
     <w:name w:val="bidi"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="rp61" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="rp61">
     <w:name w:val="_rp_61"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="rpd1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="rpd1">
     <w:name w:val="_rp_d1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004071E2"/>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFD966" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="FFC000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
     <w:name w:val="Grid Table 5 Dark Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
     <w:name w:val="Grid Table 5 Dark Accent 5"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="004071E2"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004071E2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004071E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004071E2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ko-KR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004071E2"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent3">
     <w:name w:val="Grid Table 1 Light Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
     <w:name w:val="Grid Table 5 Dark Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00BA2640"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
-[...1 lines deleted...]
-          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00BA2640"/>
     <w:rPr>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
@@ -9268,296 +8092,296 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F0C8D"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007D63CD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007D63CD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable6Colorful">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00F06877"/>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListTable1Light">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00472941"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
@@ -12135,55 +10959,56 @@
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2116048762">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/Berkshires/findproviders" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/365care/findproviders" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks" TargetMode="External" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/atriushealth/findproviders" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.healthnewengland.org/publicprovidersearch" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgeneralbrighamhealthplan.org/find-provider" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.masspartnership.com/member/FindBHProvider.aspx" TargetMode="External" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf" TargetMode="External" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf" TargetMode="External" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/08/CCA_OC_CY26_MemberHandbook_EN.pdf" TargetMode="External" Id="Rdc1ec2bad12d461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/find-a-provider/" TargetMode="External" Id="Rd7da6130dd4f4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/Member_Handbook_2026_one_care.pdf" TargetMode="External" Id="R75a71bfe97ac4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_One_Care_Provider_Directory.pdf" TargetMode="External" Id="Re1b22d266b1c4272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_Medicare_Advantage_Formulary_One_Care.pdf" TargetMode="External" Id="R211ad65a926c43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA00101-2026-SNP-EOC-EN-508.pdf" TargetMode="External" Id="Rd9f8b7b3c24c49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA00101-2026-SNP-FORMULARY-EN-508" TargetMode="External" Id="Rfd98091bf9674993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-tufts-health-one-care-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqUm5-dNM$" TargetMode="External" Id="R772bfda9080b4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-provider-and-pharmacy-directory__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqWz4C26E$" TargetMode="External" Id="Ra354ed40df44491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-list-covered-drugs__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHq_w61tuI$" TargetMode="External" Id="R97c65076a48c41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0319998_000" TargetMode="External" Id="Rbd18386fd5734545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0347612_003" TargetMode="External" Id="R535408e1692e4032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_SCO_CY26_MemberHandbook_EN.pdf" TargetMode="External" Id="R7fd2b065fdb34330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/" TargetMode="External" Id="Ra8f7472f85444103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/MemberHandbook.ashx" TargetMode="External" Id="Rd02b6bafd8914df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/2026NCDirectory.ashx" TargetMode="External" Id="Rb3a3bd09870e4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/NC26Formulary.ashx" TargetMode="External" Id="R11c3edc9a69e4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/Member_Handbook_2026_sco.pdf" TargetMode="External" Id="R4d9aeb35907641da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_SCO_Provider_Directory.pdf" TargetMode="External" Id="R3ca91d1bd21b41c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_Medicare_Advantage_Formulary_SCO.pdf" TargetMode="External" Id="Ra78ac0bfb83a4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA001-2026-SNP-EOC-EN-508.pdf" TargetMode="External" Id="R34c30366288a4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqKPKKZfQ$" TargetMode="External" Id="Ra617855f43ad4d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/prd2-directory-generation-service-directory-generation-s3.s3.us-west-2.amazonaws.com/THPSCO_EN_thpsco.pdf__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqHGQzM-o$" TargetMode="External" Id="R40c92cedcb2a439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-formulary__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqiU0iICo$" TargetMode="External" Id="R4be791c2764e4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0320000_000" TargetMode="External" Id="R71c98e4d171648ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0353296_003" TargetMode="External" Id="Re44d7a18ea3e490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0348616_001" TargetMode="External" Id="R884da4e142b04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://healthnewengland.org/Portals/_default/Shared%20Documents/behealthy/2025/2025_BeHealthy_Partnership_Handbook.pdf?ver=fdKAsTJ3ImWQfDq6Nms3ow%3d%3d" TargetMode="External" Id="R12537cc9c07d456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communitycarecooperative.org/wp-content/uploads/2025/07/C3_MemberHandbook_ENG_0625_v2_web.pdf" TargetMode="External" Id="Rf330017cbef14e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/one-care-formulary/" TargetMode="External" Id="R3e2d3758e48e4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA00101-2026-SNP-PD-ENES-508" TargetMode="External" Id="Rbb947a74a3ee4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/molina.sapphirethreesixtyfive.com/?ci=ma-molina&amp;network_id=61&amp;geo_location=41.619984777777816,-71.00016691666661&amp;locale=en__;!!CPANwP4y!W1VZ0waNrmw80StyBy8n1_OvTpGQQJ1wghOuw_iPzOEFc-O-06V8sVWj2uWk3oauX8PnU77YZl8HpzAqlSVsOK0aV6b5pSEGSbHM5oE$" TargetMode="External" Id="Rbb4a51dd1490449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/assets/plandocuments/2025/formulary/en/2025-MA-Formulary-H9239-001-000-EN.pdf" TargetMode="External" Id="R41ae01548c364295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/senior-care-options-formulary/" TargetMode="External" Id="Rd331b8e8f800433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA001-2026-SNP-PD-ENES-508.pdf" TargetMode="External" Id="Rf279864a87f347f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA001-2026-SNP-FORMULARY-EN-508" TargetMode="External" Id="R410d915473394fc9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/wp-content/uploads/2025/08/CCA_OC_CY26_MemberHandbook_EN.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_Medicare_Advantage_Formulary_One_Care.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/NC26Formulary.ashx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA001-2026-SNP-PD-ENES-508.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://behealthypartnership.org/Portals/_default/Shared%20Documents/behealthy/2026_BeHealthyPartnership_Handbook.pdf?ver=5qzcL2AVXktjRZqjBImabA%3d%3d" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/Berkshires/findproviders" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_East_Boston_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Essential_MCO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-provider-and-pharmacy-directory__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqWz4C26E$" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cca-documents.messagepoint.com/CCA_SCO_CY26_MemberHandbook_EN.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA001-2026-SNP-FORMULARY-EN-508" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0353296_003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-cha/tufts-health-together-with-cha-member-handbook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Signature_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/find-a-provider/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA00101-2026-SNP-EOC-EN-508.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/find-a-provider/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/Member_Handbook_2026_sco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.healthnewengland.org/publicprovidersearch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tuftshealthplan.com/documents/microsites/tufts-health-together-with-umass-memorial-health/umass-memorial-member-handbook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Southcoast_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/DOC_2026_One_Care_Provider_Directory.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgeneralbrighamhealthplan.org/find-provider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.masspartnership.com/member/FindBHProvider.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/Medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Provider%20Directory/MA00101-2026-SNP-PD-ENES-508" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-one-care-list-covered-drugs__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHq_w61tuI$" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/2026NCDirectory.ashx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Evidence%20of%20Coverage/MA001-2026-SNP-EOC-EN-508.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqKPKKZfQ$" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0348616_001" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://point32health.healthsparq.com/healthsparq/public/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_BILH_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Care_Alliance_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/berkshires/-/media/ACO/Documents/BFHC/BFHCHandbook.ashx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Community_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.communitycarecooperative.org/wp-content/uploads/2026/03/C3_MemberHandbook_ENG_0326.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/one-care-hmo-d-snp/one-care-formulary/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/tuftshealthplan.com/documents/tufts-health-one-care/2026-tufts-health-one-care-member-handbook__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqUm5-dNM$" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/assets/plandocuments/2025/formulary/en/2025-MA-Formulary-H9239-001-000-EN.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commonwealthcarealliance.org/ma/members/senior-care-options/senior-care-options-formulary/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_SCO_Provider_Directory.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0320000_000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/365care/365CareHandbook.ashx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Boston_Childrens_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revere-health-choice-files.s3.us-east-1.amazonaws.com/Revere-HCMA-0001-HB-MemberHandbook.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/CSMA26HM0319998_000" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/-/media/ACO/Documents/atrius/FACCHandbook.ashx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/molina.sapphirethreesixtyfive.com/?ci=ma-molina&amp;network_id=61&amp;geo_location=41.619984777777816,-71.00016691666661&amp;locale=en__;!!CPANwP4y!W1VZ0waNrmw80StyBy8n1_OvTpGQQJ1wghOuw_iPzOEFc-O-06V8sVWj2uWk3oauX8PnU77YZl8HpzAqlSVsOK0aV6b5pSEGSbHM5oE$" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/prd2-directory-generation-service-directory-generation-s3.s3.us-west-2.amazonaws.com/THPSCO_EN_thpsco.pdf__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqHGQzM-o$" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/hubfs/Plans/MassHealth/Member%20Handbooks/MassHealth_Mercy_ACO_Member_Handbook.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/one-care/Member_Handbook_2026_one_care.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/duals/sco/DOC_2026_Medicare_Advantage_Formulary_SCO.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.masspartnership.com/mbhp/en/home/helpful-resources/handbooks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fallonhealth.org/-/media/Files/NaviCarePDFs/2026/MemberHandbook.ashx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources.massgeneralbrighamhealthplan.org/members/masshealth/HNBK_MGB_ACO_Handbook_ENG.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/365care/findproviders" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wellsense.org/members/ma/masshealth/find-a-provider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://masshealth.ehs.state.ma.us/providerdirectory/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uhc.com/communityplan/alphadog/UHMA26HM0347612_003" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fallonhealth.org/atriushealth/findproviders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mhdl.pharmacy.services.conduent.com/MHDL/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.molinahealthcare.com/members/ma/en-us/mem/medicare/onecare/-/media/Molina/PublicWebsite/PDF/members/common/en-us/Medicare/2026%20Documents/Comprehensive%20Formulary/MA00101-2026-SNP-FORMULARY-EN-508" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/www.tuftsmedicarepreferred.org/2026-sco-formulary__;!!CPANwP4y!THXOCDmu27yHH-3tfRY3FodKoXIDzXCPCANvk8fjLLjsI3d6Gt0NaIRLYXQ0q0HmJ1R3aHd1wFNQvo5xIFHjb-VHVIHqiU0iICo$" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -12434,52 +11259,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>2881</Words>
+  <Characters>16427</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>19270</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jasmin Choi</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Cohen Machera, Mindy (EHS)</lastModifiedBy>
-[...1 lines deleted...]
-  <lastPrinted>2021-04-27T18:57:00.0000000Z</lastPrinted>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>