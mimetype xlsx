--- v0 (2026-02-08)
+++ v1 (2026-05-19)
@@ -23,60 +23,60 @@
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/OCD-Teams-InteragencyHousingStability/Shared Documents/RAA Support/AMI Calculations/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/ricky_hartman_mass_gov/Documents/RAFT/site updates/Accessibility Remediation/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="100" documentId="8_{DBA06A7F-E599-434E-96AE-399FFEAC9052}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ADBA4BB9-3F74-4DF7-8FF3-2938615DFAA1}"/>
+  <xr:revisionPtr revIDLastSave="103" documentId="8_{DBA06A7F-E599-434E-96AE-399FFEAC9052}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BA973729-F1E3-41CF-A39E-849D2561F103}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="886" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="886" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HUD Metropolitan Area List" sheetId="16" r:id="rId1"/>
     <sheet name="1-Barnstable Town" sheetId="17" r:id="rId2"/>
     <sheet name="2-Boston-Cambridge-Quincy" sheetId="18" r:id="rId3"/>
     <sheet name="3-Brockton" sheetId="15" r:id="rId4"/>
     <sheet name="4-Lawrence" sheetId="19" r:id="rId5"/>
     <sheet name="5-Lowell" sheetId="20" r:id="rId6"/>
     <sheet name="6-Berkshire County" sheetId="21" r:id="rId7"/>
     <sheet name="7-Pittsfield" sheetId="22" r:id="rId8"/>
     <sheet name="8-Easton-Raynham" sheetId="23" r:id="rId9"/>
     <sheet name="9-New Bedford" sheetId="24" r:id="rId10"/>
     <sheet name="10-Providence-Fall River" sheetId="25" r:id="rId11"/>
     <sheet name="11-Taunton-Mansfield-Norton" sheetId="26" r:id="rId12"/>
     <sheet name="12-Springfield" sheetId="27" r:id="rId13"/>
     <sheet name="13-Eastern Worcester County" sheetId="28" r:id="rId14"/>
     <sheet name="14-Fitchburg-Leominster" sheetId="29" r:id="rId15"/>
     <sheet name="15-Western Worcester County" sheetId="30" r:id="rId16"/>
     <sheet name="16-Worcester" sheetId="31" r:id="rId17"/>
     <sheet name="17-Dukes County" sheetId="32" r:id="rId18"/>
     <sheet name="18-Franklin County" sheetId="14" r:id="rId19"/>
     <sheet name="19-Nantucket County" sheetId="33" r:id="rId20"/>
     <sheet name="Calculation method" sheetId="12" r:id="rId21"/>
   </sheets>
   <calcPr calcId="191028"/>
@@ -1955,191 +1955,263 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings16.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:DJ20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D13" sqref="D13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.26953125" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="18.7265625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="12.453125" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="12.54296875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="18.140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="15.81640625" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="11.81640625" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="11.85546875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="16" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="10.1796875" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11" bestFit="1" customWidth="1"/>
-    <col min="21" max="21" width="11.54296875" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="29" max="29" width="6.81640625" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="16.5703125" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="13.42578125" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="15.85546875" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="9" bestFit="1" customWidth="1"/>
-    <col min="31" max="31" width="11.54296875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="37" max="37" width="8.81640625" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="11.5703125" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="13.140625" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="15.42578125" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="8.42578125" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="9" bestFit="1" customWidth="1"/>
-    <col min="40" max="40" width="10.26953125" bestFit="1" customWidth="1"/>
-[...37 lines deleted...]
-    <col min="80" max="80" width="7.26953125" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="4.5703125" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="7.28515625" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="22.28515625" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="8.5703125" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="60" max="60" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="61" max="61" width="5.85546875" bestFit="1" customWidth="1"/>
+    <col min="62" max="62" width="6.85546875" bestFit="1" customWidth="1"/>
+    <col min="63" max="63" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="64" max="64" width="6.5703125" bestFit="1" customWidth="1"/>
+    <col min="65" max="65" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="67" max="67" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="68" max="68" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="69" max="69" width="7.7109375" bestFit="1" customWidth="1"/>
+    <col min="70" max="70" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="71" max="71" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="72" max="72" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="73" max="73" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="74" max="74" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="75" max="75" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="76" max="76" width="9.5703125" bestFit="1" customWidth="1"/>
+    <col min="77" max="77" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="78" max="78" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="79" max="79" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="80" max="80" width="7.28515625" bestFit="1" customWidth="1"/>
     <col min="81" max="81" width="9" bestFit="1" customWidth="1"/>
-    <col min="82" max="82" width="8.81640625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="84" max="84" width="6.453125" bestFit="1" customWidth="1"/>
+    <col min="82" max="82" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="83" max="83" width="7.5703125" bestFit="1" customWidth="1"/>
+    <col min="84" max="84" width="6.42578125" bestFit="1" customWidth="1"/>
     <col min="85" max="85" width="9" bestFit="1" customWidth="1"/>
-    <col min="86" max="86" width="7.1796875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="91" max="91" width="10.54296875" bestFit="1" customWidth="1"/>
+    <col min="86" max="86" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="87" max="87" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="88" max="88" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="90" max="90" width="7.140625" bestFit="1" customWidth="1"/>
+    <col min="91" max="91" width="10.5703125" bestFit="1" customWidth="1"/>
     <col min="92" max="92" width="10" bestFit="1" customWidth="1"/>
-    <col min="93" max="93" width="10.1796875" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="100" max="100" width="8.453125" bestFit="1" customWidth="1"/>
+    <col min="93" max="93" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="94" max="94" width="5.42578125" bestFit="1" customWidth="1"/>
+    <col min="95" max="95" width="8.28515625" bestFit="1" customWidth="1"/>
+    <col min="96" max="96" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="97" max="97" width="9.28515625" bestFit="1" customWidth="1"/>
+    <col min="98" max="99" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="100" max="100" width="8.42578125" bestFit="1" customWidth="1"/>
     <col min="101" max="101" width="9" bestFit="1" customWidth="1"/>
-    <col min="102" max="102" width="9.54296875" bestFit="1" customWidth="1"/>
+    <col min="102" max="102" width="9.5703125" bestFit="1" customWidth="1"/>
     <col min="103" max="103" width="11" bestFit="1" customWidth="1"/>
-    <col min="104" max="104" width="8.7265625" bestFit="1" customWidth="1"/>
-    <col min="105" max="105" width="9.81640625" bestFit="1" customWidth="1"/>
+    <col min="104" max="104" width="8.7109375" bestFit="1" customWidth="1"/>
+    <col min="105" max="105" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="9" bestFit="1" customWidth="1"/>
-    <col min="107" max="107" width="7.81640625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="114" max="114" width="10.453125" bestFit="1" customWidth="1"/>
+    <col min="107" max="107" width="7.85546875" bestFit="1" customWidth="1"/>
+    <col min="108" max="108" width="10.5703125" bestFit="1" customWidth="1"/>
+    <col min="109" max="109" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="110" max="110" width="11.42578125" bestFit="1" customWidth="1"/>
+    <col min="111" max="111" width="11.140625" bestFit="1" customWidth="1"/>
+    <col min="112" max="112" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="113" max="113" width="8.140625" bestFit="1" customWidth="1"/>
+    <col min="114" max="114" width="10.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A2" s="8">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2" t="s">
         <v>9</v>
       </c>
       <c r="I2" t="s">
@@ -2148,51 +2220,51 @@
       <c r="J2" t="s">
         <v>11</v>
       </c>
       <c r="K2" t="s">
         <v>12</v>
       </c>
       <c r="L2" t="s">
         <v>13</v>
       </c>
       <c r="M2" t="s">
         <v>14</v>
       </c>
       <c r="N2" t="s">
         <v>15</v>
       </c>
       <c r="O2" t="s">
         <v>16</v>
       </c>
       <c r="P2" t="s">
         <v>17</v>
       </c>
       <c r="Q2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="3" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A3" s="8">
         <f>A2+1</f>
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
@@ -2493,51 +2565,51 @@
       <c r="DC3" t="s">
         <v>124</v>
       </c>
       <c r="DD3" t="s">
         <v>125</v>
       </c>
       <c r="DE3" t="s">
         <v>126</v>
       </c>
       <c r="DF3" t="s">
         <v>127</v>
       </c>
       <c r="DG3" t="s">
         <v>128</v>
       </c>
       <c r="DH3" t="s">
         <v>129</v>
       </c>
       <c r="DI3" t="s">
         <v>130</v>
       </c>
       <c r="DJ3" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="4" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A4" s="8">
         <f t="shared" ref="A4:A20" si="0">A3+1</f>
         <v>3</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C4" t="s">
         <v>133</v>
       </c>
       <c r="D4" t="s">
         <v>134</v>
       </c>
       <c r="E4" t="s">
         <v>135</v>
       </c>
       <c r="F4" t="s">
         <v>136</v>
       </c>
       <c r="G4" t="s">
         <v>137</v>
       </c>
       <c r="H4" t="s">
         <v>138</v>
       </c>
@@ -2547,129 +2619,129 @@
       <c r="J4" t="s">
         <v>140</v>
       </c>
       <c r="K4" t="s">
         <v>141</v>
       </c>
       <c r="L4" t="s">
         <v>142</v>
       </c>
       <c r="M4" t="s">
         <v>143</v>
       </c>
       <c r="N4" t="s">
         <v>144</v>
       </c>
       <c r="O4" t="s">
         <v>145</v>
       </c>
       <c r="P4" t="s">
         <v>146</v>
       </c>
       <c r="Q4" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="5" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A5" s="8">
         <f t="shared" si="0"/>
         <v>4</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>148</v>
       </c>
       <c r="C5" t="s">
         <v>149</v>
       </c>
       <c r="D5" t="s">
         <v>150</v>
       </c>
       <c r="E5" t="s">
         <v>151</v>
       </c>
       <c r="F5" t="s">
         <v>152</v>
       </c>
       <c r="G5" t="s">
         <v>153</v>
       </c>
       <c r="H5" t="s">
         <v>154</v>
       </c>
       <c r="I5" t="s">
         <v>155</v>
       </c>
       <c r="J5" t="s">
         <v>156</v>
       </c>
       <c r="K5" t="s">
         <v>157</v>
       </c>
       <c r="L5" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="6" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A6" s="8">
         <f t="shared" si="0"/>
         <v>5</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>159</v>
       </c>
       <c r="C6" t="s">
         <v>160</v>
       </c>
       <c r="D6" t="s">
         <v>161</v>
       </c>
       <c r="E6" t="s">
         <v>162</v>
       </c>
       <c r="F6" t="s">
         <v>163</v>
       </c>
       <c r="G6" t="s">
         <v>164</v>
       </c>
       <c r="H6" t="s">
         <v>165</v>
       </c>
       <c r="I6" t="s">
         <v>166</v>
       </c>
       <c r="J6" t="s">
         <v>167</v>
       </c>
       <c r="K6" t="s">
         <v>168</v>
       </c>
       <c r="L6" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="7" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A7" s="8">
         <f t="shared" si="0"/>
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>170</v>
       </c>
       <c r="C7" t="s">
         <v>171</v>
       </c>
       <c r="D7" t="s">
         <v>172</v>
       </c>
       <c r="E7" t="s">
         <v>173</v>
       </c>
       <c r="F7" t="s">
         <v>174</v>
       </c>
       <c r="G7" t="s">
         <v>175</v>
       </c>
       <c r="H7" t="s">
         <v>176</v>
       </c>
@@ -2700,186 +2772,186 @@
       <c r="Q7" t="s">
         <v>185</v>
       </c>
       <c r="R7" t="s">
         <v>186</v>
       </c>
       <c r="S7" t="s">
         <v>187</v>
       </c>
       <c r="T7" t="s">
         <v>188</v>
       </c>
       <c r="U7" t="s">
         <v>189</v>
       </c>
       <c r="V7" t="s">
         <v>190</v>
       </c>
       <c r="W7" t="s">
         <v>191</v>
       </c>
       <c r="X7" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="8" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
         <f t="shared" si="0"/>
         <v>7</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C8" t="s">
         <v>194</v>
       </c>
       <c r="D8" t="s">
         <v>195</v>
       </c>
       <c r="E8" t="s">
         <v>196</v>
       </c>
       <c r="F8" t="s">
         <v>197</v>
       </c>
       <c r="G8" t="s">
         <v>198</v>
       </c>
       <c r="H8" t="s">
         <v>199</v>
       </c>
       <c r="I8" t="s">
         <v>200</v>
       </c>
       <c r="J8" t="s">
         <v>201</v>
       </c>
       <c r="K8" t="s">
         <v>202</v>
       </c>
       <c r="L8" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="9" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
         <f t="shared" si="0"/>
         <v>8</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C9" t="s">
         <v>205</v>
       </c>
       <c r="D9" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="10" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
         <f t="shared" si="0"/>
         <v>9</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C10" t="s">
         <v>208</v>
       </c>
       <c r="D10" t="s">
         <v>209</v>
       </c>
       <c r="E10" t="s">
         <v>210</v>
       </c>
       <c r="F10" t="s">
         <v>211</v>
       </c>
       <c r="G10" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="11" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
         <f t="shared" si="0"/>
         <v>10</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C11" t="s">
         <v>214</v>
       </c>
       <c r="D11" t="s">
         <v>215</v>
       </c>
       <c r="E11" t="s">
         <v>216</v>
       </c>
       <c r="F11" t="s">
         <v>217</v>
       </c>
       <c r="G11" t="s">
         <v>218</v>
       </c>
       <c r="H11" t="s">
         <v>219</v>
       </c>
       <c r="I11" t="s">
         <v>220</v>
       </c>
       <c r="J11" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="12" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C12" t="s">
         <v>223</v>
       </c>
       <c r="D12" t="s">
         <v>224</v>
       </c>
       <c r="E12" t="s">
         <v>225</v>
       </c>
       <c r="F12" t="s">
         <v>226</v>
       </c>
       <c r="G12" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="13" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A13" s="8">
         <f t="shared" si="0"/>
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>228</v>
       </c>
       <c r="C13" t="s">
         <v>229</v>
       </c>
       <c r="D13" t="s">
         <v>230</v>
       </c>
       <c r="E13" t="s">
         <v>231</v>
       </c>
       <c r="F13" t="s">
         <v>232</v>
       </c>
       <c r="G13" t="s">
         <v>233</v>
       </c>
       <c r="H13" t="s">
         <v>234</v>
       </c>
@@ -2973,159 +3045,159 @@
       <c r="AL13" t="s">
         <v>264</v>
       </c>
       <c r="AM13" t="s">
         <v>265</v>
       </c>
       <c r="AN13" t="s">
         <v>266</v>
       </c>
       <c r="AO13" t="s">
         <v>267</v>
       </c>
       <c r="AP13" t="s">
         <v>268</v>
       </c>
       <c r="AQ13" t="s">
         <v>269</v>
       </c>
       <c r="AR13" t="s">
         <v>270</v>
       </c>
       <c r="AS13" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="14" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
         <f t="shared" si="0"/>
         <v>13</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>272</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14" t="s">
         <v>274</v>
       </c>
       <c r="E14" t="s">
         <v>275</v>
       </c>
       <c r="F14" t="s">
         <v>276</v>
       </c>
       <c r="G14" t="s">
         <v>277</v>
       </c>
       <c r="H14" t="s">
         <v>278</v>
       </c>
       <c r="I14" t="s">
         <v>279</v>
       </c>
       <c r="J14" t="s">
         <v>280</v>
       </c>
       <c r="K14" t="s">
         <v>281</v>
       </c>
       <c r="L14" t="s">
         <v>282</v>
       </c>
       <c r="M14" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="15" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
         <f t="shared" si="0"/>
         <v>14</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>284</v>
       </c>
       <c r="C15" t="s">
         <v>285</v>
       </c>
       <c r="D15" t="s">
         <v>286</v>
       </c>
       <c r="E15" t="s">
         <v>287</v>
       </c>
       <c r="F15" t="s">
         <v>288</v>
       </c>
       <c r="G15" t="s">
         <v>289</v>
       </c>
       <c r="H15" t="s">
         <v>290</v>
       </c>
       <c r="I15" t="s">
         <v>291</v>
       </c>
       <c r="J15" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="16" spans="1:114" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:114" x14ac:dyDescent="0.25">
       <c r="A16" s="8">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>293</v>
       </c>
       <c r="C16" t="s">
         <v>294</v>
       </c>
       <c r="D16" t="s">
         <v>295</v>
       </c>
       <c r="E16" t="s">
         <v>296</v>
       </c>
       <c r="F16" t="s">
         <v>297</v>
       </c>
       <c r="G16" t="s">
         <v>298</v>
       </c>
       <c r="H16" t="s">
         <v>299</v>
       </c>
       <c r="I16" t="s">
         <v>300</v>
       </c>
       <c r="J16" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="17" spans="1:35" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A17" s="8">
         <f t="shared" si="0"/>
         <v>16</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>302</v>
       </c>
       <c r="C17" t="s">
         <v>303</v>
       </c>
       <c r="D17" t="s">
         <v>304</v>
       </c>
       <c r="E17" t="s">
         <v>305</v>
       </c>
       <c r="F17" t="s">
         <v>306</v>
       </c>
       <c r="G17" t="s">
         <v>307</v>
       </c>
       <c r="H17" t="s">
         <v>308</v>
       </c>
@@ -3189,81 +3261,81 @@
       <c r="AB17" t="s">
         <v>328</v>
       </c>
       <c r="AC17" t="s">
         <v>329</v>
       </c>
       <c r="AD17" t="s">
         <v>330</v>
       </c>
       <c r="AE17" t="s">
         <v>331</v>
       </c>
       <c r="AF17" t="s">
         <v>332</v>
       </c>
       <c r="AG17" t="s">
         <v>333</v>
       </c>
       <c r="AH17" t="s">
         <v>334</v>
       </c>
       <c r="AI17" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="18" spans="1:35" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A18" s="8">
         <f t="shared" si="0"/>
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>336</v>
       </c>
       <c r="C18" t="s">
         <v>337</v>
       </c>
       <c r="D18" t="s">
         <v>338</v>
       </c>
       <c r="E18" t="s">
         <v>339</v>
       </c>
       <c r="F18" t="s">
         <v>340</v>
       </c>
       <c r="G18" t="s">
         <v>341</v>
       </c>
       <c r="H18" t="s">
         <v>342</v>
       </c>
       <c r="I18" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="19" spans="1:35" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A19" s="8">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C19" t="s">
         <v>345</v>
       </c>
       <c r="D19" t="s">
         <v>346</v>
       </c>
       <c r="E19" t="s">
         <v>347</v>
       </c>
       <c r="F19" t="s">
         <v>348</v>
       </c>
       <c r="G19" t="s">
         <v>349</v>
       </c>
       <c r="H19" t="s">
         <v>350</v>
       </c>
@@ -3306,5643 +3378,5669 @@
       <c r="U19" t="s">
         <v>363</v>
       </c>
       <c r="V19" t="s">
         <v>364</v>
       </c>
       <c r="W19" t="s">
         <v>365</v>
       </c>
       <c r="X19" t="s">
         <v>366</v>
       </c>
       <c r="Y19" t="s">
         <v>367</v>
       </c>
       <c r="Z19" t="s">
         <v>368</v>
       </c>
       <c r="AA19" t="s">
         <v>369</v>
       </c>
       <c r="AB19" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="20" spans="1:35" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A20" s="8">
         <f t="shared" si="0"/>
         <v>19</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>371</v>
       </c>
       <c r="C20" t="s">
         <v>372</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>207</v>
       </c>
       <c r="N1" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f t="shared" ref="B3:I3" si="0">B5/2</f>
         <v>20925</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" si="0"/>
         <v>23900</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>26925</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>29900</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>32300</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>34700</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>37075</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>39475</v>
       </c>
       <c r="N3" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>25150</v>
       </c>
       <c r="C4" s="1">
         <v>28750</v>
       </c>
       <c r="D4" s="1">
         <v>32350</v>
       </c>
       <c r="E4" s="1">
         <v>35900</v>
       </c>
       <c r="F4" s="1">
         <v>38800</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>41850</v>
       </c>
       <c r="C5" s="1">
         <v>47800</v>
       </c>
       <c r="D5" s="1">
         <v>53850</v>
       </c>
       <c r="E5" s="1">
         <v>59800</v>
       </c>
       <c r="F5" s="1">
         <v>64600</v>
       </c>
       <c r="G5" s="1">
         <v>69400</v>
       </c>
       <c r="H5" s="1">
         <v>74150</v>
       </c>
       <c r="I5" s="1">
         <v>78950</v>
       </c>
       <c r="N5" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>50220</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>57360</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>64620</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>71760</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>77520</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>83280</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>88980</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>94740</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>67000</v>
       </c>
       <c r="C7" s="5">
         <v>76550</v>
       </c>
       <c r="D7" s="5">
         <v>86100</v>
       </c>
       <c r="E7" s="5">
         <v>95650</v>
       </c>
       <c r="F7" s="5">
         <v>103350</v>
       </c>
       <c r="G7" s="5">
         <v>111000</v>
       </c>
       <c r="H7" s="5">
         <v>118650</v>
       </c>
       <c r="I7" s="5">
         <v>126300</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>213</v>
       </c>
       <c r="N1" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>12025</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>13725</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>15450</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>17150</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>18825</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21575</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>24050</v>
       </c>
       <c r="C4" s="1">
         <v>27450</v>
       </c>
       <c r="D4" s="1">
         <v>30900</v>
       </c>
       <c r="E4" s="1">
         <v>34300</v>
       </c>
       <c r="F4" s="1">
         <v>37650</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>40050</v>
       </c>
       <c r="C5" s="1">
         <v>45750</v>
       </c>
       <c r="D5" s="1">
         <v>51450</v>
       </c>
       <c r="E5" s="1">
         <v>57150</v>
       </c>
       <c r="F5" s="1">
         <v>61750</v>
       </c>
       <c r="G5" s="1">
         <v>66300</v>
       </c>
       <c r="H5" s="1">
         <v>70900</v>
       </c>
       <c r="I5" s="1">
         <v>75450</v>
       </c>
       <c r="N5" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>48060</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>54900</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>61740</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>68580</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>74100</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>79560</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>85080</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>90540</v>
       </c>
       <c r="N6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>64050</v>
       </c>
       <c r="C7" s="5">
         <v>73200</v>
       </c>
       <c r="D7" s="5">
         <v>82350</v>
       </c>
       <c r="E7" s="5">
         <v>91450</v>
       </c>
       <c r="F7" s="5">
         <v>98800</v>
       </c>
       <c r="G7" s="5">
         <v>106100</v>
       </c>
       <c r="H7" s="5">
         <v>113400</v>
       </c>
       <c r="I7" s="5">
         <v>120750</v>
       </c>
       <c r="N7" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>221</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>222</v>
       </c>
       <c r="N1" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>13200</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>15100</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16975</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>18850</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>20375</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21875</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>26400</v>
       </c>
       <c r="C4" s="1">
         <v>30200</v>
       </c>
       <c r="D4" s="1">
         <v>33950</v>
       </c>
       <c r="E4" s="1">
         <v>37700</v>
       </c>
       <c r="F4" s="1">
         <v>40750</v>
       </c>
       <c r="G4" s="1">
         <v>43750</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>44000</v>
       </c>
       <c r="C5" s="1">
         <v>50250</v>
       </c>
       <c r="D5" s="1">
         <v>56550</v>
       </c>
       <c r="E5" s="1">
         <v>62800</v>
       </c>
       <c r="F5" s="1">
         <v>67850</v>
       </c>
       <c r="G5" s="1">
         <v>72850</v>
       </c>
       <c r="H5" s="1">
         <v>77900</v>
       </c>
       <c r="I5" s="1">
         <v>82900</v>
       </c>
       <c r="N5" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>52800</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>60300</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>67860</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>75360</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>81420</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>87420</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>93480</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>99480</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>70350</v>
       </c>
       <c r="C7" s="5">
         <v>80400</v>
       </c>
       <c r="D7" s="5">
         <v>90450</v>
       </c>
       <c r="E7" s="5">
         <v>100500</v>
       </c>
       <c r="F7" s="5">
         <v>108550</v>
       </c>
       <c r="G7" s="5">
         <v>116600</v>
       </c>
       <c r="H7" s="5">
         <v>124650</v>
       </c>
       <c r="I7" s="5">
         <v>132700</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <dimension ref="A1:N43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>228</v>
       </c>
       <c r="N1" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>12575</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14375</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16175</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>17950</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>19400</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21575</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>25150</v>
       </c>
       <c r="C4" s="1">
         <v>28750</v>
       </c>
       <c r="D4" s="1">
         <v>32350</v>
       </c>
       <c r="E4" s="1">
         <v>35900</v>
       </c>
       <c r="F4" s="1">
         <v>38800</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>41850</v>
       </c>
       <c r="C5" s="1">
         <v>47800</v>
       </c>
       <c r="D5" s="1">
         <v>53850</v>
       </c>
       <c r="E5" s="1">
         <v>59800</v>
       </c>
       <c r="F5" s="1">
         <v>64600</v>
       </c>
       <c r="G5" s="1">
         <v>69400</v>
       </c>
       <c r="H5" s="1">
         <v>74150</v>
       </c>
       <c r="I5" s="1">
         <v>78950</v>
       </c>
       <c r="N5" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>50220</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>57360</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>64620</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>71760</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>77520</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>83280</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>88980</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>94740</v>
       </c>
       <c r="N6" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>67000</v>
       </c>
       <c r="C7" s="5">
         <v>76550</v>
       </c>
       <c r="D7" s="5">
         <v>86100</v>
       </c>
       <c r="E7" s="5">
         <v>95650</v>
       </c>
       <c r="F7" s="5">
         <v>103350</v>
       </c>
       <c r="G7" s="5">
         <v>111000</v>
       </c>
       <c r="H7" s="5">
         <v>118650</v>
       </c>
       <c r="I7" s="5">
         <v>126300</v>
       </c>
       <c r="N7" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N16" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N17" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N18" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N19" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N20" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N21" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N22" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="23" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N23" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="24" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N24" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="25" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N25" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="26" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N26" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="27" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="27" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N27" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="28" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="28" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N28" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="29" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N29" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="30" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="30" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N30" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="31" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="31" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N31" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="32" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N32" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="33" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="33" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N33" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="34" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="34" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N34" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="35" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="35" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N35" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="36" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="36" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N36" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="37" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="37" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N37" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="38" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="38" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N38" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="39" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="39" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N39" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="40" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="40" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N40" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="41" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="41" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N41" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="42" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="42" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N42" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="43" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="43" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N43" t="s">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="N1:N43">
     <sortCondition ref="N1"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K18" sqref="K18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>272</v>
       </c>
       <c r="N1" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>16925</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>19325</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>21750</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>24150</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>26100</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>28025</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>29950</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>31900</v>
       </c>
       <c r="N3" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>33850</v>
       </c>
       <c r="C4" s="1">
         <v>38650</v>
       </c>
       <c r="D4" s="1">
         <v>43500</v>
       </c>
       <c r="E4" s="1">
         <v>48300</v>
       </c>
       <c r="F4" s="1">
         <v>52200</v>
       </c>
       <c r="G4" s="1">
         <v>56050</v>
       </c>
       <c r="H4" s="1">
         <v>59900</v>
       </c>
       <c r="I4" s="1">
         <v>63800</v>
       </c>
       <c r="N4" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>56350</v>
       </c>
       <c r="C5" s="1">
         <v>64400</v>
       </c>
       <c r="D5" s="1">
         <v>72450</v>
       </c>
       <c r="E5" s="1">
         <v>80500</v>
       </c>
       <c r="F5" s="1">
         <v>86900</v>
       </c>
       <c r="G5" s="1">
         <v>93350</v>
       </c>
       <c r="H5" s="1">
         <v>99800</v>
       </c>
       <c r="I5" s="1">
         <v>106250</v>
       </c>
       <c r="N5" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>67620</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>77280</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>86940</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>96600</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>104280</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>112020</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>119760</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>127500</v>
       </c>
       <c r="N6" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>72950</v>
       </c>
       <c r="C7" s="5">
         <v>83400</v>
       </c>
       <c r="D7" s="5">
         <v>93800</v>
       </c>
       <c r="E7" s="5">
         <v>104200</v>
       </c>
       <c r="F7" s="5">
         <v>112550</v>
       </c>
       <c r="G7" s="5">
         <v>120900</v>
       </c>
       <c r="H7" s="5">
         <v>129250</v>
       </c>
       <c r="I7" s="5">
         <v>137550</v>
       </c>
       <c r="N7" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>284</v>
       </c>
       <c r="N1" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>13100</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14975</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16850</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>18700</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>20200</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21700</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>26200</v>
       </c>
       <c r="C4" s="1">
         <v>29950</v>
       </c>
       <c r="D4" s="1">
         <v>33700</v>
       </c>
       <c r="E4" s="1">
         <v>37400</v>
       </c>
       <c r="F4" s="1">
         <v>40400</v>
       </c>
       <c r="G4" s="1">
         <v>43400</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>43650</v>
       </c>
       <c r="C5" s="1">
         <v>49900</v>
       </c>
       <c r="D5" s="1">
         <v>56150</v>
       </c>
       <c r="E5" s="1">
         <v>62350</v>
       </c>
       <c r="F5" s="1">
         <v>67350</v>
       </c>
       <c r="G5" s="1">
         <v>72350</v>
       </c>
       <c r="H5" s="1">
         <v>77350</v>
       </c>
       <c r="I5" s="1">
         <v>82350</v>
       </c>
       <c r="N5" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>52380</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>59880</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>67380</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>74820</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>80820</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>86820</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>92820</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>98820</v>
       </c>
       <c r="N6" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>69850</v>
       </c>
       <c r="C7" s="5">
         <v>79800</v>
       </c>
       <c r="D7" s="5">
         <v>89800</v>
       </c>
       <c r="E7" s="5">
         <v>99750</v>
       </c>
       <c r="F7" s="5">
         <v>107750</v>
       </c>
       <c r="G7" s="5">
         <v>115750</v>
       </c>
       <c r="H7" s="5">
         <v>123700</v>
       </c>
       <c r="I7" s="5">
         <v>131700</v>
       </c>
       <c r="N7" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>293</v>
       </c>
       <c r="N1" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>13050</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14900</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16775</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>18625</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>20125</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21625</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>26100</v>
       </c>
       <c r="C4" s="1">
         <v>29800</v>
       </c>
       <c r="D4" s="1">
         <v>33550</v>
       </c>
       <c r="E4" s="1">
         <v>37250</v>
       </c>
       <c r="F4" s="1">
         <v>40250</v>
       </c>
       <c r="G4" s="1">
         <v>43250</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>43450</v>
       </c>
       <c r="C5" s="1">
         <v>49650</v>
       </c>
       <c r="D5" s="1">
         <v>55850</v>
       </c>
       <c r="E5" s="1">
         <v>62050</v>
       </c>
       <c r="F5" s="1">
         <v>67050</v>
       </c>
       <c r="G5" s="1">
         <v>72000</v>
       </c>
       <c r="H5" s="1">
         <v>76950</v>
       </c>
       <c r="I5" s="1">
         <v>81950</v>
       </c>
       <c r="N5" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>52140</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>59580</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>67020</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>74460</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>80460</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>86400</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>92340</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>98340</v>
       </c>
       <c r="N6" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>69550</v>
       </c>
       <c r="C7" s="5">
         <v>79450</v>
       </c>
       <c r="D7" s="5">
         <v>89400</v>
       </c>
       <c r="E7" s="5">
         <v>99300</v>
       </c>
       <c r="F7" s="5">
         <v>107250</v>
       </c>
       <c r="G7" s="5">
         <v>115200</v>
       </c>
       <c r="H7" s="5">
         <v>123150</v>
       </c>
       <c r="I7" s="5">
         <v>131100</v>
       </c>
       <c r="N7" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>301</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <dimension ref="A1:N33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>302</v>
       </c>
       <c r="N1" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>13100</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14975</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16850</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>18700</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>20200</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21700</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>26200</v>
       </c>
       <c r="C4" s="1">
         <v>29950</v>
       </c>
       <c r="D4" s="1">
         <v>33700</v>
       </c>
       <c r="E4" s="1">
         <v>37400</v>
       </c>
       <c r="F4" s="1">
         <v>40400</v>
       </c>
       <c r="G4" s="1">
         <v>43400</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>43650</v>
       </c>
       <c r="C5" s="1">
         <v>49900</v>
       </c>
       <c r="D5" s="1">
         <v>56150</v>
       </c>
       <c r="E5" s="1">
         <v>62350</v>
       </c>
       <c r="F5" s="1">
         <v>67350</v>
       </c>
       <c r="G5" s="1">
         <v>72350</v>
       </c>
       <c r="H5" s="1">
         <v>77350</v>
       </c>
       <c r="I5" s="1">
         <v>82350</v>
       </c>
       <c r="N5" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>52380</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>59880</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>67380</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>74820</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>80820</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>86820</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>92820</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>98820</v>
       </c>
       <c r="N6" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>69850</v>
       </c>
       <c r="C7" s="5">
         <v>79800</v>
       </c>
       <c r="D7" s="5">
         <v>89800</v>
       </c>
       <c r="E7" s="5">
         <v>99750</v>
       </c>
       <c r="F7" s="5">
         <v>107750</v>
       </c>
       <c r="G7" s="5">
         <v>115750</v>
       </c>
       <c r="H7" s="5">
         <v>123700</v>
       </c>
       <c r="I7" s="5">
         <v>131700</v>
       </c>
       <c r="N7" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N16" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N17" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N18" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N19" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N20" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N21" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N22" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="23" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N23" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="24" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N24" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="25" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N25" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="26" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N26" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="27" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="27" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N27" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="28" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="28" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N28" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="29" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N29" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="30" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="30" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N30" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="31" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="31" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N31" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="32" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N32" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="33" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="33" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N33" t="s">
         <v>335</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>336</v>
       </c>
       <c r="N1" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>15775</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>18025</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>20275</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>22525</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>24350</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>26150</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>27950</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>29750</v>
       </c>
       <c r="N3" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>31550</v>
       </c>
       <c r="C4" s="1">
         <v>36050</v>
       </c>
       <c r="D4" s="1">
         <v>40550</v>
       </c>
       <c r="E4" s="1">
         <v>45050</v>
       </c>
       <c r="F4" s="1">
         <v>48700</v>
       </c>
       <c r="G4" s="1">
         <v>52300</v>
       </c>
       <c r="H4" s="1">
         <v>55900</v>
       </c>
       <c r="I4" s="1">
         <v>59500</v>
       </c>
       <c r="N4" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>52550</v>
       </c>
       <c r="C5" s="1">
         <v>60050</v>
       </c>
       <c r="D5" s="1">
         <v>67550</v>
       </c>
       <c r="E5" s="1">
         <v>75050</v>
       </c>
       <c r="F5" s="1">
         <v>81100</v>
       </c>
       <c r="G5" s="1">
         <v>87100</v>
       </c>
       <c r="H5" s="1">
         <v>93100</v>
       </c>
       <c r="I5" s="1">
         <v>99100</v>
       </c>
       <c r="N5" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>63060</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>72060</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>81060</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>90060</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>97320</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>104520</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>111720</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>118920</v>
       </c>
       <c r="N6" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>72950</v>
       </c>
       <c r="C7" s="5">
         <v>83400</v>
       </c>
       <c r="D7" s="5">
         <v>93800</v>
       </c>
       <c r="E7" s="5">
         <v>104200</v>
       </c>
       <c r="F7" s="5">
         <v>112550</v>
       </c>
       <c r="G7" s="5">
         <v>120900</v>
       </c>
       <c r="H7" s="5">
         <v>129250</v>
       </c>
       <c r="I7" s="5">
         <v>137550</v>
       </c>
       <c r="N7" t="s">
         <v>343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>344</v>
       </c>
       <c r="N1" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>12575</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14375</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16175</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>17950</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>19400</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21575</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>25150</v>
       </c>
       <c r="C4" s="1">
         <v>28750</v>
       </c>
       <c r="D4" s="1">
         <v>32350</v>
       </c>
       <c r="E4" s="1">
         <v>35900</v>
       </c>
       <c r="F4" s="1">
         <v>38800</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>41850</v>
       </c>
       <c r="C5" s="1">
         <v>47800</v>
       </c>
       <c r="D5" s="1">
         <v>53850</v>
       </c>
       <c r="E5" s="1">
         <v>59800</v>
       </c>
       <c r="F5" s="1">
         <v>64600</v>
       </c>
       <c r="G5" s="1">
         <v>69400</v>
       </c>
       <c r="H5" s="1">
         <v>74150</v>
       </c>
       <c r="I5" s="1">
         <v>78950</v>
       </c>
       <c r="N5" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>50220</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>57360</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>64620</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>71760</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>77520</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>83280</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>88980</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>94740</v>
       </c>
       <c r="N6" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>67000</v>
       </c>
       <c r="C7" s="5">
         <v>76550</v>
       </c>
       <c r="D7" s="5">
         <v>86100</v>
       </c>
       <c r="E7" s="5">
         <v>95650</v>
       </c>
       <c r="F7" s="5">
         <v>103350</v>
       </c>
       <c r="G7" s="5">
         <v>111000</v>
       </c>
       <c r="H7" s="5">
         <v>118650</v>
       </c>
       <c r="I7" s="5">
         <v>126300</v>
       </c>
       <c r="N7" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="E11" s="2"/>
       <c r="N11" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N16" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N17" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N18" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N19" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N20" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N21" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N22" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="23" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N23" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="24" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N24" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="25" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N25" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="26" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N26" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="8" width="10.1796875" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="11.1796875" bestFit="1" customWidth="1"/>
+    <col min="2" max="8" width="10.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>14350</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>16400</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>18450</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>20500</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>22150</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>23800</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>25425</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>28700</v>
       </c>
       <c r="C4" s="1">
         <v>32800</v>
       </c>
       <c r="D4" s="1">
         <v>36900</v>
       </c>
       <c r="E4" s="1">
         <v>41000</v>
       </c>
       <c r="F4" s="1">
         <v>44300</v>
       </c>
       <c r="G4" s="1">
         <v>47600</v>
       </c>
       <c r="H4" s="1">
         <v>50850</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>47850</v>
       </c>
       <c r="C5" s="1">
         <v>54700</v>
       </c>
       <c r="D5" s="1">
         <v>61550</v>
       </c>
       <c r="E5" s="1">
         <v>68350</v>
       </c>
       <c r="F5" s="1">
         <v>73850</v>
       </c>
       <c r="G5" s="1">
         <v>79300</v>
       </c>
       <c r="H5" s="1">
         <v>84800</v>
       </c>
       <c r="I5" s="1">
         <v>90250</v>
       </c>
       <c r="N5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>57420</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>65640</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>73860</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>82020</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>88620</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>95160</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>101760</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>108300</v>
       </c>
       <c r="N6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>74800</v>
       </c>
       <c r="C7" s="5">
         <v>85450</v>
       </c>
       <c r="D7" s="5">
         <v>96150</v>
       </c>
       <c r="E7" s="5">
         <v>106800</v>
       </c>
       <c r="F7" s="5">
         <v>115350</v>
       </c>
       <c r="G7" s="5">
         <v>123900</v>
       </c>
       <c r="H7" s="5">
         <v>132450</v>
       </c>
       <c r="I7" s="5">
         <v>141000</v>
       </c>
       <c r="N7" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
       <c r="N8" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="7"/>
       <c r="N9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>371</v>
       </c>
       <c r="N1" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>17400</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>19900</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>22375</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>24850</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>26850</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>28850</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>30825</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>32825</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>34800</v>
       </c>
       <c r="C4" s="1">
         <v>39800</v>
       </c>
       <c r="D4" s="1">
         <v>44750</v>
       </c>
       <c r="E4" s="1">
         <v>49700</v>
       </c>
       <c r="F4" s="1">
         <v>53700</v>
       </c>
       <c r="G4" s="1">
         <v>57700</v>
       </c>
       <c r="H4" s="1">
         <v>61650</v>
       </c>
       <c r="I4" s="1">
         <v>65650</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>58000</v>
       </c>
       <c r="C5" s="1">
         <v>66250</v>
       </c>
       <c r="D5" s="1">
         <v>74550</v>
       </c>
       <c r="E5" s="1">
         <v>82800</v>
       </c>
       <c r="F5" s="1">
         <v>89450</v>
       </c>
       <c r="G5" s="1">
         <v>96050</v>
       </c>
       <c r="H5" s="1">
         <v>102700</v>
       </c>
       <c r="I5" s="1">
         <v>109300</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>69600</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>79500</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>89460</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>99360</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>107340</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>115260</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>123240</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>131160</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>83850</v>
       </c>
       <c r="C7" s="5">
         <v>95800</v>
       </c>
       <c r="D7" s="5">
         <v>107800</v>
       </c>
       <c r="E7" s="5">
         <v>119750</v>
       </c>
       <c r="F7" s="5">
         <v>129350</v>
       </c>
       <c r="G7" s="5">
         <v>138950</v>
       </c>
       <c r="H7" s="5">
         <v>148500</v>
       </c>
       <c r="I7" s="5">
         <v>158100</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <dimension ref="A1:A5"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="34.453125" customWidth="1"/>
+    <col min="1" max="1" width="34.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="5" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:N112"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="N1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>17375</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>19850</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>22325</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>24800</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>26800</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>28775</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>30775</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>32750</v>
       </c>
       <c r="N3" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>34750</v>
       </c>
       <c r="C4" s="1">
         <v>39700</v>
       </c>
       <c r="D4" s="1">
         <v>44650</v>
       </c>
       <c r="E4" s="1">
         <v>49600</v>
       </c>
       <c r="F4" s="1">
         <v>53600</v>
       </c>
       <c r="G4" s="1">
         <v>57550</v>
       </c>
       <c r="H4" s="1">
         <v>61550</v>
       </c>
       <c r="I4" s="1">
         <v>65500</v>
       </c>
       <c r="N4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>57900</v>
       </c>
       <c r="C5" s="1">
         <v>66200</v>
       </c>
       <c r="D5" s="1">
         <v>74450</v>
       </c>
       <c r="E5" s="1">
         <v>82700</v>
       </c>
       <c r="F5" s="1">
         <v>89350</v>
       </c>
       <c r="G5" s="1">
         <v>95950</v>
       </c>
       <c r="H5" s="1">
         <v>102550</v>
       </c>
       <c r="I5" s="1">
         <v>109200</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>69480</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>79440</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>89340</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>99240</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>107220</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>115140</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>123060</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>131040</v>
       </c>
       <c r="N6" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>92650</v>
       </c>
       <c r="C7" s="5">
         <v>105850</v>
       </c>
       <c r="D7" s="5">
         <v>119100</v>
       </c>
       <c r="E7" s="5">
         <v>132300</v>
       </c>
       <c r="F7" s="5">
         <v>142900</v>
       </c>
       <c r="G7" s="5">
         <v>153500</v>
       </c>
       <c r="H7" s="5">
         <v>164100</v>
       </c>
       <c r="I7" s="5">
         <v>174650</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B8" s="2"/>
       <c r="N8" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="N10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B13" s="9"/>
       <c r="N13" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N16" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N17" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N18" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N19" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N20" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N21" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N22" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="23" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N23" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="24" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="24" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N24" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="25" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="25" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N25" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="26" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="26" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N26" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="27" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="27" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N27" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="28" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="28" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N28" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="29" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="29" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N29" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="30" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="30" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N30" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="31" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="31" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N31" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="32" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="32" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N32" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="33" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="33" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N33" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="34" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="34" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N34" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="35" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="35" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="36" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="36" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N36" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="37" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N37" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="38" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="38" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N38" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="39" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="39" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N39" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="40" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="40" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N40" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="41" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="41" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N41" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="42" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="42" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N42" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="43" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="43" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N43" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="44" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="44" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N44" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="45" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="45" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N45" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="46" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="46" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N46" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="47" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="47" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N47" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="48" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="48" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N48" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="49" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="49" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="50" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="50" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N50" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="51" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="51" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N51" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="52" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="52" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N52" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="53" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="53" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N53" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="54" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="54" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N54" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="55" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="55" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N55" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="56" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="56" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N56" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="57" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="57" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N57" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="58" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="58" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N58" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="59" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="59" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N59" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="60" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="60" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N60" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="61" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="61" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N61" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="62" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="62" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N62" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="63" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="63" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N63" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="64" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="64" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N64" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="65" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="65" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N65" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="66" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="66" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N66" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="67" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="67" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N67" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="68" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="68" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N68" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="69" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="69" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N69" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="70" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="70" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N70" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="71" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="71" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N71" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="72" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="72" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N72" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="73" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="73" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N73" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="74" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="74" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N74" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="75" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="75" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N75" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="76" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="76" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N76" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="77" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="77" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N77" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="78" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="78" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N78" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="79" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="79" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N79" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="80" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="80" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N80" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="81" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="81" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N81" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="82" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="82" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N82" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="83" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="83" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N83" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="84" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="84" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N84" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="85" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="85" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N85" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="86" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="86" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N86" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="87" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="87" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N87" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="88" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="88" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N88" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="89" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="89" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N89" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="90" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="90" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N90" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="91" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="91" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N91" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="92" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="92" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N92" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="93" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="93" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N93" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="94" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="94" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N94" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="95" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="95" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N95" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="96" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="96" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N96" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="97" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="97" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N97" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="98" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="98" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N98" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="99" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="99" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N99" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="100" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="100" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N100" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="101" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="101" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N101" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="102" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="102" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N102" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="103" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="103" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N103" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="104" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="104" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N104" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="105" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="105" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N105" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="106" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="106" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N106" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="107" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="107" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N107" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="108" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="108" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N108" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="109" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="109" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N109" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="110" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="110" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N110" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="111" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="111" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N111" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="112" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="112" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N112" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="N1:N112">
     <sortCondition ref="N78"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>132</v>
       </c>
       <c r="N1" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>13800</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>15775</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>17750</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>19700</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>21300</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>22875</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24450</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>27600</v>
       </c>
       <c r="C4" s="1">
         <v>31550</v>
       </c>
       <c r="D4" s="1">
         <v>35500</v>
       </c>
       <c r="E4" s="1">
         <v>39400</v>
       </c>
       <c r="F4" s="1">
         <v>42600</v>
       </c>
       <c r="G4" s="1">
         <v>45750</v>
       </c>
       <c r="H4" s="1">
         <v>48900</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>46000</v>
       </c>
       <c r="C5" s="1">
         <v>52600</v>
       </c>
       <c r="D5" s="1">
         <v>59150</v>
       </c>
       <c r="E5" s="1">
         <v>65700</v>
       </c>
       <c r="F5" s="1">
         <v>71000</v>
       </c>
       <c r="G5" s="1">
         <v>76250</v>
       </c>
       <c r="H5" s="1">
         <v>81500</v>
       </c>
       <c r="I5" s="1">
         <v>86750</v>
       </c>
       <c r="N5" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>55200</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>63120</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>70980</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>78840</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>85200</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>91500</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>97800</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>104100</v>
       </c>
       <c r="N6" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>72950</v>
       </c>
       <c r="C7" s="5">
         <v>83400</v>
       </c>
       <c r="D7" s="5">
         <v>93800</v>
       </c>
       <c r="E7" s="5">
         <v>104200</v>
       </c>
       <c r="F7" s="5">
         <v>112550</v>
       </c>
       <c r="G7" s="5">
         <v>120900</v>
       </c>
       <c r="H7" s="5">
         <v>129250</v>
       </c>
       <c r="I7" s="5">
         <v>137550</v>
       </c>
       <c r="N7" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="E8" s="6"/>
       <c r="N8" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="E9" s="2"/>
       <c r="N9" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B10" s="2"/>
       <c r="D10" s="2"/>
       <c r="N10" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>148</v>
       </c>
       <c r="N1" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>14850</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>16975</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>19100</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>21200</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>22900</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>24600</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>26300</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>28000</v>
       </c>
       <c r="N3" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>29700</v>
       </c>
       <c r="C4" s="1">
         <v>33950</v>
       </c>
       <c r="D4" s="1">
         <v>38200</v>
       </c>
       <c r="E4" s="1">
         <v>42400</v>
       </c>
       <c r="F4" s="1">
         <v>45800</v>
       </c>
       <c r="G4" s="1">
         <v>49200</v>
       </c>
       <c r="H4" s="1">
         <v>52600</v>
       </c>
       <c r="I4" s="1">
         <v>56000</v>
       </c>
       <c r="N4" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>49500</v>
       </c>
       <c r="C5" s="1">
         <v>56550</v>
       </c>
       <c r="D5" s="1">
         <v>63600</v>
       </c>
       <c r="E5" s="1">
         <v>70650</v>
       </c>
       <c r="F5" s="1">
         <v>76350</v>
       </c>
       <c r="G5" s="1">
         <v>82000</v>
       </c>
       <c r="H5" s="1">
         <v>87650</v>
       </c>
       <c r="I5" s="1">
         <v>93300</v>
       </c>
       <c r="N5" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>59400</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>67860</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>76320</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>84780</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>91620</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>98400</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>105180</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>111960</v>
       </c>
       <c r="N6" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>72950</v>
       </c>
       <c r="C7" s="5">
         <v>83400</v>
       </c>
       <c r="D7" s="5">
         <v>93800</v>
       </c>
       <c r="E7" s="5">
         <v>104200</v>
       </c>
       <c r="F7" s="5">
         <v>112550</v>
       </c>
       <c r="G7" s="5">
         <v>120900</v>
       </c>
       <c r="H7" s="5">
         <v>129250</v>
       </c>
       <c r="I7" s="5">
         <v>137550</v>
       </c>
       <c r="N7" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>159</v>
       </c>
       <c r="N1" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>14375</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>16425</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>18475</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>20525</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>22175</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>23825</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>25475</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27100</v>
       </c>
       <c r="N3" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>28750</v>
       </c>
       <c r="C4" s="1">
         <v>32850</v>
       </c>
       <c r="D4" s="1">
         <v>36950</v>
       </c>
       <c r="E4" s="1">
         <v>41050</v>
       </c>
       <c r="F4" s="1">
         <v>44350</v>
       </c>
       <c r="G4" s="1">
         <v>47650</v>
       </c>
       <c r="H4" s="1">
         <v>50950</v>
       </c>
       <c r="I4" s="1">
         <v>54200</v>
       </c>
       <c r="N4" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>47950</v>
       </c>
       <c r="C5" s="1">
         <v>54800</v>
       </c>
       <c r="D5" s="1">
         <v>61650</v>
       </c>
       <c r="E5" s="1">
         <v>68450</v>
       </c>
       <c r="F5" s="1">
         <v>73950</v>
       </c>
       <c r="G5" s="1">
         <v>79450</v>
       </c>
       <c r="H5" s="1">
         <v>84900</v>
       </c>
       <c r="I5" s="1">
         <v>90400</v>
       </c>
       <c r="N5" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>57540</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>65760</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>73980</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>82140</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>88740</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>95340</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>101880</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>108480</v>
       </c>
       <c r="N6" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>73200</v>
       </c>
       <c r="C7" s="5">
         <v>83650</v>
       </c>
       <c r="D7" s="5">
         <v>94100</v>
       </c>
       <c r="E7" s="5">
         <v>104550</v>
       </c>
       <c r="F7" s="5">
         <v>112950</v>
       </c>
       <c r="G7" s="5">
         <v>121300</v>
       </c>
       <c r="H7" s="5">
         <v>129650</v>
       </c>
       <c r="I7" s="5">
         <v>138050</v>
       </c>
       <c r="N7" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>169</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B7" sqref="B7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>170</v>
       </c>
       <c r="N1" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>12575</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14375</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16175</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>17950</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>19400</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21575</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>25150</v>
       </c>
       <c r="C4" s="1">
         <v>28750</v>
       </c>
       <c r="D4" s="1">
         <v>32350</v>
       </c>
       <c r="E4" s="1">
         <v>35900</v>
       </c>
       <c r="F4" s="1">
         <v>38800</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>41850</v>
       </c>
       <c r="C5" s="1">
         <v>47800</v>
       </c>
       <c r="D5" s="1">
         <v>53850</v>
       </c>
       <c r="E5" s="1">
         <v>59800</v>
       </c>
       <c r="F5" s="1">
         <v>64600</v>
       </c>
       <c r="G5" s="1">
         <v>69400</v>
       </c>
       <c r="H5" s="1">
         <v>74150</v>
       </c>
       <c r="I5" s="1">
         <v>78950</v>
       </c>
       <c r="N5" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>50220</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>57360</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>64620</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>71760</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>77520</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>83280</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>88980</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>94740</v>
       </c>
       <c r="N6" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>67000</v>
       </c>
       <c r="C7" s="5">
         <v>76550</v>
       </c>
       <c r="D7" s="5">
         <v>86100</v>
       </c>
       <c r="E7" s="5">
         <v>95650</v>
       </c>
       <c r="F7" s="5">
         <v>103350</v>
       </c>
       <c r="G7" s="5">
         <v>111000</v>
       </c>
       <c r="H7" s="5">
         <v>118650</v>
       </c>
       <c r="I7" s="5">
         <v>126300</v>
       </c>
       <c r="N7" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N11" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N12" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N13" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N14" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N15" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N16" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="17" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N17" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="18" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="18" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N18" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="19" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="19" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N19" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="20" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N20" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="21" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N21" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="22" spans="14:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="14:14" x14ac:dyDescent="0.25">
       <c r="N22" t="s">
         <v>192</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>193</v>
       </c>
       <c r="N1" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>12900</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>14750</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>16600</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>18425</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>19900</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>21575</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>24325</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>27075</v>
       </c>
       <c r="N3" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>25800</v>
       </c>
       <c r="C4" s="1">
         <v>29500</v>
       </c>
       <c r="D4" s="1">
         <v>33200</v>
       </c>
       <c r="E4" s="1">
         <v>36850</v>
       </c>
       <c r="F4" s="1">
         <v>39800</v>
       </c>
       <c r="G4" s="1">
         <v>43150</v>
       </c>
       <c r="H4" s="1">
         <v>48650</v>
       </c>
       <c r="I4" s="1">
         <v>54150</v>
       </c>
       <c r="N4" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>43000</v>
       </c>
       <c r="C5" s="1">
         <v>49150</v>
       </c>
       <c r="D5" s="1">
         <v>55300</v>
       </c>
       <c r="E5" s="1">
         <v>61400</v>
       </c>
       <c r="F5" s="1">
         <v>66350</v>
       </c>
       <c r="G5" s="1">
         <v>71250</v>
       </c>
       <c r="H5" s="1">
         <v>76150</v>
       </c>
       <c r="I5" s="1">
         <v>81050</v>
       </c>
       <c r="N5" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>51600</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>58980</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>66360</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>73680</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>79620</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>85500</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>91380</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>97260</v>
       </c>
       <c r="N6" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>68800</v>
       </c>
       <c r="C7" s="5">
         <v>78600</v>
       </c>
       <c r="D7" s="5">
         <v>88450</v>
       </c>
       <c r="E7" s="5">
         <v>98250</v>
       </c>
       <c r="F7" s="5">
         <v>106150</v>
       </c>
       <c r="G7" s="5">
         <v>114000</v>
       </c>
       <c r="H7" s="5">
         <v>121850</v>
       </c>
       <c r="I7" s="5">
         <v>129700</v>
       </c>
       <c r="N7" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N8" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N9" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N10" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>204</v>
       </c>
       <c r="N1" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>373</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>374</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>376</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>377</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>378</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>379</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>380</v>
       </c>
       <c r="N2" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>381</v>
       </c>
       <c r="B3" s="5">
         <f>B4/2</f>
         <v>16975</v>
       </c>
       <c r="C3" s="5">
         <f t="shared" ref="C3:I3" si="0">C4/2</f>
         <v>19400</v>
       </c>
       <c r="D3" s="5">
         <f t="shared" si="0"/>
         <v>21825</v>
       </c>
       <c r="E3" s="5">
         <f t="shared" si="0"/>
         <v>24250</v>
       </c>
       <c r="F3" s="5">
         <f t="shared" si="0"/>
         <v>26200</v>
       </c>
       <c r="G3" s="5">
         <f t="shared" si="0"/>
         <v>28150</v>
       </c>
       <c r="H3" s="5">
         <f t="shared" si="0"/>
         <v>30075</v>
       </c>
       <c r="I3" s="5">
         <f t="shared" si="0"/>
         <v>32025</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>382</v>
       </c>
       <c r="B4" s="1">
         <v>33950</v>
       </c>
       <c r="C4" s="1">
         <v>38800</v>
       </c>
       <c r="D4" s="1">
         <v>43650</v>
       </c>
       <c r="E4" s="1">
         <v>48500</v>
       </c>
       <c r="F4" s="1">
         <v>52400</v>
       </c>
       <c r="G4" s="1">
         <v>56300</v>
       </c>
       <c r="H4" s="1">
         <v>60150</v>
       </c>
       <c r="I4" s="1">
         <v>64050</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>383</v>
       </c>
       <c r="B5" s="1">
         <v>56600</v>
       </c>
       <c r="C5" s="1">
         <v>64700</v>
       </c>
       <c r="D5" s="1">
         <v>72800</v>
       </c>
       <c r="E5" s="1">
         <v>80850</v>
       </c>
       <c r="F5" s="1">
         <v>87350</v>
       </c>
       <c r="G5" s="1">
         <v>93800</v>
       </c>
       <c r="H5" s="1">
         <v>100300</v>
       </c>
       <c r="I5" s="1">
         <v>106750</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="4" t="s">
         <v>384</v>
       </c>
       <c r="B6" s="5">
         <f>B5*1.2</f>
         <v>67920</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6:H6" si="1">C5*1.2</f>
         <v>77640</v>
       </c>
       <c r="D6" s="5">
         <f t="shared" si="1"/>
         <v>87360</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" si="1"/>
         <v>97020</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" si="1"/>
         <v>104820</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" si="1"/>
         <v>112560</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" si="1"/>
         <v>120360</v>
       </c>
       <c r="I6" s="5">
         <f>I5*1.2</f>
         <v>128100</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="4" t="s">
         <v>385</v>
       </c>
       <c r="B7" s="5">
         <v>78500</v>
       </c>
       <c r="C7" s="5">
         <v>89700</v>
       </c>
       <c r="D7" s="5">
         <v>100900</v>
       </c>
       <c r="E7" s="5">
         <v>112100</v>
       </c>
       <c r="F7" s="5">
         <v>121100</v>
       </c>
       <c r="G7" s="5">
         <v>130050</v>
       </c>
       <c r="H7" s="5">
         <v>139050</v>
       </c>
       <c r="I7" s="5">
         <v>148000</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="B9" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxKeywordTaxHTField xmlns="338e5083-a46f-4766-8e64-ee827b9e16b3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e12619c7-9a19-4dc6-ad29-a355e3b803fe">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="338e5083-a46f-4766-8e64-ee827b9e16b3" xsi:nil="true"/>
+    <Lookup_x0020_Value xmlns="e12619c7-9a19-4dc6-ad29-a355e3b803fe" xsi:nil="true"/>
+    <Lookup_x0020_Value_x0020_2 xmlns="e12619c7-9a19-4dc6-ad29-a355e3b803fe" xsi:nil="true"/>
+    <End_x0020_of_x0020_Week xmlns="e12619c7-9a19-4dc6-ad29-a355e3b803fe" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A7E6C89982BBFA40AD8012DACA8A907F" ma:contentTypeVersion="41" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="03b7c6e100fc66d50186d8bf4373522c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e12619c7-9a19-4dc6-ad29-a355e3b803fe" xmlns:ns3="338e5083-a46f-4766-8e64-ee827b9e16b3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="89795c3206737a18b6f1a23463801f70" ns2:_="" ns3:_="">
     <xsd:import namespace="e12619c7-9a19-4dc6-ad29-a355e3b803fe"/>
     <xsd:import namespace="338e5083-a46f-4766-8e64-ee827b9e16b3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:End_x0020_of_x0020_Week" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -9165,106 +9263,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E182ACC9-57F8-40E8-9F30-8CE08FD6DEDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5811B5BB-864B-4172-A779-3A6FA1273103}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="338e5083-a46f-4766-8e64-ee827b9e16b3"/>
+    <ds:schemaRef ds:uri="e12619c7-9a19-4dc6-ad29-a355e3b803fe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D75F80EA-2B59-4E1C-86F0-8A5C51F8ED33}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e12619c7-9a19-4dc6-ad29-a355e3b803fe"/>
     <ds:schemaRef ds:uri="338e5083-a46f-4766-8e64-ee827b9e16b3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5811B5BB-864B-4172-A779-3A6FA1273103}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E182ACC9-57F8-40E8-9F30-8CE08FD6DEDD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>HUD Metropolitan Area List</vt:lpstr>
       <vt:lpstr>1-Barnstable Town</vt:lpstr>
       <vt:lpstr>2-Boston-Cambridge-Quincy</vt:lpstr>
       <vt:lpstr>3-Brockton</vt:lpstr>
@@ -9277,52 +9367,52 @@
       <vt:lpstr>10-Providence-Fall River</vt:lpstr>
       <vt:lpstr>11-Taunton-Mansfield-Norton</vt:lpstr>
       <vt:lpstr>12-Springfield</vt:lpstr>
       <vt:lpstr>13-Eastern Worcester County</vt:lpstr>
       <vt:lpstr>14-Fitchburg-Leominster</vt:lpstr>
       <vt:lpstr>15-Western Worcester County</vt:lpstr>
       <vt:lpstr>16-Worcester</vt:lpstr>
       <vt:lpstr>17-Dukes County</vt:lpstr>
       <vt:lpstr>18-Franklin County</vt:lpstr>
       <vt:lpstr>19-Nantucket County</vt:lpstr>
       <vt:lpstr>Calculation method</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>FY25 and FY26 AMI Limits June 2025</dc:title>
   <dc:subject/>
-  <dc:creator>Mullen, Amy (OCD)</dc:creator>
+  <dc:creator>EOHLC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A7E6C89982BBFA40AD8012DACA8A907F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>