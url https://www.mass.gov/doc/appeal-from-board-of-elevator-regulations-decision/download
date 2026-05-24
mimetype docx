--- v0 (2025-12-04)
+++ v1 (2026-05-24)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10844" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="8954"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C3A7A" w14:paraId="673D3CC0" w14:textId="77777777" w:rsidTr="00360A29">
         <w:trPr>
           <w:trHeight w:val="1690"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
@@ -371,72 +372,80 @@
     <w:p w14:paraId="673D3CC1" w14:textId="77777777" w:rsidR="00D37CEF" w:rsidRPr="001B3031" w:rsidRDefault="00C754D6" w:rsidP="00D37CEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4575"/>
           <w:tab w:val="left" w:pos="8325"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CC2" w14:textId="5083A10C" w:rsidR="00D37CEF" w:rsidRPr="00D37CEF" w:rsidRDefault="00D37CEF" w:rsidP="00D37CEF">
+    <w:p w14:paraId="673D3CC2" w14:textId="7E83BF81" w:rsidR="00D37CEF" w:rsidRPr="00D37CEF" w:rsidRDefault="00D37CEF" w:rsidP="00D37CEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3630"/>
         </w:tabs>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">                </w:t>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37CEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="00583CF3" w:rsidRPr="00D37CEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00583CF3" w:rsidRPr="00D37CEF">
         <w:rPr>
@@ -464,84 +473,128 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ou may complete this </w:t>
       </w:r>
       <w:r w:rsidRPr="00D37CEF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appeal</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3031">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through our IPS online portal.</w:t>
+        <w:t xml:space="preserve"> through our </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00A84D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve">IPS </w:t>
+        </w:r>
+        <w:r w:rsidR="00A84D93" w:rsidRPr="00A84D93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:i/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Customer Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A84D93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B3031">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CC3" w14:textId="77777777" w:rsidR="00D37CEF" w:rsidRPr="00D37CEF" w:rsidRDefault="00C754D6" w:rsidP="000C50D5">
-      <w:pPr>
+    <w:p w14:paraId="673D3CC3" w14:textId="77777777" w:rsidR="00D37CEF" w:rsidRPr="00290769" w:rsidRDefault="00C754D6" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CC4" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E" w:rsidP="000C50D5">
+    <w:p w14:paraId="673D3CC4" w14:textId="165D8FFB" w:rsidR="000C50D5" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E" w:rsidP="000C50D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of owner:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -554,110 +607,105 @@
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Text7"/>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00236921">
-[...38 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="0083329A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083329A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083329A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083329A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083329A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="673D3CC5" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRDefault="000C50D5" w:rsidP="000C50D5">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="673D3CC5" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRPr="00290769" w:rsidRDefault="000C50D5" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CC6" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRDefault="000C50D5" w:rsidP="000C50D5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Address of owner:</w:t>
       </w:r>
       <w:r w:rsidR="00AE290E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -734,55 +782,55 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="673D3CC7" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRDefault="000C50D5" w:rsidP="000C50D5">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="673D3CC7" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRPr="00290769" w:rsidRDefault="000C50D5" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CC8" w14:textId="77777777" w:rsidR="00360A29" w:rsidRPr="00AE290E" w:rsidRDefault="002C7E69" w:rsidP="000C50D5">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-mail of owner</w:t>
       </w:r>
       <w:r w:rsidR="000C50D5" w:rsidRPr="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -877,55 +925,55 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00AE290E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CC9" w14:textId="77777777" w:rsidR="00360A29" w:rsidRDefault="00360A29" w:rsidP="000C50D5">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="673D3CC9" w14:textId="77777777" w:rsidR="00360A29" w:rsidRPr="00290769" w:rsidRDefault="00360A29" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CCA" w14:textId="77777777" w:rsidR="000C50D5" w:rsidRPr="00360A29" w:rsidRDefault="002C7E69" w:rsidP="000C50D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Telephone number of owner</w:t>
       </w:r>
       <w:r w:rsidR="000C50D5" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
@@ -1024,65 +1072,64 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="000C50D5" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CCB" w14:textId="77777777" w:rsidR="00591A2D" w:rsidRPr="00360A29" w:rsidRDefault="00591A2D" w:rsidP="000C50D5">
-[...5 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="673D3CCB" w14:textId="77777777" w:rsidR="00591A2D" w:rsidRPr="00290769" w:rsidRDefault="00591A2D" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673D3CCC" w14:textId="77777777" w:rsidR="00591A2D" w:rsidRPr="00360A29" w:rsidRDefault="00591A2D" w:rsidP="000C50D5">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="673D3CCC" w14:textId="77777777" w:rsidR="00591A2D" w:rsidRDefault="00591A2D" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State ID Number:</w:t>
       </w:r>
       <w:r w:rsidR="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -1155,201 +1202,317 @@
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="673D3CCD" w14:textId="77777777" w:rsidR="006C3A7A" w:rsidRPr="00360A29" w:rsidRDefault="006179FB" w:rsidP="000C50D5">
+    <w:p w14:paraId="04E68E96" w14:textId="77777777" w:rsidR="00052BCB" w:rsidRDefault="00052BCB" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33433E98" w14:textId="7EFA465A" w:rsidR="00052BCB" w:rsidRPr="00052BCB" w:rsidRDefault="00052BCB" w:rsidP="000C50D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variance Number: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text15"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text15"/>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052BCB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="673D3CCD" w14:textId="77777777" w:rsidR="006C3A7A" w:rsidRPr="00360A29" w:rsidRDefault="00000000" w:rsidP="000C50D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:pict w14:anchorId="673D3CE3">
           <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CCE" w14:textId="77777777" w:rsidR="00C754D6" w:rsidRPr="00360A29" w:rsidRDefault="00C754D6">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="673D3CCF" w14:textId="77777777" w:rsidR="00C754D6" w:rsidRPr="00E4392F" w:rsidRDefault="00C754D6" w:rsidP="00E4392F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4392F" w:rsidRPr="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MGL c 143, § 70 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4392F" w:rsidRPr="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) an appeal is hereby made from a decision of the B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oard of Elevator Regulations relative to the installation,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE290E" w:rsidRPr="00E4392F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alteration or proposed installation of an elevator located at:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CCF" w14:textId="77777777" w:rsidR="00C754D6" w:rsidRPr="00E4392F" w:rsidRDefault="00C754D6" w:rsidP="00E4392F">
+    <w:p w14:paraId="673D3CD0" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00290769" w:rsidRDefault="00AE290E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...64 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CD1" w14:textId="66E36220" w:rsidR="00AE290E" w:rsidRDefault="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Street </w:t>
       </w:r>
       <w:r w:rsidR="00583CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ddress:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text2"/>
+      <w:bookmarkStart w:id="6" w:name="Text2"/>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -1373,92 +1536,93 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="673D3CD2" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRDefault="00AE290E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="673D3CD2" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00290769" w:rsidRDefault="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CD3" w14:textId="77777777" w:rsidR="00C754D6" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">City:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="Text3"/>
+      <w:bookmarkStart w:id="7" w:name="Text3"/>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -1482,117 +1646,220 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00C754D6" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C754D6" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C754D6" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CD4" w14:textId="77777777" w:rsidR="006C3A7A" w:rsidRPr="00360A29" w:rsidRDefault="006C3A7A">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="673D3CD4" w14:textId="77777777" w:rsidR="006C3A7A" w:rsidRPr="00290769" w:rsidRDefault="006C3A7A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673D3CD5" w14:textId="77777777" w:rsidR="00C754D6" w:rsidRDefault="00E4392F">
+    <w:p w14:paraId="673D3CD5" w14:textId="4F932299" w:rsidR="00C754D6" w:rsidRDefault="00E4392F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Decision</w:t>
       </w:r>
       <w:r w:rsidR="00C754D6" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is as follows:</w:t>
       </w:r>
+      <w:r w:rsidR="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text14"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="Text14"/>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290769" w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="673D3CD6" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="673D3CD6" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00290769" w:rsidRDefault="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CD7" w14:textId="77777777" w:rsidR="00080760" w:rsidRPr="00360A29" w:rsidRDefault="00080760" w:rsidP="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Basis for appeal</w:t>
       </w:r>
       <w:r w:rsidR="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -1606,51 +1873,51 @@
         </w:rPr>
         <w:t>necessary):</w:t>
       </w:r>
       <w:r w:rsidR="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="Text5"/>
+      <w:bookmarkStart w:id="9" w:name="Text5"/>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -1674,94 +1941,95 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="673D3CD8" w14:textId="77777777" w:rsidR="00080760" w:rsidRPr="00360A29" w:rsidRDefault="00080760" w:rsidP="00AE290E">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="673D3CD8" w14:textId="77777777" w:rsidR="00080760" w:rsidRPr="00290769" w:rsidRDefault="00080760" w:rsidP="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CD9" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00AE290E" w:rsidRDefault="00080760" w:rsidP="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE290E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date decision or notice was received from the Board of Elevator Regulations: </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="Text6"/>
+      <w:bookmarkStart w:id="10" w:name="Text6"/>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
@@ -1794,215 +2062,286 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AE290E" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="673D3CDA" w14:textId="77777777" w:rsidR="00AE290E" w:rsidRPr="00014B96" w:rsidRDefault="00014B96" w:rsidP="00AE290E">
+    <w:p w14:paraId="402BF38F" w14:textId="77777777" w:rsidR="00290769" w:rsidRPr="00290769" w:rsidRDefault="00290769" w:rsidP="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673D3CDA" w14:textId="4104F7BA" w:rsidR="00AE290E" w:rsidRPr="00014B96" w:rsidRDefault="00014B96" w:rsidP="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTE:  Per M.G.L. c. 143, § 70 (b), you must appeal a decision of the Board of Elevator Regulations within 30 days of receipt.  </w:t>
+        <w:t>NOTE: Per M.G.L. c. 143, § 70 (b), you must appeal a decision of the Board of Elevator Regulations within 30 days of receipt</w:t>
+      </w:r>
+      <w:r w:rsidR="00052BCB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the written decision</w:t>
       </w:r>
       <w:r w:rsidRPr="00014B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014B96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Appeals not filed within this timeframe shall not be accepted</w:t>
       </w:r>
       <w:r w:rsidRPr="00014B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673D3CDB" w14:textId="77777777" w:rsidR="00014B96" w:rsidRDefault="00014B96" w:rsidP="00AE290E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="673D3CDB" w14:textId="77777777" w:rsidR="00014B96" w:rsidRPr="00290769" w:rsidRDefault="00014B96" w:rsidP="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EA7CD83" w14:textId="376E06A7" w:rsidR="00290769" w:rsidRPr="00290769" w:rsidRDefault="00290769" w:rsidP="00290769">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for appeal must be accompanied by supporting documentation. These documents should include photos, paperwork, architectural plans (if applicable) and a copy of the Board of Elevator Regulations written decision.  All submissions must be 8 ½” x 11” except for architectural plans which may be 11” x 17”. The Board reserves the right to continue proceedings if the matter warrants extensive review. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564A1E81" w14:textId="77777777" w:rsidR="00290769" w:rsidRPr="00290769" w:rsidRDefault="00290769" w:rsidP="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10FAB334" w14:textId="4A880EA8" w:rsidR="00583CF3" w:rsidRDefault="00583CF3" w:rsidP="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Applicant’s Name: </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Text13"/>
-[...3 lines deleted...]
-          <w:b/>
+      <w:bookmarkStart w:id="11" w:name="Text13"/>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00290769">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="08221C19" w14:textId="77777777" w:rsidR="00583CF3" w:rsidRDefault="00583CF3" w:rsidP="00AE290E">
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="08221C19" w14:textId="77777777" w:rsidR="00583CF3" w:rsidRPr="00290769" w:rsidRDefault="00583CF3" w:rsidP="00AE290E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="673D3CDC" w14:textId="10B0FE6E" w:rsidR="00AE290E" w:rsidRPr="00583CF3" w:rsidRDefault="00AE290E" w:rsidP="00AE290E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Appellant’s signature</w:t>
       </w:r>
       <w:r w:rsidR="00583CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2076,156 +2415,154 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00583CF3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6830FDAC" w14:textId="77777777" w:rsidR="00583CF3" w:rsidRPr="00583CF3" w:rsidRDefault="00583CF3" w:rsidP="00014B96">
+    <w:p w14:paraId="6830FDAC" w14:textId="77777777" w:rsidR="00583CF3" w:rsidRPr="00290769" w:rsidRDefault="00583CF3" w:rsidP="00014B96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="673D3CDD" w14:textId="570AE9C7" w:rsidR="00014B96" w:rsidRPr="00014B96" w:rsidRDefault="00014B96" w:rsidP="00014B96">
+    <w:p w14:paraId="673D3CDD" w14:textId="673B5746" w:rsidR="00014B96" w:rsidRPr="00014B96" w:rsidRDefault="00014B96" w:rsidP="00014B96">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify under </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>I certify under penalt</w:t>
+      </w:r>
+      <w:r w:rsidR="00290769">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00014B96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>pains</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00014B96">
+        <w:t xml:space="preserve"> of perjury that the information contained in this petition and accompanying documents is true and correct, to the best of my knowledge.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673D3CDE" w14:textId="77777777" w:rsidR="00014B96" w:rsidRPr="00290769" w:rsidRDefault="00014B96" w:rsidP="00014B96">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="673D3CDE" w14:textId="77777777" w:rsidR="00014B96" w:rsidRPr="00014B96" w:rsidRDefault="00014B96" w:rsidP="00014B96">
-[...9 lines deleted...]
-    <w:p w14:paraId="673D3CDF" w14:textId="77777777" w:rsidR="00080760" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E" w:rsidP="00080760">
+    <w:p w14:paraId="673D3CDF" w14:textId="315652EF" w:rsidR="00080760" w:rsidRPr="00360A29" w:rsidRDefault="00AE290E" w:rsidP="00080760">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidR="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Text12"/>
+      <w:bookmarkStart w:id="12" w:name="Text12"/>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
@@ -2249,51 +2586,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00236921" w:rsidRPr="00236921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00080760" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080760" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080760" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00080760" w:rsidRPr="00360A29">
@@ -2320,71 +2657,71 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00080760" w:rsidRPr="00360A29">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673D3CE0" w14:textId="77777777" w:rsidR="00B1653B" w:rsidRPr="00360A29" w:rsidRDefault="00B1653B" w:rsidP="00B1653B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B1653B" w:rsidRPr="00360A29" w:rsidSect="00D37CEF">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="270" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="665BDFCB" w14:textId="77777777" w:rsidR="006F1595" w:rsidRDefault="006F1595">
+    <w:p w14:paraId="589A3052" w14:textId="77777777" w:rsidR="000274E1" w:rsidRDefault="000274E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79AA8AFB" w14:textId="77777777" w:rsidR="006F1595" w:rsidRDefault="006F1595">
+    <w:p w14:paraId="681A5513" w14:textId="77777777" w:rsidR="000274E1" w:rsidRDefault="000274E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
@@ -2413,108 +2750,115 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="673D3CE8" w14:textId="4DA19864" w:rsidR="00E07F0A" w:rsidRPr="00937CC0" w:rsidRDefault="00D37CEF" w:rsidP="00D37CEF">
+  <w:p w14:paraId="673D3CE8" w14:textId="01C0581F" w:rsidR="00E07F0A" w:rsidRPr="00937CC0" w:rsidRDefault="00D37CEF" w:rsidP="00D37CEF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                      </w:t>
     </w:r>
     <w:r w:rsidR="00236921" w:rsidRPr="00937CC0">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t>Appeal from BER Decision</w:t>
     </w:r>
     <w:r w:rsidRPr="00937CC0">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000C50D5" w:rsidRPr="00937CC0">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00583CF3">
+    <w:r w:rsidR="00290769">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>March 17, 2025</w:t>
+      <w:t>April 20</w:t>
+    </w:r>
+    <w:r w:rsidR="0083329A">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t>, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18250631" w14:textId="77777777" w:rsidR="006F1595" w:rsidRDefault="006F1595">
+    <w:p w14:paraId="1FD64435" w14:textId="77777777" w:rsidR="000274E1" w:rsidRDefault="000274E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3127B775" w14:textId="77777777" w:rsidR="006F1595" w:rsidRDefault="006F1595">
+    <w:p w14:paraId="6F473A65" w14:textId="77777777" w:rsidR="000274E1" w:rsidRDefault="000274E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05CA5780"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="47DACDD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2606,176 +2950,189 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1897815341">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="vkNQxn0Dwusl+3IPb4E2PSRRA12k2wNkH5gtI0ftpBizUU0NZkqWgPNIncpNjI6+Y498WvFLjlOvjzgHTNQFvw==" w:salt="4YRpOXplSW2cPTJMUCNJ7Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="GoDgB67PHvLMm601R8LQrwSl9i+suq0cg4qA2fM88bYd2Nlw63/Ks9ZhMWBH5TmJ8Rzf5OGCkcxcIp/vDn6BSw==" w:salt="5xSB7JKMci18EpRT1cjJ1A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00363D4A"/>
     <w:rsid w:val="00014B96"/>
+    <w:rsid w:val="000274E1"/>
     <w:rsid w:val="00045DC9"/>
     <w:rsid w:val="000506F5"/>
+    <w:rsid w:val="00052BCB"/>
     <w:rsid w:val="00063DD2"/>
     <w:rsid w:val="00080760"/>
     <w:rsid w:val="000C50D5"/>
     <w:rsid w:val="000F2DD2"/>
     <w:rsid w:val="00100A5E"/>
     <w:rsid w:val="00131BDA"/>
     <w:rsid w:val="001560E7"/>
     <w:rsid w:val="0022703A"/>
     <w:rsid w:val="00236921"/>
     <w:rsid w:val="002730DA"/>
+    <w:rsid w:val="00290769"/>
+    <w:rsid w:val="002A7F46"/>
     <w:rsid w:val="002B1581"/>
     <w:rsid w:val="002C7E69"/>
     <w:rsid w:val="00360A29"/>
     <w:rsid w:val="00363D4A"/>
+    <w:rsid w:val="00393371"/>
     <w:rsid w:val="00413951"/>
     <w:rsid w:val="004B6006"/>
     <w:rsid w:val="004C33CA"/>
     <w:rsid w:val="004F6B92"/>
     <w:rsid w:val="00583CF3"/>
     <w:rsid w:val="00591A2D"/>
     <w:rsid w:val="005966BE"/>
     <w:rsid w:val="00597ED0"/>
     <w:rsid w:val="005F10F3"/>
     <w:rsid w:val="006179FB"/>
     <w:rsid w:val="00622B5F"/>
     <w:rsid w:val="00646C8E"/>
     <w:rsid w:val="00652E9E"/>
     <w:rsid w:val="00662378"/>
     <w:rsid w:val="00673E01"/>
     <w:rsid w:val="006C3A7A"/>
     <w:rsid w:val="006E0335"/>
     <w:rsid w:val="006E62C9"/>
     <w:rsid w:val="006F1595"/>
+    <w:rsid w:val="007237B7"/>
     <w:rsid w:val="0077317E"/>
     <w:rsid w:val="00777CEC"/>
     <w:rsid w:val="00784D72"/>
     <w:rsid w:val="00785874"/>
     <w:rsid w:val="007E5ECC"/>
     <w:rsid w:val="0083146A"/>
+    <w:rsid w:val="0083329A"/>
+    <w:rsid w:val="008334C3"/>
     <w:rsid w:val="0086133B"/>
+    <w:rsid w:val="008716D8"/>
     <w:rsid w:val="00894B48"/>
     <w:rsid w:val="008B6730"/>
     <w:rsid w:val="008C5862"/>
     <w:rsid w:val="00937CC0"/>
     <w:rsid w:val="0095496D"/>
     <w:rsid w:val="009916EA"/>
     <w:rsid w:val="009E3E7D"/>
     <w:rsid w:val="00A00DBA"/>
     <w:rsid w:val="00A3384B"/>
     <w:rsid w:val="00A44DBF"/>
+    <w:rsid w:val="00A84D93"/>
     <w:rsid w:val="00A974E3"/>
     <w:rsid w:val="00AB319D"/>
     <w:rsid w:val="00AE290E"/>
     <w:rsid w:val="00B1653B"/>
+    <w:rsid w:val="00B72D2E"/>
     <w:rsid w:val="00BA54D8"/>
     <w:rsid w:val="00BE0840"/>
     <w:rsid w:val="00BF3D7A"/>
     <w:rsid w:val="00C754D6"/>
     <w:rsid w:val="00C827F1"/>
     <w:rsid w:val="00C9610C"/>
     <w:rsid w:val="00CB66CF"/>
     <w:rsid w:val="00CB6C01"/>
     <w:rsid w:val="00D37CEF"/>
+    <w:rsid w:val="00D577D5"/>
     <w:rsid w:val="00D93568"/>
     <w:rsid w:val="00DA2747"/>
     <w:rsid w:val="00E07F0A"/>
     <w:rsid w:val="00E15161"/>
     <w:rsid w:val="00E3553C"/>
     <w:rsid w:val="00E4392F"/>
     <w:rsid w:val="00E66873"/>
     <w:rsid w:val="00E95574"/>
     <w:rsid w:val="00EE4B27"/>
     <w:rsid w:val="00F260D2"/>
+    <w:rsid w:val="00F308BB"/>
     <w:rsid w:val="00FD7286"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="673D3CB8"/>
   <w15:docId w15:val="{E6DCE7CE-1BA3-4034-A4D1-DCEFA5179135}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3211,50 +3568,62 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A44DBF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00014B96"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB66CF"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A84D93"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="317150251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1313370068">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3264,51 +3633,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1548101155">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3563,70 +3932,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3789,118 +4138,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F7B4394-199C-415B-8E50-C34E63E8A8F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC41B394-A954-43F6-A209-C4B202EDA2F6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A115647D-1B15-42D4-8E01-931CCA62A07F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>238</Words>
-  <Characters>1362</Characters>
+  <Words>321</Words>
+  <Characters>1835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>The Commonwealth of Massachusetts</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1597</CharactersWithSpaces>
+  <CharactersWithSpaces>2152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The Commonwealth of Massachusetts</dc:title>
   <dc:creator>DPS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100990883FD8DED744BA0BFFA12C51972D7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>23945400</vt:r8>