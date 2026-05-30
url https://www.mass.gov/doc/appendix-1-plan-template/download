--- v0 (2025-11-05)
+++ v1 (2026-05-30)
@@ -1,93 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="004310E8" w:rsidP="00D00BAB">
+    <w:p w14:paraId="7B6395A8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875DDF" w:rsidRDefault="004310E8" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875DDF">
+        <w:rPr>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
         <w:t>[Company name]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="367139B4" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B48CD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">WORKPLAN </w:t>
       </w:r>
       <w:r w:rsidR="004310E8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="006B48CD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004310E8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07D2E">
@@ -125,51 +132,51 @@
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r w:rsidR="00D07D2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00400068">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B48CD" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="30BF88FB" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B48CD" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="032C3B12" wp14:editId="52E2C774">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>164465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="25400" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Straight Connector 26"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
@@ -191,98 +198,98 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="261BED5D" id="Straight Connector 26" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,12.95pt" to="493.05pt,12.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDCyCNT6gEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKutixR0z10VS4I&#10;Knbh7jp2YslfGpsm/feMnTS7gDgs4mLZnnlv5j2Pt/ej0eQsIChnG1qtSkqE5a5Vtmvot6fDuztK&#10;QmS2ZdpZ0dCLCPR+9/bNdvC1WLve6VYAQRIb6sE3tI/R10UReC8MCyvnhcWgdGBYxCN0RQtsQHaj&#10;i3VZborBQevBcREC3j5MQbrL/FIKHr9IGUQkuqHYW8wr5PWU1mK3ZXUHzPeKz22wf+jCMGWx6EL1&#10;wCIjP0D9QWUUBxecjCvuTOGkVFxkDaimKn9T89gzL7IWNCf4xabw/2j55/MRiGobut5QYpnBN3qM&#10;wFTXR7J31qKDDggG0anBhxoBe3uE+RT8EZLsUYIhUiv/HYcgG4HSyJh9viw+izESjpeb9aaqSnwO&#10;fo0VE0Wi8hDiR+EMSZuGamWTBaxm508hYllMvaaka23J0NCb6v1tmdOC06o9KK1TMEB32msgZ4bP&#10;v7m5+3B7SDqQ4kUanrTFy6Ru0pN38aLFVOCrkOgQ9j0py7MpFlrGubCxmnm1xewEk9jCApxbS0P9&#10;N+Ccn6Aiz+1rwAsiV3Y2LmCjrIPJmF+rx/Haspzyrw5MupMFJ9de8ktna3AAs3PzZ0kT/vKc4c9f&#10;evcTAAD//wMAUEsDBBQABgAIAAAAIQB9opSc4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/R&#10;SsNAEHwX/IdjBV/EXixYkzSXUiyCoBWsRfDtkluTaG4v5C5t8vdu8UFfFmaGmZ3JVqNtxQF73zhS&#10;cDOLQCCVzjRUKdi/PVzHIHzQZHTrCBVM6GGVn59lOjXuSK942IVKcAj5VCuoQ+hSKX1Zo9V+5jok&#10;1j5db3Vg2FfS9PrI4baV8yhaSKsb4g+17vC+xvJ7N1gFxZBs9u8y/tg+332tH6enq62cXpS6vBg3&#10;Sz7rJYiAY/hzwGkD94ecixVuIONFe8IiKJjfJiBYTeIFE8UvIfNM/t+Q/wAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDCyCNT6gEAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQB9opSc4AAAAAsBAAAPAAAAAAAAAAAAAAAAAEQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAUQUAAAAA&#10;" strokecolor="#63895f" strokeweight="2.5pt">
+              <v:line w14:anchorId="43419111" id="Straight Connector 26" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,12.95pt" to="493.05pt,12.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJ8xCfzQEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvVfqf7B8Z5MsYqHRZjmAtpeq&#10;RZRy9zrjjSV/yTab7L/v2MkGWsQBxMWKZ+a9mfc8WV8PWpED+CCtaWi1KCkBw20rzb6hfx62Z1eU&#10;hMhMy5Q10NAjBHq9+fpl3bsalrazqgVPkMSEuncN7WJ0dVEE3oFmYWEdGEwK6zWLePX7ovWsR3at&#10;imVZrore+tZ5yyEEjN6OSbrJ/EIAj7+ECBCJaijOFvPp87lLZ7FZs3rvmeskn8ZgH5hCM2mw6Ux1&#10;yyIjT16+otKSexusiAtudWGFkByyBlRTlf+p+d0xB1kLmhPcbFP4PFr+83Bj7jza0LtQB3fnk4pB&#10;eE2Eku4R3zTrwknJkG07zrbBEAnH4Gq5qqoS3eWnXDFSJCrnQ/wOVpP00VAlTVLEanb4ESK2xdJT&#10;SQorQ/qGnleXF2UuC1bJdiuVSsng97sb5cmB4Wuuzq++XWzTAyLFizK8KYPBZz35Kx4VjA3uQRDZ&#10;4tyjsrxqMNMyzsHEauJVBqsTTOAIM3AaLe3oW8CpPkEhr+F7wDMid7YmzmAtjfWjMf92j8NpZDHW&#10;nxwYdScLdrY95pfO1uA+Zeem3U8L+/Ke4c9/6OYvAAAA//8DAFBLAwQUAAYACAAAACEAmodBptwA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzUrDQBSF94LvMFzBjdiJBWsSMylFEQStYFsK7iaZ&#10;axLN3AmZSZu8vbe40OX54ZwvW462FQfsfeNIwc0sAoFUOtNQpWC3fbqOQfigyejWESqY0MMyPz/L&#10;dGrckd7xsAmV4BHyqVZQh9ClUvqyRqv9zHVInH263urAsq+k6fWRx20r51G0kFY3xA+17vChxvJ7&#10;M1gFxZA87vYy/li/3n2tnqeXq7Wc3pS6vBhX9yACjuGvDCd8RoecmQo3kPGiPWkRFMxvExCcJvGC&#10;jeLXkHkm/+PnPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJ8xCfzQEAAOkDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCah0Gm3AAAAAYBAAAP&#10;AAAAAAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#63895f" strokeweight="2.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="3EF6CFD0" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Employee Transportation Coordinator:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="1D8F351B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Typology:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="19F51EC8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="610A8389" wp14:editId="6B64F9CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>165100</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="27" name="Straight Connector 27"/>
@@ -310,137 +317,137 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="79589CB6" id="Straight Connector 27" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13pt" to="493pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVM48N6gEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKiLbtR0z10VS4I&#10;Knbh7jp2YslfGpsm/feMnTS7gDgs4mLZnnlv5j2Pt/ej0eQsIChnG1qtSkqE5a5Vtmvot6fDu1tK&#10;QmS2ZdpZ0dCLCPR+9/bNdvC1WLve6VYAQRIb6sE3tI/R10UReC8MCyvnhcWgdGBYxCN0RQtsQHaj&#10;i3VZborBQevBcREC3j5MQbrL/FIKHr9IGUQkuqHYW8wr5PWU1mK3ZXUHzPeKz22wf+jCMGWx6EL1&#10;wCIjP0D9QWUUBxecjCvuTOGkVFxkDaimKn9T89gzL7IWNCf4xabw/2j55/MRiGobuv5AiWUG3+gx&#10;AlNdH8neWYsOOiAYRKcGH2oE7O0R5lPwR0iyRwmGSK38dxyCbARKI2P2+bL4LMZIOF5u1puqKvE5&#10;+DVWTBSJykOIH4UzJG0aqpVNFrCanT+FiGUx9ZqSrrUlA9a8K2/KnBacVu1BaZ2CAbrTXgM5M3z+&#10;zfvbu5tD0oEUL9LwpC1eJnWTnryLFy2mAl+FRIew70lZnk2x0DLOhY3VzKstZieYxBYW4NxaGuq/&#10;Aef8BBV5bl8DXhC5srNxARtlHUzG/Fo9jteW5ZR/dWDSnSw4ufaSXzpbgwOYnZs/S5rwl+cMf/7S&#10;u58AAAD//wMAUEsDBBQABgAIAAAAIQBIMh7M3AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/J&#10;TsMwEL0j8Q/WIHGjDgFVaRqnqlgOReJA4QPceJoE7HEau435e6biAJfZnuYt1So5K044ht6TgttZ&#10;BgKp8aanVsHH+/NNASJETUZbT6jgGwOs6suLSpfGT/SGp21sBZNQKLWCLsahlDI0HTodZn5AYmzv&#10;R6cjr2MrzagnJndW5lk2l073xAqdHvChw+Zre3QK1q/pLt+/2KdpQZvJf6ZDsbk/KHV9lR6XXNZL&#10;EBFT/PuAcwb2DzUb2/kjmSCsAk4TFeRz7owuivOw+z3IupL/M9Q/AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAJUzjw3qAQAAGgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAEgyHszcAAAACwEAAA8AAAAAAAAAAAAAAAAARAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="4F065A53" id="Straight Connector 27" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,13pt" to="493pt,13pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAF1IxgbaAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMj01OwzAQhfdI3MEaJHbUIaAqDXGqCsGiSCxaOIAbT5OA&#10;PU5jtzG3ZyoWZTU/b/TeN9UyOStOOIbek4L7WQYCqfGmp1bB58frXQEiRE1GW0+o4AcDLOvrq0qX&#10;xk+0wdM2toJNKJRaQRfjUEoZmg6dDjM/ILG296PTkcexlWbUE5s7K/Msm0une+KETg/43GHzvT06&#10;Bav39JDv3+zLtKD15L/SoVg/HpS6vUmrJxARU7wcwxmf0aFmpp0/kgnCKuBHooJ8zpXVRXFudn8L&#10;WVfyP379CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmDYGLLAQAA6QMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1IxgbaAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="6BAAAD8E" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:t>Current Situation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="0DD104B2" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="26ADC78E" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Number of Employees:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="73CD5079" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="26953383" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t xml:space="preserve">Current Modal Split (see sample survey in Appendix </w:t>
       </w:r>
       <w:r w:rsidR="007D74E2">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="44E5DE50" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="418E85F8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Identified Transportation Challenges:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="13B64BF2" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="538C3604" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="45010CA6" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Identified Transportation Opportunities:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="544F03EF" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="7656DA89" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="7D0ABD7D" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Available Resources:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="20147134" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="4B47970E" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="147AD2A6" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Available Staff Capacity:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="46EFE69F" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="7C6F4410" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Goals:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="53932601" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="4F25C882" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="7789FC63" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="03A46804" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="55371348" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="3CEB82FA" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BD04847" wp14:editId="207189C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>127000</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="28" name="Straight Connector 28"/>
@@ -468,136 +475,136 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="63441422" id="Straight Connector 28" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,10pt" to="493pt,10pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtxMnO6QEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnRVrtR0z10VS4I&#10;Kha4u47dWLI91tg07d8zdtKwgDiAuFixZ96beW8mm8eLs+ysMBrwLV8uas6Ul9AZf2r5l8/7N/ec&#10;xSR8Jyx41fKrivxx+/rVZgiNWkEPtlPIiMTHZggt71MKTVVF2Ssn4gKC8hTUgE4kuuKp6lAMxO5s&#10;tarrdTUAdgFBqhjp9WkM8m3h11rJ9FHrqBKzLafeUjmxnMd8VtuNaE4oQm/k1Ib4hy6cMJ6KzlRP&#10;Ign2Dc1vVM5IhAg6LSS4CrQ2UhUNpGZZ/6LmuRdBFS1kTgyzTfH/0coP5wMy07V8RZPywtGMnhMK&#10;c+oT24H35CAgoyA5NYTYEGDnDzjdYjhgln3R6Ji2JnylJShGkDR2KT5fZ5/VJTFJj+vVermsaRzy&#10;FqtGikwVMKZ3ChzLHy23xmcLRCPO72OispR6S8nP1rOBaj7Ud3VJi2BNtzfW5mDE03FnkZ0FjX/9&#10;9v7hbp91EMWLNLpZT49Z3ainfKWrVWOBT0qTQ9T3qKzspppphZTKp+XEaz1lZ5imFmbg1Fpe6j8B&#10;p/wMVWVv/wY8I0pl8GkGO+MBR2N+rp4ut5b1mH9zYNSdLThCdy2TLtbQAhbnpp8lb/jLe4H/+KW3&#10;3wEAAP//AwBQSwMEFAAGAAgAAAAhAF3R//zdAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tO&#10;wzAQvCPxD9YicaNOC6rSNE5V8TgUiUMLH+DG2yTUXqex25i/ZxEHuKx2Z7TzKFfJWXHBIXSeFEwn&#10;GQik2puOGgUf7y93OYgQNRltPaGCLwywqq6vSl0YP9IWL7vYCBahUGgFbYx9IWWoW3Q6THyPxNzB&#10;D05HPodGmkGPLO6snGXZXDrdETu0usfHFuvj7uwUrN/S/ezwap/HBW1G/5lO+ebhpNTtTXpa8lgv&#10;QURM8e8Dfjpwfqg42N6fyQRhFXCbqICNQDC7yOe87H8BWZXyf4fqGwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO3Eyc7pAQAAGgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAF3R//zdAAAACwEAAA8AAAAAAAAAAAAAAAAAQwQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAABNBQAAAAA=&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="2A40185B" id="Straight Connector 28" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,10pt" to="493pt,10pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAEirJzbbAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO+V+Adrkbi1DgVVaYhTVQgOReqBwge48TYJ&#10;2Os0dhvz913Egd52d1Yzb8pVclaccQidJwX3swwEUu1NR42Cz4/XaQ4iRE1GW0+o4AcDrKqbSakL&#10;40d6x/MuNoJNKBRaQRtjX0gZ6hadDjPfI7F28IPTkdehkWbQI5s7K+dZtpBOd8QJre7xucX6e3dy&#10;Ctbb9DA/vNmXcUmb0X+lY755PCp1d5vWTyAipvj/DL/4jA4VM+39iUwQVgEXiQo4AwSry3zBw/7v&#10;IKtSXuNXFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpg2BiywEAAOkDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBIqyc22wAAAAYBAAAPAAAA&#10;AAAAAAAAAAAAACUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="320C9826" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="000512E1">
         <w:lastRenderedPageBreak/>
         <w:t>Workplace Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2835AFCA" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Based on workplace situation, goals and capacity a maximum of four key strategies in addition to the base strategies </w:t>
       </w:r>
       <w:r w:rsidR="00400068">
         <w:t>can be deployed</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2EA5A4E3" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="23B35D67" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="3312F017" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="78917A9E" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="0019FE8E" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="00474A82" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="4A020431" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="4A679F09" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="044CE8ED" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:ind w:right="-190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EBEB9A2" wp14:editId="35E453BE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>164465</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Straight Connector 29"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -622,119 +629,114 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2EB5F070" id="Straight Connector 29" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,12.95pt" to="493.05pt,12.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaTxVt6QEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKirbZR0z10VS4I&#10;Kha4u46dWPKXxqZJ/z1jJw0LiAOrvVi2Z96bec/j3cNoNLkICMrZhlarkhJhuWuV7Rr67evx3T0l&#10;ITLbMu2saOhVBPqwf/tmN/harF3vdCuAIIkN9eAb2sfo66IIvBeGhZXzwmJQOjAs4hG6ogU2ILvR&#10;xbosN8XgoPXguAgBbx+nIN1nfikFj5+lDCIS3VDsLeYV8npOa7HfsboD5nvF5zbYC7owTFksulA9&#10;ssjID1B/URnFwQUn44o7UzgpFRdZA6qpyj/UPPXMi6wFzQl+sSm8Hi3/dDkBUW1D11tKLDP4Rk8R&#10;mOr6SA7OWnTQAcEgOjX4UCPgYE8wn4I/QZI9SjBEauW/4xBkI1AaGbPP18VnMUbC8XKz3lRVic/B&#10;b7FiokhUHkL8IJwhadNQrWyygNXs8jFELIupt5R0rS0ZsOa2vCtzWnBatUeldQoG6M4HDeTC8Pk3&#10;7++3d8ekAymepeFJW7xM6iY9eRevWkwFvgiJDmHfk7I8m2KhZZwLG6uZV1vMTjCJLSzAubU01P8C&#10;zvkJKvLc/g94QeTKzsYFbJR1MBnze/U43lqWU/7NgUl3suDs2mt+6WwNDmB2bv4sacKfnzP815fe&#10;/wQAAP//AwBQSwMEFAAGAAgAAAAhAKeb4UbeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tO&#10;wzAQvCPxD9YicaMOAaokjVNVPA5F6oHCB7jxNgnE6zR2G/P3bMUBLivNjGZ2plxG24sTjr5zpOB2&#10;loBAqp3pqFHw8f5yk4HwQZPRvSNU8I0eltXlRakL4yZ6w9M2NIJDyBdaQRvCUEjp6xat9jM3ILG2&#10;d6PVgeHYSDPqicNtL9MkmUurO+IPrR7wscX6a3u0ClabeJfuX/vnKaf15D7jIVvfH5S6vopPCz6r&#10;BYiAMfw54LyB+0PFxXbuSMaL/oxFUJA+5CBYzbM5E7tfQlal/L+h+gEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQDaTxVt6QEAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQCnm+FG3gAAAAsBAAAPAAAAAAAAAAAAAAAAAEMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="488037A3" id="Straight Connector 29" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,12.95pt" to="493.05pt,12.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhALLhOYzZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjt9OwjAUxu9NeIfmmHgnnVPJNtcRQvQCEy8AH6Csh23Q&#10;no61sPr2lnghl9+ffN+vnAej2QUH11kS8DRNgCHVVnXUCPjefjxmwJyXpKS2hAJ+0MG8mtyVslB2&#10;pDVeNr5hcYRcIQW03vcF565u0Ug3tT1SzPZ2MNJHOTRcDXKM40bzNElm3MiO4kMre1y2WB83ZyNg&#10;8RWe0/2nfh9zWo32EE7Z6uUkxMN9WLwB8xj8fxmu+BEdqsi0s2dSjumrZl5A+poDi2mezaKx+zN4&#10;VfJb/OoXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YNgYssBAADpAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsuE5jNkAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="1590789C" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:t>Strategy 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="626FA81A" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000512E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="7090C675" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Goal:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="7D1A6E9C" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="7A125D77" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Tactics:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2D9895BE" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="51B56912" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Resources Required:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D07D2E" w:rsidP="00D00BAB">
+    <w:p w14:paraId="378CC995" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="2F1E1E24" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D07D2E" w:rsidP="00D00BAB">
       <w:r>
-        <w:t xml:space="preserve">Who needs to be </w:t>
-[...3 lines deleted...]
-        <w:t>invol</w:t>
+        <w:t>Who needs to be invol</w:t>
       </w:r>
       <w:r w:rsidR="00D00BAB">
         <w:t>ved:</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    </w:p>
+    <w:p w14:paraId="317709B8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="3EBCABFD" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t xml:space="preserve">Deliverables and Timeline:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="671EE213" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="136D7C57" wp14:editId="6A47C0B0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="30" name="Straight Connector 30"/>
@@ -762,119 +764,114 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6A8319EC" id="Straight Connector 30" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAW92Ro6QEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcxEgEyzk4cC9F&#10;azRt7zRFSgT4wpK15L/vkpKVtEUPCXohSO7O7M5wuX0YjSZnAUE529BqVVIiLHetsl1Dv387fLij&#10;JERmW6adFQ29iEAfdu/fbQdfi7XrnW4FECSxoR58Q/sYfV0UgffCsLByXlgMSgeGRTxCV7TABmQ3&#10;uliX5aYYHLQeHBch4O3jFKS7zC+l4PGLlEFEohuKvcW8Ql5PaS12W1Z3wHyv+NwGe0MXhimLRReq&#10;RxYZ+QnqLyqjOLjgZFxxZwonpeIia0A1VfmHmqeeeZG1oDnBLzaF/0fLP5+PQFTb0Bu0xzKDb/QU&#10;gamuj2TvrEUHHRAMolODDzUC9vYI8yn4IyTZowRDpFb+Bw5BNgKlkTH7fFl8FmMkHC83601VlViP&#10;X2PFRJGoPIT4UThD0qahWtlkAavZ+VOIWBZTrynpWlsyYM378rbMacFp1R6U1ikYoDvtNZAzw+ff&#10;3Nzd3x6SDqR4kYYnbfEyqZv05F28aDEV+CokOoR9T8rybIqFlnEubKxmXm0xO8EktrAA59bSUP8L&#10;OOcnqMhz+xrwgsiVnY0L2CjrYDLm9+pxvLYsp/yrA5PuZMHJtZf80tkaHMDs3PxZ0oS/PGf485fe&#10;/QIAAP//AwBQSwMEFAAGAAgAAAAhAPEjcDXeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tu&#10;wjAQvFfqP1hbqbfiABVKQhyE+jhQqQdoP8DES5ISr0NsiPv3XdRDe1lpZjSzM8Uq2k5ccPCtIwXT&#10;SQICqXKmpVrB58frQwrCB01Gd45QwTd6WJW3N4XOjRtpi5ddqAWHkM+1giaEPpfSVw1a7SeuR2Lt&#10;4AarA8OhlmbQI4fbTs6SZCGtbok/NLrHpwar4+5sFazf43x2eOtexow2o/uKp3TzeFLq/i4+L/ms&#10;lyACxvDngOsG7g8lF9u7MxkvuisWQcE8y0CwmqULJva/hCwL+X9D+QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAW92Ro6QEAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDxI3A13gAAAAsBAAAPAAAAAAAAAAAAAAAAAEMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="0421C7A3" id="Straight Connector 30" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAORZqP/ZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJHbUoUVVEuJUFYJFkVhQOMA0niYB&#10;e5zGbmNujysWdPl+9N5XraI14kSj7x0ruJ9lIIgbp3tuFXx+vNzlIHxA1mgck4If8rCqr68qLLWb&#10;+J1O29CKNMK+RAVdCEMppW86suhnbiBO2d6NFkOSYyv1iFMat0bOs2wpLfacHjoc6Kmj5nt7tArW&#10;b3Ex37+a56ngzeS+4iHfPByUur2J60cQgWL4L8MZP6FDnZh27sjaC3PWIihYFAWIlBb5Mhm7P0PW&#10;lbzEr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YNgYssBAADpAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Fmo/9kAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="26D3D296" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:t xml:space="preserve">Strategy </w:t>
       </w:r>
       <w:r>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="27429C9C" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000512E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="417ED787" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Goal:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="3A1F1B21" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="56608698" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Tactics:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="50186B9B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="53E4F2D9" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Resources Required:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="11454AFF" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="2A5ADC26" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
-        <w:t xml:space="preserve">Who needs to be </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+        <w:t>Who needs to be involved:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABC6A87" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="294FBD3F" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t xml:space="preserve">Deliverables and Timeline:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="731BEBA1" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DB80AC9" wp14:editId="78829B9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="31" name="Straight Connector 31"/>
@@ -902,119 +899,114 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="41E6E240" id="Straight Connector 31" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAhfLjL6gEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcxEgEyzk4cC9F&#10;azRt7zRFSgT4wpK15L/vkpKVtEUPCXohSO7O7M5wuX0YjSZnAUE529BqVVIiLHetsl1Dv387fLij&#10;JERmW6adFQ29iEAfdu/fbQdfi7XrnW4FECSxoR58Q/sYfV0UgffCsLByXlgMSgeGRTxCV7TABmQ3&#10;uliX5aYYHLQeHBch4O3jFKS7zC+l4PGLlEFEohuKvcW8Ql5PaS12W1Z3wHyv+NwGe0MXhimLRReq&#10;RxYZ+QnqLyqjOLjgZFxxZwonpeIia0A1VfmHmqeeeZG1oDnBLzaF/0fLP5+PQFTb0JuKEssMvtFT&#10;BKa6PpK9sxYddEAwiE4NPtQI2NsjzKfgj5BkjxIMkVr5HzgE2QiURsbs82XxWYyRcLzcrDdVVeJz&#10;8GusmCgSlYcQPwpnSNo0VCubLGA1O38KEcti6jUlXWtLBqx5X96WOS04rdqD0joFA3SnvQZyZvj8&#10;m5u7+9tD0oEUL9LwpC1eJnWTnryLFy2mAl+FRIew70lZnk2x0DLOhY3Zn8yE2QkmsYUFOLeWhvpf&#10;wDk/QUWe29eAF0Su7GxcwEZZB5Mxv1eP47VlOeVfHZh0JwtOrr3kl87W4ABm5+bPkib85TnDn7/0&#10;7hcAAAD//wMAUEsDBBQABgAIAAAAIQDxI3A13gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/L&#10;bsIwELxX6j9YW6m34gAVSkIchPo4UKkHaD/AxEuSEq9DbIj7913UQ3tZaWY0szPFKtpOXHDwrSMF&#10;00kCAqlypqVawefH60MKwgdNRneOUME3eliVtzeFzo0baYuXXagFh5DPtYImhD6X0lcNWu0nrkdi&#10;7eAGqwPDoZZm0COH207OkmQhrW6JPzS6x6cGq+PubBWs3+N8dnjrXsaMNqP7iqd083hS6v4uPi/5&#10;rJcgAsbw54DrBu4PJRfbuzMZL7orFkHBPMtAsJqlCyb2v4QsC/l/Q/kDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAIXy4y+oBAAAaBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA8SNwNd4AAAALAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="6CE70874" id="Straight Connector 31" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAORZqP/ZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJHbUoUVVEuJUFYJFkVhQOMA0niYB&#10;e5zGbmNujysWdPl+9N5XraI14kSj7x0ruJ9lIIgbp3tuFXx+vNzlIHxA1mgck4If8rCqr68qLLWb&#10;+J1O29CKNMK+RAVdCEMppW86suhnbiBO2d6NFkOSYyv1iFMat0bOs2wpLfacHjoc6Kmj5nt7tArW&#10;b3Ex37+a56ngzeS+4iHfPByUur2J60cQgWL4L8MZP6FDnZh27sjaC3PWIihYFAWIlBb5Mhm7P0PW&#10;lbzEr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YNgYssBAADpAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Fmo/9kAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="112B8636" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="006B6BE5" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="006B6BE5">
         <w:t xml:space="preserve">Strategy </w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="4DC88FDF" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="000512E1" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000512E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="22443814" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Goal:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2E28177B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="531996B6" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Tactics:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="17B79378" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="78A123C7" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Resources Required:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="58E68A8B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="1F5DDD13" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
-        <w:t xml:space="preserve">Who needs to be </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+        <w:t>Who needs to be involved:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF6EEED" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="1238EFD0" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t xml:space="preserve">Deliverables and Timeline:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2D54BFD4" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45987A4D" wp14:editId="0598B285">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Straight Connector 32"/>
@@ -1042,121 +1034,116 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5F54F814" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA556z06gEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IcxEgEyzk4cC9F&#10;azRt7zRFSgT4wpK15L/vkpKVtEUPCXohSO7O7M5wuX0YjSZnAUE529BqVVIiLHetsl1Dv387fLij&#10;JERmW6adFQ29iEAfdu/fbQdfi7XrnW4FECSxoR58Q/sYfV0UgffCsLByXlgMSgeGRTxCV7TABmQ3&#10;uliX5aYYHLQeHBch4O3jFKS7zC+l4PGLlEFEohuKvcW8Ql5PaS12W1Z3wHyv+NwGe0MXhimLRReq&#10;RxYZ+QnqLyqjOLjgZFxxZwonpeIia0A1VfmHmqeeeZG1oDnBLzaF/0fLP5+PQFTb0Js1JZYZfKOn&#10;CEx1fSR7Zy066IBgEJ0afKgRsLdHmE/BHyHJHiUYIrXyP3AIshEojYzZ58visxgj4Xi5WW+qqsTn&#10;4NdYMVEkKg8hfhTOkLRpqFY2WcBqdv4UIpbF1GtKutaWDFjzvrwtc1pwWrUHpXUKBuhOew3kzPD5&#10;Nzd397eHpAMpXqThSVu8TOomPXkXL1pMBb4KiQ5h35OyPJtioWWcCxurmVdbzE4wiS0swLm1NNT/&#10;As75CSry3L4GvCByZWfjAjbKOpiM+b16HK8tyyn/6sCkO1lwcu0lv3S2BgcwOzd/ljThL88Z/vyl&#10;d78AAAD//wMAUEsDBBQABgAIAAAAIQDxI3A13gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/L&#10;bsIwELxX6j9YW6m34gAVSkIchPo4UKkHaD/AxEuSEq9DbIj7913UQ3tZaWY0szPFKtpOXHDwrSMF&#10;00kCAqlypqVawefH60MKwgdNRneOUME3eliVtzeFzo0baYuXXagFh5DPtYImhD6X0lcNWu0nrkdi&#10;7eAGqwPDoZZm0COH207OkmQhrW6JPzS6x6cGq+PubBWs3+N8dnjrXsaMNqP7iqd083hS6v4uPi/5&#10;rJcgAsbw54DrBu4PJRfbuzMZL7orFkHBPMtAsJqlCyb2v4QsC/l/Q/kDAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAOees9OoBAAAaBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEA8SNwNd4AAAALAQAADwAAAAAAAAAAAAAAAABEBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="63F30FE0" id="Straight Connector 32" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAORZqP/ZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJHbUoUVVEuJUFYJFkVhQOMA0niYB&#10;e5zGbmNujysWdPl+9N5XraI14kSj7x0ruJ9lIIgbp3tuFXx+vNzlIHxA1mgck4If8rCqr68qLLWb&#10;+J1O29CKNMK+RAVdCEMppW86suhnbiBO2d6NFkOSYyv1iFMat0bOs2wpLfacHjoc6Kmj5nt7tArW&#10;b3Ex37+a56ngzeS+4iHfPByUur2J60cQgWL4L8MZP6FDnZh27sjaC3PWIihYFAWIlBb5Mhm7P0PW&#10;lbzEr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YNgYssBAADpAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Fmo/9kAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="274FE383" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:pStyle w:val="Style1"/>
       </w:pPr>
       <w:r w:rsidRPr="00426666">
         <w:t>Strategy 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="3ED7D49C" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000512E1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="79042B1A" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00426666" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Goal:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="2FF67AC2" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="1DD03720" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Tactics:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="57DF8783" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="355E91F8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t>Resources Required:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="0812A7B8" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="4EB90267" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
-        <w:t xml:space="preserve">Who needs to be </w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+        <w:t>Who needs to be involved:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9E0AFA" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB"/>
+    <w:p w14:paraId="0C17DF55" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:r>
         <w:t xml:space="preserve">Deliverables and Timeline:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="0ADF7070" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E0543ED" wp14:editId="3B0BA9FF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>253365</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6261100" cy="0"/>
                 <wp:effectExtent l="0" t="12700" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="33" name="Straight Connector 33"/>
@@ -1184,677 +1171,678 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4212BE6A" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAObHBX6QEAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZJWW+1GTffQVbkg&#10;qFjg7jp2YslfGpsm/feMnTS7gDiAuFi2Z96bec/j3eNoNLkICMrZhlarkhJhuWuV7Rr69cvx3T0l&#10;ITLbMu2saOhVBPq4f/tmN/harF3vdCuAIIkN9eAb2sfo66IIvBeGhZXzwmJQOjAs4hG6ogU2ILvR&#10;xbost8XgoPXguAgBb5+mIN1nfikFj5+kDCIS3VDsLeYV8npOa7HfsboD5nvF5zbYP3RhmLJYdKF6&#10;YpGR76B+ozKKgwtOxhV3pnBSKi6yBlRTlb+oee6ZF1kLmhP8YlP4f7T84+UERLUN3WwosczgGz1H&#10;YKrrIzk4a9FBBwSD6NTgQ42Agz3BfAr+BEn2KMEQqZX/hkOQjUBpZMw+XxefxRgJx8vteltVJT4H&#10;v8WKiSJReQjxvXCGpE1DtbLJAlazy4cQsSym3lLStbZkwJoP5V2Z04LTqj0qrVMwQHc+aCAXhs+/&#10;3dw/3B2TDqR4lYYnbfEyqZv05F28ajEV+CwkOoR9T8rybIqFlnEubKxmXm0xO8EktrAA59bSUP8J&#10;OOcnqMhz+zfgBZErOxsXsFHWwWTMz9XjeGtZTvk3BybdyYKza6/5pbM1OIDZufmzpAl/fc7wly+9&#10;/wEAAP//AwBQSwMEFAAGAAgAAAAhAPEjcDXeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMT8tu&#10;wjAQvFfqP1hbqbfiABVKQhyE+jhQqQdoP8DES5ISr0NsiPv3XdRDe1lpZjSzM8Uq2k5ccPCtIwXT&#10;SQICqXKmpVrB58frQwrCB01Gd45QwTd6WJW3N4XOjRtpi5ddqAWHkM+1giaEPpfSVw1a7SeuR2Lt&#10;4AarA8OhlmbQI4fbTs6SZCGtbok/NLrHpwar4+5sFazf43x2eOtexow2o/uKp3TzeFLq/i4+L/ms&#10;lyACxvDngOsG7g8lF9u7MxkvuisWQcE8y0CwmqULJva/hCwL+X9D+QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAObHBX6QEAABoEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDxI3A13gAAAAsBAAAPAAAAAAAAAAAAAAAAAEMEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAATgUAAAAA&#10;" strokecolor="#63895f" strokeweight="1.5pt">
+              <v:line w14:anchorId="78D1B8C5" id="Straight Connector 33" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".05pt,19.95pt" to="493.05pt,19.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpg2BiywEAAOkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xnaNAacXpokV2G&#10;rdjXXZGpWIC+QGmx8+9HyYnbbdhhwy6CRfI98j3R2/vJGnYCjNq7jjermjNw0vfaHTv+9cv+zS1n&#10;MQnXC+MddPwMkd/vXr/ajqGFtR+86QEZkbjYjqHjQ0qhraooB7AirnwAR0nl0YpEVzxWPYqR2K2p&#10;1nW9qUaPfUAvIUaKPs5Jviv8SoFMH5WKkJjpOM2WyonlPOSz2m1Fe0QRBi0vY4h/mMIK7ajpQvUo&#10;kmDfUf9GZbVEH71KK+lt5ZXSEooGUtPUv6j5PIgARQuZE8NiU/x/tPLD6cE9IdkwhtjG8IRZxaTQ&#10;MmV0+EZvWnTRpGwqtp0X22BKTFJws940TU3uymuumikyVcCY3oG3LH903GiXFYlWnN7HRG2p9FqS&#10;w8axkXre1Td1KYve6H6vjcnJiMfDg0F2EvSam7e3dzf7/IBE8aKMbsZR8FlP+UpnA3ODT6CY7mnu&#10;WVlZNVhohZTgUnPhNY6qM0zRCAvwMlre0T8BL/UZCmUN/wa8IEpn79ICttp5nI35uXuariOruf7q&#10;wKw7W3Dw/bm8dLGG9qk4d9n9vLAv7wX+/IfufgAAAP//AwBQSwMEFAAGAAgAAAAhAORZqP/ZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjk1OwzAQhfdI3MEaJHbUoUVVEuJUFYJFkVhQOMA0niYB&#10;e5zGbmNujysWdPl+9N5XraI14kSj7x0ruJ9lIIgbp3tuFXx+vNzlIHxA1mgck4If8rCqr68qLLWb&#10;+J1O29CKNMK+RAVdCEMppW86suhnbiBO2d6NFkOSYyv1iFMat0bOs2wpLfacHjoc6Kmj5nt7tArW&#10;b3Ex37+a56ngzeS+4iHfPByUur2J60cQgWL4L8MZP6FDnZh27sjaC3PWIihYFAWIlBb5Mhm7P0PW&#10;lbzEr38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6YNgYssBAADpAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5Fmo/9kAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#63895f" strokeweight="1.5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="38E920C6" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="629B2C96" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875DDF" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00D90463" w:rsidRDefault="00400068" w:rsidP="00D00BAB">
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760A5C77" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875DDF" w:rsidRDefault="00400068" w:rsidP="00D00BAB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875DDF">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="2C5A26"/>
         </w:rPr>
         <w:t>[20XX]</w:t>
       </w:r>
-      <w:r w:rsidR="00D00BAB" w:rsidRPr="00D90463">
+      <w:r w:rsidR="00D00BAB" w:rsidRPr="00875DDF">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
+          <w:color w:val="2C5A26"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commute Options Activity Calendar</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
+    <w:p w14:paraId="068A499B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="00D00BAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4675"/>
         <w:gridCol w:w="4675"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="03FA60E0" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="023662E7" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>January</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="7B7CF61B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>February</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="76299B73" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="37632D8B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="72D701DD" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>April</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="3D6F695B" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="72C544FA" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="63895F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="353D9159" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>May</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="15FDE5DE" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="63895F"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="486823A7" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>June</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="5E2CABBC" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="52975354" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="14F42A6D" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>July</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="760C57F5" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>August</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="770FC575" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="1264AB24" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>September</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="3B062D97" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>October</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w14:paraId="67F1E78D" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="1984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="3316FDE9" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>November</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4675" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
+          <w:p w14:paraId="14179669" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRPr="00875BB4" w:rsidRDefault="00D00BAB" w:rsidP="005504BA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875BB4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>December</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00400068">
+    <w:p w14:paraId="464CE8E9" w14:textId="77777777" w:rsidR="00D00BAB" w:rsidRDefault="00D00BAB" w:rsidP="00400068">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00D00BAB" w:rsidSect="005217C3">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1152" w:right="1253" w:bottom="806" w:left="900" w:header="0" w:footer="720" w:gutter="187"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00061E96" w:rsidRDefault="00061E96">
+    <w:p w14:paraId="1C6027C0" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00061E96" w:rsidRDefault="00061E96">
+    <w:p w14:paraId="7E9F9427" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000007" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="651717735"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00CE350A" w:rsidRDefault="00D00BAB" w:rsidP="001B0985">
+      <w:p w14:paraId="33D187ED" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D00BAB" w:rsidP="001B0985">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00CE350A" w:rsidRDefault="00400068" w:rsidP="001B0985">
+  <w:p w14:paraId="08585742" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B" w:rsidP="001B0985">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1902863542"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00CE350A" w:rsidRDefault="00D00BAB" w:rsidP="001B0985">
+      <w:p w14:paraId="7ADE831D" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D00BAB" w:rsidP="001B0985">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00400068">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00CE350A" w:rsidRDefault="00400068" w:rsidP="001B0985">
+  <w:p w14:paraId="4558D86F" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B" w:rsidP="001B0985">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00061E96" w:rsidRDefault="00061E96">
+    <w:p w14:paraId="0FA067E1" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00061E96" w:rsidRDefault="00061E96">
+    <w:p w14:paraId="6BBE0BE5" w14:textId="77777777" w:rsidR="00D9065B" w:rsidRDefault="00D9065B">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="022162EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C3A1D4C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4229,158 +4217,160 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1278102868">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="564533174">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1491093271">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1522206809">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="23869927">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2028487069">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1476415317">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1632902448">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1994525017">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="851534095">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="435829826">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="987251207">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="375325142">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1839727532">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1230653280">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1797797602">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="73556623">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="930241855">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="751120360">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1334644243">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1402482060">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="5865067">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00275838"/>
     <w:rsid w:val="00006C2A"/>
     <w:rsid w:val="00007E94"/>
     <w:rsid w:val="00011FBF"/>
     <w:rsid w:val="0004729D"/>
     <w:rsid w:val="0005384B"/>
     <w:rsid w:val="00061E96"/>
     <w:rsid w:val="00073735"/>
     <w:rsid w:val="000A6677"/>
     <w:rsid w:val="000B53C6"/>
     <w:rsid w:val="000F104C"/>
     <w:rsid w:val="001271B2"/>
     <w:rsid w:val="0013715B"/>
     <w:rsid w:val="001549D6"/>
+    <w:rsid w:val="0016303A"/>
     <w:rsid w:val="00164433"/>
     <w:rsid w:val="00191A3A"/>
     <w:rsid w:val="00192CA6"/>
     <w:rsid w:val="0019719E"/>
     <w:rsid w:val="001B1E69"/>
     <w:rsid w:val="001E0C7A"/>
     <w:rsid w:val="001F05D6"/>
     <w:rsid w:val="002002FF"/>
     <w:rsid w:val="00202AB7"/>
     <w:rsid w:val="00213C33"/>
     <w:rsid w:val="00257071"/>
     <w:rsid w:val="00275838"/>
     <w:rsid w:val="00292287"/>
     <w:rsid w:val="00294976"/>
     <w:rsid w:val="002A1CE9"/>
     <w:rsid w:val="002A3023"/>
     <w:rsid w:val="002B14F6"/>
     <w:rsid w:val="002B26AD"/>
     <w:rsid w:val="002C595B"/>
     <w:rsid w:val="002C637D"/>
     <w:rsid w:val="00304489"/>
     <w:rsid w:val="00306669"/>
     <w:rsid w:val="00317918"/>
     <w:rsid w:val="003248C7"/>
     <w:rsid w:val="003348A0"/>
@@ -4425,50 +4415,51 @@
     <w:rsid w:val="00635470"/>
     <w:rsid w:val="00666C56"/>
     <w:rsid w:val="0068159B"/>
     <w:rsid w:val="00693F3C"/>
     <w:rsid w:val="006B53BD"/>
     <w:rsid w:val="006D7CA8"/>
     <w:rsid w:val="006F455D"/>
     <w:rsid w:val="006F4E4D"/>
     <w:rsid w:val="00701599"/>
     <w:rsid w:val="00732F92"/>
     <w:rsid w:val="0075376A"/>
     <w:rsid w:val="00771F61"/>
     <w:rsid w:val="00773D9C"/>
     <w:rsid w:val="007A465D"/>
     <w:rsid w:val="007A6317"/>
     <w:rsid w:val="007B4AF5"/>
     <w:rsid w:val="007D0227"/>
     <w:rsid w:val="007D74E2"/>
     <w:rsid w:val="007E5907"/>
     <w:rsid w:val="007E5A7C"/>
     <w:rsid w:val="007E78C8"/>
     <w:rsid w:val="00812315"/>
     <w:rsid w:val="00821C7A"/>
     <w:rsid w:val="00874946"/>
     <w:rsid w:val="00875789"/>
+    <w:rsid w:val="00875DDF"/>
     <w:rsid w:val="0087643C"/>
     <w:rsid w:val="00876FB0"/>
     <w:rsid w:val="0088709F"/>
     <w:rsid w:val="0088768E"/>
     <w:rsid w:val="0089254E"/>
     <w:rsid w:val="008A0BEA"/>
     <w:rsid w:val="008A1883"/>
     <w:rsid w:val="008C0610"/>
     <w:rsid w:val="008C4D0C"/>
     <w:rsid w:val="008D4819"/>
     <w:rsid w:val="008D4FA5"/>
     <w:rsid w:val="008E1972"/>
     <w:rsid w:val="008E55F0"/>
     <w:rsid w:val="008F58D9"/>
     <w:rsid w:val="009113A7"/>
     <w:rsid w:val="00920486"/>
     <w:rsid w:val="00925E37"/>
     <w:rsid w:val="00934D89"/>
     <w:rsid w:val="00940D04"/>
     <w:rsid w:val="009500F3"/>
     <w:rsid w:val="009715E9"/>
     <w:rsid w:val="009716E5"/>
     <w:rsid w:val="009A217F"/>
     <w:rsid w:val="009A287D"/>
     <w:rsid w:val="009D64E9"/>
@@ -4498,50 +4489,51 @@
     <w:rsid w:val="00B74290"/>
     <w:rsid w:val="00B84BE5"/>
     <w:rsid w:val="00B8573D"/>
     <w:rsid w:val="00B965FD"/>
     <w:rsid w:val="00BA00F3"/>
     <w:rsid w:val="00BC22E8"/>
     <w:rsid w:val="00BE41CD"/>
     <w:rsid w:val="00C27C32"/>
     <w:rsid w:val="00C32063"/>
     <w:rsid w:val="00C57E27"/>
     <w:rsid w:val="00C67038"/>
     <w:rsid w:val="00C74040"/>
     <w:rsid w:val="00C82035"/>
     <w:rsid w:val="00C84B4B"/>
     <w:rsid w:val="00CB42A5"/>
     <w:rsid w:val="00CC6936"/>
     <w:rsid w:val="00CE1CB9"/>
     <w:rsid w:val="00CE3BDB"/>
     <w:rsid w:val="00CE6C18"/>
     <w:rsid w:val="00D00BAB"/>
     <w:rsid w:val="00D07D2E"/>
     <w:rsid w:val="00D507D3"/>
     <w:rsid w:val="00D574A2"/>
     <w:rsid w:val="00D83E46"/>
     <w:rsid w:val="00D871B0"/>
+    <w:rsid w:val="00D9065B"/>
     <w:rsid w:val="00DB7493"/>
     <w:rsid w:val="00DC03AC"/>
     <w:rsid w:val="00DD03DD"/>
     <w:rsid w:val="00E0287A"/>
     <w:rsid w:val="00E14199"/>
     <w:rsid w:val="00E30D4E"/>
     <w:rsid w:val="00E36438"/>
     <w:rsid w:val="00E40474"/>
     <w:rsid w:val="00E436BA"/>
     <w:rsid w:val="00E46304"/>
     <w:rsid w:val="00E47B6E"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E8444D"/>
     <w:rsid w:val="00E8753F"/>
     <w:rsid w:val="00EA02A0"/>
     <w:rsid w:val="00EB4A1A"/>
     <w:rsid w:val="00EB5F7B"/>
     <w:rsid w:val="00EB7686"/>
     <w:rsid w:val="00EB7914"/>
     <w:rsid w:val="00EC68F9"/>
     <w:rsid w:val="00ED5558"/>
     <w:rsid w:val="00ED7152"/>
     <w:rsid w:val="00ED7655"/>
     <w:rsid w:val="00ED7C1F"/>
     <w:rsid w:val="00F2723A"/>
@@ -4559,63 +4551,63 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="605DBEF4"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{49A09391-96C3-6843-A8F9-45A5449CBC07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4943,50 +4935,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Body Copy"/>
     <w:qFormat/>
     <w:rsid w:val="00D00BAB"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D00BAB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -5134,51 +5131,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D00BAB"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D00BAB"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5405,50 +5402,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>163</Words>
   <Characters>932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>