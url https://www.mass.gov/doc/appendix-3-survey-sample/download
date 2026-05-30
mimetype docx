--- v0 (2025-11-05)
+++ v1 (2026-05-30)
@@ -1,3205 +1,3212 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00F00233" w:rsidP="00677BC9">
+    <w:p w14:paraId="438C16A4" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00522C40" w:rsidRDefault="00F00233" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc4161168"/>
-      <w:r>
+      <w:r w:rsidRPr="00522C40">
+        <w:rPr>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
         <w:t xml:space="preserve">[Company name] </w:t>
       </w:r>
-      <w:r w:rsidR="00677BC9" w:rsidRPr="00677BC9">
+      <w:r w:rsidR="00677BC9" w:rsidRPr="00522C40">
+        <w:rPr>
+          <w:color w:val="2C5A26"/>
+        </w:rPr>
         <w:t>Employee Survey</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="704D6319" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="63DFA7E5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thank you for taking the time to complete this survey. Your answers are confidential and will not be shared with your supervisor. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="00185341" w:rsidRDefault="00185341" w:rsidP="00677BC9">
+    <w:p w14:paraId="1638F91A" w14:textId="77777777" w:rsidR="00185341" w:rsidRDefault="00185341" w:rsidP="00677BC9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="00B76484" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="22B9060E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="2F2A15FD" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00B76484" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:t xml:space="preserve">How do you travel to work during a </w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>typical week</w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:t xml:space="preserve">? If you use more than one travel mode on a single day (such as walking to the bus stop and then taking the bus), report </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:t>travel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode</w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:t xml:space="preserve"> you use for the longest distance of your trip.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2087"/>
         <w:gridCol w:w="608"/>
         <w:gridCol w:w="644"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="669"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="473"/>
         <w:gridCol w:w="547"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="21E64325" w14:textId="77777777" w:rsidTr="0024194C">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7C9A48A6" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="45E1FBEB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Sun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="098A4AB4" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Mon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="19609730" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Tue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2994BDF8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Wed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4A48890B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5BBE3C71" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Fri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2C21A5E6" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Sat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="03468C45" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
+          <w:p w14:paraId="19AAAD13" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Dr</w:t>
             </w:r>
             <w:r w:rsidR="004D1985">
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:t>ve alone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="43BE6215" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="79C59199" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2B6F8FD9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="71EE35A5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5A8CF586" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6CB3F5CF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4EEA0820" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="0319D1DF" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="447FE1F9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Transit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="790CDC0E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7D630AAE" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5B9DB051" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4B81FE0C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="54FBFE68" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="625BB2C5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="72E62B58" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="55C6B37D" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="10951814" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Bike</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="42C9765C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="45CE6FA7" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1B9E3768" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1FC04D2D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2F5D7A43" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="302817AF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="0D216906" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="49A729DF" w14:textId="77777777" w:rsidTr="0024194C">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="42E0B7F9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Walk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="41FEA512" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="610F86AB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2BAE33E0" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5508E57A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="51584FA3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="43F403A5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="033CAC35" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="6E89FD28" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2CFE27D5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Carpool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2D4ADC5D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2BF4A84A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="63E8E3D1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7878A6F5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="47AA03A2" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="605A36CA" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7FF4D485" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="4347B5EC" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3EC1D7B3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Vanpool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2D7CC4B9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2693A6C1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="097100C6" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4F376A6B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1BFA7772" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="72C50B74" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="0C556671" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="27149AB7" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="311AF368" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Motorcycle/scooter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="71F899FF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6938B4D5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3F7E507B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6BE2573F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="653A008C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7D33F404" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4D2532A4" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="0BB3F0D8" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="004D1985" w:rsidP="005504BA">
+          <w:p w14:paraId="5C802FDA" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="004D1985" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Telework</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3CB8A213" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="122E919D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1F94FE4B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="31EC36F3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4E04C87E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="288C56CD" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2AEAC5D3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="0024194C">
+      <w:tr w:rsidR="00677BC9" w14:paraId="4A19FECA" w14:textId="77777777" w:rsidTr="0024194C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="112B42FF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="43B5F0C7" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="644" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="35E2C85A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="582CF82A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="669" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="50394A6F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="596" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="40E962BC" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="547D9B0A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="71B1B92E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="62506692" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="417BCB0D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677BC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2. Do you change how you get to work based on the season? For example, you may bike to work in the summer but drive the rest of the year.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="45298DA9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677BC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="662C615C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00677BC9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="4FA005E0" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="490E3B17" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002607A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. How does your commute change based on season?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="41FDBD98" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002607A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In warmer months I typically use this mode</w:t>
       </w:r>
       <w:r w:rsidR="004D1985">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>: _________.</w:t>
       </w:r>
       <w:r w:rsidRPr="002607A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="3E5F3AB3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="002607A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>colder months I typically use this mode</w:t>
       </w:r>
       <w:r w:rsidR="004D1985">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0024194C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________.</w:t>
       </w:r>
       <w:r w:rsidR="0024194C" w:rsidRPr="002607A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="665BADA1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="6620FA10" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="001138F3">
         <w:t>. About how many miles do you travel from home to work (one way)? ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1A262C54" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="457F574D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>5. What time do you typically arrive at work?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="4144F512" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Before 6:00 a.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="0D7A940D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>6:00 – 6:59 a.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="328E6867" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>7:00 a.m. – 7:59 a.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1C47FB4E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>8:00 a.m. – 8:59 a.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1080A88B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>9:00 a.m. – 9:59 a.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="32CEA1BB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>10:00 a.m. or later</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="3C1F567B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>My start time varies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="19457478" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. What time do you typically leave work? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1891D386" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="2D6C6A70" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Before 3:00 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="333C0B5A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>3:00 p.m. – 3:59 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="218C4C2C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>4:00 p.m. – 4:59 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1E52EA9C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>5:00 p.m. – 5:59 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="6DFF261B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>6:00 p.m. – 6:59 p.m.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="7065C5ED" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>7:00 p.m. or later</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="0B671980" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>My end time varies</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="0D49F57B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="695B2914" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="6943C359" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">7. Below is a list of </w:t>
       </w:r>
       <w:r w:rsidR="004D1985">
         <w:t xml:space="preserve">commute options </w:t>
       </w:r>
       <w:r>
         <w:t>programs and incentives</w:t>
       </w:r>
       <w:r w:rsidR="004D1985">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  How likely is it that the programs and incentives would cause you to drive alone</w:t>
       </w:r>
       <w:r w:rsidR="004D1985">
         <w:t xml:space="preserve"> to work</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> less than you do now?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3566"/>
         <w:gridCol w:w="1127"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="1146"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...14 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="4AF26350" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AA1A6D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C4B36C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 = Not likely to drive</w:t>
             </w:r>
             <w:r w:rsidR="0024194C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to work</w:t>
             </w:r>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> less</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2C23F853" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="7AFA4391" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6DFF1373" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6D9A13B1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 = Very likely to drive</w:t>
             </w:r>
             <w:r w:rsidR="0024194C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to work</w:t>
             </w:r>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> less</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="53DEDA99" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD8D133" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Help paying for bicycle expenses, such as lights, helmets, etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4BDE62E6" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D84F570" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C88208" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="07315D87" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BDDB7BF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="28A71877" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="277512F9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Discounts on transit passes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5165A9CE" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="44302B63" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FD4FDB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EED44B3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F714D16" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="3A01D932" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D624E0B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Assistance finding a vanpool (vanpools are groups of 7 to 15 people who commute together in a van) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2F58DA68" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EBF9C86" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E4AB3B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A89B54D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD0DA8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="6E1DE313" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F633F8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Opportunity to earn points toward various prizes when you carpool, bus, walk, bike to work, or telework</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4734A502" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AB1791" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B3E759" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67BF1AB8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2970F96F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="601A741E" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9D423F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Ability to slightly modify your work schedule so that it matches a transit, carpool, or vanpool schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2B03258F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C49B0B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7CC266" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C3A8EE2" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D88470C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="004D1985" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="18ED8B98" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E59E27" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="004D1985" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Priority </w:t>
             </w:r>
             <w:r w:rsidR="00677BC9">
               <w:t>parking if you carpool or vanpool to work that is closer to entrances or protected from the weather</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="10F136A8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CA8182" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D70DBA" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C366692" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E09CC40" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="17DE2E34" w14:textId="77777777" w:rsidTr="005504BA">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6C10FF9D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Discounts for stores, events, and restaurants if you carpool, bus, walk, bike to work, or telework</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="632B091E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0509B113" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDACBF7" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67CFA70F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2448CC9B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="696E4A85" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="419F36D7" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD4A4A">
               <w:t xml:space="preserve">A free ride home if you don’t drive to work but need to leave for an </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD4A4A">
               <w:t>emergency or sickness or have to work unscheduled over time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1407A78E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B3B713" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D830820" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DBA49E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="534717F1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRPr="00FD4A4A" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="77FBDEAE" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="472DC594" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="00FD4A4A" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>A program that lets you work 40 hours in 4 days or 80 hours in 9 days so that you can commute fewer days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="4201A2DF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D21243" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D137898" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F063A68" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFB83CC" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
-[...4 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="022EFF60" w14:textId="77777777" w:rsidTr="005504BA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="149AB48C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Free or discounted Uber/Lyft rides to help you get to or from transit stations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="0E0D11BD" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="266E3FF3" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E982145" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4145A8" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1A25F5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="0"/>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="6007B168" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="222DD115" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t xml:space="preserve">8. Below is a list of statements. Read each statement and use the scale to describe how much you agree or disagree with each one. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="1065"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="328"/>
         <w:gridCol w:w="1696"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="30FF8EE0" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="52BAC521" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="62296D29" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1 = Strongly disagree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="6A4DA67E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3FF91F7E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5339F7F1" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="71E9CA37" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="002607A0" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002607A0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5 = Strongly agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="27FE194E" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
+          <w:p w14:paraId="5718FA9F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>I wouldn’t mind riding the bus or train</w:t>
             </w:r>
             <w:r w:rsidR="004D1985">
               <w:t xml:space="preserve"> with other people</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="74537808" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4130B5AE" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B6A7E9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5444FF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E7E30C" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="0062997C" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="5A1D85EC" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>I enjoy driving to work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="39A79E9A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7C5B0D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BDEB26" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="17F2DA2A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA82A10" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="10A1B8F7" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="61A6CC36" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If driving is more expensive than other options (bus, carpool, walk, bike) I would still prefer to drive </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="56F52D3A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D4EABB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="013DC78D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1D27DE" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8F399B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="78143FDF" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
+          <w:p w14:paraId="2741A46A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="004D1985">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I am willing to </w:t>
             </w:r>
             <w:r w:rsidR="004D1985">
               <w:t>take transit</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> on a regular basis, if I can get things done while riding (work, reading, phone calls, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1C4D3154" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="586A2D8B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C621904" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A66A164" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4A6BBF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="5F5ACACD" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3BE344C6" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>Driving to work is faster than taking the bus or train</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="18D23606" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="536F52B4" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C4AB04" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E19A4F" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E9AB3B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="24308DC3" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="3923088B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>Riding a bike or walking to work is a healthy alternative to driving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="100B8FD2" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="26991E2B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2717E9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CD19A5" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="285D73CF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="7AF4DE82" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="75BB4934" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t>I am willing to carpool with someone I don’t know, if I can save money or time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="2CF44827" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3280C82D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="118C2F2E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="49FAC077" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B67D62" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00677BC9" w:rsidTr="005504BA">
+      <w:tr w:rsidR="00677BC9" w14:paraId="5A0F4221" w14:textId="77777777" w:rsidTr="005504BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="1F090D20" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">I have a car, so I don’t want to spend additional money riding the bus or taking a train to work. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
-[...39 lines deleted...]
-          <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+          <w:p w14:paraId="39494DAE" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C35E9DF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B59EBCC" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B7DE81" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="120"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDFDC32" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="005504BA">
             <w:pPr>
               <w:spacing w:before="0" w:after="120"/>
               <w:rPr>
                 <w:rStyle w:val="CommentReference"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="1668CF45" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="4DE45764" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>9. How long have you worked at this worksite?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="4BF9828D" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Less than 3 months</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="3E12324A" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>3 to 5 months</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="5B201D45" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>6 months to 1 year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="7A0FB87B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>More than 1 year</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="48252D69" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="554BF02E" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>10. Have you recently moved or are you considering moving to a new home/apartment?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="5D4A0926" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>I moved in the last 3 months</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="7C4DDAFB" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>I am considering a move in the near future</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="51D6C9C4" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Neither of these apply to me</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="38074456" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>11. Which of the following best describes your position?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="09D572CF" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Customize for your organization</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="5CA22153" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>12. What is your home address? (We will use this information to determine what commute options are generally available to you and your coworkers. Your address information is confidential)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRPr="007B011E" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="52E55AD9" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRPr="007B011E" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>Street _____________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Street</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>City _______________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00D7571E">
         <w:t>State ______________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>ZIP Code ___________________ (Required)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="43DB0DAD" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>13. Please provide your contact information if you would like to be enrolled in our prize drawing!</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
+    <w:p w14:paraId="45A86D54" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9">
       <w:r>
         <w:t>Name _______________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Email  _</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>______________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Phone ___________________</w:t>
       </w:r>
       <w:r w:rsidR="004A563C">
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
+    <w:p w14:paraId="6977144B" w14:textId="77777777" w:rsidR="00677BC9" w:rsidRDefault="00677BC9" w:rsidP="00677BC9"/>
     <w:sectPr w:rsidR="00677BC9" w:rsidSect="00677BC9">
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="1242" w:right="720" w:bottom="1611" w:left="547" w:header="0" w:footer="720" w:gutter="187"/>
       <w:cols w:num="2" w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F59719B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42983D4A"/>
     <w:lvl w:ilvl="0" w:tplc="5EFEBD3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3927,152 +3934,155 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1655987994">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1034619946">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1557930913">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="541401912">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2130783044">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="183440758">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="352079183">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00677BC9"/>
     <w:rsid w:val="00006C2A"/>
     <w:rsid w:val="00007E94"/>
     <w:rsid w:val="00011FBF"/>
     <w:rsid w:val="0004729D"/>
     <w:rsid w:val="0005384B"/>
     <w:rsid w:val="00073735"/>
     <w:rsid w:val="000A6677"/>
     <w:rsid w:val="000B53C6"/>
     <w:rsid w:val="000F104C"/>
     <w:rsid w:val="001271B2"/>
     <w:rsid w:val="0013715B"/>
     <w:rsid w:val="001549D6"/>
+    <w:rsid w:val="0016303A"/>
     <w:rsid w:val="00164433"/>
     <w:rsid w:val="0017490F"/>
     <w:rsid w:val="00185341"/>
     <w:rsid w:val="00191A3A"/>
     <w:rsid w:val="0019719E"/>
     <w:rsid w:val="001D2462"/>
     <w:rsid w:val="001E0C7A"/>
     <w:rsid w:val="001F05D6"/>
     <w:rsid w:val="002002FF"/>
     <w:rsid w:val="00202AB7"/>
     <w:rsid w:val="00213C33"/>
     <w:rsid w:val="0024194C"/>
     <w:rsid w:val="00257071"/>
     <w:rsid w:val="00292287"/>
     <w:rsid w:val="002A1CE9"/>
     <w:rsid w:val="002A3023"/>
     <w:rsid w:val="002B14F6"/>
     <w:rsid w:val="002B26AD"/>
     <w:rsid w:val="002C595B"/>
     <w:rsid w:val="002C637D"/>
     <w:rsid w:val="00304489"/>
     <w:rsid w:val="00306669"/>
     <w:rsid w:val="00317918"/>
     <w:rsid w:val="003248C7"/>
     <w:rsid w:val="003348A0"/>
     <w:rsid w:val="00345B9C"/>
     <w:rsid w:val="00354FBD"/>
     <w:rsid w:val="003814BC"/>
     <w:rsid w:val="003874B4"/>
     <w:rsid w:val="003B7631"/>
     <w:rsid w:val="003E1926"/>
     <w:rsid w:val="003F375F"/>
     <w:rsid w:val="003F664B"/>
     <w:rsid w:val="004024EB"/>
     <w:rsid w:val="0044560C"/>
     <w:rsid w:val="0046243C"/>
     <w:rsid w:val="0048236C"/>
     <w:rsid w:val="0048665B"/>
     <w:rsid w:val="00487986"/>
     <w:rsid w:val="00493AC0"/>
     <w:rsid w:val="004A563C"/>
     <w:rsid w:val="004B3E2E"/>
     <w:rsid w:val="004C5003"/>
     <w:rsid w:val="004D1985"/>
     <w:rsid w:val="004F1B13"/>
     <w:rsid w:val="004F1C55"/>
     <w:rsid w:val="00502777"/>
     <w:rsid w:val="0050685D"/>
+    <w:rsid w:val="00522C40"/>
     <w:rsid w:val="005527F6"/>
     <w:rsid w:val="005624A1"/>
     <w:rsid w:val="00566C99"/>
     <w:rsid w:val="00581A02"/>
     <w:rsid w:val="005C3BEC"/>
     <w:rsid w:val="005D034E"/>
     <w:rsid w:val="005D6BD1"/>
     <w:rsid w:val="005E7D53"/>
     <w:rsid w:val="00615D37"/>
     <w:rsid w:val="00634736"/>
     <w:rsid w:val="00635470"/>
     <w:rsid w:val="00666C56"/>
     <w:rsid w:val="00677BC9"/>
     <w:rsid w:val="0068159B"/>
     <w:rsid w:val="00693F3C"/>
     <w:rsid w:val="006B53BD"/>
     <w:rsid w:val="006D7CA8"/>
     <w:rsid w:val="006F455D"/>
     <w:rsid w:val="006F4E4D"/>
     <w:rsid w:val="00701599"/>
     <w:rsid w:val="00732F92"/>
     <w:rsid w:val="0075376A"/>
     <w:rsid w:val="00771F61"/>
     <w:rsid w:val="00773D9C"/>
     <w:rsid w:val="007A465D"/>
@@ -4190,63 +4200,63 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1885D86C"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{527D5690-4012-2742-A046-C315C5C9E861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4574,50 +4584,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Body Copy"/>
     <w:qFormat/>
     <w:rsid w:val="00677BC9"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="160" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00677BC9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -4781,51 +4796,51 @@
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D1985"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -5052,50 +5067,56 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>650</Words>
   <Characters>3708</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>