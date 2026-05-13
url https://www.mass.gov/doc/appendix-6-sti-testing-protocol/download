--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -1,7675 +1,3230 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="40E7F1D7" w14:textId="4C5B56A1" w:rsidR="008F4525" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F07E0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67173B79" wp14:editId="221354E0">
+            <wp:extent cx="6269170" cy="7452360"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1494149845" name="Picture 1" descr="STI Testing Protocol Diagram"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1494149845" name="Picture 1" descr="STI Testing Protocol Diagram"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6302474" cy="7491950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021F1AB4" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="235" w:lineRule="auto" w:before="96"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="168" w:after="1"/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+    </w:p>
+    <w:p w14:paraId="7E502D8D" w14:textId="4C36FB5F" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
+      <w:pPr>
+        <w:ind w:left="307"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487498752">
-[...10 lines deleted...]
-                <wp:docPr id="1" name="Group 1"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15B7A768" wp14:editId="42DA4FDF">
+                <wp:extent cx="5637530" cy="401955"/>
+                <wp:effectExtent l="13970" t="12700" r="15875" b="13970"/>
+                <wp:docPr id="2107682501" name="Textbox 44"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
-[...4 lines deleted...]
-                      <wpg:grpSpPr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6210300" cy="5590540"/>
-[...5339 lines deleted...]
-                          <a:ext cx="5637530" cy="401320"/>
+                          <a:ext cx="5637530" cy="401955"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFE699"/>
                         </a:solidFill>
                         <a:ln w="12700">
                           <a:solidFill>
                             <a:srgbClr val="FFD966"/>
                           </a:solidFill>
-                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w14:paraId="66091E9E" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
-                              <w:spacing w:before="57"/>
-                              <w:ind w:left="301" w:right="302"/>
+                              <w:spacing w:before="58"/>
+                              <w:ind w:left="2" w:right="3"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Site</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-13"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>specific</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-12"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>testing</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-14"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>(oral,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-9"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>anal,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-12"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>vaginal):</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>generally</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-8"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t>NOT</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>recommended</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-14"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>during</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>acute</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-14"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>timeframe.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w14:paraId="06E881D9" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="46"/>
-                              <w:ind w:left="301" w:right="301"/>
+                              <w:ind w:right="3"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>Patients</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>with</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>genital</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-10"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>s/s</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-9"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>of</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>infection:</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>management</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-14"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>per</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-11"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>ED</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-7"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>provider</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="width:443.9pt;height:31.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" type="#_x0000_t202" id="docshape34" filled="true" fillcolor="#ffe699" stroked="true" strokeweight="1pt" strokecolor="#ffd966">
-                <w10:anchorlock/>
+              <v:shapetype w14:anchorId="15B7A768" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 44" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:443.9pt;height:31.65pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdvt/dBAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ayTXZjxVm1m01V&#10;aXuRtv0AjHGMCgwFEjv9+g7YzvamPlT1Axo8w2HOmcPmtteKnITzEkxJ57OcEmE41NIcSvr50/7F&#10;DSU+MFMzBUaU9Cw8vd0+f7bpbCEW0IKqhSMIYnzR2ZK2IdgiyzxvhWZ+BlYYTDbgNAu4dYesdqxD&#10;dK2yRZ6vsg5cbR1w4T3+3Q1Juk34TSN4+NA0XgSiSoq9hbS6tFZxzbYbVhwcs63kYxvsH7rQTBq8&#10;9AK1Y4GRo5O/QWnJHXhowoyDzqBpJBeJA7KZ57+weWyZFYkLiuPtRSb//2D5+9Oj/ehI6F9DjwNM&#10;JLx9AP7FozZZZ30x1kRNfeFjddW9gxqnyY4B0om+cTrSR0IEYVDp80Vd0QfC8edydXW9vMIUx9zL&#10;fL5eLqP8GSum09b58EaAJjEoqcPpJXR2evBhKJ1K4mUelKz3Uqm0cYfqTjlyYjjp/f5+tV6P6D+V&#10;KUM6pLm4zvOB6l8wduvV6k8YWgb0rJK6pDd5/AYXtYLV96ZOjgpMqiFGesqMQkbtBhVDX/VYGAWt&#10;oD6jpA4Gb+JbwqAF942SDn1ZUv/1yJygRL01OPho4ilwU1BNATMcj5Y0UDKEd2Ew+9E6eWgReZiw&#10;gVc4ukYmVZ+6GPtEr6W5jO8imvnHfap6er3b7wAAAP//AwBQSwMEFAAGAAgAAAAhAAQRdyraAAAA&#10;BAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYjRbaELMpVVA8aKGtet5mx2Rp&#10;djZkp238945e9DIwvMd73ysXY+jUEYfkIxm4mWSgkOroPDUG3raP1zmoxJac7SKhgS9MsKjOz0pb&#10;uHiiNR433CgJoVRYAy1zX2id6haDTZPYI4n2GYdgWd6h0W6wJwkPnb7NspkO1pM0tLbHhxbr/eYQ&#10;pCRtuf+I/Drev/ir5tmH+L56MubyYlzegWIc+c8MP/iCDpUw7eKBXFKdARnCv1e0PJ/LjJ2B2XQK&#10;uir1f/jqGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF2+390EAgAABQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAQRdyraAAAABAEAAA8AAAAA&#10;AAAAAAAAAAAAXgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="#ffe699" strokecolor="#ffd966" strokeweight="1pt">
+                <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w14:paraId="66091E9E" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
-                        <w:spacing w:before="57"/>
-                        <w:ind w:left="301" w:right="302"/>
+                        <w:spacing w:before="58"/>
+                        <w:ind w:left="2" w:right="3"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Site</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-13"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>specific</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-12"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>testing</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-14"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>(oral,</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-9"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>anal,</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-12"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>vaginal):</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
-                        <w:t> </w:t>
-                      </w:r>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>generally</w:t>
                       </w:r>
+                      <w:proofErr w:type="gramEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-8"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>NOT</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>recommended</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-14"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>during</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>acute</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-14"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>timeframe.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w14:paraId="06E881D9" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="46"/>
-                        <w:ind w:left="301" w:right="301"/>
+                        <w:ind w:right="3"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>Patients</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>with</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>genital</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-10"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>s/s</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-9"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>of</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>infection:</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>management</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-14"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>per</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-11"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                         </w:rPr>
                         <w:t>ED</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-7"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-2"/>
                         </w:rPr>
                         <w:t>provider</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <v:fill type="solid"/>
-                <v:stroke dashstyle="solid"/>
+                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="64F062F9" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="815" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="536"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="86" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="87" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>Prophylaxis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>testing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>trichomoniasis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>only</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>recommended</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>patients</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>vagina.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7511D8D3" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="816" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="536"/>
         </w:tabs>
-        <w:spacing w:line="249" w:lineRule="auto" w:before="10" w:after="0"/>
-[...3 lines deleted...]
-          <w:sz w:val="19"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>HIV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...2 lines deleted...]
-        <w:t> </w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...19 lines deleted...]
-          <w:sz w:val="19"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>rapid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(point-of-care</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>test,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>available)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>laboratory-based</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
         </w:rPr>
         <w:t>antigen/antibody</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-12"/>
-[...24 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201D1E"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="19"/>
-[...36 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>combination</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="19"/>
-[...46 lines deleted...]
-        <w:t>sAg= Surface Antigen, sAb= Surface Antibody, cAb= Core Antibody</w:t>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201D1E"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(Ag/Ab)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="48B805D9" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="816" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="536"/>
         </w:tabs>
-        <w:spacing w:line="249" w:lineRule="auto" w:before="1" w:after="0"/>
-        <w:ind w:left="816" w:right="1040" w:hanging="360"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="10" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Hep</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>sAg=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Surface</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Antigen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>sAb=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Surface</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Antibody,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>cAb=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Core</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Antibody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C51E96" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="536"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="9" w:after="0" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="220"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>patient</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>declines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>serology,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>decisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>nPEP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>made</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>medical provider,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>consultation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>patient,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>patient’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>history</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>assault-related</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>risk </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">risk </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>factors.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...202 lines deleted...]
-      <w:pgMar w:top="60" w:bottom="0" w:left="80" w:right="260"/>
+    <w:p w14:paraId="0A826C8E" w14:textId="77777777" w:rsidR="00EF49F5" w:rsidRDefault="00EF49F5" w:rsidP="00EF49F5"/>
+    <w:sectPr w:rsidR="00EF49F5" w:rsidSect="00EF49F5">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0007457E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="81C4C2A8"/>
+    <w:lvl w:ilvl="0" w:tplc="501CAB40">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="816" w:hanging="360"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="421EED72">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1784" w:hanging="360"/>
+        <w:ind w:left="1422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="B966F344">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2748" w:hanging="360"/>
+        <w:ind w:left="2304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="3E00D17E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3712" w:hanging="360"/>
+        <w:ind w:left="3186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="7CAC6040">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4676" w:hanging="360"/>
+        <w:ind w:left="4068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="EED4E3E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5640" w:hanging="360"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="FE70D5D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6604" w:hanging="360"/>
+        <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="1C4860FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7568" w:hanging="360"/>
+        <w:ind w:left="6714" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="E2DEEDF8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8532" w:hanging="360"/>
+        <w:ind w:left="7596" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="700591795">
     <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:ulTrailSpace/>
-[...2 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00EF49F5"/>
+    <w:rsid w:val="002415A9"/>
+    <w:rsid w:val="00345EBD"/>
+    <w:rsid w:val="00492F1E"/>
+    <w:rsid w:val="005879E0"/>
+    <w:rsid w:val="00596642"/>
+    <w:rsid w:val="0075158C"/>
+    <w:rsid w:val="00836860"/>
+    <w:rsid w:val="008F4525"/>
+    <w:rsid w:val="009A715E"/>
+    <w:rsid w:val="00AF14B6"/>
+    <w:rsid w:val="00E24754"/>
+    <w:rsid w:val="00EF49F5"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3F9EB00B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{EB9DC134-E717-4460-AB94-5E7DBDAD4080}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr/>
-[...22 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
     <w:pPr>
-      <w:ind w:left="964"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading2" w:type="paragraph">
-    <w:name w:val="Heading 2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
     <w:pPr>
-      <w:ind w:left="1890"/>
-      <w:outlineLvl w:val="2"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
-    <w:name w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
     <w:pPr>
-      <w:spacing w:before="39"/>
-      <w:ind w:left="1952"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
     <w:pPr>
-      <w:spacing w:before="1"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EF49F5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1611DB-62C6-4DDF-A3A9-4D6346B5C94B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>73</Words>
+  <Characters>417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>3</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>489</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Rachel</dc:creator>
-  <dc:title>PowerPoint Presentation</dc:title>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Wentzel, Kathryn A (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>