--- v1 (2026-05-13)
+++ v2 (2026-11-07)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6687E368" w14:textId="77777777" w:rsidR="009952CD" w:rsidRDefault="00533B9B" w:rsidP="00533B9B">
       <w:pPr>
         <w:pStyle w:val="ban"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="936"/>
           <w:tab w:val="clear" w:pos="1314"/>
           <w:tab w:val="clear" w:pos="1692"/>
           <w:tab w:val="clear" w:pos="2070"/>
           <w:tab w:val="center" w:pos="4824"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:right="58"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="009952CD">
@@ -231,88 +231,95 @@
         </w:rPr>
         <w:t xml:space="preserve">MassHealth seven-digit </w:t>
       </w:r>
       <w:r w:rsidRPr="00335530">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>carrier code on claim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> submissions</w:t>
       </w:r>
       <w:r w:rsidRPr="00335530">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799D5B9E" w14:textId="157B34DC" w:rsidR="00533B9B" w:rsidRDefault="00533B9B" w:rsidP="004540F8">
+    <w:p w14:paraId="799D5B9E" w14:textId="53E549FB" w:rsidR="00533B9B" w:rsidRDefault="00533B9B" w:rsidP="004540F8">
       <w:pPr>
         <w:ind w:right="58"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If a carrier code is not listed in this Appendix, please complete the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Third Party</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Carrier Code Request form to request a new carrier code be created. The form is located on the MassHealth website at </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk228175860"/>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00106DF3">
-[...1 lines deleted...]
-      </w:r>
+      <w:ins w:id="1" w:author="MacLachlan, Jamison B (EHS)" w:date="2026-10-15T14:03:00Z" w16du:dateUtc="2026-10-15T18:03:00Z">
+        <w:r w:rsidR="002E1471">
+          <w:instrText>HYPERLINK "https://www.mass.gov/doc/third-party-carrier-code-request-form/download"</w:instrText>
+        </w:r>
+      </w:ins>
+      <w:del w:id="2" w:author="MacLachlan, Jamison B (EHS)" w:date="2026-10-15T13:45:00Z" w16du:dateUtc="2026-10-15T17:45:00Z">
+        <w:r w:rsidR="00106DF3" w:rsidDel="00A43308">
+          <w:delInstrText>HYPERLINK "https://www.mass.gov/doc/third-party-carrier-code-request-tpccr/"</w:delInstrText>
+        </w:r>
+      </w:del>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Third Party Carrier Code Request</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654B5EA6" w14:textId="77777777" w:rsidR="004864CC" w:rsidRDefault="004864CC" w:rsidP="004540F8">
@@ -1370,58 +1377,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Casualty coverage is not considered health insurance; therefore, Casualty Payer information is not available on EVS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04D78597" w14:textId="77777777" w:rsidR="000A0EBE" w:rsidRDefault="000A0EBE" w:rsidP="005A59F7"/>
     <w:sectPr w:rsidR="000A0EBE" w:rsidSect="009952CD">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68ED792C" w14:textId="77777777" w:rsidR="00A24752" w:rsidRDefault="00A24752" w:rsidP="00533B9B">
+    <w:p w14:paraId="2AF86F29" w14:textId="77777777" w:rsidR="002A0863" w:rsidRDefault="002A0863" w:rsidP="00533B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52831F07" w14:textId="77777777" w:rsidR="00A24752" w:rsidRDefault="00A24752" w:rsidP="00533B9B">
+    <w:p w14:paraId="384467CF" w14:textId="77777777" w:rsidR="002A0863" w:rsidRDefault="002A0863" w:rsidP="00533B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
@@ -1470,58 +1477,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CDFFECF" w14:textId="77777777" w:rsidR="009952CD" w:rsidRDefault="009952CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="59BA661B" w14:textId="77777777" w:rsidR="009952CD" w:rsidRDefault="009952CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E84AE5F" w14:textId="77777777" w:rsidR="00A24752" w:rsidRDefault="00A24752" w:rsidP="00533B9B">
+    <w:p w14:paraId="6DAA6BB1" w14:textId="77777777" w:rsidR="002A0863" w:rsidRDefault="002A0863" w:rsidP="00533B9B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66B82047" w14:textId="77777777" w:rsidR="00A24752" w:rsidRDefault="00A24752" w:rsidP="00533B9B">
+    <w:p w14:paraId="1289AD1A" w14:textId="77777777" w:rsidR="002A0863" w:rsidRDefault="002A0863" w:rsidP="00533B9B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26B24511" w14:textId="77777777" w:rsidR="009952CD" w:rsidRDefault="009952CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="755CACFD" w14:textId="36C8ABED" w:rsidR="00533B9B" w:rsidRDefault="00533B9B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -2334,158 +2341,173 @@
             </w:tabs>
             <w:spacing w:before="120"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>4/15/2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3818B245" w14:textId="77777777" w:rsidR="009952CD" w:rsidRDefault="009952CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="MacLachlan, Jamison B (EHS)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::Jamison.B.MacLachlan@mass.gov::503c396e-c6c7-4828-ab0e-4bd0063da7cb"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00533B9B"/>
     <w:rsid w:val="000401DA"/>
     <w:rsid w:val="00062BE5"/>
     <w:rsid w:val="00067F62"/>
     <w:rsid w:val="00077734"/>
     <w:rsid w:val="000A0EBE"/>
     <w:rsid w:val="000A6198"/>
     <w:rsid w:val="000B06AE"/>
     <w:rsid w:val="000B2AA8"/>
     <w:rsid w:val="000C3424"/>
     <w:rsid w:val="000E4BE4"/>
     <w:rsid w:val="000F382F"/>
     <w:rsid w:val="00106DF3"/>
     <w:rsid w:val="0012213F"/>
     <w:rsid w:val="00145AC4"/>
     <w:rsid w:val="00146C8A"/>
     <w:rsid w:val="00146D2E"/>
     <w:rsid w:val="00151F65"/>
     <w:rsid w:val="001B2DDB"/>
     <w:rsid w:val="002245E6"/>
     <w:rsid w:val="00243495"/>
     <w:rsid w:val="002439BB"/>
+    <w:rsid w:val="002A0863"/>
+    <w:rsid w:val="002E1471"/>
     <w:rsid w:val="00320D85"/>
     <w:rsid w:val="003556AD"/>
     <w:rsid w:val="003628C1"/>
     <w:rsid w:val="00386936"/>
     <w:rsid w:val="003A6D4F"/>
     <w:rsid w:val="003F1B97"/>
     <w:rsid w:val="00404AB9"/>
     <w:rsid w:val="00412264"/>
     <w:rsid w:val="00422B07"/>
     <w:rsid w:val="004249CD"/>
     <w:rsid w:val="004540F8"/>
     <w:rsid w:val="004864CC"/>
     <w:rsid w:val="00533B9B"/>
     <w:rsid w:val="005A59F7"/>
     <w:rsid w:val="005B2EDE"/>
     <w:rsid w:val="00682746"/>
     <w:rsid w:val="0075109C"/>
     <w:rsid w:val="007C48C4"/>
     <w:rsid w:val="00807B5F"/>
     <w:rsid w:val="00815563"/>
     <w:rsid w:val="00846F3B"/>
     <w:rsid w:val="008849FE"/>
     <w:rsid w:val="00892BCB"/>
     <w:rsid w:val="008D305E"/>
     <w:rsid w:val="009952CD"/>
     <w:rsid w:val="009F6C7D"/>
     <w:rsid w:val="00A0224E"/>
+    <w:rsid w:val="00A120C7"/>
     <w:rsid w:val="00A24752"/>
+    <w:rsid w:val="00A43308"/>
     <w:rsid w:val="00A5799C"/>
     <w:rsid w:val="00A65A88"/>
     <w:rsid w:val="00A9118D"/>
     <w:rsid w:val="00AB5AD6"/>
     <w:rsid w:val="00AC171D"/>
     <w:rsid w:val="00AC72FA"/>
     <w:rsid w:val="00AD7005"/>
     <w:rsid w:val="00B204F7"/>
     <w:rsid w:val="00B85B8B"/>
     <w:rsid w:val="00B86BDC"/>
     <w:rsid w:val="00BB1B2A"/>
     <w:rsid w:val="00C1050A"/>
     <w:rsid w:val="00C53660"/>
     <w:rsid w:val="00C67C53"/>
+    <w:rsid w:val="00CE4ADD"/>
     <w:rsid w:val="00CF29C7"/>
     <w:rsid w:val="00D01441"/>
     <w:rsid w:val="00D34FF2"/>
     <w:rsid w:val="00D96073"/>
     <w:rsid w:val="00DA66A3"/>
     <w:rsid w:val="00DB3309"/>
     <w:rsid w:val="00DD2E07"/>
     <w:rsid w:val="00DF57E8"/>
     <w:rsid w:val="00E16C04"/>
     <w:rsid w:val="00E43A27"/>
+    <w:rsid w:val="00E65311"/>
     <w:rsid w:val="00E751B5"/>
+    <w:rsid w:val="00E9576A"/>
     <w:rsid w:val="00EE0292"/>
     <w:rsid w:val="00F03A0C"/>
     <w:rsid w:val="00F10C45"/>
     <w:rsid w:val="00F352A1"/>
     <w:rsid w:val="00F524E0"/>
+    <w:rsid w:val="00FA7BC8"/>
     <w:rsid w:val="00FB5B97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3657,51 +3679,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A0224E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/files/documents/2026/04/30/carrier-code-listing.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/files/documents/2026/04/30/carrier-code-listing.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-and-other-health-insurance?_ga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/eligibility-verification-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/files/documents/2026/04/30/carrier-code-listing.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/files/documents/2026/04/30/carrier-code-listing.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/masshealth-and-other-health-insurance?_ga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/eligibility-verification-for-masshealth-providers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4002,69 +4024,69 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95805FD2-DEA1-446B-9704-BEB20DD35AB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>528</Words>
-  <Characters>3010</Characters>
+  <Words>540</Words>
+  <Characters>3081</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3531</CharactersWithSpaces>
+  <CharactersWithSpaces>3614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Driscoll, Kimberly</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>