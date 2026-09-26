--- v0 (2025-10-31)
+++ v1 (2026-09-26)
@@ -1,6305 +1,5579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00171BA7" w:rsidRPr="00F561AD" w14:paraId="0873D91B" w14:textId="77777777" w:rsidTr="00171BA7">
+      <w:tr w:rsidR="001D5E48" w:rsidRPr="005927F7" w14:paraId="2A623250" w14:textId="77777777" w:rsidTr="00083A20">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16D6BA83" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
-[...23 lines deleted...]
-          <w:p w14:paraId="46BDF9F3" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="6445B1D0" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>MassHealth</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="012AA843" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C37371" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Provider Manual Series</w:t>
-[...33 lines deleted...]
-          <w:p w14:paraId="1289FA09" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4530B20F" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5249D707" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="782BB486" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Page</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="75CB0460" w14:textId="2E9E2B54" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB97908" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49650797" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43E103F9" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>D-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rStyle w:val="PageNumber"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00171BA7" w:rsidRPr="00F561AD" w14:paraId="458D5CF1" w14:textId="77777777" w:rsidTr="00171BA7">
+      <w:tr w:rsidR="001D5E48" w:rsidRPr="005927F7" w14:paraId="78BF09C6" w14:textId="77777777" w:rsidTr="00C805D4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5C8898" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="1430EC26" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Health Agency Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF11A5D" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="33E0336A" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8D583F" w14:textId="28E14C7B" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="3B213988" w14:textId="3236901D" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHA-</w:t>
             </w:r>
-            <w:r w:rsidR="00F561AD" w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>58</w:t>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287F4979" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="000A0E27">
+          <w:p w14:paraId="04A8EFF3" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36325FAE" w14:textId="4A680CAB" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00F561AD" w:rsidP="000A0E27">
+          <w:p w14:paraId="6009F313" w14:textId="60D52A6D" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...15 lines deleted...]
-              <w:t>/23</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r w:rsidR="00FE3AD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C6DDB38" w14:textId="77777777" w:rsidR="00171BA7" w:rsidRPr="00F561AD" w:rsidRDefault="00171BA7" w:rsidP="005E356C">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B1206E3" w14:textId="0EF9F6A1" w:rsidR="001D4D79" w:rsidRPr="009D658E" w:rsidRDefault="001D4D79" w:rsidP="008D6B13">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D658E">
+        <w:t>Supplemental Instructions for TPL Exceptions</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6B13">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009D658E">
+        <w:t>Submitting Claims for Members with Medicare or Commercial Insurance</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76C33D42" w14:textId="7FE056C6" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="005E356C">
-[...70 lines deleted...]
-        <w:t xml:space="preserve">MassHealth requires all claims to be submitted in an electronic format unless the provider has received an approved electronic claim submission waiver. See </w:t>
+    <w:p w14:paraId="3D9EFA52" w14:textId="4EE59A6A" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>This appendix contains supplemental billing instructions for submitting 837I transactions, direct data entry (DDE) claims for members who have Medicare or commercial insurance, and whose services are determined not covered by the primary insurer. This appendix describes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35B74" w:rsidRPr="001D5E48">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD40C1" w:rsidRPr="001D5E48">
+        <w:t>third party liability (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>TPL</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD40C1" w:rsidRPr="001D5E48">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A355D3" w:rsidRPr="001D5E48">
+        <w:t xml:space="preserve">examples and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>exceptions that may apply when members have Medicare or commercial insurance. This appendix contains specific MassHealth billing instructions and supplements the instructions found in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00F561AD">
+        <w:r w:rsidRPr="005927F7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>MassHealth</w:t>
+        </w:r>
+        <w:r w:rsidR="00597843" w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Standard </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Companion Guide</w:t>
+        </w:r>
+        <w:r w:rsidR="00597843" w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>: Health Care Claim: Intuitional (8371)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5FD0C" w14:textId="026D8A67" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">MassHealth requires all claims to be submitted in an electronic format unless the provider has received an approved electronic claim submission waiver. See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>All Provider Bulletin 217</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291A91FE" w14:textId="7AC8854C" w:rsidR="00E64A4B" w:rsidRPr="005927F7" w:rsidRDefault="00E64A4B" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F9865B" w14:textId="10084A64" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Third-Party Liability (TPL) Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A43877" w14:textId="2BC753B4" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">To ensure that MassHealth is the payer of last resort, generally providers must make diligent efforts to obtain payment from other resources before billing MassHealth. See MassHealth regulations at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>130 CMR 450.316</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0049235D" w:rsidRPr="005927F7">
+        <w:t>Unless exempt as described below, p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>roviders must submit a claim and seek a new coverage determination from</w:t>
+      </w:r>
+      <w:r w:rsidR="005D68C8" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> Medicare or</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4094" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3BC6" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="005D68C8" w:rsidRPr="005927F7">
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> insurer any time a member’s condition or health insurance coverage status changes, even if Medicare or a commercial insurer previously denied coverage for the same service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E96090" w14:textId="77777777" w:rsidR="00FA246F" w:rsidRPr="005927F7" w:rsidRDefault="00FA246F" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="351DD4FF" w14:textId="2FEBE4BB" w:rsidR="00114B12" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidR="00450EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Billing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559A364B" w14:textId="00D7EF80" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="008E3339" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Home health services for a member with Medicare must be billed to Medicare before submitting a claim to MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6804" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71223" w:rsidRPr="005927F7">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00906F45" w:rsidRPr="005927F7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32EAC" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>130 CMR 450.316</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71223" w:rsidRPr="005927F7">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4509E" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">, unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1CA9" w:rsidRPr="005927F7">
+        <w:t>subject to an ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:t>emption</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1CA9" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> set forth below</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16132" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> at “Medicare Billing Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:t>amples</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16132" w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3491" w:rsidRPr="005927F7">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5EEC" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4817926D" w14:textId="0CC3848C" w:rsidR="005A6F09" w:rsidRPr="005927F7" w:rsidRDefault="00A25AF0" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Providers must demand bill at the start of services and at least after every 12 months</w:t>
+      </w:r>
+      <w:r w:rsidR="00230785" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> thereafter</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4094" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D249E3" w:rsidRPr="005927F7">
+        <w:t>Even i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t>f Medicare previously denied coverage for the same service, providers must submit a claim and seek a new coverage determination from Medicare whenever there is a new admission</w:t>
+      </w:r>
+      <w:r w:rsidR="008A439F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">, every 12 months thereafter, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB028E" w:rsidRPr="005927F7">
+        <w:t>if there is</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">a change in the member’s medical condition or </w:t>
+      </w:r>
+      <w:r w:rsidR="0075716F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">coverage status, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">referred to </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">as a “qualifying event.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A761DF" w14:textId="5BD471CF" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00F10A90" w:rsidP="001D5E48">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:strike/>
         </w:rPr>
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>A qualifying event is defined as any change in a member’s condition or circumstance</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> that may trigger a change in Medicare</w:t>
+      </w:r>
+      <w:r w:rsidR="00230785" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F09" w:rsidRPr="005927F7">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>xamples of qualifying events</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F09" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> requiring a new</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F09" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">coverage determination </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F09" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F9865B" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...115 lines deleted...]
-    <w:p w14:paraId="2A5A7510" w14:textId="1FD5565A" w:rsidR="00D02B72" w:rsidRPr="00F561AD" w:rsidRDefault="00D02B72" w:rsidP="00D02B72">
+    <w:p w14:paraId="50625B1D" w14:textId="66A6D7C8" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00A24E36" w:rsidP="001D5E48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...25 lines deleted...]
-        <w:t>billing MassHealth for members who are not homebound (i.e., member is not confined to place of residence).</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">initiation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t>new services from a home health agency (HHA);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B49C1EC" w14:textId="7F768A41" w:rsidR="00D02B72" w:rsidRPr="00F561AD" w:rsidRDefault="00D02B72" w:rsidP="00D02B72">
+    <w:p w14:paraId="684E3CBA" w14:textId="3DC223DB" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00A24E36" w:rsidP="001D5E48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:right="-216"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">initiation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t>new HHA services after discharge from an inpatient hospital or skilled</w:t>
+      </w:r>
+      <w:r w:rsidR="00230785" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> nursing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F561AD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">facility stay </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidDel="00A24E36">
+        <w:t xml:space="preserve">resulting in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>significant</w:t>
+      </w:r>
+      <w:r w:rsidR="0061291D" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="EE0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Providers do not have to bill Medicare </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. Visits for the purpose of certification and recertification fall within this exception. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071447D" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">change in the skilled services included in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0071447D" w:rsidRPr="005927F7">
+        <w:t>plan of care</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0071447D" w:rsidRPr="005927F7">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A17625" w14:textId="7EF84EE2" w:rsidR="00D02B72" w:rsidRPr="00F561AD" w:rsidRDefault="00D02B72" w:rsidP="00D02B72">
+    <w:p w14:paraId="1C7C9991" w14:textId="5F521150" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00A24E36" w:rsidP="001D5E48">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="9"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> receiving other home health services in addition to MAVs administered orally must bill Medicare for the other home health services.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">enrollment in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">new commercial insurance coverage </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5A8F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">or other periodic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D5A8F" w:rsidRPr="005927F7">
+        <w:t>benefit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0075716F" w:rsidRPr="005927F7">
+        <w:t>in addition to Medicare</w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4511553C" w14:textId="77777777" w:rsidR="00D02B72" w:rsidRPr="00F561AD" w:rsidRDefault="00D02B72" w:rsidP="0064058D">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="731C1C06" w14:textId="01452DD6" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00F10A90" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">commencement of annual </w:t>
+      </w:r>
+      <w:r w:rsidR="0075716F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>coverag</w:t>
+      </w:r>
+      <w:r w:rsidR="00230785" w:rsidRPr="005927F7">
+        <w:t>e;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B8F4247" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00E23A2C">
-[...11 lines deleted...]
-        <w:t>If this TPL exception exists, follow the instructions outlined in this appendix for claim submission.</w:t>
+    <w:p w14:paraId="186C15E8" w14:textId="3C4D91FB" w:rsidR="00F10A90" w:rsidRPr="005927F7" w:rsidRDefault="00F10A90" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">reinstatement of </w:t>
+      </w:r>
+      <w:r w:rsidR="0075716F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>benefits; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EE5BFC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...110 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="15E316D5" w14:textId="5D0021BA" w:rsidR="007D3C63" w:rsidRPr="005927F7" w:rsidRDefault="00A24E36" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">a significant </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10A90" w:rsidRPr="005927F7">
+        <w:t>change in the patient’s medical condition resulting in a change of skilled services in the plan of care.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3C63" w:rsidRPr="005927F7">
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00865DEE" w:rsidRPr="00F561AD" w14:paraId="5AB66341" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="001D5E48" w:rsidRPr="005927F7" w14:paraId="3A3F2D94" w14:textId="77777777" w:rsidTr="00083A20">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27A99C03" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
-[...25 lines deleted...]
-          <w:p w14:paraId="30D2EF1D" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="3E799683" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>MassHealth</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="272C0514" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="598FF049" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Provider Manual Series</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="40E2FDB0" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0202126A" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F2B15AA" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="24892395" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Page</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="12EAF49A" w14:textId="0CC8A16A" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C26D204" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...9 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3853A77D" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C4D3D8C" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865DEE" w:rsidRPr="00F561AD" w14:paraId="363174F5" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="001D5E48" w:rsidRPr="005927F7" w14:paraId="45B26750" w14:textId="77777777" w:rsidTr="00083A20">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="892"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220A8E01" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="24C45B36" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Health Agency Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09F68A98" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="1BEBF54B" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522F8E9B" w14:textId="05912D44" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="462E0D72" w14:textId="4E06B888" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHA-</w:t>
             </w:r>
-            <w:r w:rsidR="00F561AD" w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>58</w:t>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057EC2A7" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00C67563">
+          <w:p w14:paraId="6FC6A807" w14:textId="77777777" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="001D5E48" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AFE3B2F" w14:textId="304F3221" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00F561AD" w:rsidP="00C67563">
+          <w:p w14:paraId="3328F7AD" w14:textId="0FC3DAE2" w:rsidR="001D5E48" w:rsidRPr="005927F7" w:rsidRDefault="00FE3AD0" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...15 lines deleted...]
-              <w:t>/23</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D2CF947" w14:textId="77777777" w:rsidR="00865DEE" w:rsidRPr="00F561AD" w:rsidRDefault="00865DEE" w:rsidP="00865DEE">
-[...2 lines deleted...]
-        <w:ind w:right="-216"/>
+    <w:p w14:paraId="5345951E" w14:textId="45B04F79" w:rsidR="005F5EEC" w:rsidRPr="005927F7" w:rsidRDefault="00204D28" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare Billing </w:t>
+      </w:r>
+      <w:r w:rsidR="005655C1" w:rsidRPr="005927F7">
+        <w:t>Examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D2E174" w14:textId="46BF3F45" w:rsidR="00ED3948" w:rsidRPr="005927F7" w:rsidRDefault="005655C1" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Examples</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6837" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> requiring </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">initial and </w:t>
+      </w:r>
+      <w:r w:rsidR="00003476" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">periodic </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6837" w:rsidRPr="005927F7">
+        <w:t>demand billing</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5064B" w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E54DE5A" w14:textId="557A94FE" w:rsidR="00204D28" w:rsidRPr="005927F7" w:rsidRDefault="038D6AE2" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Providers must demand bill at the start of services and </w:t>
+      </w:r>
+      <w:r w:rsidR="000B36FB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">at least </w:t>
+      </w:r>
+      <w:r w:rsidR="00393752" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">after </w:t>
+      </w:r>
+      <w:r w:rsidR="00A926FC" w:rsidRPr="005927F7">
+        <w:t>every 12 months</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3948" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t>thereafter</w:t>
+      </w:r>
+      <w:r w:rsidR="00630DA5" w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005655C1" w:rsidRPr="005927F7">
+        <w:t>After initial demand billing requirement has been met, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25AF0" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">he following circumstances can be billed directly to MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:t>unless there is a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05E3A" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> qualifying </w:t>
+      </w:r>
+      <w:r w:rsidR="001661A3" w:rsidRPr="005927F7">
+        <w:t>event</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25AF0" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E95C05" w14:textId="247CDC8A" w:rsidR="003079D6" w:rsidRPr="005927F7" w:rsidRDefault="005677D1" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Homebound: </w:t>
+      </w:r>
+      <w:r w:rsidR="326A9815" w:rsidRPr="005927F7">
+        <w:t>for members who are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> home</w:t>
+      </w:r>
+      <w:r w:rsidR="326A9815" w:rsidRPr="005927F7">
+        <w:t>bound receiving</w:t>
+      </w:r>
+      <w:r w:rsidR="00B734DA" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> services in addition to</w:t>
+      </w:r>
+      <w:r w:rsidR="326A9815" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> oral medication administration visits (MAVs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00804826" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7BE236" w14:textId="12B8B8F9" w:rsidR="003079D6" w:rsidRPr="005927F7" w:rsidRDefault="446D2C87" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Chronic Care Services</w:t>
+      </w:r>
+      <w:r w:rsidR="37381F3A" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="598B64A0" w:rsidRPr="005927F7">
+        <w:t>defined as:</w:t>
+      </w:r>
+      <w:r w:rsidR="392A7B98" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0700554E" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="45CB69CF" w:rsidRPr="005927F7">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t>ember</w:t>
+      </w:r>
+      <w:r w:rsidR="61C640ED" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> who </w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t>require</w:t>
+      </w:r>
+      <w:r w:rsidR="37381F3A" w:rsidRPr="005927F7">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> ongoing, medically necessary skilled nursing care that is not intermittent </w:t>
+      </w:r>
+      <w:r w:rsidR="3856067F" w:rsidRPr="005927F7">
+        <w:t>such as</w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> daily </w:t>
+      </w:r>
+      <w:r w:rsidR="0FF963BF" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">near-daily visits for chronic </w:t>
+      </w:r>
+      <w:r w:rsidR="2E9BBF66" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">care </w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="0FF963BF" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86CB8" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">health </w:t>
+      </w:r>
+      <w:r w:rsidR="0FF963BF" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="6A784EDB" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">with no defined endpoint. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D10D4AE" w14:textId="54F8AE6F" w:rsidR="006A6837" w:rsidRPr="005927F7" w:rsidRDefault="005655C1" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Examples </w:t>
+      </w:r>
+      <w:r w:rsidR="006A6837" w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>empt from</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6837" w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demand billing</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6837" w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidR="0434051D" w:rsidRPr="005927F7" w:rsidDel="00A24E36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0434051D" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidR="66BAD7D5" w:rsidRPr="005927F7">
+        <w:t>examples</w:t>
+      </w:r>
+      <w:r w:rsidR="0434051D" w:rsidRPr="005927F7">
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidR="0022334A" w:rsidRPr="005927F7">
+        <w:t>roviders are not required to demand bill</w:t>
+      </w:r>
+      <w:r w:rsidR="55C190A8" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> and may</w:t>
+      </w:r>
+      <w:r w:rsidR="001661A3" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> bill directly to MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:t>unless there is a</w:t>
+      </w:r>
+      <w:r w:rsidR="001661A3" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> qualifying event.   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D8FB8CC" w14:textId="3C99E4AE" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...2 lines deleted...]
-        <w:ind w:right="-216"/>
+    <w:p w14:paraId="3FEE3737" w14:textId="01C65CDD" w:rsidR="0022334A" w:rsidRPr="005927F7" w:rsidRDefault="00E31181" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Not Homebound:</w:t>
+      </w:r>
+      <w:r w:rsidR="00843C01" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02B72" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">for members who are not homebound (i.e., </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D02B72" w:rsidRPr="005927F7">
+        <w:t>member is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D02B72" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> not confined to place of residence).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC023E5" w14:textId="31E54328" w:rsidR="00A909D2" w:rsidRPr="005927F7" w:rsidRDefault="00E31181" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Homebound MAV </w:t>
+      </w:r>
+      <w:r w:rsidR="0067272C" w:rsidRPr="005927F7">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>nly:</w:t>
+      </w:r>
+      <w:r w:rsidR="00843C01" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02B72" w:rsidRPr="005927F7">
+        <w:t>for members who are homebound and receiving oral medication administration visits</w:t>
+      </w:r>
+      <w:r w:rsidR="004A248F" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> (MAVs)</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1CA6" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> only</w:t>
+      </w:r>
+      <w:r w:rsidR="00D02B72" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. Visits for the purpose of certification and recertification fall within this exception. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6EF5E8" w14:textId="66D250C4" w:rsidR="00AE4B5F" w:rsidRPr="005927F7" w:rsidRDefault="00AE4B5F" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86CB8" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidR="0053144B" w:rsidRPr="005927F7">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00817C8B" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">TPL </w:t>
+      </w:r>
+      <w:r w:rsidR="00817C8B" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">examples or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00191198" w:rsidRPr="005927F7">
+        <w:t>emptions</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3D05" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t>appl</w:t>
+      </w:r>
+      <w:r w:rsidR="00817C8B" w:rsidRPr="005927F7">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4094" w:rsidRPr="005927F7">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A24E36" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> providers must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>follow the instructions in this appendix for claim submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204BA33F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Medicare Denials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C2736B" w14:textId="43567F19" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">If a claim for a MassHealth member has been submitted to Medicare and subsequently denied, </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C74" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">the provider may submit the claim to MassHealth with the Medicare denial reason reported on the claim. The </w:t>
+      </w:r>
+      <w:r w:rsidR="004F68C5" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">provider must retain the </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C74" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Medicare remittance advice. If requested by the </w:t>
+      </w:r>
+      <w:r w:rsidR="004F68C5" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1C74" w:rsidRPr="005927F7">
+        <w:t>agency, submit the Medicare remittance advice to MassHealth within 10 days of its receipt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00284826" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> Providers are required to retain the Medicare advance beneficiary notice (ABN) for auditing purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8FB8CC" w14:textId="0AEA7498" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>copy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D4009" w:rsidRPr="005927F7">
+        <w:t>Medicare remittance advice</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4009" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D4009" w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23915E13" w14:textId="1BF277C1" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Third Party Appeals Unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD2BB13" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>UMass Chan Medical School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506A19CF" w14:textId="48393140" w:rsidR="00342496" w:rsidRPr="005927F7" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Medicare remittance advice</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D4009" w:rsidRPr="00F561AD">
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:spacing w:val="-1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>PO BOX 2637</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663B3359" w14:textId="30B30B6F" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Worcester</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>, MA</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4009" w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>01613</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB13D81" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...2 lines deleted...]
-        <w:ind w:right="-216"/>
+    <w:p w14:paraId="082DD705" w14:textId="76E6A972" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="007C2362" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:firstLine="360"/>
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-[...84 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001D4D79" w:rsidRPr="00F561AD">
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>877</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="001D4D79" w:rsidRPr="00F561AD">
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>533-4381</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B75EFA5" w14:textId="09FF6A23" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="007C2362" w:rsidP="006D5349">
-[...1 lines deleted...]
-        <w:ind w:firstLine="360"/>
+    <w:p w14:paraId="7B75EFA5" w14:textId="09FF6A23" w:rsidR="001D4D79" w:rsidRDefault="007C2362" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001D4D79" w:rsidRPr="00F561AD">
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>508</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="001D4D79" w:rsidRPr="00F561AD">
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>421-8990 (fax)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9A59CA" w14:textId="26976D99" w:rsidR="002D281C" w:rsidRPr="00F561AD" w:rsidRDefault="002D281C" w:rsidP="00C67563">
-      <w:pPr>
+    <w:p w14:paraId="2B99F22D" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AAEA5F5" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...17 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="71F2563C" w14:textId="3E03053B" w:rsidR="00E64A4B" w:rsidRPr="005927F7" w:rsidRDefault="00E64A4B" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>Commercial Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392155A3" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="002A5F4F">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="392155A3" w14:textId="7CAC1D70" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
         <w:t xml:space="preserve">Home health services for a member with commercial insurance must generally be billed to the commercial insurer before submitting a claim to MassHealth. Refer to MassHealth regulations at 130 CMR 450.316. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDF1971" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Even if an insurer previously denied coverage for the same service, providers must submit a claim and seek a new coverage determination from an insurer whenever there is a new admission or a change in the member’s medical condition or health insurance coverage status, known as a “qualifying event.” A qualifying event is defined as any change in a member’s condition or circumstance that may trigger a change in insurance coverage. The following list includes some examples of qualifying events that would require </w:t>
+    <w:p w14:paraId="4EDF1971" w14:textId="434E2A34" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Even if an insurer previously denied coverage for the same service, providers must submit a claim and seek a new coverage determination from an insurer whenever there is a new admission or a change in the member’s medical condition or health insurance coverage status, known as a “qualifying event.” A qualifying event is defined as any change in a member’s condition or circumstance that may trigger a change in insurance coverage. The following list includes some examples of qualifying events that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F561AD">
-[...4 lines deleted...]
-        <w:t>a coverage</w:t>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>would require</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F561AD">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> determination by a commercial insurer.</w:t>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> a coverage determination by a commercial insurer</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4094" w:rsidRPr="005927F7">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDFEBFA" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-      <w:pPr>
+    <w:p w14:paraId="5FDFEBFA" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>new services from a home health agency (HHA);</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C6CAD30" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-[...522 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2DCDBFE2" w14:textId="77777777" w:rsidR="00083A20" w:rsidRDefault="00083A20" w:rsidP="00083A20">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w14:paraId="20894BE5" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="00083A20" w:rsidRPr="005927F7" w14:paraId="02DC1A19" w14:textId="77777777" w:rsidTr="00155107">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="062662B4" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
-[...24 lines deleted...]
-          <w:p w14:paraId="09A5528F" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="2F13DF20" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>MassHealth</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="265CF026" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286394AF" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Provider Manual Series</w:t>
-[...33 lines deleted...]
-          <w:p w14:paraId="793FED91" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F4BD10C" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2489B981" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="6A9F7A2C" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Page</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="529E5E02" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031EC866" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFA9F6F" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC34FDF" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>D-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w14:paraId="670B9103" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="00083A20" w:rsidRPr="005927F7" w14:paraId="5580915F" w14:textId="77777777" w:rsidTr="00155107">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E314983" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="50E1DCC4" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Health Agency Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53DDFEB4" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="03DF2114" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0681309C" w14:textId="513AF862" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="2204A687" w14:textId="128B153D" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHA-</w:t>
             </w:r>
-            <w:r w:rsidR="00F561AD" w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>58</w:t>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="253295C2" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="27754D9B" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A7F916" w14:textId="37D850F0" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00F561AD" w:rsidP="000A0E27">
+          <w:p w14:paraId="5A2EEE80" w14:textId="038553DB" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00FE3AD0" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...15 lines deleted...]
-              <w:t>/23</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="492A1145" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="001767D2">
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="44CDC4A8" w14:textId="77777777" w:rsidR="00083A20" w:rsidRDefault="00083A20" w:rsidP="00083A20">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21C4F656" w14:textId="4055C06E" w:rsidR="005B1A10" w:rsidRDefault="001D4D79" w:rsidP="005B1A10">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>new HHA services after discharge from an inpatient hospital or skilled facility stay resulting in a change of skilled services in the plan of care;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603CDC55" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>new commercial insurance coverage or change of insurer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19DD972D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>commencement of annual commercial insurance coverage or other periodic benefit(s);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FD5B35" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>reinstatement of insurance benefits; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A0F37E" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>change in the patient’s medical condition resulting in a change of skilled services in the plan of care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42044EF8" w14:textId="73AB4A58" w:rsidR="00C403E9" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="005B1A10">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">If after review, the commercial carrier has denied the claim due to noncoverage, providers should follow the HIPAA implementation guides and MassHealth companion guides for submission of the initial claim to MassHealth. Implementation and companion guides are available </w:t>
+      </w:r>
+      <w:r w:rsidR="00C403E9" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00C403E9" w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MassHealth Standard HIPAA Companion Guides</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C403E9" w:rsidRPr="005927F7">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F6036" w14:textId="71BBB560" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="47AA108D" w14:textId="24806D6C" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="005B1A10">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6249BAA7" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Providers are required to keep on file for auditing purposes the insurer’s original explanation of benefits (EOB), 835 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>transaction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>, or response from the insurer. Providers must retain a copy of the insurer’s denial. If requested by the agency, submit to MassHealth within 10 days of its receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418A72CF" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F561AD">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>fax a copy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>EOB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA93059" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="005927F7" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Third Party Appeals Unit </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B0BBF8" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="005927F7" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>UMass Chan Medical School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6227F9D3" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="001D5E48" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>PO BOX 2637</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A80099" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="001D5E48" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>Worcester, MA 01613</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="722BCB77" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="001D5E48" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>(877) 533-4381</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152984ED" w14:textId="77777777" w:rsidR="00342496" w:rsidRPr="001D5E48" w:rsidRDefault="00342496" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D5E48">
+        <w:t>(508) 421-8990 (fax)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4F6036" w14:textId="71BBB560" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>TPL Commercial Exception Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2AB91A" w14:textId="4BF63F3A" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C2AB91A" w14:textId="4BF63F3A" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
         <w:t>Claims for MassHealth members who have commercial insurance must be initially billed to the commercial insurer</w:t>
       </w:r>
-      <w:r w:rsidR="001767D2" w:rsidRPr="00F561AD">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="001767D2" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. Providers must use the coverage determination process and follow guidelines established by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001767D2" w:rsidRPr="005927F7">
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001767D2" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> plan for noncovered items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005927F7">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0C1136" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...10 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0E0C1136" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
         <w:t>There may be instances when the services provided are not covered by the other insurer, including if the MassHealth member does not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFCF458" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-      <w:pPr>
+    <w:p w14:paraId="7FFCF458" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:before="120"/>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>have benefits available (benefits have been exhausted);</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2636C8DC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-      <w:pPr>
+    <w:p w14:paraId="2636C8DC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="360"/>
-[...9 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>meet the insurer’s coverage criteria; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC46130" w14:textId="7FFBD20B" w:rsidR="002D281C" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-      <w:pPr>
+    <w:p w14:paraId="474AE9C0" w14:textId="4721C7A8" w:rsidR="00E82788" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
-[...10 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t xml:space="preserve">qualify for a new benefit period. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB5DAFE" w14:textId="65546EA8" w:rsidR="002D281C" w:rsidRPr="00F561AD" w:rsidRDefault="002D281C">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4378E35A" w14:textId="161A4BDC" w:rsidR="002D281C" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Follow the instructions outlined in this appendix for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>claim</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> submissions when a TPL commercial exception </w:t>
+      </w:r>
+      <w:r w:rsidR="002D281C" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">exists. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4378E35A" w14:textId="161A4BDC" w:rsidR="002D281C" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="002D281C">
-[...19 lines deleted...]
-        <w:t xml:space="preserve">exists. </w:t>
+    <w:p w14:paraId="694271D7" w14:textId="632AC9A7" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="002D281C" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Pr</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">oviders are required to keep the following items </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D4D79" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> file for auditing purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70710F89" w14:textId="2D9F2ACD" w:rsidR="002D281C" w:rsidRPr="00F561AD" w:rsidRDefault="002D281C">
-[...31 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="351631FA" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>the Medicare ABN; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F881ABD" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="001D4D79">
-      <w:pPr>
+    <w:p w14:paraId="2F881ABD" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t xml:space="preserve">the commercial insurer’s original EOB, 835 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>transaction</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005927F7">
         <w:t>, or response from the insurer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1376931D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00100F09">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="46F679D4" w14:textId="57E3B8EA" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Billing Instructions for 837I Transactions</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="46F679D4" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...16 lines deleted...]
-        <w:t>Billing Instructions for 837I Transactions</w:t>
+    <w:p w14:paraId="78AC9FFD" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Providers must follow HIPAA 837I Implementation Guide and MassHealth 837I Companion Guide instructions. Complete the other payer loops in the 837I transactions as described in the following table when submitting claims to MassHealth that have been determined not covered by the other insurer, and that meet the TPL exception criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AC9FFD" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...477 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4D4BA73D" w14:textId="77777777" w:rsidR="00083A20" w:rsidRDefault="001D4D79" w:rsidP="005B1A10">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">The table below contains the critical loops and segments required for submitting claims to MassHealth that have been determined to be not covered by the other insurer, and that meet the TPL exception criteria </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w14:paraId="57AEB7A4" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="00083A20" w:rsidRPr="005927F7" w14:paraId="216B0195" w14:textId="77777777" w:rsidTr="00155107">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62196905" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
-[...24 lines deleted...]
-          <w:p w14:paraId="03DEC6E7" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="0D21E453" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>MassHealth</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1481367B" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6840F2AE" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Provider Manual Series</w:t>
-[...33 lines deleted...]
-          <w:p w14:paraId="5DBCAB2F" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EAAF5B3" w14:textId="77777777" w:rsidR="00083A20" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...11 lines deleted...]
-          <w:p w14:paraId="2A001872" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA08A81" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...7 lines deleted...]
-          <w:p w14:paraId="60B6963E" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CEE2C5C" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0828B9CA" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D6C314F" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAC5CA5" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>D-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w14:paraId="21229F32" w14:textId="77777777" w:rsidTr="000A0E27">
+      <w:tr w:rsidR="00083A20" w:rsidRPr="005927F7" w14:paraId="2BF2867C" w14:textId="77777777" w:rsidTr="00083A20">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="892"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64C7F6BA" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="21286A3A" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Health Agency Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="665129D7" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="267FF648" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52BF0900" w14:textId="6A24D32E" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="1617FF60" w14:textId="393FC24B" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHA-</w:t>
             </w:r>
-            <w:r w:rsidR="00F561AD" w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              <w:t>58</w:t>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C9346C" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00FA6B9D" w:rsidP="000A0E27">
+          <w:p w14:paraId="31ACC9D6" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00083A20" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12ECCA89" w14:textId="5D6D4353" w:rsidR="00FA6B9D" w:rsidRPr="00F561AD" w:rsidRDefault="00F561AD" w:rsidP="000A0E27">
+          <w:p w14:paraId="4CC7E6EA" w14:textId="5A5EF18B" w:rsidR="00083A20" w:rsidRPr="005927F7" w:rsidRDefault="00FE3AD0" w:rsidP="00155107">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...15 lines deleted...]
-              <w:t>/23</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A83B10F" w14:textId="0039524F" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="0064058D">
-[...16 lines deleted...]
-        <w:t>Billing Instructions for Direct Data Entry (DDE)</w:t>
+    <w:p w14:paraId="5755AEDB" w14:textId="77777777" w:rsidR="00083A20" w:rsidRPr="00083A20" w:rsidRDefault="00083A20" w:rsidP="005B1A10"/>
+    <w:p w14:paraId="7B820B05" w14:textId="6A5B9AFC" w:rsidR="005B1A10" w:rsidRDefault="001D4D79" w:rsidP="005B1A10">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>listed in this section. Providers must complete the loops and segments as described in the table below and follow instructions described in the HIPAA 837I Implementation Guide and MassHealth 837I Companion Guide to complete other required COB and non-COB portions of the 837I claim submission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092C6E76" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00327514">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Providers must enter the COB information as described in the following table when submitting claims to MassHealth that have been determined to be not covered by the other insurer, and that meet the TPL exception criteria described in this section. Providers must follow instructions in the MassHealth billing guides to complete other required COB and non-COB data fields of the DDE claim submission that are not specified in the following table. </w:t>
+    <w:p w14:paraId="5E71551C" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>The Total Noncovered Amount segment is used to indicate that the insurer has determined the service to be not covered. Do not report HIPAA adjustment reason codes and amounts in the 2320 loop containing the total noncovered amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD688A1" w14:textId="77777777" w:rsidR="00327514" w:rsidRPr="00F561AD" w:rsidRDefault="00327514" w:rsidP="00327514">
-[...55 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3CDAF7BA" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9720" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9600" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Table with loop, segment, and value"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2628"/>
-        <w:gridCol w:w="7092"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="4304"/>
+        <w:gridCol w:w="4396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D4D79" w:rsidRPr="00F561AD" w14:paraId="1A6B7C51" w14:textId="77777777" w:rsidTr="00162E2F">
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="022450EB" w14:textId="77777777" w:rsidTr="00794C01">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9720" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B774A56" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="375E6B45" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00F561AD">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005927F7">
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005927F7">
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00F561AD">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="005927F7">
               <w:br w:type="page"/>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>COB Detail Panel</w:t>
+              <w:t>Loop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4304" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C460198" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Segment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B801A7" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Value </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4D79" w:rsidRPr="00F561AD" w14:paraId="0E8D60EE" w14:textId="77777777" w:rsidTr="00162E2F">
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="44570B8F" w14:textId="77777777" w:rsidTr="00794C01">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288CF64F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...14 lines deleted...]
-              <w:t>Field Name</w:t>
+          <w:p w14:paraId="4640F467" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>2320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcW w:w="4304" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D20818" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
+          <w:p w14:paraId="44ECF3A1" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>SBR09 (Claim Filing Indicator)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514B3AA8" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F561AD">
-[...4 lines deleted...]
-              <w:t>Instructions</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Medicare = MA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E1630B2" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>837</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>I:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Commercial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>insurer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = CI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4D79" w:rsidRPr="00F561AD" w14:paraId="15F248D0" w14:textId="77777777" w:rsidTr="00162E2F">
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="57ADDBB3" w14:textId="77777777" w:rsidTr="00794C01">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60CC46A0" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...10 lines deleted...]
-              <w:t>Carrier Code</w:t>
+          <w:p w14:paraId="5A634031" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>2320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcW w:w="4304" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17BE62DC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> of your MassHealth provider manual. </w:t>
+          <w:p w14:paraId="2CA29070" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>AMT01 (Total Noncovered Amount Qualifier )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="738BDD18" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>A8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4D79" w:rsidRPr="00F561AD" w14:paraId="452F269A" w14:textId="77777777" w:rsidTr="00162E2F">
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="5889E0D1" w14:textId="77777777" w:rsidTr="00794C01">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE00671" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...10 lines deleted...]
-              <w:t>Carrier Name</w:t>
+          <w:p w14:paraId="43D25724" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>2320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcW w:w="4304" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F63DD57" w14:textId="37E498BE" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00B5381C">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> of your MassHealth provider manual.</w:t>
+          <w:p w14:paraId="7765D63E" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>AMT02 (Total Noncovered Amount)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4396" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D90462" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>The total noncovered amount must equal the total billed amount.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001D4D79" w:rsidRPr="00F561AD" w14:paraId="0387BA04" w14:textId="77777777" w:rsidTr="00162E2F">
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="16767C1A" w14:textId="77777777" w:rsidTr="00794C01">
         <w:trPr>
           <w:cantSplit/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CE8AD2D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00E04000">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Remittance Date </w:t>
+          <w:p w14:paraId="3C829B20" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>2330B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcW w:w="4304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="454858E9" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00E76B01">
-[...30 lines deleted...]
-              <w:t>Payer Claim Number</w:t>
+          <w:p w14:paraId="7985F55C" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>NM109 (Other Payer Name)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7092" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcW w:w="4396" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74379D1D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="000A220C">
-[...352 lines deleted...]
-              <w:t>Select the appropriate code from the drop-down list.</w:t>
+          <w:p w14:paraId="2322C95A" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>MassHealth-assigned carrier code for the other payer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08935026" w14:textId="6240FB54" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Please Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> MassHealth-assigned carrier codes </w:t>
+            </w:r>
+            <w:r w:rsidR="00271C31" w:rsidRPr="005927F7">
+              <w:t>are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Appendix C (</w:t>
+              </w:r>
+              <w:proofErr w:type="gramStart"/>
+              <w:r w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Third-Party</w:t>
+              </w:r>
+              <w:proofErr w:type="gramEnd"/>
+              <w:r w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>-Liability</w:t>
+              </w:r>
+              <w:r w:rsidR="00237D11" w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Carrier</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Codes)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> of your MassHealth provider manual.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D5CB0F0" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79"/>
-[...391 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="321741F8" w14:textId="77777777" w:rsidR="00FA6B9D" w:rsidRPr="005927F7" w:rsidRDefault="00FA6B9D" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...409 lines deleted...]
-        <w:t>Please Note: Click “Add” to save the COB panel.</w:t>
+    <w:p w14:paraId="5A83B10F" w14:textId="0039524F" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Billing Instructions for Direct Data Entry (DDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1165500F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...16 lines deleted...]
-        <w:t>MassHealth’s Right to Appeal</w:t>
+    <w:p w14:paraId="092C6E76" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">Providers must enter the COB information as described in the following table when submitting claims to MassHealth that have been determined to be not covered by the other insurer, and that meet the TPL exception criteria described in this section. Providers must follow instructions in the MassHealth billing guides to complete other required COB and non-COB data fields of the DDE claim submission that are not specified in the following table. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BD035F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...45 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0DD688A1" w14:textId="77777777" w:rsidR="00327514" w:rsidRPr="005927F7" w:rsidRDefault="00327514" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C374EFE" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="00F561AD" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...16 lines deleted...]
-        <w:t>Questions</w:t>
+    <w:p w14:paraId="6EE42558" w14:textId="5319EECB" w:rsidR="005B1A10" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>The Total Noncovered Amount field is used to indicate that the insurer has determined the service to be not covered. Do not enter HIPAA adjustment reason codes and amounts on the List of COB Reasons panel when reporting a total noncovered amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C9DCB0" w14:textId="77777777" w:rsidR="0028073E" w:rsidRDefault="001D4D79" w:rsidP="0028073E">
-[...32 lines deleted...]
-    <w:p w14:paraId="49243164" w14:textId="77777777" w:rsidR="0028073E" w:rsidRDefault="0028073E" w:rsidP="0028073E">
+    <w:p w14:paraId="24EAC2C8" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRDefault="005B1A10">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4080"/>
         <w:gridCol w:w="3750"/>
         <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0028073E" w:rsidRPr="002B61E2" w14:paraId="6FAD31A5" w14:textId="77777777" w:rsidTr="007D1778">
+      <w:tr w:rsidR="005B1A10" w:rsidRPr="005927F7" w14:paraId="334FE66D" w14:textId="77777777" w:rsidTr="005B1A10">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="864"/>
+          <w:trHeight w:hRule="exact" w:val="1090"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C87A0EC" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
-[...39 lines deleted...]
-          <w:p w14:paraId="4A353E2C" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="7AEAAABE" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B61E2">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Mass</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="779EFFEA" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17A53695" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4283">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Provider Manual Series</w:t>
-[...34 lines deleted...]
-          <w:p w14:paraId="29BD94E3" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="00D349C6" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="382BB9D6" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Supplemental Instructions for TPL Exceptions</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6905805C" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="00851A11" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B61E2">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Page</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="131A3698" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D45B10E" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>D-6</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A62660" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121B1060" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0028073E" w:rsidRPr="002B61E2" w14:paraId="04E3DC6F" w14:textId="77777777" w:rsidTr="007D1778">
+      <w:tr w:rsidR="005B1A10" w:rsidRPr="005927F7" w14:paraId="79A06730" w14:textId="77777777" w:rsidTr="00083A20">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1072"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B47BC3E" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Home Health Agency Manual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0D456E" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Transmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A2D5B8F" w14:textId="1CCB07BC" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HHA-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="191E6B8C" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F10913B" w14:textId="5636EF26" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="00FE3AD0" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08669510" w14:textId="54FC520A" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>On the Coordination of Benefits tab, click “New Item” and complete the fields as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06570A36" w14:textId="107104C7" w:rsidR="00E64A4B" w:rsidRPr="005927F7" w:rsidRDefault="00E64A4B" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>COB Detail Panel</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="COB Detail Panel"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2628"/>
+        <w:gridCol w:w="7092"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="0E8D60EE" w14:textId="77777777" w:rsidTr="005B1A10">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="288CF64F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Field Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D20818" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="15F248D0" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CC46A0" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Carrier Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BE62DC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Enter the MassHealth-assigned carrier code for the other payer.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE359A0" w14:textId="1F56E06E" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Please Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> MassHealth-assigned carrier codes may be found in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidR="005A32FD" w:rsidRPr="005927F7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Appendix C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> of your MassHealth provider manual. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="452F269A" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AE00671" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Carrier Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F63DD57" w14:textId="591DD49B" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Enter the appropriate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>carrier</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve"> name. Refer to Appendix C of your MassHealth provider manual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="0387BA04" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CE8AD2D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Remittance Date </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="454858E9" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Do not enter a remittance date. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="30727355" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08F7D6FD" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Payer Claim Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FF6FD8" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Enter 99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="2BF86B42" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BF50C2" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Payer Responsibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1389E3E4" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Select the appropriate code from the drop-down list.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="724DA1AE" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74379D1D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>COB Payer Paid Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14934F15" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Do not enter a COB payer paid amount.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="1B470A45" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2740943D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Total Noncovered Amount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73839DBB" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>The total noncovered amount must equal the total billed amount.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="066955E4" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F61ABF2" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Remaining Patient Liability </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="310E2334" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Do not enter any values. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="181ED096" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1210B0B2" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Claim Filing Indicator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25575E3A" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="00794C01">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Medicare = MA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C6AE70" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commercial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>insurer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = CI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="559CB8D1" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7134D26C" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Release of Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12796176" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Select the appropriate code from the drop-down list.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="359B9D56" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="786B18AB" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Assignment of Benefits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F9E43CB" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Select the appropriate code from the drop-down list.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="2D299C8F" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DEFB6DF" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Relationship to Subscriber </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60475F8D" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Select the appropriate code from the drop-down list.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="5C30D679" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C1E434" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber Information Panel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="675C77FA" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>If you select “Relationship to Subscriber,” and it is “18 –Self,” then click “Populate Subscriber.” The panel will fill the following data fields that have already been entered on the “Billing and Service” tab.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6173B0E6" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber Last Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5643CB" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber First Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E738D3A" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Subscriber Address </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FDB2AC" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber City</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CBC7110" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber State</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="544A40F6" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber Zip Code</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FAB0884" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>If you select any other relationship-to-subscriber code, you must enter the following required fields.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F72800E" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber Last Name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A7533C" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Subscriber First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="483D5342" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRDefault="005B1A10"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="Page Heading: Appendix D: Supplemental Instructions for TPL Exceptions"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4080"/>
+        <w:gridCol w:w="3750"/>
+        <w:gridCol w:w="1890"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B1A10" w:rsidRPr="005927F7" w14:paraId="79CE915D" w14:textId="77777777" w:rsidTr="005B1A10">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="1180"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6FF68007" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9A7A89" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="675BCC7C" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47C08E68" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4124120F" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Appendix D: Supplemental Instructions for TPL Exceptions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD5A0F8" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Page</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618D0390" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B1A10" w:rsidRPr="005927F7" w14:paraId="0347E99B" w14:textId="77777777" w:rsidTr="00C805D4">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="864"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62566B45" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="001E6870" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="04AB85C3" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Home Health Agency Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3750" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="285E184D" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="0002305C" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="43374FC0" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002305C">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Transmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD6FA78" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="003F6F4E" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="3BFB3E49" w14:textId="79BE482D" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002305C">
-[...3 lines deleted...]
-              <w:t>HHA-58</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>HHA-</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1096B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E53A5C9" w14:textId="77777777" w:rsidR="0028073E" w:rsidRPr="0002305C" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="30913F93" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002305C">
+            <w:r w:rsidRPr="005927F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0BE1D8" w14:textId="0D00C826" w:rsidR="0028073E" w:rsidRPr="002B61E2" w:rsidRDefault="0028073E" w:rsidP="007D1778">
+          <w:p w14:paraId="4F40C810" w14:textId="1AF09876" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="00FE3AD0" w:rsidP="00C805D4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002305C">
-[...15 lines deleted...]
-              <w:t>/23</w:t>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">August </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005927F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="348C544F" w14:textId="77777777" w:rsidR="0028073E" w:rsidRDefault="0028073E" w:rsidP="0028073E"/>
-[...9 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+    <w:p w14:paraId="6621DD62" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRDefault="005B1A10"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9720" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>This page is reserved.</w:t>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblCaption w:val="COB Detail Panel"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2628"/>
+        <w:gridCol w:w="7092"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005B1A10" w:rsidRPr="005927F7" w14:paraId="5C9AAFAD" w14:textId="77777777" w:rsidTr="005B1A10">
+        <w:trPr>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="75FF9638" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Field Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6932CACB" w14:textId="77777777" w:rsidR="005B1A10" w:rsidRPr="005927F7" w:rsidRDefault="005B1A10" w:rsidP="00C805D4">
+            <w:r w:rsidRPr="005927F7">
+              <w:t>Instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D4D79" w:rsidRPr="005927F7" w14:paraId="06A2A01B" w14:textId="77777777" w:rsidTr="00162E2F">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2628" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58A0CA34" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Subscriber ID </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7092" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B7A1C76" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+            <w:r w:rsidRPr="005927F7">
+              <w:t xml:space="preserve">Enter the Other Insurance Subscriber ID number. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27E4D8FE" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Please Note: Click “Add” to save the COB panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DE4D4E" w14:textId="236BBAD4" w:rsidR="001D4D79" w:rsidRDefault="001D4D79" w:rsidP="00C67563">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7A5924F5" w14:textId="77777777" w:rsidR="007D3C63" w:rsidRPr="005927F7" w:rsidRDefault="007D3C63" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001D4D79" w:rsidSect="00171BA7">
-      <w:headerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="1165500F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>MassHealth’s Right to Appeal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BD035F" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">MassHealth reserves the right to appeal any case that, in its determination, may meet the coverage criteria of an insurance carrier. Providers must, at MassHealth’s request, submit the claim and related clinical or service documentation to an insurance carrier if MassHealth determines that the provider’s submission is necessary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>in order for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve"> MassHealth to exercise its right to appeal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C374EFE" w14:textId="77777777" w:rsidR="001D4D79" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005927F7">
+        <w:t>Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="348C544F" w14:textId="2CAC9701" w:rsidR="0028073E" w:rsidRPr="005927F7" w:rsidRDefault="001D4D79" w:rsidP="001D5E48">
+      <w:r w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">If you have questions about the information in this appendix, </w:t>
+      </w:r>
+      <w:r w:rsidR="00001680" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">go to MassHealth’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00001680" w:rsidRPr="005927F7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information for Providers web page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00001680" w:rsidRPr="005927F7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0028073E" w:rsidRPr="005927F7" w:rsidSect="003A2B59">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1080" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="1440" w:bottom="432" w:left="1440" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="588648FF" w14:textId="77777777" w:rsidR="00F777A9" w:rsidRDefault="00F777A9">
+    <w:p w14:paraId="4958357E" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FB919EF" w14:textId="77777777" w:rsidR="00F777A9" w:rsidRDefault="00F777A9">
+    <w:p w14:paraId="6ED2420C" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="18FFC916" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A1BC0F4" w14:textId="77777777" w:rsidR="00F777A9" w:rsidRDefault="00F777A9">
+    <w:p w14:paraId="5D17C5E4" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502FED25" w14:textId="77777777" w:rsidR="00F777A9" w:rsidRDefault="00F777A9">
+    <w:p w14:paraId="148BD731" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3737190C" w14:textId="77777777" w:rsidR="00CA1DF1" w:rsidRDefault="00CA1DF1" w:rsidP="001D5E48"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05041336"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9320CF84"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B17590"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E16A443E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
-[...13 lines deleted...]
-        <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A755ECF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F09C3EE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D7578D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92C4F1C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F25D1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5890DE14"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6368,51 +5642,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23A81E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="259EA496"/>
     <w:lvl w:ilvl="0" w:tplc="A67C814E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6458,51 +5732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27E066A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17A445D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6571,51 +5845,339 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D152D56"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0D65530"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E937D79"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC242714"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31526267"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C28E5626"/>
+    <w:lvl w:ilvl="0" w:tplc="1250C9F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46711A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62F265F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6684,51 +6246,250 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48507B62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="81DEA4C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD24668"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CF07564"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FCB707F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33B078D4"/>
     <w:lvl w:ilvl="0" w:tplc="8184301A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6825,51 +6586,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58840C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DB291FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6938,51 +6699,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CDC7E96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C80DB94"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7051,51 +6812,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F6C5263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7348ED2"/>
     <w:lvl w:ilvl="0" w:tplc="514657E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1260"/>
         </w:tabs>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
@@ -7202,337 +6963,1012 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1759907225">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FBE168D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAA2FA82"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2053923631">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1285696715">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="951404905">
+  <w:num w:numId="3" w16cid:durableId="1264798529">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1490365744">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1865822200">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1101028024">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1326937390">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1488133597">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1039742129">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1728643869">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1333289892">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="999845077">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2047678368">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="761417004">
+  <w:num w:numId="13" w16cid:durableId="1180849532">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1172332000">
+  <w:num w:numId="14" w16cid:durableId="1950238322">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="186720908">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="21253058">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="45953369">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="17" w16cid:durableId="1135103200">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="895505408">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="86"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:doNotTrackMoves/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysDQyNjQwsrAwNTc0MDVX0lEKTi0uzszPAykwrAUA7mS7pCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004C5316"/>
+    <w:rsid w:val="00001680"/>
+    <w:rsid w:val="00003476"/>
+    <w:rsid w:val="000036C5"/>
+    <w:rsid w:val="00003BCD"/>
+    <w:rsid w:val="00011796"/>
+    <w:rsid w:val="00015188"/>
     <w:rsid w:val="00033354"/>
     <w:rsid w:val="00036390"/>
     <w:rsid w:val="00037508"/>
     <w:rsid w:val="000375D5"/>
+    <w:rsid w:val="00037AA0"/>
+    <w:rsid w:val="00041656"/>
     <w:rsid w:val="00044735"/>
     <w:rsid w:val="00051DDA"/>
+    <w:rsid w:val="00052226"/>
+    <w:rsid w:val="00057B28"/>
+    <w:rsid w:val="00060EBE"/>
+    <w:rsid w:val="00070604"/>
+    <w:rsid w:val="00073FCA"/>
+    <w:rsid w:val="000763A7"/>
+    <w:rsid w:val="00083A20"/>
+    <w:rsid w:val="00084408"/>
+    <w:rsid w:val="00084DC7"/>
     <w:rsid w:val="00085BEF"/>
+    <w:rsid w:val="000919F1"/>
+    <w:rsid w:val="00097A4F"/>
+    <w:rsid w:val="000A6BF0"/>
     <w:rsid w:val="000B17B0"/>
     <w:rsid w:val="000B2575"/>
+    <w:rsid w:val="000B36FB"/>
+    <w:rsid w:val="000B6741"/>
+    <w:rsid w:val="000C1CA6"/>
+    <w:rsid w:val="000C33FA"/>
     <w:rsid w:val="000D250E"/>
     <w:rsid w:val="000D4E3B"/>
     <w:rsid w:val="000D6535"/>
+    <w:rsid w:val="000E263F"/>
     <w:rsid w:val="000E4718"/>
+    <w:rsid w:val="000E5C24"/>
+    <w:rsid w:val="000E65A6"/>
     <w:rsid w:val="000E7FBC"/>
+    <w:rsid w:val="000F25B7"/>
+    <w:rsid w:val="000F571D"/>
+    <w:rsid w:val="00107CE3"/>
+    <w:rsid w:val="00114B12"/>
     <w:rsid w:val="00117C47"/>
     <w:rsid w:val="0013717B"/>
+    <w:rsid w:val="00146361"/>
+    <w:rsid w:val="001505FB"/>
     <w:rsid w:val="00153B4E"/>
+    <w:rsid w:val="00158A5D"/>
     <w:rsid w:val="00162E2F"/>
+    <w:rsid w:val="001661A3"/>
+    <w:rsid w:val="00166644"/>
+    <w:rsid w:val="00170AF2"/>
     <w:rsid w:val="00171BA7"/>
     <w:rsid w:val="001767D2"/>
+    <w:rsid w:val="00181EFD"/>
     <w:rsid w:val="00182255"/>
     <w:rsid w:val="00184812"/>
     <w:rsid w:val="00186D47"/>
+    <w:rsid w:val="001910DC"/>
+    <w:rsid w:val="00191198"/>
     <w:rsid w:val="001A17DC"/>
+    <w:rsid w:val="001A2A85"/>
+    <w:rsid w:val="001A484F"/>
+    <w:rsid w:val="001B0BF0"/>
     <w:rsid w:val="001C0EA7"/>
+    <w:rsid w:val="001C1458"/>
+    <w:rsid w:val="001C426A"/>
+    <w:rsid w:val="001C7AB6"/>
+    <w:rsid w:val="001D18E8"/>
+    <w:rsid w:val="001D4D31"/>
     <w:rsid w:val="001D4D79"/>
+    <w:rsid w:val="001D5E48"/>
+    <w:rsid w:val="001E375A"/>
+    <w:rsid w:val="001F5F22"/>
     <w:rsid w:val="001F6186"/>
+    <w:rsid w:val="001F7495"/>
     <w:rsid w:val="002004B8"/>
+    <w:rsid w:val="00201EDA"/>
+    <w:rsid w:val="00203F56"/>
+    <w:rsid w:val="00204D28"/>
+    <w:rsid w:val="0022334A"/>
+    <w:rsid w:val="00230785"/>
+    <w:rsid w:val="00234D44"/>
     <w:rsid w:val="00237D11"/>
+    <w:rsid w:val="002407FD"/>
+    <w:rsid w:val="00240D12"/>
+    <w:rsid w:val="00242C1F"/>
+    <w:rsid w:val="0024426D"/>
+    <w:rsid w:val="00250C7E"/>
+    <w:rsid w:val="00262B2C"/>
+    <w:rsid w:val="0026595F"/>
     <w:rsid w:val="00271C31"/>
     <w:rsid w:val="0027500B"/>
     <w:rsid w:val="0028073E"/>
+    <w:rsid w:val="00281B7B"/>
+    <w:rsid w:val="002832ED"/>
+    <w:rsid w:val="00283B44"/>
+    <w:rsid w:val="00284826"/>
+    <w:rsid w:val="00296412"/>
+    <w:rsid w:val="0029649F"/>
     <w:rsid w:val="002A2379"/>
     <w:rsid w:val="002B2F13"/>
+    <w:rsid w:val="002B4CD0"/>
+    <w:rsid w:val="002B55FC"/>
     <w:rsid w:val="002B6E95"/>
+    <w:rsid w:val="002C7C62"/>
+    <w:rsid w:val="002D10CF"/>
     <w:rsid w:val="002D281C"/>
+    <w:rsid w:val="002D4461"/>
+    <w:rsid w:val="002E5715"/>
     <w:rsid w:val="002E63AD"/>
+    <w:rsid w:val="002E69F3"/>
+    <w:rsid w:val="002F0C1D"/>
     <w:rsid w:val="002F1666"/>
     <w:rsid w:val="002F201E"/>
+    <w:rsid w:val="002F2EA0"/>
+    <w:rsid w:val="002F5944"/>
+    <w:rsid w:val="002F78DC"/>
     <w:rsid w:val="003031C0"/>
+    <w:rsid w:val="00303A75"/>
+    <w:rsid w:val="00307967"/>
+    <w:rsid w:val="003079D6"/>
+    <w:rsid w:val="0031396D"/>
+    <w:rsid w:val="0032482D"/>
     <w:rsid w:val="00327514"/>
+    <w:rsid w:val="00331424"/>
+    <w:rsid w:val="00331DF6"/>
+    <w:rsid w:val="00332F84"/>
     <w:rsid w:val="00334CF9"/>
+    <w:rsid w:val="00341099"/>
+    <w:rsid w:val="00342496"/>
+    <w:rsid w:val="00353ACF"/>
     <w:rsid w:val="00355633"/>
+    <w:rsid w:val="00356B94"/>
+    <w:rsid w:val="0036241F"/>
     <w:rsid w:val="003642E2"/>
+    <w:rsid w:val="00370D98"/>
     <w:rsid w:val="0037107D"/>
+    <w:rsid w:val="00372F41"/>
+    <w:rsid w:val="00374900"/>
+    <w:rsid w:val="00376D37"/>
+    <w:rsid w:val="00382D5A"/>
+    <w:rsid w:val="00390943"/>
+    <w:rsid w:val="00393752"/>
+    <w:rsid w:val="003966B6"/>
+    <w:rsid w:val="003A04E6"/>
+    <w:rsid w:val="003A0781"/>
+    <w:rsid w:val="003A2B59"/>
     <w:rsid w:val="003C4A8F"/>
+    <w:rsid w:val="003D3D05"/>
+    <w:rsid w:val="003D3D88"/>
+    <w:rsid w:val="003D5B7D"/>
+    <w:rsid w:val="003F3F1A"/>
     <w:rsid w:val="00406081"/>
+    <w:rsid w:val="00410F9C"/>
     <w:rsid w:val="00413684"/>
+    <w:rsid w:val="00417593"/>
+    <w:rsid w:val="00423839"/>
+    <w:rsid w:val="00433301"/>
+    <w:rsid w:val="004358C6"/>
+    <w:rsid w:val="00437F49"/>
     <w:rsid w:val="00445CA9"/>
     <w:rsid w:val="00450385"/>
+    <w:rsid w:val="00450EDB"/>
     <w:rsid w:val="00455276"/>
+    <w:rsid w:val="0046104F"/>
+    <w:rsid w:val="004653E2"/>
+    <w:rsid w:val="004702F5"/>
+    <w:rsid w:val="00471397"/>
+    <w:rsid w:val="00476D38"/>
+    <w:rsid w:val="00480E65"/>
+    <w:rsid w:val="00482B5E"/>
+    <w:rsid w:val="00482D8F"/>
     <w:rsid w:val="00486000"/>
+    <w:rsid w:val="0049235D"/>
     <w:rsid w:val="0049487F"/>
+    <w:rsid w:val="004958DC"/>
     <w:rsid w:val="004A0D97"/>
     <w:rsid w:val="004A248F"/>
+    <w:rsid w:val="004B64FB"/>
+    <w:rsid w:val="004C2C99"/>
     <w:rsid w:val="004C5316"/>
+    <w:rsid w:val="004C5E50"/>
+    <w:rsid w:val="004C6B77"/>
     <w:rsid w:val="004D0654"/>
+    <w:rsid w:val="004D0C48"/>
+    <w:rsid w:val="004D35F6"/>
+    <w:rsid w:val="004D46B6"/>
     <w:rsid w:val="004E467D"/>
+    <w:rsid w:val="004E6333"/>
+    <w:rsid w:val="004E7DC3"/>
     <w:rsid w:val="004F0F3A"/>
+    <w:rsid w:val="004F237A"/>
+    <w:rsid w:val="004F42DA"/>
     <w:rsid w:val="004F68C5"/>
+    <w:rsid w:val="004F6DC4"/>
+    <w:rsid w:val="00503C13"/>
+    <w:rsid w:val="0050509D"/>
     <w:rsid w:val="00525AFF"/>
+    <w:rsid w:val="0053144B"/>
     <w:rsid w:val="00531751"/>
+    <w:rsid w:val="00537F9B"/>
+    <w:rsid w:val="005404F1"/>
+    <w:rsid w:val="00542C60"/>
+    <w:rsid w:val="00545820"/>
+    <w:rsid w:val="005500F4"/>
+    <w:rsid w:val="00550BA4"/>
+    <w:rsid w:val="00551149"/>
+    <w:rsid w:val="00554817"/>
+    <w:rsid w:val="00565591"/>
+    <w:rsid w:val="005655C1"/>
+    <w:rsid w:val="005659E8"/>
     <w:rsid w:val="00566B2C"/>
+    <w:rsid w:val="005677D1"/>
+    <w:rsid w:val="00576FD2"/>
+    <w:rsid w:val="005826B4"/>
     <w:rsid w:val="00583782"/>
     <w:rsid w:val="005839DB"/>
     <w:rsid w:val="00587E91"/>
     <w:rsid w:val="00591DF9"/>
+    <w:rsid w:val="005927F7"/>
     <w:rsid w:val="00592E32"/>
     <w:rsid w:val="00594C4B"/>
+    <w:rsid w:val="005975A8"/>
+    <w:rsid w:val="00597843"/>
     <w:rsid w:val="005A0740"/>
+    <w:rsid w:val="005A224F"/>
     <w:rsid w:val="005A32FD"/>
+    <w:rsid w:val="005A6F09"/>
+    <w:rsid w:val="005A7D2F"/>
+    <w:rsid w:val="005B1A10"/>
+    <w:rsid w:val="005B30C1"/>
+    <w:rsid w:val="005C2C11"/>
     <w:rsid w:val="005C3E29"/>
+    <w:rsid w:val="005D3279"/>
     <w:rsid w:val="005D5562"/>
+    <w:rsid w:val="005D68C8"/>
+    <w:rsid w:val="005D77BB"/>
     <w:rsid w:val="005E5542"/>
+    <w:rsid w:val="005F393A"/>
     <w:rsid w:val="005F496D"/>
+    <w:rsid w:val="005F4D0D"/>
+    <w:rsid w:val="005F5765"/>
+    <w:rsid w:val="005F5EEC"/>
+    <w:rsid w:val="005F7A6A"/>
+    <w:rsid w:val="006031B9"/>
+    <w:rsid w:val="00603D43"/>
+    <w:rsid w:val="00605B0B"/>
+    <w:rsid w:val="00605B19"/>
+    <w:rsid w:val="0061291D"/>
+    <w:rsid w:val="00614DBE"/>
     <w:rsid w:val="006151BF"/>
     <w:rsid w:val="00615AF4"/>
+    <w:rsid w:val="00621289"/>
+    <w:rsid w:val="00630D96"/>
+    <w:rsid w:val="00630DA5"/>
+    <w:rsid w:val="006332E8"/>
+    <w:rsid w:val="00644968"/>
+    <w:rsid w:val="00646EA8"/>
+    <w:rsid w:val="00656672"/>
+    <w:rsid w:val="006566D7"/>
+    <w:rsid w:val="006567D4"/>
+    <w:rsid w:val="006619E3"/>
     <w:rsid w:val="00671602"/>
+    <w:rsid w:val="0067272C"/>
+    <w:rsid w:val="00672CC5"/>
+    <w:rsid w:val="00673BF8"/>
+    <w:rsid w:val="00673CB4"/>
+    <w:rsid w:val="00673E48"/>
     <w:rsid w:val="00676ED1"/>
+    <w:rsid w:val="00682274"/>
     <w:rsid w:val="00683D2E"/>
     <w:rsid w:val="00687DB6"/>
+    <w:rsid w:val="006925D5"/>
+    <w:rsid w:val="00692D53"/>
     <w:rsid w:val="006947E4"/>
     <w:rsid w:val="006961DC"/>
+    <w:rsid w:val="006A6837"/>
+    <w:rsid w:val="006B7632"/>
     <w:rsid w:val="006E1C74"/>
     <w:rsid w:val="006E7E9B"/>
+    <w:rsid w:val="006F03CC"/>
+    <w:rsid w:val="006F1164"/>
     <w:rsid w:val="006F2F9E"/>
+    <w:rsid w:val="006F4EB2"/>
     <w:rsid w:val="00712925"/>
+    <w:rsid w:val="0071447D"/>
     <w:rsid w:val="007302DC"/>
     <w:rsid w:val="007303DB"/>
     <w:rsid w:val="00730994"/>
+    <w:rsid w:val="00730BE6"/>
+    <w:rsid w:val="00732494"/>
+    <w:rsid w:val="00732551"/>
+    <w:rsid w:val="00732C22"/>
+    <w:rsid w:val="00735A23"/>
     <w:rsid w:val="007418F4"/>
+    <w:rsid w:val="0075341B"/>
     <w:rsid w:val="007543BB"/>
+    <w:rsid w:val="00757058"/>
+    <w:rsid w:val="0075716F"/>
+    <w:rsid w:val="00785874"/>
+    <w:rsid w:val="00790A86"/>
     <w:rsid w:val="00793650"/>
+    <w:rsid w:val="00794C01"/>
+    <w:rsid w:val="00794F57"/>
     <w:rsid w:val="007C2362"/>
     <w:rsid w:val="007C3D2E"/>
     <w:rsid w:val="007C6D6A"/>
     <w:rsid w:val="007C7A2A"/>
     <w:rsid w:val="007C7FFE"/>
+    <w:rsid w:val="007D3491"/>
+    <w:rsid w:val="007D3C63"/>
+    <w:rsid w:val="007D7D5D"/>
+    <w:rsid w:val="007D7E9E"/>
+    <w:rsid w:val="007F5913"/>
+    <w:rsid w:val="007F6C82"/>
+    <w:rsid w:val="00804826"/>
+    <w:rsid w:val="008104C8"/>
+    <w:rsid w:val="00810587"/>
+    <w:rsid w:val="00811B1E"/>
+    <w:rsid w:val="00817C8B"/>
+    <w:rsid w:val="008301C1"/>
     <w:rsid w:val="00837E50"/>
+    <w:rsid w:val="00843C01"/>
+    <w:rsid w:val="00853F24"/>
+    <w:rsid w:val="00861E5B"/>
+    <w:rsid w:val="00863483"/>
     <w:rsid w:val="00865DEE"/>
+    <w:rsid w:val="00870B10"/>
+    <w:rsid w:val="00871AA8"/>
+    <w:rsid w:val="008767D9"/>
+    <w:rsid w:val="00877203"/>
     <w:rsid w:val="008843EC"/>
+    <w:rsid w:val="00884C03"/>
     <w:rsid w:val="00893684"/>
     <w:rsid w:val="008974DE"/>
+    <w:rsid w:val="008A33FE"/>
+    <w:rsid w:val="008A439F"/>
+    <w:rsid w:val="008B379B"/>
     <w:rsid w:val="008C70A6"/>
+    <w:rsid w:val="008D2A59"/>
+    <w:rsid w:val="008D5A8F"/>
+    <w:rsid w:val="008D6B13"/>
     <w:rsid w:val="008E0FF7"/>
+    <w:rsid w:val="008E3339"/>
+    <w:rsid w:val="008E3344"/>
+    <w:rsid w:val="008E4392"/>
+    <w:rsid w:val="008E4697"/>
+    <w:rsid w:val="008E5512"/>
     <w:rsid w:val="008F0772"/>
+    <w:rsid w:val="008F1E79"/>
     <w:rsid w:val="008F6655"/>
     <w:rsid w:val="00906EFC"/>
+    <w:rsid w:val="00906F45"/>
     <w:rsid w:val="00911A2F"/>
+    <w:rsid w:val="00914703"/>
     <w:rsid w:val="00914AA5"/>
+    <w:rsid w:val="00920F36"/>
     <w:rsid w:val="00931E7B"/>
     <w:rsid w:val="00943304"/>
+    <w:rsid w:val="0094518F"/>
+    <w:rsid w:val="009478F2"/>
+    <w:rsid w:val="00956407"/>
+    <w:rsid w:val="009579E6"/>
+    <w:rsid w:val="00965654"/>
+    <w:rsid w:val="00965F31"/>
+    <w:rsid w:val="00971C7C"/>
     <w:rsid w:val="00973470"/>
     <w:rsid w:val="009751D4"/>
+    <w:rsid w:val="0099434E"/>
     <w:rsid w:val="009B08C0"/>
+    <w:rsid w:val="009C0136"/>
+    <w:rsid w:val="009D2B33"/>
     <w:rsid w:val="009D4009"/>
+    <w:rsid w:val="009D658E"/>
     <w:rsid w:val="009E00AD"/>
     <w:rsid w:val="009E5B61"/>
+    <w:rsid w:val="009F0005"/>
+    <w:rsid w:val="009F0C44"/>
+    <w:rsid w:val="009F315C"/>
+    <w:rsid w:val="00A06292"/>
     <w:rsid w:val="00A10B2F"/>
+    <w:rsid w:val="00A24E36"/>
+    <w:rsid w:val="00A25AF0"/>
     <w:rsid w:val="00A3078E"/>
+    <w:rsid w:val="00A355D3"/>
+    <w:rsid w:val="00A35B74"/>
+    <w:rsid w:val="00A3667C"/>
     <w:rsid w:val="00A36CFC"/>
+    <w:rsid w:val="00A42914"/>
+    <w:rsid w:val="00A44238"/>
     <w:rsid w:val="00A56596"/>
+    <w:rsid w:val="00A567F8"/>
     <w:rsid w:val="00A65821"/>
+    <w:rsid w:val="00A67178"/>
+    <w:rsid w:val="00A74315"/>
+    <w:rsid w:val="00A76E24"/>
+    <w:rsid w:val="00A806D4"/>
     <w:rsid w:val="00A85AF5"/>
+    <w:rsid w:val="00A909D2"/>
+    <w:rsid w:val="00A926FC"/>
+    <w:rsid w:val="00AA1041"/>
+    <w:rsid w:val="00AA2A6D"/>
     <w:rsid w:val="00AA3309"/>
     <w:rsid w:val="00AA535C"/>
     <w:rsid w:val="00AA549D"/>
     <w:rsid w:val="00AA56BA"/>
+    <w:rsid w:val="00AB6444"/>
+    <w:rsid w:val="00AC3BB6"/>
+    <w:rsid w:val="00AC45D8"/>
     <w:rsid w:val="00AD337E"/>
+    <w:rsid w:val="00AD40C1"/>
+    <w:rsid w:val="00AE0F1E"/>
+    <w:rsid w:val="00AE2657"/>
+    <w:rsid w:val="00AE3E54"/>
+    <w:rsid w:val="00AE4B5F"/>
+    <w:rsid w:val="00AE55D2"/>
+    <w:rsid w:val="00AE65D5"/>
+    <w:rsid w:val="00AE766B"/>
+    <w:rsid w:val="00AF3999"/>
+    <w:rsid w:val="00B0190D"/>
+    <w:rsid w:val="00B0695D"/>
+    <w:rsid w:val="00B07176"/>
+    <w:rsid w:val="00B07D88"/>
+    <w:rsid w:val="00B102A1"/>
+    <w:rsid w:val="00B136B7"/>
     <w:rsid w:val="00B17FD7"/>
     <w:rsid w:val="00B20419"/>
+    <w:rsid w:val="00B22EB3"/>
     <w:rsid w:val="00B266CB"/>
+    <w:rsid w:val="00B60C63"/>
+    <w:rsid w:val="00B611F3"/>
+    <w:rsid w:val="00B64B7F"/>
+    <w:rsid w:val="00B71223"/>
+    <w:rsid w:val="00B71A76"/>
     <w:rsid w:val="00B7225D"/>
+    <w:rsid w:val="00B732A0"/>
+    <w:rsid w:val="00B734DA"/>
     <w:rsid w:val="00B849B6"/>
     <w:rsid w:val="00B877DD"/>
     <w:rsid w:val="00B87D15"/>
     <w:rsid w:val="00B910DC"/>
+    <w:rsid w:val="00B9610D"/>
+    <w:rsid w:val="00B972DA"/>
+    <w:rsid w:val="00BA159C"/>
+    <w:rsid w:val="00BA48A4"/>
+    <w:rsid w:val="00BA509D"/>
+    <w:rsid w:val="00BB028E"/>
+    <w:rsid w:val="00BB46DC"/>
+    <w:rsid w:val="00BB4D8E"/>
     <w:rsid w:val="00BB55FE"/>
+    <w:rsid w:val="00BB6FBF"/>
+    <w:rsid w:val="00BC28D1"/>
+    <w:rsid w:val="00BD1B09"/>
+    <w:rsid w:val="00BD24E9"/>
+    <w:rsid w:val="00BF1493"/>
+    <w:rsid w:val="00BF6804"/>
+    <w:rsid w:val="00BF6D9D"/>
+    <w:rsid w:val="00C02319"/>
+    <w:rsid w:val="00C05FE4"/>
+    <w:rsid w:val="00C07D0F"/>
     <w:rsid w:val="00C1164A"/>
+    <w:rsid w:val="00C151AB"/>
+    <w:rsid w:val="00C169EC"/>
     <w:rsid w:val="00C273D4"/>
+    <w:rsid w:val="00C30F96"/>
     <w:rsid w:val="00C31515"/>
+    <w:rsid w:val="00C403E9"/>
+    <w:rsid w:val="00C409C2"/>
+    <w:rsid w:val="00C44B33"/>
+    <w:rsid w:val="00C4509E"/>
+    <w:rsid w:val="00C5064B"/>
+    <w:rsid w:val="00C562A2"/>
     <w:rsid w:val="00C57262"/>
     <w:rsid w:val="00C63F69"/>
+    <w:rsid w:val="00C64332"/>
+    <w:rsid w:val="00C66C1D"/>
     <w:rsid w:val="00C67563"/>
+    <w:rsid w:val="00C7550C"/>
+    <w:rsid w:val="00C7704B"/>
     <w:rsid w:val="00C812DC"/>
+    <w:rsid w:val="00C8533D"/>
+    <w:rsid w:val="00C9196E"/>
+    <w:rsid w:val="00C91A33"/>
+    <w:rsid w:val="00C92A1A"/>
+    <w:rsid w:val="00C94397"/>
+    <w:rsid w:val="00C960DA"/>
+    <w:rsid w:val="00C977E3"/>
+    <w:rsid w:val="00CA1DF1"/>
+    <w:rsid w:val="00CA36A8"/>
     <w:rsid w:val="00CA3C5E"/>
     <w:rsid w:val="00CA792D"/>
     <w:rsid w:val="00CB2598"/>
     <w:rsid w:val="00CF1593"/>
+    <w:rsid w:val="00CF4094"/>
+    <w:rsid w:val="00CF58E5"/>
     <w:rsid w:val="00CF79FC"/>
     <w:rsid w:val="00D0210B"/>
     <w:rsid w:val="00D02B72"/>
     <w:rsid w:val="00D059BB"/>
     <w:rsid w:val="00D07DC9"/>
+    <w:rsid w:val="00D11BF0"/>
+    <w:rsid w:val="00D157EE"/>
     <w:rsid w:val="00D219D4"/>
     <w:rsid w:val="00D220A9"/>
+    <w:rsid w:val="00D22176"/>
     <w:rsid w:val="00D23C24"/>
+    <w:rsid w:val="00D249E3"/>
     <w:rsid w:val="00D24E48"/>
+    <w:rsid w:val="00D26F69"/>
+    <w:rsid w:val="00D315A4"/>
+    <w:rsid w:val="00D36AD3"/>
+    <w:rsid w:val="00D437B2"/>
+    <w:rsid w:val="00D50F9E"/>
+    <w:rsid w:val="00D613AC"/>
     <w:rsid w:val="00D66A39"/>
+    <w:rsid w:val="00D74F57"/>
+    <w:rsid w:val="00D771AB"/>
+    <w:rsid w:val="00D810BA"/>
+    <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00DA2C0D"/>
+    <w:rsid w:val="00DB01EF"/>
     <w:rsid w:val="00DB4430"/>
+    <w:rsid w:val="00DC1CA9"/>
+    <w:rsid w:val="00DC6164"/>
     <w:rsid w:val="00DD4C29"/>
+    <w:rsid w:val="00DE334A"/>
+    <w:rsid w:val="00DF17BB"/>
     <w:rsid w:val="00DF2A27"/>
+    <w:rsid w:val="00E0158B"/>
+    <w:rsid w:val="00E05E3A"/>
+    <w:rsid w:val="00E12E37"/>
+    <w:rsid w:val="00E13038"/>
+    <w:rsid w:val="00E155B3"/>
+    <w:rsid w:val="00E157C1"/>
     <w:rsid w:val="00E249E7"/>
     <w:rsid w:val="00E251B6"/>
+    <w:rsid w:val="00E31181"/>
     <w:rsid w:val="00E33B33"/>
+    <w:rsid w:val="00E341CC"/>
+    <w:rsid w:val="00E5062C"/>
     <w:rsid w:val="00E5079A"/>
+    <w:rsid w:val="00E5096F"/>
+    <w:rsid w:val="00E50FED"/>
+    <w:rsid w:val="00E60037"/>
     <w:rsid w:val="00E60DC3"/>
+    <w:rsid w:val="00E64A4B"/>
+    <w:rsid w:val="00E675FA"/>
+    <w:rsid w:val="00E7458C"/>
+    <w:rsid w:val="00E74E4D"/>
+    <w:rsid w:val="00E82788"/>
+    <w:rsid w:val="00E86CB8"/>
+    <w:rsid w:val="00E92102"/>
+    <w:rsid w:val="00EB30C2"/>
+    <w:rsid w:val="00EB58D8"/>
+    <w:rsid w:val="00EB5D93"/>
+    <w:rsid w:val="00EC2B1B"/>
+    <w:rsid w:val="00EC32DD"/>
+    <w:rsid w:val="00EC492E"/>
     <w:rsid w:val="00EC5EFA"/>
     <w:rsid w:val="00EC695A"/>
+    <w:rsid w:val="00ED3948"/>
+    <w:rsid w:val="00ED3BC6"/>
+    <w:rsid w:val="00ED4A6E"/>
+    <w:rsid w:val="00ED5ED4"/>
+    <w:rsid w:val="00EE0479"/>
     <w:rsid w:val="00EE5E31"/>
+    <w:rsid w:val="00EF22C4"/>
+    <w:rsid w:val="00F0251D"/>
+    <w:rsid w:val="00F02AB3"/>
+    <w:rsid w:val="00F07713"/>
+    <w:rsid w:val="00F07D1B"/>
+    <w:rsid w:val="00F1096B"/>
+    <w:rsid w:val="00F10A90"/>
+    <w:rsid w:val="00F10C16"/>
+    <w:rsid w:val="00F16132"/>
+    <w:rsid w:val="00F26BD1"/>
+    <w:rsid w:val="00F31ECC"/>
+    <w:rsid w:val="00F32EAC"/>
+    <w:rsid w:val="00F33335"/>
     <w:rsid w:val="00F408B5"/>
+    <w:rsid w:val="00F41B79"/>
+    <w:rsid w:val="00F44D1F"/>
+    <w:rsid w:val="00F4653A"/>
     <w:rsid w:val="00F561AD"/>
+    <w:rsid w:val="00F62096"/>
     <w:rsid w:val="00F72F61"/>
     <w:rsid w:val="00F76CBF"/>
     <w:rsid w:val="00F777A9"/>
+    <w:rsid w:val="00F811F0"/>
+    <w:rsid w:val="00F81A68"/>
+    <w:rsid w:val="00F82370"/>
+    <w:rsid w:val="00F86AB6"/>
     <w:rsid w:val="00F87613"/>
+    <w:rsid w:val="00F9177F"/>
+    <w:rsid w:val="00F95C26"/>
     <w:rsid w:val="00F96029"/>
+    <w:rsid w:val="00FA246F"/>
     <w:rsid w:val="00FA2CED"/>
+    <w:rsid w:val="00FA3A50"/>
     <w:rsid w:val="00FA6B9D"/>
     <w:rsid w:val="00FB26EF"/>
     <w:rsid w:val="00FC1BD1"/>
     <w:rsid w:val="00FC4365"/>
+    <w:rsid w:val="00FC70FF"/>
     <w:rsid w:val="00FC7D2C"/>
+    <w:rsid w:val="00FD4757"/>
     <w:rsid w:val="00FE2097"/>
+    <w:rsid w:val="00FE3AD0"/>
+    <w:rsid w:val="00FF1E51"/>
+    <w:rsid w:val="00FF5406"/>
+    <w:rsid w:val="031E7881"/>
+    <w:rsid w:val="033B239A"/>
+    <w:rsid w:val="034BEE20"/>
+    <w:rsid w:val="038D6AE2"/>
+    <w:rsid w:val="0434051D"/>
+    <w:rsid w:val="049609B1"/>
+    <w:rsid w:val="064A6FC7"/>
+    <w:rsid w:val="0700554E"/>
+    <w:rsid w:val="08A75F3F"/>
+    <w:rsid w:val="0B2E69D0"/>
+    <w:rsid w:val="0D8EB58C"/>
+    <w:rsid w:val="0F262B9D"/>
+    <w:rsid w:val="0FF963BF"/>
+    <w:rsid w:val="1105BA32"/>
+    <w:rsid w:val="12634567"/>
+    <w:rsid w:val="12D16B54"/>
+    <w:rsid w:val="12D2228C"/>
+    <w:rsid w:val="15AE4AA9"/>
+    <w:rsid w:val="18356D1A"/>
+    <w:rsid w:val="1DB4AC73"/>
+    <w:rsid w:val="1F99C0E8"/>
+    <w:rsid w:val="20A07E69"/>
+    <w:rsid w:val="25533D3E"/>
+    <w:rsid w:val="25ACB967"/>
+    <w:rsid w:val="27F5AFD9"/>
+    <w:rsid w:val="2BF5E375"/>
+    <w:rsid w:val="2C2F07F4"/>
+    <w:rsid w:val="2E18B440"/>
+    <w:rsid w:val="2E9BBF66"/>
+    <w:rsid w:val="326A9815"/>
+    <w:rsid w:val="35DB5AE9"/>
+    <w:rsid w:val="37381F3A"/>
+    <w:rsid w:val="37FE41C6"/>
+    <w:rsid w:val="3856067F"/>
+    <w:rsid w:val="3885995B"/>
+    <w:rsid w:val="38AF01BA"/>
+    <w:rsid w:val="392A7B98"/>
+    <w:rsid w:val="39FBD75A"/>
+    <w:rsid w:val="3A4462C4"/>
+    <w:rsid w:val="3AD09994"/>
+    <w:rsid w:val="40044F1E"/>
+    <w:rsid w:val="40FFE633"/>
+    <w:rsid w:val="42648725"/>
+    <w:rsid w:val="43F7C23B"/>
+    <w:rsid w:val="446D2C87"/>
+    <w:rsid w:val="450A6B98"/>
+    <w:rsid w:val="45CB69CF"/>
+    <w:rsid w:val="45E3E8A3"/>
+    <w:rsid w:val="46ED402D"/>
+    <w:rsid w:val="4CFC0C7D"/>
+    <w:rsid w:val="4EE49488"/>
+    <w:rsid w:val="50E1F23E"/>
+    <w:rsid w:val="55311395"/>
+    <w:rsid w:val="55C190A8"/>
+    <w:rsid w:val="5617A8CD"/>
+    <w:rsid w:val="598B64A0"/>
+    <w:rsid w:val="5AE87009"/>
+    <w:rsid w:val="5C14C711"/>
+    <w:rsid w:val="5FE9B77B"/>
+    <w:rsid w:val="61C640ED"/>
+    <w:rsid w:val="62CF6CC2"/>
+    <w:rsid w:val="63B013BB"/>
+    <w:rsid w:val="64F1A5FC"/>
+    <w:rsid w:val="6645A524"/>
+    <w:rsid w:val="6688C4BB"/>
+    <w:rsid w:val="66BAD7D5"/>
+    <w:rsid w:val="69D99B32"/>
+    <w:rsid w:val="6A784EDB"/>
+    <w:rsid w:val="6F99B8DD"/>
+    <w:rsid w:val="74401F17"/>
+    <w:rsid w:val="76B457BF"/>
+    <w:rsid w:val="77A403A1"/>
+    <w:rsid w:val="77DD63CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="76A49537"/>
-  <w15:docId w15:val="{0D4C2A2D-0B50-42CB-A925-E440A88F025B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7870,87 +8306,89 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D02B72"/>
+    <w:rsid w:val="001D5E48"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007D3C63"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:ind w:right="-216"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-      <w:i/>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007D3C63"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:ind w:right="-216"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
-      <w:i/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5400"/>
       </w:tabs>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:i/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
@@ -8070,108 +8508,119 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D250E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D250E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:semiHidden/>
     <w:rsid w:val="000D250E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D250E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="000D250E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C57262"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B64FB"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/all-provider-bulletin-217-waiver-policy-for-claim-submissions-0/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/contact-masshealth-information-for-providers" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-standard-hipaa-companion-guides" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-standard-hipaa-companion-guides" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-31600-rates-for-surgery-and-anesthesia-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/masshealth-all-provider-bulletins-299-through-104" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/information-for-masshealth-providers" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8431,129 +8880,211 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F693113-645F-46C4-A2CD-D7A87F368C5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1767</Words>
-  <Characters>10807</Characters>
+  <Words>2150</Words>
+  <Characters>12259</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>13</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="14" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>Supplemental Instructions for TPL Exceptions</vt:lpstr>
+      <vt:lpstr>Submitting Claims for Members with Medicare or Commercial Insurance</vt:lpstr>
+      <vt:lpstr>    Third-Party Liability (TPL) Requirements</vt:lpstr>
+      <vt:lpstr>    Medicare Billing </vt:lpstr>
+      <vt:lpstr>    Medicare Billing Examples</vt:lpstr>
+      <vt:lpstr>    Medicare Denials</vt:lpstr>
+      <vt:lpstr>    Commercial Insurance</vt:lpstr>
+      <vt:lpstr>    TPL Commercial Exception Criteria</vt:lpstr>
+      <vt:lpstr>    Billing Instructions for 837I Transactions</vt:lpstr>
+      <vt:lpstr>    Billing Instructions for Direct Data Entry (DDE)</vt:lpstr>
+      <vt:lpstr>    COB Detail Panel</vt:lpstr>
+      <vt:lpstr>    MassHealth’s Right to Appeal</vt:lpstr>
+      <vt:lpstr>    Questions</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Commonwealth of Massachusetts</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12549</CharactersWithSpaces>
+  <CharactersWithSpaces>14381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="18" baseType="variant">
+    <vt:vector size="36" baseType="variant">
       <vt:variant>
-        <vt:i4>3276801</vt:i4>
+        <vt:i4>6750311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/contact-masshealth-information-for-providers</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881332</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881332</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881332</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:providersupport@mahealth.net</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/doc/appendix-c-third-party-liability-codes-2/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>852095</vt:i4>
+        <vt:i4>2621488</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>mailto:join-masshealth-provider-pubs@listserv.state.ma.us</vt:lpwstr>
+        <vt:lpwstr>http://www.mass.gov/masshealth</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3211319</vt:i4>
+        <vt:i4>1179725</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.mass.gov/masshealth-transmittal-letters</vt:lpwstr>
+        <vt:lpwstr>https://www.mass.gov/doc/all-provider-bulletin-217-waiver-policy-for-claim-submissions-0/download</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>LAURA WATSON</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>