--- v0 (2026-02-06)
+++ v1 (2026-07-26)
@@ -33,506 +33,452 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4783"/>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4785"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575DE3" w:rsidRPr="009F409E" w14:paraId="16B946B4" w14:textId="77777777" w:rsidTr="00575DE3">
+      <w:tr w:rsidR="00D253CA" w:rsidRPr="00D253CA" w14:paraId="5826B1F5" w14:textId="77777777" w:rsidTr="002970F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14354" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1984CD00" w14:textId="2CD711FA" w:rsidR="00575DE3" w:rsidRPr="009F409E" w:rsidRDefault="00575DE3" w:rsidP="00575DE3">
+          <w:p w14:paraId="1B4599B7" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Egress Types</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F4EF1" w:rsidRPr="009F409E" w14:paraId="7A8D2772" w14:textId="77777777" w:rsidTr="00575DE3">
+      <w:tr w:rsidR="00D253CA" w:rsidRPr="00D253CA" w14:paraId="32BAF6F5" w14:textId="77777777" w:rsidTr="002970F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4783" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CDA28BA" w14:textId="344803E2" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="5F85F1D9" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Interior Stairs</w:t>
+              <w:t>a.   Interior Stairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38595065" w14:textId="588660A3" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="309BF69D" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Door directly to Grade</w:t>
+              <w:t>b.   Elevator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556E10F3" w14:textId="4A3A7EE1" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="6A50A446" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Basement Stairs to Grade (Bulkhead Type)</w:t>
+              <w:t>c.   Door to Exterior Stairs to Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F4EF1" w:rsidRPr="009F409E" w14:paraId="0172DA8B" w14:textId="77777777" w:rsidTr="00575DE3">
+      <w:tr w:rsidR="00D253CA" w:rsidRPr="00D253CA" w14:paraId="4CBA6298" w14:textId="77777777" w:rsidTr="002970F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="142F3335" w14:textId="3D7877FB" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="49A0F390" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Elevator</w:t>
+              <w:t>d.   Door directly to Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71CC3638" w14:textId="20328D66" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="3EACBDFE" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Accessible Ramp</w:t>
+              <w:t>e.   Accessible Ramp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4248E480" w14:textId="56359B41" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="04019B95" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Door to common hallway to egress(s)</w:t>
+              <w:t>f.   Basement Interior Stairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F4EF1" w:rsidRPr="009F409E" w14:paraId="46C63E05" w14:textId="77777777" w:rsidTr="00575DE3">
+      <w:tr w:rsidR="00D253CA" w:rsidRPr="00D253CA" w14:paraId="0AB3FB49" w14:textId="77777777" w:rsidTr="002970F5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4783" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E36CA62" w14:textId="267231DF" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="2565354A" w14:textId="75AFC582" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Door to Exterior Stairs to Grade</w:t>
+              <w:t>g.   Basement Stairs to Grade (Bulkhead Type)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06FEDAD0" w14:textId="15D4D0C5" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="36BA2A14" w14:textId="3269083A" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Basement Interior Stairs</w:t>
+              <w:t>h.   Door to common hallway to</w:t>
+            </w:r>
+            <w:r w:rsidR="009B4F7C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D253CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>egress(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1D07EE" w14:textId="635FFCBF" w:rsidR="009F4EF1" w:rsidRPr="009F409E" w:rsidRDefault="009F4EF1" w:rsidP="00575DE3">
+          <w:p w14:paraId="1EED2513" w14:textId="77777777" w:rsidR="00D253CA" w:rsidRPr="00D253CA" w:rsidRDefault="00D253CA" w:rsidP="002970F5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
-[...4 lines deleted...]
-              <w:ind w:left="339"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F409E">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D253CA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-                <w:kern w:val="0"/>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Other (describe)</w:t>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D253CA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.   Other (describe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="336A0904" w14:textId="2549914A" w:rsidR="00616A0C" w:rsidRPr="009F409E" w:rsidRDefault="00575DE3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F409E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please attach a floor plan for each level of the site that is accessed by individuals.  Each plan must clearly mark all means of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> using the standardized codes listed above.</w:t>
+        <w:t>Please attach a floor plan for each level of the site that is accessed by individuals.  Each plan must clearly mark all means of egress using the standardized codes listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3C4337" w14:textId="7B761E31" w:rsidR="00575DE3" w:rsidRDefault="00575DE3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575DE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Agency: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-411011473"/>
           <w:placeholder>
             <w:docPart w:val="14ABEA17D99A4429BF1A4434BFDD0E26"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009E1677">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00575DE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                  Address: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-405148932"/>
           <w:placeholder>
             <w:docPart w:val="79BC6EB6C9C841EA8A3027E757059FFC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009E1677">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00575DE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="00575DE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Floor: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1037424570"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="009E1677">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Floor #</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="39EFA5BB" w14:textId="77777777" w:rsidR="001E0459" w:rsidRDefault="001E0459" w:rsidP="001E0459">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -588,58 +534,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="795034EE" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="785E56A3" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="584A8FFE" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
-      <w:pPr>
+    <w:p w14:paraId="584A8FFE" w14:textId="5783B0CE" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="000206BC" w:rsidP="000206BC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3629"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1C1B7FAE" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D6483C8" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EEB6BBA" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -667,61 +624,61 @@
     </w:p>
     <w:p w14:paraId="3D310174" w14:textId="77777777" w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidRDefault="00F579B9" w:rsidP="00F579B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F579B9" w:rsidRPr="00F579B9" w:rsidSect="002346DC">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="40" w:right="720" w:bottom="720" w:left="720" w:header="90" w:footer="337" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="440A266C" w14:textId="77777777" w:rsidR="0011230C" w:rsidRDefault="0011230C" w:rsidP="00575DE3">
+    <w:p w14:paraId="350EAABE" w14:textId="77777777" w:rsidR="00216350" w:rsidRDefault="00216350" w:rsidP="00575DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09C970A1" w14:textId="77777777" w:rsidR="0011230C" w:rsidRDefault="0011230C" w:rsidP="00575DE3">
+    <w:p w14:paraId="6E7067CC" w14:textId="77777777" w:rsidR="00216350" w:rsidRDefault="00216350" w:rsidP="00575DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -763,61 +720,61 @@
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r w:rsidRPr="00A36BE2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Appendix E</w:t>
     </w:r>
     <w:r w:rsidR="00F579B9" w:rsidRPr="00A36BE2">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Floor Plan</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="316A92F0" w14:textId="77777777" w:rsidR="0011230C" w:rsidRDefault="0011230C" w:rsidP="00575DE3">
+    <w:p w14:paraId="4DF967D9" w14:textId="77777777" w:rsidR="00216350" w:rsidRDefault="00216350" w:rsidP="00575DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2060CE95" w14:textId="77777777" w:rsidR="0011230C" w:rsidRDefault="0011230C" w:rsidP="00575DE3">
+    <w:p w14:paraId="69615DEE" w14:textId="77777777" w:rsidR="00216350" w:rsidRDefault="00216350" w:rsidP="00575DE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E2E3CC7" w14:textId="12AA48A6" w:rsidR="00EF4337" w:rsidRPr="00BA2210" w:rsidRDefault="00A23AF3" w:rsidP="00A23AF3">
     <w:pPr>
       <w:pStyle w:val="Heading2"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2483"/>
         <w:tab w:val="center" w:pos="7200"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -1039,59 +996,62 @@
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
     <w:r w:rsidRPr="002346DC">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>: Site Floor Plan</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20FB07AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C4521A34"/>
-    <w:lvl w:ilvl="0" w:tplc="04090019">
+    <w:tmpl w:val="E354BB7A"/>
+    <w:lvl w:ilvl="0" w:tplc="AE16EE36">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1365,129 +1325,137 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1844777624">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="620040033">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="603615220">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="174"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F4EF1"/>
+    <w:rsid w:val="000206BC"/>
     <w:rsid w:val="00083198"/>
     <w:rsid w:val="0011230C"/>
     <w:rsid w:val="001E0459"/>
+    <w:rsid w:val="00216350"/>
     <w:rsid w:val="002346DC"/>
     <w:rsid w:val="00407483"/>
     <w:rsid w:val="0042532D"/>
     <w:rsid w:val="00523799"/>
     <w:rsid w:val="00575DE3"/>
     <w:rsid w:val="005E6BE9"/>
+    <w:rsid w:val="00601F56"/>
     <w:rsid w:val="00616A0C"/>
+    <w:rsid w:val="00650EBA"/>
+    <w:rsid w:val="006E047D"/>
     <w:rsid w:val="00742CFD"/>
     <w:rsid w:val="008A7D8F"/>
     <w:rsid w:val="008B183E"/>
     <w:rsid w:val="00926898"/>
     <w:rsid w:val="009373B5"/>
     <w:rsid w:val="00977D44"/>
+    <w:rsid w:val="009B4F7C"/>
     <w:rsid w:val="009E1677"/>
     <w:rsid w:val="009E1D4F"/>
     <w:rsid w:val="009F409E"/>
     <w:rsid w:val="009F4EF1"/>
     <w:rsid w:val="00A23AF3"/>
     <w:rsid w:val="00A36BE2"/>
     <w:rsid w:val="00AF0210"/>
     <w:rsid w:val="00B02389"/>
     <w:rsid w:val="00B02492"/>
     <w:rsid w:val="00BA2210"/>
+    <w:rsid w:val="00CC36D8"/>
+    <w:rsid w:val="00D253CA"/>
     <w:rsid w:val="00EF4337"/>
     <w:rsid w:val="00F579B9"/>
     <w:rsid w:val="00F9308A"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
     <w:rsid w:val="00FE4C65"/>
     <w:rsid w:val="00FF5D88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AF682DE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{22B6E4ED-CDD3-43EF-BC8D-B985C60CF9E2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -2612,52 +2580,55 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE6183"/>
     <w:rsid w:val="00083198"/>
     <w:rsid w:val="000953EC"/>
+    <w:rsid w:val="000F249A"/>
     <w:rsid w:val="005E6BE9"/>
     <w:rsid w:val="00645D97"/>
+    <w:rsid w:val="00650EBA"/>
+    <w:rsid w:val="006E047D"/>
     <w:rsid w:val="008A7D8F"/>
     <w:rsid w:val="008B183E"/>
     <w:rsid w:val="00926898"/>
     <w:rsid w:val="009A02DD"/>
     <w:rsid w:val="00AE6183"/>
     <w:rsid w:val="00FA432D"/>
     <w:rsid w:val="00FA52AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3724,75 +3695,75 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0270B16A-0A95-43A5-A0ED-7242B42958F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2a2f370b-bdc5-4055-8031-189f80688753"/>
     <ds:schemaRef ds:uri="2c0b585d-b733-433f-8897-8c1b261074a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>87</Words>
-  <Characters>536</Characters>
+  <Words>99</Words>
+  <Characters>570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>602</CharactersWithSpaces>
+  <CharactersWithSpaces>668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stomboly-Lorenzo, Michelle (DDS)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010068B32C7835BBD94282A40B01912CADD0</vt:lpwstr>
   </property>