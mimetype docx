--- v0 (2025-11-03)
+++ v1 (2026-04-20)
@@ -1,10274 +1,15374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="242C4E43" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="242C4E43" w14:textId="77777777" w:rsidTr="004B4AD0">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D446306" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="4D446306" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5397AC3A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5397AC3A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CB71F1C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7CB71F1C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4334" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1831608C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1831608C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39519993" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...14 lines deleted...]
-          <w:p w14:paraId="0A7D7785" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="39519993" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A7D7785" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00E43299">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5ED800" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0A5ED800" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="739131B1" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="739131B1" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5DA62D65" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5DA62D65" w14:textId="77777777" w:rsidTr="004B4AD0">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52C316A9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="52C316A9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="214945AF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="214945AF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="130320D2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="130320D2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0ECE62" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7A0ECE62" w14:textId="7F7E5C77" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r w:rsidR="009716BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25108B5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="25108B5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BEB804" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="06BEB804" w14:textId="751129E7" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B286185" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00C01373" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...15 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="7A12D135" w14:textId="77777777" w:rsidR="00CC1A86" w:rsidRPr="00CC1A86" w:rsidRDefault="00CC1A86" w:rsidP="00E43299"/>
+    <w:p w14:paraId="6731FF62" w14:textId="0F14C59B" w:rsidR="009B748D" w:rsidRPr="00CC1A86" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023151D">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00CC1A86">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>MassHealth CARES Program Performance Specifications</w:t>
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t xml:space="preserve">MassHealth CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D24" w:rsidRPr="00CC1A86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1A86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...35 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> Performance Specifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103275C6" w14:textId="757BC74C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-[...14 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth Coordinating Aligned, Relationship-centered, Enhanced Support (CARES) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D24" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Kids  is a targeted case management (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>TCM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>) service that facilitates intensive support in care planning and coordination of services for MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90D57" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standard and CommonHealth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members younger than 21 years of age. MassHealth CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D24" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide a single point of accountability for ensuring that necessary medical, educational, social, or other services are accessed, coordinated, and delivered in a strength-based, individualized, member-driven, ethnically and culturally competent, linguistically appropriate, and accessible manner. 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482 govern CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41B82" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>services under MassHealth. Qualified CARES providers are expected to comply with all requirements in these performance specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADCD4F0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="008630CC" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008630CC">
         <w:t>Clinical Eligibility Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E1FB3E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04E1FB3E" w14:textId="2899B6AE" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A member must satisfy the requirements in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E4D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Clinical Eligibility Criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7E4D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections of 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482 for receipt of CARES services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EDCE7B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Provider Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46170E0A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46170E0A" w14:textId="2C0205A8" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Payment for services described in 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482 will be made only to CARES providers participating in MassHealth on the date of service. Provider types eligible for delivering CARES services must be enrolled by MassHealth for the provision of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>TCM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services at that location. CARES providers must agree to comply with all of the provisions outlined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00754D42">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Provider Requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00754D42">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections of 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8268CD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Referral Practices and Relationships</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFB7224" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...89 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="0EFB7224" w14:textId="1CEBA166" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>The CARES team must establish referral relationships with members’ pediatric specialty providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0062433E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> primary care providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0062433E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behavioral health providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0062433E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MassHealth managed care entit</w:t>
+      </w:r>
+      <w:r w:rsidR="0062433E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ies;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any other entity, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34596" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">state </w:t>
+      </w:r>
+      <w:r w:rsidR="00601917" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or local </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>agency, system, or provider as needed for the treatment of a member in the provider’s care, as determined by the member’s CARES team.</w:t>
+      </w:r>
+      <w:r w:rsidR="009524E5" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As a part of establishing these referral relationships,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3132" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a CARES provider must have standardized processes for referrals to ensure continuity of care</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E8A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3132" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exchange of relevant health information, such as test results and records</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E8A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3132" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and avoidance of service duplication. This process must also contain follow-up provisions to ensure that the referral is completed successfully.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="71516F57" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="2983FA46" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DF7118E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="2B9EA427" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A6944AE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="000C3FDE" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="337CCE15" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="70FAD700" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55FAD3AB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="62171369" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1297315F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="2A5086BA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4D5067" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D99A214" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="27128085" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49EBACCF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="0BD946F6" w14:textId="097AC153" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="1DB30C4C" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="21F8D905" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C295D42" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="47251E08" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39EB822C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="75FDE122" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AED999E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="29217CEF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="282B0EC1" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="134CF39C" w14:textId="04C29E9D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16E1B91D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="281CB373" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C874D72" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="19530BD0" w14:textId="701D0BD4" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78EB7914" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1805EECA" w14:textId="742AEFCB" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Further, the CARES team must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support care coordination and facilitate collaboration through the establishment of regular case review meetings, which must include all members of the interdisciplinary team and the member and their parent/guardian on a schedule determined by the CARES team in consultation with the member and their parent/guardian. The CARES team may utilize technology conferencing tools including audio, video, and web-deployed solutions when security protocols and precautions are in place to safeguard </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E8A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotected </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E8A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6E8A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>nformation (PHI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C90DA51" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Staff Qualifications and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C143E8C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...100 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C143E8C" w14:textId="2E3E21BA" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CARES provider must meet the requirements in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0087505B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00271528">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>CARES Team</w:t>
+      </w:r>
+      <w:r w:rsidR="0087505B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482. Further, the CARES program provider must satisfy the staff composition requirements in the following sections. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006E1ED6" w14:textId="4A178A85" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:t>Staff Composition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA19B30" w14:textId="20A0B477" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...170 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>The CARES team must satisfy</w:t>
+      </w:r>
+      <w:r w:rsidR="00840978">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following staff composition requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00211B9A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...195 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CB30B2" w14:textId="5037EF2E" w:rsidR="009B748D" w:rsidRPr="008630CC" w:rsidRDefault="00211B9A" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve">must have adequate staffing of qualified </w:t>
+      </w:r>
+      <w:r w:rsidR="524D2574" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve">senior </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t>care managers</w:t>
+      </w:r>
+      <w:r w:rsidR="5FA0E2D6" w:rsidRPr="008630CC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4226F467" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve">care </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t>coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="116F27DF" w:rsidRPr="008630CC">
+        <w:t>, and family support staff</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006877E8">
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve">as defined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00386172">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t>Staff Qualifications and Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidR="00386172">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve"> section </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11F3C">
+        <w:t xml:space="preserve">of this appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t>to fully meet the care coordination needs of all members assigned to the provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00A01C34" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve"> CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="00A01C34" w:rsidRPr="008630CC">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A2F1FC" w14:textId="7640BF63" w:rsidR="3884343B" w:rsidRDefault="3884343B" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">To determine </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE42B0">
+        <w:t xml:space="preserve">whether </w:t>
+      </w:r>
+      <w:r w:rsidR="46ACCF1F" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">a CARES provider has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">adequate staffing of qualified senior care managers, care coordinators, and family support staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE42B0">
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">to fully meet care coordination needs of all members assigned to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE42B0">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> for CARES services</w:t>
+      </w:r>
+      <w:r w:rsidR="5C437CF1" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">, each CARES provider must submit a staffing plan that includes </w:t>
+      </w:r>
+      <w:r w:rsidR="48D4D26D" w:rsidRPr="0D77312F">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="237D17D1" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> following information for every member of the CARES team:</w:t>
+      </w:r>
+      <w:r w:rsidR="48D4D26D" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> name</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="48D4D26D" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> role on the CARES team (</w:t>
+      </w:r>
+      <w:r w:rsidR="1ACF2E3D" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">program director, </w:t>
+      </w:r>
+      <w:r w:rsidR="48D4D26D" w:rsidRPr="0D77312F">
+        <w:t>senior care manager, care coordinator, or family support staff)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="48D4D26D" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> credentials, </w:t>
+      </w:r>
+      <w:r w:rsidR="3D592934" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve">percent of </w:t>
+      </w:r>
+      <w:r w:rsidR="00020A72">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="3D592934" w:rsidRPr="0D77312F">
+        <w:t>time the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="3D592934" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> will spend supporting CARES services</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="228C98DD" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> and the approximate number of enrolled members </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="228C98DD" w:rsidRPr="0D77312F">
+        <w:t xml:space="preserve"> will be supporting in their role</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE199E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48B7C193" w14:textId="42A3CDF9" w:rsidR="228C98DD" w:rsidRPr="008630CC" w:rsidRDefault="228C98DD" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008630CC">
+        <w:t>Staffing plans must be submitted annually or whenever there is a staffing change to the CARES team, which ever comes earlier</w:t>
+      </w:r>
+      <w:r w:rsidR="53355EAB" w:rsidRPr="008630CC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B579563" w14:textId="3C937198" w:rsidR="7F270A3F" w:rsidRDefault="7F270A3F" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008630CC">
+        <w:t>If MassHealth determines that staffing is inadequate to fully meet the care coordination needs of all members assigned to the provider for CARES services, MassHealth may implement sanctions or deny claims for inability to render the service in accordance with the regulations.</w:t>
+      </w:r>
+      <w:r w:rsidR="228C98DD" w:rsidRPr="008630CC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="76F5781F" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="74C6BE01" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="390A1A20" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="52BFF844" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5398FD17" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="29A42624" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F322F6D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="1957F9F7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33523ACC" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="5F1D25C3" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A6618C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7C3E8A0B" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0642D0E5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C98132E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="4C548F46" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0124AC5F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="63093F1A" w14:textId="3D298B40" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="6954C94B" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="0C77F1F2" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="420E45A2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="07742C58" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38922D58" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0ED5E8BD" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE26C79" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="00A61492" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B684030" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3BE171D3" w14:textId="7E6FE2DA" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2973504C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3EF020F7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47DC4BCD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="56FEEA86" w14:textId="1D2D7E3F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74BB2992" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...114 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="720C08F1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="008630CC" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-        <w:ind w:left="1800"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B17DABF" w14:textId="3D6DF120" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00020A72" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>must have a senior medical professional (medical doctor, doctor of osteopathic medicine, nurse practitioner, or physician assistant) available during normal business hours to provide consultation services to the</w:t>
+      </w:r>
+      <w:r w:rsidR="5F6F12FA" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> senior care managers and care coordinators</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>. The senior medical professional must be available to provide phone or face-to-face consultation to CARES team members within one business day of a request</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13804AF6" w14:textId="4527E6B0" w:rsidR="00DA4AF8" w:rsidRDefault="00020A72" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>must have at least one licensed registered nurse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D2F8474" w14:textId="26C9B4AC" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00020A72" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4AF8" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve">must have </w:t>
+      </w:r>
+      <w:r w:rsidR="006563D9" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve">access to consultation by </w:t>
+      </w:r>
+      <w:r w:rsidR="00296750" w:rsidRPr="6DEEE345">
+        <w:t>at leas</w:t>
+      </w:r>
+      <w:r w:rsidR="006563D9" w:rsidRPr="6DEEE345">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00296750" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="6DEEE345">
+        <w:t>one licensed social worker</w:t>
+      </w:r>
+      <w:r w:rsidR="006563D9" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve"> employed by the CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1581" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve"> provider’s organization</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6BE7" w:rsidRPr="6DEEE345">
+        <w:t xml:space="preserve"> and working in a clinical role</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F914AC" w14:textId="2324EFF2" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00020A72" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
+        <w:t>must ensure the availability of professional backup staff if coverage is required due to illness, vacation, or other reasons. All staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00A060B0">
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> providing backup coverage must possess an equal or greater level of licensure and certification required for each position and must meet all other requirements of regular staff members</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789AC0FE" w14:textId="5B15D900" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="0038299D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The team </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>must ensure programmatic capacity for responding to and triaging urgent/emergent clinical needs, as identified by a member or their parent/guardian, including maintaining telehealth capacity and after</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22D09">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>hours on-call capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404011B5" w14:textId="1B6F7FC9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Staffing Qualifications and Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F4216C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth will pay for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>TCM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services only when they are furnished by those program staff members designated in 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B30FD0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+        <w:t xml:space="preserve">Program Director </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747287D5" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...91 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...192 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D1FE72" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008630CC">
+        <w:t>The program director must be a medical doctor, doctor of osteopathic medicine, nurse practitioner, or physician assistant with at least five years of clinical experience, at least two of which must be with the target population. At least one of those years must have been spent in an administrative role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1B5638" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C79762" w14:textId="649AF211" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...30 lines deleted...]
-      </w:pPr>
+        <w:t>The program director must ensure that the CARES team meets all requirements in 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482</w:t>
+      </w:r>
+      <w:r w:rsidR="005C43C6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> including </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0759CC" w14:textId="06F7C322" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">development and implementation of the CARES provider policies and procedures in 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482; </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="0FF56633" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="18ABEB5D" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1130600F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="00B5CA0E" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07E1E966" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="59152A4A" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C39D00" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1C04435C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B6AC7E6" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6A98E3A1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A83C245" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...14 lines deleted...]
-          <w:p w14:paraId="2BC0BA7E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="06619512" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68A0977F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BBF3D21" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="73E0D9AC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1298EE29" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="140B82F7" w14:textId="2C3D7F69" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="6E810381" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="167A0BA5" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="545E7B0F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="16711A04" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47A3C1B2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0BFFCD05" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="704A9BEF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="43D1AB5D" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="794D0A98" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="26DEEF30" w14:textId="5DA7E03B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B9C6348" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="45F9FEBF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59997096" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="54D1FA3E" w14:textId="22AEB004" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="667063F9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...276 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68077238" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BB2992" w14:textId="70898D87" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">direction and supervision of all aspects of CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7088">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">, including any necessary </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68B6">
+        <w:t>information technology (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>IT</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68B6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> integration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B36B263" w14:textId="39303073" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>oversight of all human resources and clinical functions of all CARES team staff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C664C9F" w14:textId="62851501" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">oversight of fiscal administration of CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7088">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68B6">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> including billing, budget preparation, and required program statistical and financial reports; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B961C45" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>required programmatic reporting as directed by the Executive Office of Health and Human Services (EOHHS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A8C8EF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-        <w:ind w:left="2520"/>
+        </w:rPr>
+        <w:t>Senior Care Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503170EF" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Qualifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C13F63" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...3 lines deleted...]
-        <w:ind w:left="2520"/>
+    <w:p w14:paraId="13C66143" w14:textId="27456718" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>The CARES provider must employ senior care managers who have the following qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA68B6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8DF20D" w14:textId="2C90D34B" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00FA68B6" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Senior care managers must be </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">licensed in the state of Massachusetts as a registered nurse, a nurse practitioner, or a social worker, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B662E2">
+        <w:t xml:space="preserve">must have </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="464F0EF7">
+        <w:t>a master’s degree in another relevant field with two years of experience working with the target population</w:t>
+      </w:r>
+      <w:r w:rsidR="64E3952C" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> in a direct service capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8BA4BB" w14:textId="4B06BA57" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00B662E2" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>t least one senior care manager must be a licensed social worker, registered nurse, or nurse practitioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="043B62C5" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7548C1F5" w14:textId="5C276A21" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Senior care managers are responsible for the implementation of all aspects of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B662E2">
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00B662E2">
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...21 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> section of this appendix, including</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0345BC29" w14:textId="219EEF3B" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">ensuring the completion and periodic updating of the Comprehensive Assessment and Individual Care Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00617246">
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00617246">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00617246">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...22 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>have a high school diploma or GED and a minimum of two years of experience working with children/adolescents/transition age youth.</w:t>
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25501097" w14:textId="6367BBAB" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">providing oversight of all care coordination, family support, and transition activities as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B994455" w14:textId="611A23FC" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">providing oversight of all monitoring and follow-up activities as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00121108">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section;</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="1B9C024E" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="0D75BBE6" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E4E75E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="2257AD01" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D8CC28F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="1894C86C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C10D7BE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="1ED98E89" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D316E2A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="1B3DD332" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C5C0871" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="2DDBEC33" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69011B7E" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C5149B9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="6A88AF1A" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55864899" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="18B25BBA" w14:textId="138E11F3" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="220B5DE4" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="6C4635CD" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B113351" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="78B62B69" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DEA811E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7FAC5892" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58683BCE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3BAC58BA" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31CB3ADC" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="47D86C9D" w14:textId="5DD4A93E" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C9DC869" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7F2A473B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C1E50B8" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="240B9B01" w14:textId="13FB948D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="291DAC67" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7CFA1DD7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11DF2256" w14:textId="631D7ABA" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>possibly serving as the main and “first line” contact for the member and their parent/guardian, providing regular contact (either face</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>face or by telehealth as determined by member and their parent/guardian);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3834EC39" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>providing weekly individual supervision to care coordinators and ensuring regular supervision of other team members; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61571C46" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>providing ongoing training to care coordinators on medical aspects of the target population.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0AE308" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...119 lines deleted...]
-        <w:ind w:left="2520"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care Coordinator </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B462C6" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243E40F7" w14:textId="6B32C5CA" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">The CARES provider must employ care coordinators that have </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667063F9" w14:textId="46B8CAEB" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="6428F9CD" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>a bachelor’s degree from an accredited institution with one year of relevant experience with the target population</w:t>
+      </w:r>
+      <w:r w:rsidR="13692FAB" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> in a direct service capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B827E5" w14:textId="792AD2D6" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>an associate’s degree from an accredited institution with two years of relevant experience with the target population</w:t>
+      </w:r>
+      <w:r w:rsidR="21AF3D0D" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> in a direct service capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DF26E7" w14:textId="256ED97D" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="6428F9CD" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>a high school diploma or equivalent and a minimum of three years of relevant experience with the target population</w:t>
+      </w:r>
+      <w:r w:rsidR="38C8B8E5" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> in a direct service capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529FFBAF" w14:textId="4FC30602" w:rsidR="00CC1A86" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E433EE" w14:textId="15DAC475" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Care coordinators are responsible for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A8DF6E" w14:textId="04AF698A" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">facilitating the development and periodic updating of the Comprehensive Assessment and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00617246">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00617246">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...32 lines deleted...]
-      </w:pPr>
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...19 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> section of this appendix;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0490565E" w14:textId="35617D71" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">providing care coordination, family support, and transition activities as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...20 lines deleted...]
-      </w:pPr>
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> section;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304E1663" w14:textId="00770103" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">providing monitoring and follow-up activities as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBD9D52" w14:textId="70DD3559" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>possibly serving as the main and “first line” contact for the member and their parent/guardian, providing regular contact (either face</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>face or by telehealth as determined by the member and their parent/guardian);</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="481C2CD8" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="73C6E044" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4B019F6A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="3B3E12C0" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="184D7E9A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="57621BF3" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FFE8C4B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="69D72F10" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13591BD9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="7F356754" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C8E1E62" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="3EC9FEA5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="663AE6F7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0866033B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="7CBB8890" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C969698" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="4172FFA9" w14:textId="3541BEF0" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5D85CC0F" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2C9C53E0" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BF13C52" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="2F9683CB" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70A41E88" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3C4ADC96" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63343446" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="4BE25449" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64C65EC8" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="73607CA5" w14:textId="44C8430B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="292F1A71" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="700F899E" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F16173A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="65F2BF28" w14:textId="1F1F54C8" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70F239EE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="560FE7D7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B4925F7" w14:textId="5C8ADB67" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>maintaining linkages and a working relationship with local providers of all services in order to facilitate referrals from these providers and to ensure care is properly coordinated for the member and their parent/guardian; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104219AC" w14:textId="6118ED7C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">providing all services listed in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6160">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section in partnership with the CARES team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A400B2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Family Support Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BBA54C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Qualifications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C13F63" w14:textId="71549210" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>The CARES provider must employ family support staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00A060B0">
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> who are strength-based and culturally and linguistically responsive paraprofessionals </w:t>
+      </w:r>
+      <w:r w:rsidR="00886293">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>who practice under the supervision of a care coordinator or care manager. They must have experience navigating child</w:t>
+      </w:r>
+      <w:r w:rsidR="00886293">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> and family-serving systems and supporting family members who are involved with the child</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4373">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> and family-serving systems and have, at minimum, one of the following qualifications</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4373">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA9664B" w14:textId="0F483A3E" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="00B24A74" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>xperience as a caregiver of a youth with special needs, preferably a youth with physical health needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC64753" w14:textId="4DFDC4E8" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="00B24A74" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4373">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> a certified community health worker</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAB3390" w14:textId="4D3B5679" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="00B24A74" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> bachelor’s degree in a human services field from an accredited university and one year of relevant experience working with the target population</w:t>
+      </w:r>
+      <w:r w:rsidR="1D044352" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> in a direct service capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE5F12E" w14:textId="48D1637A" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="00B24A74" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
+        <w:t>n associate’s degree in a human service field from an accredited school and one year of experience working with children/adolescents/transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00455005">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
+        <w:t>age youth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6251B1" w14:textId="3624D687" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="00B24A74" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> high school diploma or GED and a minimum of two years of experience working with children/adolescents/transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00455005">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>age youth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3815A509" w14:textId="419002D4" w:rsidR="00CC1A86" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsibilities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="291DAC67" w14:textId="3E46C2D9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...145 lines deleted...]
-        <w:spacing w:before="240"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t>Family support staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00A060B0">
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> are responsible for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726BA436" w14:textId="77777777" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...215 lines deleted...]
-      </w:pPr>
+        <w:t>providing family support to enable the member’s parent/guardian to navigate the health care system with or on behalf of the member;</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="1D1B719F" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="098D5FF1" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7248D73C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="5D640EC2" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7615C6" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="629719EB" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202E4C3C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="59CA265C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B2F64A7" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="3B2E7708" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54351FC0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00993F0F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1214CB10" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="202C2D3C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="42BEE986" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D009F9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="31118E50" w14:textId="54FF0CDF" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="1D6EB342" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="0359D9DD" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40E2A446" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0FA661F7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C4DE28" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7D090A28" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="088B7E60" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7C0F239A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7BD42E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="11499D88" w14:textId="6BD5D470" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B87E877" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1124461A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17EDEB75" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6C61E9F9" w14:textId="37A2063F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3ADFB6F4" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="37268FB6" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00297082" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26879FAF" w14:textId="3BADD573" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>educating the member’s parent/guardian about how to effectively navigate child-serving systems for themselves and about the existence of informal/community resources available to them, and facilitating the parent/guardian’s access to these resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C05BDFD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>helping with implementation of care plans; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43565C57" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>participating in all care planning meetings and processes for the member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFD1992" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Provider and Staff Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCABEF1" w14:textId="09130262" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to staff qualifications, the CARES team </w:t>
+      </w:r>
+      <w:r w:rsidR="7D1F1FCB" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required to complete trainings outlined in </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ection</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>. CARES providers must have policies and procedures describing required trainings and how monitoring will occur to ensure completion of these requirements. CARES providers must document compliance with training requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all CARES team members (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irector, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anager, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oordinator, and </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="66500225" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>taff)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CARES providers may require additional trainings as they </w:t>
+      </w:r>
+      <w:r w:rsidR="004B59D3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deem it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>necessary to deliver quality care management services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0C19A4" w14:textId="0F6A3DCE" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="2136C2BD" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CARES provider must provide training to </w:t>
+      </w:r>
+      <w:r w:rsidR="33C13CA0" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="11E67196" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>CARES team members</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irector, </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anager, </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oordinator, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5CAE4E79" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>taff)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC" w:rsidRPr="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he CARES provider </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>must keep r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ecords of completed training on file and update</w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regularly. The training must be completed within three months of employment</w:t>
+      </w:r>
+      <w:r w:rsidR="754014E0" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00456C3E" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>within three</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64AC4" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41355" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="754014E0" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">updates to these requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6058">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that are </w:t>
+      </w:r>
+      <w:r w:rsidR="754014E0" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00533FCC">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a team member’s </w:t>
+      </w:r>
+      <w:r w:rsidR="754014E0" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>role on the CARES team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whichever comes later, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and must include </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6740663E" w14:textId="2CB7D65D" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>care coordination principles for children and families, including needs of populations with multiple co-occurring conditions;</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0BBD">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9F452C" w14:textId="79D1B9F6" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>racial, cultural, and linguistic equity, including implicit bias</w:t>
+      </w:r>
+      <w:r w:rsidR="000B0BBD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1B8250" w14:textId="792EC096" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to those topics, </w:t>
+      </w:r>
+      <w:r w:rsidR="4B0151E1" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">senior care managers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>care coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="004B6058">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and family support staff members must complete training within three months of employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41355" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or within three months of any updates to these requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6058">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that are </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41355" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>relevant to their role on the CARES team</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whichever comes later, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D63013E" w14:textId="0F50A61B" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>community-based resources, social service system</w:t>
+      </w:r>
+      <w:r w:rsidR="00A1440E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>, and state agency resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A337A9E" w14:textId="65EBE038" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
-          <w:ilvl w:val="2"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">educational systems, including training on </w:t>
+      </w:r>
+      <w:r w:rsidR="00653341">
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t>The Individual Care Plan (ICP</w:t>
+        <w:t xml:space="preserve">ndividualized </w:t>
+      </w:r>
+      <w:r w:rsidR="00653341">
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...19 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">ducation </w:t>
+      </w:r>
+      <w:r w:rsidR="00653341">
+        <w:t>p</w:t>
+      </w:r>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...211 lines deleted...]
-        <w:t>long- and short-term clinical, functional (e.g., need for assistance with activities of daily living (ADLs), developmental, and social goals – which are specific, achievable, and time-specific – as well as aspirational (e.g., long-term hopes);</w:t>
+        <w:t>lans (IEPs) and 504 plans; and</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="185B8AFC" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="28BF8AF5" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B11F92" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="4D8DD4AD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A1529A3" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="5524BEC6" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28EB26F6" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="7DB7882B" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60426F8D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="04EFDC73" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FBE594C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="00E8E0F4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="010A9476" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D13B309" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="0DEE1F9B" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C84067" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="033F26C8" w14:textId="570247EA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="0A36570E" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="34879465" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AEF97AD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="57428EFE" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="249A8F2E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="2F747F07" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5873AE8D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3996C573" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68FC4511" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0289FD2B" w14:textId="68218D5D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F281F5" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="2B739FC7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6270533E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="69A686A0" w14:textId="0DC5585B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61B66C48" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="27DFBE22" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F3EA18" w14:textId="751297C3" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="6428F9CD" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0D77312F">
+        <w:t>shared plan of care development, including learning from and building partnerships with families, with a life course framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55611539" w14:textId="6843CCB0" w:rsidR="11DC7677" w:rsidRPr="00E43299" w:rsidRDefault="11DC7677" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth may implement other trainings or technical assistance that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2279">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2279" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2279">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deems </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>necessary or appropriate for participating providers, including on an individual provider basis if determined nec</w:t>
+      </w:r>
+      <w:r w:rsidR="4ED88FAA" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>essary by MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2279">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F688DBC" w14:textId="0C105914" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Though formal training in the following topics is not required, CARES provider</w:t>
+      </w:r>
+      <w:r w:rsidR="002014E3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="002014E3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all staff </w:t>
+      </w:r>
+      <w:r w:rsidR="002014E3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can demonstrate competencies in </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F239EE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00F1624B" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1624B">
+        <w:t>motivational interviewing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A5618A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00F1624B" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1624B">
+        <w:t>trauma-informed care;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9BAB32" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00F1624B" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1624B">
+        <w:t>health and medical complexity literacy; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7503829D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00F1624B" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1624B">
+        <w:t xml:space="preserve">transition and referral processes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579F7F3C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="6428F9CD" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="10518E71">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE110F8" w14:textId="6A35FF46" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CARES team is responsible for ensuring that medically necessary services are accessed, coordinated, and delivered in a strength-based, individualized, member-driven, ethnically and culturally competent, linguistically appropriate, and accessible manner. The CARES team must provide, at minimum, the following services to all members assigned to the provider’s case management program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0154AA5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Comprehensive Assessment, Individual Care Plan, and Periodic Reassessment </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2817F146" w14:textId="4C8D6B26" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">maintaining effective, coordinated, and communicative relationships with designees from the member’s care team, such as primary care physicians, health </w:t>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">The CARES team must perform a </w:t>
+      </w:r>
+      <w:r w:rsidR="53AC93FA" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">person-centered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">comprehensive assessment </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4505B" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">of each member seeking CARES services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>at least once a year to determine the member</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5F98">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> and their parent/guardian’s needs for any medical, educational, social, or other services to develop an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">. The comprehensive assessment must be completed concurrently with the development of an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> within 60 days of initial intake of the member. The CARES team must convene and facilitate care planning meetings to develop a member-centered </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">, using the information collected during the comprehensive assessment. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> must be developed in collaboration with the member and their parent/guardian, be unique to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27EB0">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27EB0" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">member, and be accessible to the member and their parent/guardian. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="52DF39E2" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="1B5D1538" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25CD2163" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="1B63D671" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4986A35D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="6026629F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D35FCCD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="3BA26918" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B303265" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="60A696CF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="730A1212" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="71F45BE9" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4676FC3F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75A04993" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="5DB7C770" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="213394C6" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-            <w:pPr>
+          <w:p w14:paraId="6E6B099F" w14:textId="13E470B6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5489D1DE" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3318BCDF" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58BC77A7" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5D03D3F1" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="514738BA" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="76E6B324" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34582976" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6B87087B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="353B714E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="66A3512D" w14:textId="365D3F0F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44768438" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="352BB2BF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BB2BBE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="75254D70" w14:textId="68750F71" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4645142E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="001D2CBE" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...148 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A3AC351" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398FD536" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...151 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Comprehensive Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF3423C" w14:textId="685478A7" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Monitoring and follow-up activities are necessary to ensure that the ICP is implemented and adequately addresses the member’s needs. This can be accomplished with the member and their parent/guardian and other members of the care team and conducted at </w:t>
+        <w:t>These assessment activities include, but are not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27EB0">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4173">
+        <w:t xml:space="preserve"> the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA11105" w14:textId="5DE1CEBD" w:rsidR="00191569" w:rsidRDefault="00DE4173" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="7CAC2E9B">
+        <w:t>aking the member’s history, which must capture the full spectrum of medical, social, educational, and emotional needs</w:t>
+      </w:r>
+      <w:r w:rsidR="33AAD1FE" w:rsidRPr="7CAC2E9B">
+        <w:t xml:space="preserve"> as well as self-identified strengths, weaknesses, interests, choices, care goals, personal goals</w:t>
+      </w:r>
+      <w:r w:rsidR="526E88EA" w:rsidRPr="7CAC2E9B">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A27EB0">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="526E88EA" w:rsidRPr="7CAC2E9B">
+        <w:t>as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00A27EB0">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="526E88EA" w:rsidRPr="7CAC2E9B">
+        <w:t>advance directive status and guardianship status</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49808E58" w14:textId="35ACBB44" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00DE4173" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>dentifying the member’s needs and completing related documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E1A0EE" w14:textId="1F55EA64" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00DE4173" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
+        <w:t>athering information from other sources such as the parent/guardian, medical providers, state agencies, social service providers, and educators to form a complete assessment of the member</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB0AD1E" w14:textId="4B815287" w:rsidR="5EDFBCBC" w:rsidRDefault="00DE4173" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDFBCBC" w:rsidRPr="464F0EF7">
+        <w:t>nsuring that the comprehensive assessment take</w:t>
+      </w:r>
+      <w:r w:rsidR="00191569">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="5EDFBCBC" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> place in a location that meets the member’s needs</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C96E907" w14:textId="06618CB2" w:rsidR="062599D2" w:rsidRDefault="00DE4173" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Keeping </w:t>
+      </w:r>
+      <w:r w:rsidR="062599D2" w:rsidRPr="464F0EF7">
+        <w:t>records of the comprehensive assessment in the member’s medical record</w:t>
+      </w:r>
+      <w:r w:rsidR="6BD0EC02" w:rsidRPr="464F0EF7">
+        <w:t>, communicat</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidR="0058725C">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="6BD0EC02" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> to the member and their parent/guardian, and </w:t>
+      </w:r>
+      <w:r w:rsidR="0058725C">
+        <w:t xml:space="preserve">sharing them </w:t>
+      </w:r>
+      <w:r w:rsidR="6BD0EC02" w:rsidRPr="464F0EF7">
+        <w:t>with the member’s providers</w:t>
+      </w:r>
+      <w:r w:rsidR="00316E31">
+        <w:t xml:space="preserve"> as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="6BD0EC02" w:rsidRPr="464F0EF7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11880DC4" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Periodic Reassessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADFB6F4" w14:textId="26D0C75C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="004B4AD0" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t>After the initial comprehensive assessment, a reassessment is to be conducted at least once every year to ensure the member continues to meet eligibility requirements and to determine whether the member</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5B73">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>their parent/guardian’s needs, conditions, and/or preferences have changed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337A8F86" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Reassessments should also occur when there are significant changes in the member’s health and functional status, life circumstances, or social service needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FFE928" w14:textId="5D061513" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve">Any needed changes that are identified should be updated in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>. The member and their parent/guardian, along with appropriate service providers, state agencies, and other members of the care team, must be consulted during reassessment of needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760A85D0" w14:textId="675F4714" w:rsidR="08D88CA6" w:rsidRDefault="08D88CA6" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">The process for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE05E3">
+        <w:t>updating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> must include </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC6BB6C" w14:textId="4605BD2D" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE05E3">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6" w:rsidRPr="00DE05E3">
+        <w:t>etermining</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve">nrollee’s progress toward goals; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640C7679" w14:textId="1481B7F7" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">eassessing the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">nrollee’s health status; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0326F" w14:textId="4586BE50" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">eassessing the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">nrollee’s goals; </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="54AF1185" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="5561A244" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D0C6EFC" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="4F162778" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="510A7C02" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1FF4F831" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A4436FD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="13E2423A" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45FE4EB8" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6A13570D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481EB545" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...14 lines deleted...]
-          <w:p w14:paraId="5D1CFC65" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="02FF7F78" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EC9C7BB" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C0B90D9" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3E002010" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C0ACBA" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="25DAC91A" w14:textId="3DC4A074" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="70F66800" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3E3B234E" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B3FECC3" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1D9AF0E8" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E6ADFB0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5C18C4D4" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25143D87" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="0B564BC4" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14892EAD" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6F80FBC5" w14:textId="08A55F65" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DD05306" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5816D67B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C0E0583" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="50FABD40" w14:textId="7F2F191A" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3800BA1E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
-[...200 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C186636" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="526B3F6A" w14:textId="1CF4FB37" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">onitoring the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">nrollee’s adherence to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D67B1">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F716A79" w14:textId="7D563EA6" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">ocumenting recommendations for follow-up; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F03D507" w14:textId="70AE660E" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t>aking necessary changes in writing, as necessary, to reflect these activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292DD481" w14:textId="566710BF" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ensuring that t</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t>nrollee sign</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve"> or otherwise approv</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve"> the updates to </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5976">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D67B1">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="08D88CA6">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE63768" w14:textId="01D1C57A" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve">otifying the Enrollee’s </w:t>
+      </w:r>
+      <w:r w:rsidR="004C067D">
+        <w:t>primary care provider (</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t>PCP</w:t>
+      </w:r>
+      <w:r w:rsidR="004C067D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t xml:space="preserve"> or PCP </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="08D88CA6">
+        <w:t>esignee of the update.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706C662B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">If there are no significant changes to the member’s needs, the care manager should perform an abbreviated evaluation of the member’s current status including rescreening for risk factors and document the evaluation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09987124" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        </w:rPr>
+        <w:t>The Individual Care Plan (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04767DD9" w14:textId="43D13446" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00B46E5A" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>be driven by the member and their parent/guardian, authorized health care decision-maker, and other relevant providers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C694DE" w14:textId="4F46F3AC" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00B46E5A" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">specify the goals and actions to address the medical, social, educational, and other services needed by the member and their parent/guardian, outlined in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00156893">
+        <w:t>“C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00156893">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">oordination </w:t>
+      </w:r>
+      <w:r w:rsidR="00156893">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>ctivities</w:t>
+      </w:r>
+      <w:r w:rsidR="00156893">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> section</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D49FAD6" w14:textId="6FFEE333" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00B46E5A" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="464F0EF7">
+        <w:t>identify a course of action to respond to the assessed needs of the member and their parent/guardian, with concrete interventions and strategies</w:t>
+      </w:r>
+      <w:r w:rsidR="5B431A0C" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="464F0EF7">
+        <w:t>identified responsible persons</w:t>
+      </w:r>
+      <w:r w:rsidR="0475401B" w:rsidRPr="464F0EF7">
+        <w:t>, and potential barriers to meeting goals</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A28DD0D" w14:textId="205F13F0" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00B46E5A" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
+        <w:t>be shared and included in transition of care communication with relevant providers, state agencies, and members of the care management team</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09220AD1" w14:textId="02E73CF2" w:rsidR="651B5363" w:rsidRDefault="00B46E5A" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B46E5A">
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009E1262">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="464F0EF7">
+        <w:t>e signed or otherwise approved by the member or the member’s parents/guardians</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41949DEC" w14:textId="7B828915" w:rsidR="651B5363" w:rsidRDefault="0032644C" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t>The CARES provider shall establish and maintain policies and procedures to ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46E5A">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> a member or their parents/guardians can sign</w:t>
+      </w:r>
+      <w:r w:rsidR="002535A1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> or otherwise convey approval of</w:t>
+      </w:r>
+      <w:r w:rsidR="002535A1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E6540E">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> when it is developed or mod</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46E5A">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="651B5363" w:rsidRPr="5C03779C">
+        <w:t>fied. Such policies and procedures sh</w:t>
+      </w:r>
+      <w:r w:rsidR="1C6765C2" w:rsidRPr="5C03779C">
+        <w:t>all include</w:t>
+      </w:r>
+      <w:r w:rsidR="002535A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t xml:space="preserve">all of </w:t>
+      </w:r>
+      <w:r w:rsidR="002535A1">
+        <w:t>the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF30161" w14:textId="627BC97F" w:rsidR="1C6765C2" w:rsidRDefault="00FB4C14" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
-[...119 lines deleted...]
-        <w:t>A CARES program provider must provide MassHealth or its designee any requested documentation for purposes of a member’s medical necessity review for CARES program services. The requested documentation must be submitted to MassHealth or its designee within MassHealth’s or its designee's time specifications.</w:t>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="1C6765C2" w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve">Informing members or their parents/guardians of their right to approve of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E6540E">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002535A1">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="3B14B238" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="78566359" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A856C58" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="64563EFD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B9A4941" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5BBB56DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78F921EB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3D0025CA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08973660" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="49B6977D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0DBA0C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...14 lines deleted...]
-          <w:p w14:paraId="25A7288A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7CDE7FD5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EDAFE05" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18CB093B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="324FF888" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="402DE0C5" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="40FE56D8" w14:textId="3B4C4DAB" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5AEE1678" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="4FF2A03F" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2405E137" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="252E4718" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="109DD0C7" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7B6A1DA3" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="115F14F3" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7D92137A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07B359AA" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="63363FBA" w14:textId="68021FEF" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="068388C2" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="1668A1B3" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F221E37" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="7A8EB640" w14:textId="471018EF" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AE0E869" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
+    <w:p w14:paraId="3A7CE47C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CAE392E" w14:textId="62690C76" w:rsidR="1C6765C2" w:rsidRDefault="1C6765C2" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:numPr>
+          <w:ilvl w:val="5"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>Providing mechanisms for the member or their parent/guardian to sign</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> or otherwise convey approval of</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E6540E">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t>, including a process for allowing electronic signature, which may be used to meet this requirement. Such mechanisms shall meet the member</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5C03779C">
+        <w:t xml:space="preserve"> or their pa</w:t>
+      </w:r>
+      <w:r w:rsidR="623C581A" w:rsidRPr="5C03779C">
+        <w:t>rent/guardian’s accessibility needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45077901" w14:textId="27096B30" w:rsidR="5B404F3C" w:rsidRDefault="5B404F3C" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber7"/>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t>Documenting the member</w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> or their parent/guardian’s verbal approval of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E6540E">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E6540E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">in the member’s medical record, including a description of the accommodation need that does not permit the member or their parent/guardian to sign the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B7FA1">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00976B8B">
+        <w:t xml:space="preserve">If there is no </w:t>
+      </w:r>
+      <w:r w:rsidR="0AD8453E" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve">accommodation need, the provider shall document </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0A89">
+        <w:t>why it could not obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="0AD8453E" w:rsidRPr="464F0EF7">
+        <w:t xml:space="preserve"> a signature and shall obtain a signature from the member or their parent/guardian within three months of the verbal approval. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB51890" w14:textId="2F61D00E" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="004C0A89" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">be developed in a form and format specified by MassHealth and shared with the member’s PCP or PCP designee. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> must include</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all of the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A7C01CF" w14:textId="0EA064C7" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00634BE6" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E30DD5" w:rsidRPr="00E30DD5">
+        <w:t xml:space="preserve">Name and contact information for care manager(s) and additional care team members as applicable, such as the member’s PCP or PCP designee, specialists, school or early childhood personnel who support the member’s care, the MassHealth Community Case Management (CCM) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DD5">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E30DD5" w:rsidRPr="00E30DD5">
+        <w:t>rogram clinical manager, continuous skilled nursing (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E30DD5" w:rsidRPr="00E30DD5">
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E30DD5" w:rsidRPr="00E30DD5">
+        <w:t>) agencies and nurses, and any community-based organization or state agency personnel who support the member’s care</w:t>
+      </w:r>
+      <w:r w:rsidR="00806277">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325E5690" w14:textId="4B70887D" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="003804DF" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>ealth summary, which must include</w:t>
+      </w:r>
+      <w:r w:rsidR="009B71C6">
+        <w:t>, but is not limited to,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> medical history</w:t>
+      </w:r>
+      <w:r w:rsidR="009B71C6">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>behavioral history</w:t>
+      </w:r>
+      <w:r w:rsidR="009B71C6">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B71C6">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>personal, educational, and social circumstances. The health summary must also include</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF653A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7116">
+        <w:t xml:space="preserve">all of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF653A">
+        <w:t>the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682BAF85" w14:textId="6E2E6F38" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00BF653A" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
-[...22 lines deleted...]
-        <w:contextualSpacing/>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The CARES provider must satisfy all of the requirements in the member assignment sections of </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve"> list of current services the member is receiving to meet current needs or conditions identified from the comprehensive assessment or from other screenings or assessments</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1308">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF98005" w14:textId="4E2B157B" w:rsidR="009B748D" w:rsidRDefault="008B1308" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>conduct and document evaluations to determine eligibility for the CARES program as established in the Clinical Eligibility section;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>educate the member and their parent/guardian regarding the CARES program and care management services face-to-face, in person, or via telehealth;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve">ong- and short-term clinical, functional (e.g., need for assistance with activities of daily living </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0267D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>provide information about the member’s rights and responsibilities when receiving CARES program services;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>ADLs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0267D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>inform the member and parent/guardian of their right to choose among CARES providers and other TCM services;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>), developmental, and social goals</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0267D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>obtain and document signed release of information forms meeting HIPAA requirements for sharing personal health information to other providers, schools, MassHealth, any other health plans, and other necessary parties to ensure effective care coordination and communication;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>which are specific, achievable, and time-specific</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0267D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">if the member/parent/caregiver consents to receive CARES services, complete a comprehensive assessment and create an ICP in partnership with the member and their parent/guardian as specified in the CARES Scope of Services section within 60 days upon referral or identification of the member; </w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>as well as aspirational (e.g., long-term hopes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00620556">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B66C48" w14:textId="45C3811B" w:rsidR="009B748D" w:rsidRDefault="00620556" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>provide the member and their parent/guardian both a paper and electronic copy of the member’s completed individual care plan in English and in the member and their parent/guardian’s primary language (or language of choice) within 60 days of referral or identification of the member; and</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">provide the member and their parent/guardian a letter, via both certified mail and electronic transmission, if available, notifying enrollment in the MassHealth CARES program within 30 days of the enrollment effective date. The letter must </w:t>
-[...6 lines deleted...]
-        <w:ind w:left="2160"/>
+        <w:t>ducational needs, which must include any required supports for member to be successful in school, including but not limited to information on IEPs, 504 plans, and any school-based related services (e.g., physical, occupational, and speech therapy</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">include, at minimum, the enrollment effective date, the name of the CARES program provider, an overview of CARES services, the designated care manager’s name and contact information, and a reminder that enrollment in the CARES program does not affect the member’s benefits or enrollment in MassHealth or health plan. </w:t>
-[...59 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve"> behavioral health supports</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The removal of assignment procedures can begin if a member no longer needs or is no longer eligible for CARES program services. This may occur if one or more of the following circumstances exists:</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve"> and nursing services for medical care or assistance with activities of daily living)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0657">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">all parties concur the member has met the goals of their ICP and is stable enough to no longer require the services of a CARES program provider; </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
-        <w:tblInd w:w="132" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="4E4A3687" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="15887BCA" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56681687" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5CECBD7B" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72351580" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="012E08FB" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7986D53E" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="5E1B2ADF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4334" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44AFB491" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="534894DD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23AF010F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
-[...14 lines deleted...]
-          <w:p w14:paraId="0BC862E3" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="2283BE26" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="332285CE" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1185" w:type="dxa"/>
+            <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2186480D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="4E740D0C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3786ED4B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="55255DB3" w14:textId="794C768E" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="79B9A100" w14:textId="77777777" w:rsidTr="00442A04">
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3DE48B53" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4080" w:type="dxa"/>
+            <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="101AC28C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="3001AD1B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA61EBE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="4B5AAB8A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4330" w:type="dxa"/>
+            <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18F64D78" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="6265917A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C06C48B" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="228B5118" w14:textId="6D8AE02A" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>PHY</w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:noBreakHyphen/>
-              <w:t>167</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AAEDB11" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="77C95E51" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5116FB75" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00442A04">
+          <w:p w14:paraId="45ADF6DE" w14:textId="03344D4E" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...3 lines deleted...]
-              <w:t>07/07/23</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6162739C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
+    <w:p w14:paraId="091099E6" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...3 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:ind w:left="2520"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+    </w:p>
+    <w:p w14:paraId="2E64E8D7" w14:textId="783CCAA9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B0657" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the member has service and support needs that can be met by parent/guardian and services without the intensive level of the CARES program;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the member/guardian/legally authorized representative and family are no longer interested in the CARES program;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>ealth-related social needs (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>HRSN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the member is no longer eligible for MassHealth; </w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve">) supports, including but not limited </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the member has moved out of Massachusetts; or</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t xml:space="preserve">supports and services related to housing, nutrition (e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D" w:rsidRPr="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">Supplemental Nutrition Assistance Program </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>members who are 18 years of age or older, pregnant, parents, or married, and who are otherwise capable of consenting, may exercise independent choice to be unassigned</w:t>
-[...6 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="6E35B175" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="009B748D">
+        <w:t>SNAP</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D" w:rsidRPr="008D7A0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Women, Infants, &amp; Children Nutrition Program</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>WIC</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>), utility assistance, and transportation needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A932E25" w14:textId="5A3301DA" w:rsidR="0A8F65C5" w:rsidRDefault="0A8F65C5" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+      <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Before the removal of assignment from the CARES program, the CARES team must convene to develop an aftercare/transition plan for the member and their family. The aftercare/transition plan must include at a minimum: </w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidR="2B62CCE7" w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>date and reason for the removal of assignment and signed consent form from member, member’s family. or legal guardian;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>strengths, interests, preferences, and cultural considerations</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D783AA6" w14:textId="056C57E1" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>summary of treatment/care recommendations and documentation of ongoing strategies and resources to assist the member and their parent/guardian in sustaining necessary supports post-removal of assignment;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">The right to an </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>identification of any referrals to other appropriate service providers for any health or social services required by the member;</w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">ppeal of any denial, termination, suspension, or reduction in services, or any other change in providers, services, or medications included in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004856D0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">list of services that are in place post-removal of assignment and providers arranged to deliver each service; and </w:t>
-[...9 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0023151D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBF4B28" w14:textId="2874125B" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a list of prescribed medications, dosages, and possible side effects and ongoing treatments, including DME usage and any therapies.</w:t>
-[...6 lines deleted...]
-        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">Information on the availability of and access to </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The CARES program provider must provide the member and their parent/guardian a letter, via both certified mail and, if available, electronic transmission, notifying the termination of their enrollment in the MassHealth CARES program within 30 days of the termination date. The letter must include at minimum: effective termination date, the reason for the termination, the name of the CARES Program provider and contact information for any questions, and reminder that the termination of their enrollment in the CARES program does not affect the member's benefits or enrollment in MassHealth or health plan. </w:t>
-[...4 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId7"/>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7CAC2E9B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mbudsman services</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7A0D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70453C0C" w14:textId="3730F861" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="007422E5" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481A35">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">ecommended action steps for each goal with </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>associated responsible care team member and any related accessibility requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1D7E30" w14:textId="6CB57A53" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="007422E5" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00481A35">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>pcoming medical and social service transitions, as well as strategies to support continuity of care during times of transition</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EF08B8" w14:textId="2BAAD3C3" w:rsidR="00FC49C6" w:rsidRPr="000747AC" w:rsidRDefault="00481A35" w:rsidP="0059057B">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(5)</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E1111">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">n emergency plan, to be accessed by emergency medical technicians (EMTs) and emergency department (ED) providers as needed. The emergency plan includes a list of medications, needed accommodations (e.g., local anesthesia for intravenous access), </w:t>
+      </w:r>
+      <w:r w:rsidR="002375FB">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">allergies, </w:t>
+      </w:r>
+      <w:r w:rsidR="002375FB">
+        <w:t xml:space="preserve">as well as </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>providers most involved in the member’s care and their contact information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F9D8EE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">Care Coordination and Family Support Activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C03FA93" w14:textId="01298044" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">Using the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>, the CARES team must partner with the member and their parent/guardian to obtain needed services by</w:t>
+      </w:r>
+      <w:r w:rsidR="006647B5">
+        <w:t xml:space="preserve"> doing the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6926274F" w14:textId="393EFDD8" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="006647B5" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="2136C2BD" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">aving a designated CARES team member (either a care coordinator or a senior care manager) serve as the primary and “first line” contact for the member and their parent/guardian. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F62005">
+        <w:t xml:space="preserve">designated </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4202">
+        <w:t xml:space="preserve">CARES team member </w:t>
+      </w:r>
+      <w:r w:rsidR="2136C2BD" w:rsidRPr="10518E71">
+        <w:t>must provide regular contact with the member and their parent/guardian (either face</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2136C2BD" w:rsidRPr="10518E71">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2136C2BD" w:rsidRPr="10518E71">
+        <w:t>face or by telehealth as determined by the member and their parent/guardian)</w:t>
+      </w:r>
+      <w:r w:rsidR="590BBE89" w:rsidRPr="10518E71">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4F53A6E2" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB0CA9F" w14:textId="791D432A" w:rsidR="009B748D" w:rsidRDefault="1727F383" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">Regular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t xml:space="preserve">contact should include proactive review of previous and </w:t>
+      </w:r>
+      <w:r w:rsidR="3E530E77" w:rsidRPr="10518E71">
+        <w:t>current</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t xml:space="preserve"> needs</w:t>
+      </w:r>
+      <w:r w:rsidR="05141CE1" w:rsidRPr="10518E71">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t xml:space="preserve"> including but not limited to </w:t>
+      </w:r>
+      <w:r w:rsidR="00910954">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t>as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00910954">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t xml:space="preserve"> current health status, </w:t>
+      </w:r>
+      <w:r w:rsidR="00910954">
+        <w:t>durable medical equipment (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00910954">
+        <w:t>DME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00910954">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t xml:space="preserve">requirements, medication access for refills, social and educational needs, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B05FE">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007901F8">
+        <w:t>any other barriers to completing referrals that were previously made</w:t>
+      </w:r>
+      <w:r w:rsidR="002B05FE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="4F3EAD3C" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10F25A31" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7ACECF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E5CC034" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57465F09" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B8B56F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66154301" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B87BD7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3873D853" w14:textId="056D12D6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2D003D6A" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3288C2C5" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A4CF97" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3621C9AA" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7554D7DA" w14:textId="4942524D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E615330" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A146F57" w14:textId="36C12D8F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3ADB7A5F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD00732" w14:textId="7A71C01D" w:rsidR="6093D6D0" w:rsidRDefault="6093D6D0" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber5"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007901F8">
+        <w:t>Having a designated CARES team member (either a care coordinator or a senior care manager) serve as the primary contact for the member and their parent/guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="35C907DC" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">on its own </w:t>
+      </w:r>
+      <w:r w:rsidR="005F106F">
+        <w:t xml:space="preserve">cannot </w:t>
+      </w:r>
+      <w:r w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">count as </w:t>
+      </w:r>
+      <w:r w:rsidR="3373A469" w:rsidRPr="10518E71">
+        <w:t>one of the two</w:t>
+      </w:r>
+      <w:r w:rsidR="68F3D294" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> minimum monthly CARES services required for payment</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31864">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="68F3D294" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="708E7E08" w:rsidRPr="10518E71">
+        <w:t>but proactive review of the previous or current needs with the member and/or their parent</w:t>
+      </w:r>
+      <w:r w:rsidR="002460FB">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="708E7E08" w:rsidRPr="10518E71">
+        <w:t>guardian can count as a qualify</w:t>
+      </w:r>
+      <w:r w:rsidR="001251A8">
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="708E7E08" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> CARES service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2452882E" w14:textId="3781AAB7" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="004804F8" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">roviding a dedicated phone number and </w:t>
+      </w:r>
+      <w:r w:rsidR="00200340">
+        <w:t xml:space="preserve">being </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00200340">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">call 24 hours a day, 365 days per year to respond and triage any medical questions, including but not limited to assisting with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>DME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve"> needs or failures, helping access any other medical services as needed, and triaging medical crises and emergencies</w:t>
+      </w:r>
+      <w:r w:rsidR="07167E88" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C59FAEB" w14:textId="49F4AF31" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="00D70566" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="77C3051C" w:rsidRPr="007901F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roviding a phone number 24 hours a day, 365 days per year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="77C3051C" w:rsidRPr="007901F8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not a distinct activity that can count as one of the two minimum monthly CARES services that must be rendered to receive the monthly payment</w:t>
+      </w:r>
+      <w:r w:rsidR="005F029E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FBFC50" w14:textId="38A71287" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="008D008D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>elping the parent/guardian advocate for and access resources and services to meet the family’s needs. This may include, but is not limited to, assisting with the identification and development of natural supports and access to support groups, faith groups, and community supports that will help the parent/guardian address the member’s needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B43915">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4645142E" w14:textId="0491944E" w:rsidR="009B748D" w:rsidRPr="00D66DD5" w:rsidRDefault="00B43915" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">aintaining effective, coordinated, and communicative relationships with designees from the member’s care team, such as primary care physicians, health systems, specialty providers, dental providers, behavioral health providers, CCM and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>CSN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve"> supports, and other state agencies (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E" w:rsidRPr="00DE1D2E">
+        <w:t xml:space="preserve">Department of Children </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E" w:rsidRPr="00DE1D2E">
+        <w:t xml:space="preserve"> Families </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DCF</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E" w:rsidRPr="00DE1D2E">
+        <w:t xml:space="preserve">Department of Developmental Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DDS</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1D2E">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00431959" w:rsidRPr="00431959">
+        <w:t xml:space="preserve">Department of Elementary and Secondary Education </w:t>
+      </w:r>
+      <w:r w:rsidR="00431959">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>ESE</w:t>
+      </w:r>
+      <w:r w:rsidR="00431959">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D223D" w:rsidRPr="009D223D">
+        <w:t xml:space="preserve">Department of Mental Health </w:t>
+      </w:r>
+      <w:r w:rsidR="009D223D">
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DMH</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D223D">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1" w:rsidRPr="00D546B1">
+        <w:t xml:space="preserve">Department of Public Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DPH</w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1" w:rsidRPr="00D546B1">
+        <w:t xml:space="preserve">Department of Transitional Assistance </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DTA</w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1" w:rsidRPr="00D546B1">
+        <w:t xml:space="preserve">Department of Youth Services </w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>DYS</w:t>
+      </w:r>
+      <w:r w:rsidR="00D546B1">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="52180051">
+        <w:t>), in order to facilitate coordination</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12E15">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5158C9CC" w14:textId="07D2E4AD" w:rsidR="1A5C4B8E" w:rsidRDefault="1A5C4B8E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="220"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a part of maintaining effective, coordinated, and communicative relationships specifically with </w:t>
+      </w:r>
+      <w:r w:rsidR="00943604">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCM </w:t>
+      </w:r>
+      <w:r w:rsidR="00943604">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and DCF, </w:t>
+      </w:r>
+      <w:r w:rsidR="467DCA61" w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CARES providers will be required to share the name and contact information of the CARES designated care coordinator with a member’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00943604">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MassHealth </w:t>
+      </w:r>
+      <w:r w:rsidR="467DCA61" w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CCM </w:t>
+      </w:r>
+      <w:r w:rsidR="00943604">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6233">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="467DCA61" w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">linical </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6233">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="467DCA61" w:rsidRPr="52180051">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>anager and/or DCF case manager if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6233">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6323FD14" w14:textId="5CF693E1" w:rsidR="009B748D" w:rsidRDefault="002F0022" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>oordinating with early intervention providers and school and early childhood education providers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> including, but not limited to, attending team meetings and participating in the development of IEPs and 504 plans, providing family support with Individuals with Disabilities Education Act (IDEA) entitlements, and liaising with school nurses and other related staff </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>to ensure continuity and quality of services between school and medical providers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="35A19DEE" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C667ED5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="131C9CD4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB936A0" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B716827" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B55358" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F4B3322" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52F562DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ADE8503" w14:textId="447848ED" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2337DDC5" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14348523" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE442BE" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3C74EB54" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74910000" w14:textId="6C74D8F1" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59BB7C7A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D95B46E" w14:textId="08A33A14" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3BD3EE37" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76B0D655" w14:textId="63739B7B" w:rsidR="009B748D" w:rsidRPr="00F53462" w:rsidRDefault="002F0022" w:rsidP="00F44C64">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">oordinating access to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>DME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>, home care needs, appointment</w:t>
+      </w:r>
+      <w:r w:rsidR="00772127">
+        <w:t xml:space="preserve"> scheduling</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
+        <w:t>, referrals to providers for needed medical services, and assistance with prior authorization</w:t>
+      </w:r>
+      <w:r w:rsidR="40CDDC7E" w:rsidRPr="10518E71">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53462">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="2B83A8F4" w:rsidRPr="00F53462">
+        <w:t>cheduling appointments with a provider within the CARES team does not count as a CARES service</w:t>
+      </w:r>
+      <w:r w:rsidR="00772127" w:rsidRPr="00F53462">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791B748F" w14:textId="4BEB6F86" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00AB587B" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">oordinating goods and services related to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>HRSN</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>, including, but not limited to, housing stabilization and support services, utility assistance, and nutritional assistance</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7641A">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B41A93D" w14:textId="386926A6" w:rsidR="009B748D" w:rsidRPr="00DA7DB4" w:rsidRDefault="00C7641A" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">roviding ongoing support in maintaining MassHealth eligibility, accessing any benefits </w:t>
+      </w:r>
+      <w:r w:rsidR="00662076">
+        <w:t xml:space="preserve">for which the member is eligible </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>through state agencies, and coordinating with primary insurance for members who have third-party coverage</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25744">
+        <w:t>, as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00DA7DB4">
+        <w:t>providing intensive support for transitions of care between different health and community settings and the member’s home, such as directly participating in discharge planning and on-site presence in acute settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210676C8" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">Transition to Adulthood </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1007A69C" w14:textId="34FC8C0A" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CARES team must provide intensive support for member transitions into adult care, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55911" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with initial discussions and supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beginning once the member reaches </w:t>
+      </w:r>
+      <w:r w:rsidR="00E55911" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>12 to 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years of age</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55911" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and more intensive supports beginning once the member reaches 16 years of age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>, which includes, but is not limited to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56D73">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108F5AE2" w14:textId="1387453E" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>developing and regularly updating a plan for transition of care, including the member’s goals and prioritized actions</w:t>
+      </w:r>
+      <w:r w:rsidR="00954B86">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> medical summary and emergency care plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00954B86">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00954B86">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> if needed, a condition fact sheet and legal documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669E4A05" w14:textId="09D5DF16" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>helping the member identify an adult clinician(s) and providing linkages to insurance resources, self-care management information, and community support services, including long-term community services and supports, and providing referrals to other community services/supports accordingly;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618A8B50" w14:textId="18E0EBC9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>determining the need for decision-making supports for the member, including possible need for guardianship, and making referrals to legal resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0F72AD" w14:textId="65121717" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>preparing the member and parent/guardian for an adult approach to care, including legal changes in decision-making</w:t>
+      </w:r>
+      <w:r w:rsidR="000E754B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="000E754B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> consent, self-advocacy, and access to information; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAF1EEE" w14:textId="020CC266" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>as the member approaches age 21, planning with the member and parent/guardian for optimal timing of transfer from pediatric to adult care</w:t>
+      </w:r>
+      <w:r w:rsidR="000E754B">
+        <w:t xml:space="preserve"> (including, i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>f both primary and subspecialty care are involved, discuss</w:t>
+      </w:r>
+      <w:r w:rsidR="000E754B">
+        <w:t>ion of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> optimal timing for each</w:t>
+      </w:r>
+      <w:r w:rsidR="000E754B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="5B7FD54C" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CBFCFD2" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15949B62" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0119CE41" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="560A4A4F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D1A977" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D5F2DB1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4768DBFB" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CCC0F9E" w14:textId="559273E1" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2FF88452" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5226A797" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FF823AC" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="20BF0C49" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDF6496" w14:textId="5C4722E9" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B009023" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D5EFC0F" w14:textId="0FA67213" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="05BE3339" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B426042" w14:textId="24D14631" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Monitoring and Follow-up Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF0DCF4" w14:textId="16776030" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="004B4AD0" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t xml:space="preserve">Monitoring and follow-up activities are necessary to ensure that the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t xml:space="preserve"> is implemented and adequately addresses the member’s needs. This can be accomplished with the member</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5E62">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t xml:space="preserve"> their parent/guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA5E62">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B4AD0">
+        <w:t xml:space="preserve"> and other members of the care team and conducted at least once every six months, or as often as necessary to determine whether</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49593E21" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">services are being furnished in accordance with the individual’s care plan;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB14862" w14:textId="7CB1C7C2" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">services in the care plan are adequate; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F32D3FB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>changes in the needs or status of the individual are reflected in the care plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFB321A" w14:textId="69AECBE0" w:rsidR="009B748D" w:rsidRPr="00704CCB" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Follow</w:t>
+      </w:r>
+      <w:r w:rsidR="003C01A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">p after </w:t>
+      </w:r>
+      <w:r w:rsidR="003C01A2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704CCB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>eferral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBDFB32" w14:textId="71D02FC2" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">When a member is referred for services, the CARES team must follow up with the member or service provider to determine whether services were received and </w:t>
+      </w:r>
+      <w:r w:rsidR="003C01A2">
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidR="003C01A2" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">the services met the member’s needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795A686E" w14:textId="4F14BD56" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">The follow-up must occur as quickly as indicated by the assessed need, not to exceed 30 days from the scheduled date of the referral service. If a 30-day follow-up cannot be made with the member due to an unexpected circumstance, the reason must be documented in the member’s file. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6537CD" w14:textId="5072EF8C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Additionally, if a 30-day follow-up cannot be made due to the referral being set to take place more than 30 days out from the initial referral, it must be documented in the member’s case notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA393A1" w14:textId="2CE5BB48" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Quality Management, Utilization</w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> and Reporting Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A16B53" w14:textId="5AC50815" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A CARES provider must participate in any quality management and program integrity processes required by MassHealth and EOHHS</w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including, but not limited to, conducting member experience surveys and evaluations, </w:t>
+      </w:r>
+      <w:r w:rsidR="36351D8D" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitting development plans to MassHealth, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>making any requested data available, and providing access to visit the CARES provider’s place of business upon request. MassHealth or EOHHS may implement any such required processes via MassHealth bulletin, transmittal letter, or other written issuance.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="779D3E4D" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FFE6CE8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA4BBA0" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00BEBD93" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="307B58B7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070733AF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A567F54" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="235F84EF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227B84AA" w14:textId="6E745906" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="35A4074E" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="666C1A4A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C396EB5" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24400B3F" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DCED3A2" w14:textId="47FC2E87" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63469B9A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320CF1C6" w14:textId="26CC42A1" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D45F615" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DC7C13A" w14:textId="59968AD9" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A CARES provider must review and report on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessment or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eriodic </w:t>
+      </w:r>
+      <w:r w:rsidR="00E805DD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eassessment of the member’s needs as specified in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Comprehensive Assessment, Individual Care Plan, and Periodic Reassessment</w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section</w:t>
+      </w:r>
+      <w:r w:rsidR="00617246">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to determine whether services are being provided in accordance with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, whether the services in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are adequate, and whether there are changes in the member’s and their parent/guardian’s needs or status and</w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so, adjust the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as necessary. Information gathered through the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omprehensive </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessment or </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eriodic </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>eassessment reviews should inform overall program planning as needed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4BCC45" w14:textId="687D0CFD" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A CARES provider must submit requested documentation to MassHealth or its designee for purposes of utilization review and provider review and audit, within MassHealth’s or its designee’s time specifications. The CARES provider must provide MassHealth or its designee with any supporting documentation the MassHealth agency or its designee requests, in accordance with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>M.G.L</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. c. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>118E</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, § 38, and 130 CMR 450.000: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Administrative and Billing Regulations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507514FD" w14:textId="7F5993D9" w:rsidR="00DA7DB4" w:rsidRPr="00E43299" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A CARES provider must provide MassHealth or its designee </w:t>
+      </w:r>
+      <w:r w:rsidR="009F76B9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>any requested documentation for purposes of a member’s medical necessity review for CARES services. The requested documentation must be submitted to MassHealth or its designee within MassHealth’s or its designee</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5ED9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7DB4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s time specifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE0E869" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Member Assignment Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2140F6C9" w14:textId="09D77415" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The CARES provider must satisfy all of the requirements in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0777A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0777A" w:rsidRPr="00F0777A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Assignment and Removal of Assignment Procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00F0777A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sections of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299" w:rsidDel="00F15373">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>482, in addition to the following activities</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2F4E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54485390" w14:textId="7FC7FD0D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="007F2F4E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">onduct and document evaluations to determine eligibility for CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="00577851" w:rsidRPr="00E43299">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="008455F1" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">as established in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6E3F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">Clinical Eligibility </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6E3F">
+        <w:t xml:space="preserve">Criteria” </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>section</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6E3F">
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="00406FD8" w:rsidRPr="00406FD8">
+        <w:t>130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75BA8D48" w14:textId="6CC11D26" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="00587C9D" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>ducate the member and their parent/guardian regarding CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="008455F1" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> and care management services face</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7E2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7E2E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>face, in person, or via telehealth</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CAF86C" w14:textId="4BB2027F" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="007A7E2E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>rovide information about the member’s rights and responsibilities when receiving CARES services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A9050D" w14:textId="0AA3E966" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="007A7E2E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">nform the member and parent/guardian of their right to choose among CARES providers and other </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>TCM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503397F1" w14:textId="647B347E" w:rsidR="009B748D" w:rsidRDefault="007A7E2E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>btain and document signed release</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">information forms meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0ED6" w:rsidRPr="002F0ED6">
+        <w:t>Health Insurance Portability and Accountability Act</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0ED6">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0ED6">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> requirements for sharing personal health information </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0ED6">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0ED6" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>other providers, schools, MassHealth, any other health plans, and other necessary parties to ensure effective care coordination and communication</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="1387B2F0" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CCE926D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BD42D13" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05D204B4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="650B15DA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75522954" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C087340" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B3A4248" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250D8A84" w14:textId="008836AA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="4937E65C" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57E85184" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068C14DD" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03FFB7A8" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45748A67" w14:textId="04355D9C" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67F9F4E1" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32643451" w14:textId="7B345AD0" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="07687148" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00E43299" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6658D8AF" w14:textId="5655A49D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="002F0ED6" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">f the member/parent/caregiver consents to receive CARES services, complete a comprehensive assessment and create an </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> in partnership with the member and their parent/guardian as specified in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>CARES Scope of Services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> section </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">of this appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>within 60 days upon referral or identification of the member</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797D8D22" w14:textId="63BE2C10" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="00617246" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">rovide the member and their parent/guardian </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">both a paper and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">electronic copy of the member’s completed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t>in English and in the member and their parent/guardian’s primary language (or language of choice) within 60 days of referral or identification of the member</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C24B587" w14:textId="7D800409" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="00C67E5C" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">rovide the member and their parent/guardian </w:t>
+      </w:r>
+      <w:r w:rsidR="00314062">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">a letter, via both </w:t>
+      </w:r>
+      <w:r w:rsidR="4163452D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">mail </w:t>
+      </w:r>
+      <w:r w:rsidR="00511038">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00511038" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">electronic transmission, if available, notifying </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5F85">
+        <w:t xml:space="preserve">them of </w:t>
+      </w:r>
+      <w:r w:rsidR="00097A14">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t>enrollment in MassHealth CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="00893C3A" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> within 30 days of the enrollment effective date. The letter must </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">include, at minimum, the enrollment effective date, the name of the CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3126" w:rsidRPr="00E43299">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> provider, an overview of CARES services, the designated care manager’s name and contact information, and a reminder that enrollment in CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3126" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> does not affect the member’s benefits or enrollment in MassHealth or </w:t>
+      </w:r>
+      <w:r w:rsidR="00154F6B">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">health plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D5DF91" w14:textId="0E9C64AF" w:rsidR="16C4A112" w:rsidRPr="00E43299" w:rsidRDefault="00425E1E" w:rsidP="00297082">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t>member</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> enrolled in the CCM program, </w:t>
+      </w:r>
+      <w:r w:rsidR="00162BA7">
+        <w:t xml:space="preserve">notify </w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidR="27372A8B" w:rsidRPr="00E43299">
+        <w:t>CCM</w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> clinical manager of the member</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD0612">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t>s enrollment</w:t>
+      </w:r>
+      <w:r w:rsidR="54469029" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> in CARES</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="54469029" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00162BA7">
+        <w:t xml:space="preserve">give the clinical manager </w:t>
+      </w:r>
+      <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="5E8A88E7" w:rsidRPr="00E43299">
+        <w:t>he name and contact information for the member’s designated care manager</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE4899D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>Member Removal of Assignment Procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EEC078" w14:textId="20CF54E8" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The removal of assignment procedures can begin if a member no longer needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85CDA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or is no longer eligible for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85CDA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CARES services. This may occur if one or more of the following circumstances exists</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85CDA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335A6900" w14:textId="0C2BD61C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00E85CDA" w:rsidP="00704CCB">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">he member no longer meets the eligibility criteria for CARES </w:t>
+      </w:r>
+      <w:r w:rsidR="00017095">
+        <w:t>services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7B01B0" w14:textId="09539619" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00E85CDA" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>he chronic conditions that made the member eligible for CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="006A574B">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> no longer require being managed and or maintained</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFC8ADD" w14:textId="5526DB72" w:rsidR="009B748D" w:rsidRDefault="00E85CDA" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">ll parties concur the member has met the goals of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>ICP</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> and is stable enough to no longer require the services of a CARES provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DB0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6162739C" w14:textId="57F48606" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00F24DB0" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">he member has service and support needs that can be met by </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>parent/guardian and services without the intensive level of CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="006A574B">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FA1632" w14:textId="0B4372CD" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00F24DB0" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>he member/guardian/legally authorized representative and family are no longer interested in CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="006A574B">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D322C91" w14:textId="1BD26A25" w:rsidR="009B748D" w:rsidRDefault="00F24DB0" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>he member is no longer eligible for MassHealth</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9599" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="132" w:type="dxa"/>
+          <w:right w:w="132" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4078"/>
+        <w:gridCol w:w="4332"/>
+        <w:gridCol w:w="1189"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="7CB320FC" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27930FB8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Commonwealth of Massachusetts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FCED3C5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>MassHealth</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C9F02CF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Provider Manual Series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B3B9BAA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Subchapter Number and Title</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08CF81C8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BB291E7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appendix M: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MassHealth CARES Program Performance Specifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C93FFE5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>age</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44CCB7C7" w14:textId="04A5D86D" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="5C5154DE" w14:textId="77777777" w:rsidTr="00BB13FE">
+        <w:trPr>
+          <w:trHeight w:val="813"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4078" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F055FA0" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Physician Manual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C32758A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4332" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BCED946" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ransmittal Letter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0913D313" w14:textId="1971FA4B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1189" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A2D5AFB" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692181">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6E3E1A" w14:textId="290809B4" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>03/05/26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4473BFD4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E49D8E" w14:textId="6C2B4CA9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00F24DB0" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>he member has moved out of Massachusetts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157D1320" w14:textId="630680DF" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="002341AD" w:rsidP="00E43299">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002341AD">
+        <w:t>The member is 18 or older, pregnant, a parent, married, or otherwise capable of consenting and has chosen to be unassigned</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD171D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E35B175" w14:textId="0B8ADB7C" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Before the removal of assignment from CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="006A574B" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, the CARES team must convene to develop an aftercare/transition plan for the member and their family. The aftercare/transition plan must include</w:t>
+      </w:r>
+      <w:r w:rsidR="00320C43">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at a minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00320C43">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE5C8D2" w14:textId="10D4F905" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00057AE1" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">date and reason for the removal of assignment and </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">signed consent form from </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>member</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or the</w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> member’s family or legal guardian;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3655E8BF" w14:textId="779F3050" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t>summary of treatment/care recommendations and documentation of ongoing strategies and resources to assist the member and their parent/guardian in sustaining necessary supports post-removal of assignment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18CEB3AB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>identification of any referrals to other appropriate service providers for any health or social services required by the member;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCF5726" w14:textId="0BCDD838" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">list of services that are in place post-removal of assignment and providers arranged to deliver each service; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494F3734" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve">a list of prescribed medications, dosages, and possible side effects and ongoing treatments, including </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023151D">
+        <w:t>DME</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023151D">
+        <w:t xml:space="preserve"> usage and any therapies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15661F44" w14:textId="2BD0CC1D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The CARES provider must provide the member and their parent/guardian</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1E27">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a letter, via </w:t>
+      </w:r>
+      <w:r w:rsidR="4DF2AD48" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mail </w:t>
+      </w:r>
+      <w:r w:rsidR="515BC276" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, if available, electronic transmission, notifying the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6569D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termination of their enrollment in MassHealth CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="00007A53" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within 30 days of the termination date. The letter must include</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at minimum</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effective termination date, the reason for the termination, the name of the CARES provider and contact information for any questions, and reminder that the termination of their enrollment in CARES</w:t>
+      </w:r>
+      <w:r w:rsidR="00007A53" w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not affect the member</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3919">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s benefits or enrollment in MassHealth or</w:t>
+      </w:r>
+      <w:r w:rsidR="00835D00">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E43299">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> health plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0479210F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009B748D" w:rsidSect="00E43299">
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1080" w:right="1440" w:bottom="432" w:left="1440" w:header="1080" w:footer="432" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AE4E239" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="000216AB">
+    <w:p w14:paraId="63D1FB5E" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B8A3331" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="000216AB">
+    <w:p w14:paraId="1F690FAA" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0F2618F8" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CBA7AFF" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="000216AB">
+    <w:p w14:paraId="2CFB624A" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41FF309C" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="000216AB">
+    <w:p w14:paraId="0731CD03" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="408D2903" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09CA21CA" w14:textId="77777777" w:rsidR="000B17B0" w:rsidRPr="00321D0F" w:rsidRDefault="000216AB" w:rsidP="00321D0F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09CA21CA" w14:textId="77777777" w:rsidR="002E759A" w:rsidRPr="00321D0F" w:rsidRDefault="002E759A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AC7CDA"/>
+    <w:nsid w:val="003B0B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="31FE6A7A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="D5E094EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09250F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51FA384E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD3E629E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10315,575 +15415,1156 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="754081EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E9308812">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4F31C6"/>
+    <w:nsid w:val="14A47A44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D4A15F6"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="C3E6FF4C"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84CD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17C6479B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D10046C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23116E17"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52C0ED2C"/>
+    <w:lvl w:ilvl="0" w:tplc="201C4C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="DEAAC678">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="7CEA8E26">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="C770BBDE">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B4D28A7C">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="190C6432">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="566E5038">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="001C6912">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6F482F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2127F5E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EB245C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3B98C0B0"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84CD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C15071"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371E452F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F96D44C"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="9D0EAC2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-3420" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-2700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="180" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="900" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38D16857"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6189A46"/>
+    <w:lvl w:ilvl="0" w:tplc="0C7A01E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF156F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A083D76"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-6660" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-5940" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-5220" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-4500" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-3780" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-3060" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-2340" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-1620" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7777EE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C74812E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAD7FC7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D10046C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBE13A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01AEEC5E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="805CDD5E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431542AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="993E57A6"/>
+    <w:lvl w:ilvl="0" w:tplc="201C4C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0409000F">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="4BBC00B8">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="DBE21B7C">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="E482FDF8">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="B2B69CC0">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="DA045C56">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="D82C8DC2">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="BAF85ECE">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...343 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49225134"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E24E8D5A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -10925,881 +16606,2072 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5643213F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582267B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="859E6694"/>
-    <w:lvl w:ilvl="0" w:tplc="652E027A">
+    <w:tmpl w:val="D53ACCD6"/>
+    <w:lvl w:ilvl="0" w:tplc="B9C2E196">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CA5148"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F738C8DA"/>
+    <w:lvl w:ilvl="0" w:tplc="2E84CD60">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F636031C">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E98EA810">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="017A1070">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="ED7E9F90">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EDC67FD6">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A078B850">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5D723626">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59DE7036"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED649D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8960A206"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="186A16E4"/>
+    <w:lvl w:ilvl="0" w:tplc="6A28E224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D51C1980">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE17551"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E98E41E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="66566EE4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber6"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D02CE5BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber7"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75422350"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D96809B0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-1080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="764F7E5F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="222090FC"/>
+    <w:lvl w:ilvl="0" w:tplc="2BD2678C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B10805B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9CBC5230">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val="o"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...8 lines deleted...]
-      <w:lvlText w:val=""/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77B238E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F561592"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...46 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-2700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="-720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="8280" w:hanging="180"/>
+        <w:ind w:left="0" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A83EA6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CF64DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4D4CC3CC"/>
-    <w:lvl w:ilvl="0" w:tplc="61A80864">
+    <w:tmpl w:val="B3DA3836"/>
+    <w:lvl w:ilvl="0" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409000F">
-[...1 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6E182764">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6B145B2A">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D0224E5A">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="3C4234A8">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="61240F2C">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8712541A">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE17551"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FAA605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="36B889FC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="F6221740"/>
+    <w:lvl w:ilvl="0" w:tplc="6AA83C9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5C186886">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="63CAC652">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D7DCCB4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CE38B360">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090017">
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+    <w:lvl w:ilvl="5" w:tplc="0C461EDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="28CEF2AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E9645256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="07186934">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728772CE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FE53F77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6ECE4520"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="EA3E0D00"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3780" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="-180" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F">
+        <w:ind w:left="540" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019">
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B">
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F">
+        <w:ind w:left="2700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
-[...171 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="4860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1644002094">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="23412063">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1446847097">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="972979670">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="464857355">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="151796951">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1475833959">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="572155568">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2013798474">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="317921921">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="695885250">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="228267151">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1546869830">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="211580214">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="682315793">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="20976258">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1013649339">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="146631606">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1856646980">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1771776687">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="847452306">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="2127692392">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1297878883">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1273245526">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="386269571">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="732046678">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2125418243">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1671713992">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="28" w16cid:durableId="614217622">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1165512825">
+  <w:num w:numId="29" w16cid:durableId="1248155609">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1380474446">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="59141402">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1594556752">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="23412063">
-[...14 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="1446847097">
+  <w:num w:numId="33" w16cid:durableId="1738940238">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="972979670">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1585723108">
+  <w:num w:numId="34" w16cid:durableId="2134129197">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="215825348">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="35" w16cid:durableId="1233200362">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="175661060">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="36" w16cid:durableId="1781100156">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1359627362">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="37" w16cid:durableId="1429157366">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="464857355">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="38" w16cid:durableId="1338771986">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1043215723">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="39" w16cid:durableId="695158914">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="443228655">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="40" w16cid:durableId="1814829269">
+    <w:abstractNumId w:val="20"/>
   </w:num>
+  <w:num w:numId="41" w16cid:durableId="1307466662">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="585769442">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="214631824">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="181747357">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="2073431329">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="2117871212">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="748649328">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1064181933">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="475994024">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="657613701">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="2127235090">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="400832029">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="345524945">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="1539271567">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="824050491">
+    <w:abstractNumId w:val="18"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="701630603">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1334726448">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="2078817383">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1665745234">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1711804579">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="35"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
+  <w:proofState w:spelling="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B748D"/>
+    <w:rsid w:val="000052D4"/>
+    <w:rsid w:val="00007A53"/>
+    <w:rsid w:val="00010F8E"/>
+    <w:rsid w:val="0001187A"/>
+    <w:rsid w:val="00015D3B"/>
+    <w:rsid w:val="00017095"/>
+    <w:rsid w:val="00020A72"/>
     <w:rsid w:val="000216AB"/>
+    <w:rsid w:val="00026198"/>
+    <w:rsid w:val="000300D1"/>
+    <w:rsid w:val="000412DA"/>
+    <w:rsid w:val="00046237"/>
+    <w:rsid w:val="00056DAD"/>
+    <w:rsid w:val="00057AE1"/>
+    <w:rsid w:val="00070041"/>
+    <w:rsid w:val="000747AC"/>
+    <w:rsid w:val="00097A14"/>
+    <w:rsid w:val="000A1E27"/>
+    <w:rsid w:val="000B0BBD"/>
+    <w:rsid w:val="000B5584"/>
+    <w:rsid w:val="000B5B61"/>
+    <w:rsid w:val="000C78BC"/>
+    <w:rsid w:val="000D5E11"/>
+    <w:rsid w:val="000E2061"/>
+    <w:rsid w:val="000E2923"/>
+    <w:rsid w:val="000E2BB9"/>
+    <w:rsid w:val="000E42A8"/>
+    <w:rsid w:val="000E754B"/>
+    <w:rsid w:val="000F1D0B"/>
+    <w:rsid w:val="000F2184"/>
+    <w:rsid w:val="000F4D76"/>
+    <w:rsid w:val="000F5F9E"/>
+    <w:rsid w:val="000F729F"/>
+    <w:rsid w:val="00100B78"/>
+    <w:rsid w:val="0011141F"/>
+    <w:rsid w:val="001125F4"/>
+    <w:rsid w:val="001153B4"/>
+    <w:rsid w:val="00121108"/>
+    <w:rsid w:val="00123F50"/>
+    <w:rsid w:val="001243EB"/>
+    <w:rsid w:val="001251A8"/>
+    <w:rsid w:val="00142E3B"/>
+    <w:rsid w:val="00144207"/>
+    <w:rsid w:val="00152B76"/>
+    <w:rsid w:val="00154F6B"/>
+    <w:rsid w:val="00156893"/>
+    <w:rsid w:val="00162BA7"/>
+    <w:rsid w:val="001641AF"/>
+    <w:rsid w:val="00164769"/>
+    <w:rsid w:val="00165B48"/>
+    <w:rsid w:val="0016751C"/>
+    <w:rsid w:val="00171F8C"/>
+    <w:rsid w:val="00190C9D"/>
+    <w:rsid w:val="00191569"/>
+    <w:rsid w:val="0019738A"/>
+    <w:rsid w:val="00197E49"/>
+    <w:rsid w:val="001A16DC"/>
+    <w:rsid w:val="001B0EBD"/>
+    <w:rsid w:val="001B2A42"/>
+    <w:rsid w:val="001D1919"/>
+    <w:rsid w:val="001D67B1"/>
+    <w:rsid w:val="001E4DB8"/>
+    <w:rsid w:val="001E68B0"/>
+    <w:rsid w:val="001F1354"/>
+    <w:rsid w:val="001F3091"/>
+    <w:rsid w:val="001F3A6E"/>
+    <w:rsid w:val="001F5F98"/>
+    <w:rsid w:val="001F7F86"/>
+    <w:rsid w:val="00200340"/>
+    <w:rsid w:val="002014E3"/>
+    <w:rsid w:val="0020697C"/>
+    <w:rsid w:val="00211B9A"/>
+    <w:rsid w:val="0021685D"/>
+    <w:rsid w:val="0022162F"/>
+    <w:rsid w:val="00222249"/>
+    <w:rsid w:val="002246EB"/>
+    <w:rsid w:val="00224EEF"/>
+    <w:rsid w:val="00226A0C"/>
+    <w:rsid w:val="00233F0D"/>
+    <w:rsid w:val="002341AD"/>
+    <w:rsid w:val="00234719"/>
+    <w:rsid w:val="002375FB"/>
+    <w:rsid w:val="002411CE"/>
+    <w:rsid w:val="002460FB"/>
+    <w:rsid w:val="002535A1"/>
+    <w:rsid w:val="00256151"/>
+    <w:rsid w:val="00265256"/>
+    <w:rsid w:val="00270245"/>
+    <w:rsid w:val="00270B32"/>
+    <w:rsid w:val="00270F9E"/>
+    <w:rsid w:val="00271528"/>
+    <w:rsid w:val="00273D11"/>
+    <w:rsid w:val="00274A08"/>
+    <w:rsid w:val="002777C6"/>
+    <w:rsid w:val="00280157"/>
+    <w:rsid w:val="00296750"/>
+    <w:rsid w:val="00297082"/>
+    <w:rsid w:val="002A179C"/>
+    <w:rsid w:val="002A20FE"/>
+    <w:rsid w:val="002A7116"/>
+    <w:rsid w:val="002B05FE"/>
+    <w:rsid w:val="002B57AE"/>
+    <w:rsid w:val="002B7FA1"/>
+    <w:rsid w:val="002C7179"/>
+    <w:rsid w:val="002C7323"/>
+    <w:rsid w:val="002D12F9"/>
+    <w:rsid w:val="002D4968"/>
+    <w:rsid w:val="002D5B30"/>
+    <w:rsid w:val="002D6160"/>
+    <w:rsid w:val="002D6534"/>
+    <w:rsid w:val="002D6E3F"/>
+    <w:rsid w:val="002E1111"/>
+    <w:rsid w:val="002E6DF4"/>
+    <w:rsid w:val="002E759A"/>
+    <w:rsid w:val="002F0022"/>
+    <w:rsid w:val="002F0AA9"/>
+    <w:rsid w:val="002F0ED6"/>
+    <w:rsid w:val="002F0FF9"/>
+    <w:rsid w:val="002F4202"/>
+    <w:rsid w:val="003034C5"/>
+    <w:rsid w:val="00310652"/>
+    <w:rsid w:val="00311CCA"/>
+    <w:rsid w:val="0031302F"/>
+    <w:rsid w:val="00314062"/>
+    <w:rsid w:val="00316E31"/>
+    <w:rsid w:val="00320C43"/>
+    <w:rsid w:val="00325A3C"/>
+    <w:rsid w:val="0032644C"/>
+    <w:rsid w:val="00343437"/>
+    <w:rsid w:val="00353C1B"/>
+    <w:rsid w:val="00356274"/>
+    <w:rsid w:val="00364B5F"/>
+    <w:rsid w:val="003804DF"/>
+    <w:rsid w:val="0038299D"/>
+    <w:rsid w:val="00386172"/>
+    <w:rsid w:val="003926E8"/>
+    <w:rsid w:val="003942BD"/>
+    <w:rsid w:val="003B0FFF"/>
+    <w:rsid w:val="003B3269"/>
+    <w:rsid w:val="003B5166"/>
+    <w:rsid w:val="003B569A"/>
+    <w:rsid w:val="003B6E48"/>
+    <w:rsid w:val="003B712C"/>
+    <w:rsid w:val="003C01A2"/>
+    <w:rsid w:val="003C25B0"/>
+    <w:rsid w:val="003C3B5E"/>
+    <w:rsid w:val="003C3EFB"/>
+    <w:rsid w:val="003D2EE7"/>
+    <w:rsid w:val="003D7088"/>
+    <w:rsid w:val="003D7EE3"/>
+    <w:rsid w:val="003E53E9"/>
+    <w:rsid w:val="003F569C"/>
+    <w:rsid w:val="00405038"/>
+    <w:rsid w:val="00406FD8"/>
+    <w:rsid w:val="00407094"/>
+    <w:rsid w:val="00407689"/>
+    <w:rsid w:val="00417580"/>
+    <w:rsid w:val="004245B8"/>
+    <w:rsid w:val="00425E1E"/>
+    <w:rsid w:val="00427FCF"/>
+    <w:rsid w:val="00431959"/>
+    <w:rsid w:val="00431C85"/>
+    <w:rsid w:val="00431DCE"/>
+    <w:rsid w:val="004324F4"/>
+    <w:rsid w:val="00446DBE"/>
+    <w:rsid w:val="00455005"/>
+    <w:rsid w:val="00456C3E"/>
+    <w:rsid w:val="00460634"/>
+    <w:rsid w:val="00460980"/>
+    <w:rsid w:val="00461A3A"/>
+    <w:rsid w:val="00467F7F"/>
+    <w:rsid w:val="004804F8"/>
+    <w:rsid w:val="00481A35"/>
+    <w:rsid w:val="004853CB"/>
+    <w:rsid w:val="004856D0"/>
+    <w:rsid w:val="0048719B"/>
+    <w:rsid w:val="004871A5"/>
+    <w:rsid w:val="00491CC0"/>
+    <w:rsid w:val="004A37CA"/>
+    <w:rsid w:val="004B4AD0"/>
+    <w:rsid w:val="004B59D3"/>
+    <w:rsid w:val="004B6058"/>
+    <w:rsid w:val="004C067D"/>
+    <w:rsid w:val="004C0A89"/>
+    <w:rsid w:val="004C2858"/>
+    <w:rsid w:val="004D33D7"/>
+    <w:rsid w:val="004E2739"/>
+    <w:rsid w:val="004E300B"/>
+    <w:rsid w:val="004E3B42"/>
+    <w:rsid w:val="004F166F"/>
+    <w:rsid w:val="005016BF"/>
+    <w:rsid w:val="005016D9"/>
+    <w:rsid w:val="00511038"/>
+    <w:rsid w:val="00523BE5"/>
+    <w:rsid w:val="00524295"/>
+    <w:rsid w:val="00525372"/>
+    <w:rsid w:val="00533FCC"/>
+    <w:rsid w:val="00534A32"/>
+    <w:rsid w:val="00540E8D"/>
+    <w:rsid w:val="00552C81"/>
+    <w:rsid w:val="00557142"/>
+    <w:rsid w:val="005693F7"/>
+    <w:rsid w:val="00574D06"/>
+    <w:rsid w:val="00577851"/>
+    <w:rsid w:val="00577D03"/>
+    <w:rsid w:val="0058725C"/>
+    <w:rsid w:val="00587C9D"/>
+    <w:rsid w:val="0058B73C"/>
+    <w:rsid w:val="0059057B"/>
+    <w:rsid w:val="005A4C10"/>
+    <w:rsid w:val="005B6BE7"/>
+    <w:rsid w:val="005B6FC2"/>
+    <w:rsid w:val="005C43C6"/>
+    <w:rsid w:val="005C69E2"/>
+    <w:rsid w:val="005C748F"/>
+    <w:rsid w:val="005C7C1B"/>
+    <w:rsid w:val="005D1E1E"/>
+    <w:rsid w:val="005D3301"/>
+    <w:rsid w:val="005F029E"/>
+    <w:rsid w:val="005F106F"/>
+    <w:rsid w:val="005F51FE"/>
+    <w:rsid w:val="00601917"/>
+    <w:rsid w:val="00605579"/>
+    <w:rsid w:val="006101A9"/>
+    <w:rsid w:val="0061125E"/>
+    <w:rsid w:val="00611D11"/>
+    <w:rsid w:val="00617246"/>
+    <w:rsid w:val="00617507"/>
+    <w:rsid w:val="00620556"/>
+    <w:rsid w:val="0062433E"/>
+    <w:rsid w:val="00625069"/>
+    <w:rsid w:val="00634BE6"/>
+    <w:rsid w:val="006379AC"/>
+    <w:rsid w:val="006400EC"/>
+    <w:rsid w:val="00640E2B"/>
+    <w:rsid w:val="00646FA0"/>
+    <w:rsid w:val="006531CA"/>
+    <w:rsid w:val="00653341"/>
+    <w:rsid w:val="006563D9"/>
+    <w:rsid w:val="00661EBE"/>
+    <w:rsid w:val="00662076"/>
+    <w:rsid w:val="006647B5"/>
+    <w:rsid w:val="00664E19"/>
+    <w:rsid w:val="00666252"/>
+    <w:rsid w:val="006719AF"/>
+    <w:rsid w:val="00671BD2"/>
+    <w:rsid w:val="006868AD"/>
+    <w:rsid w:val="006877E8"/>
+    <w:rsid w:val="006934C8"/>
+    <w:rsid w:val="006A20D8"/>
+    <w:rsid w:val="006A55CD"/>
+    <w:rsid w:val="006A574B"/>
+    <w:rsid w:val="006A5ED9"/>
+    <w:rsid w:val="006B1C02"/>
+    <w:rsid w:val="006C6C3F"/>
+    <w:rsid w:val="006D09B4"/>
+    <w:rsid w:val="006D20E5"/>
+    <w:rsid w:val="006E53F2"/>
+    <w:rsid w:val="006E57F2"/>
+    <w:rsid w:val="006F31ED"/>
+    <w:rsid w:val="00700675"/>
+    <w:rsid w:val="00701179"/>
+    <w:rsid w:val="00704CCB"/>
+    <w:rsid w:val="007244CF"/>
+    <w:rsid w:val="0073078F"/>
+    <w:rsid w:val="00736C8B"/>
+    <w:rsid w:val="007422E5"/>
+    <w:rsid w:val="0074344F"/>
+    <w:rsid w:val="00745B81"/>
+    <w:rsid w:val="00746A7E"/>
+    <w:rsid w:val="00754D42"/>
+    <w:rsid w:val="00760131"/>
+    <w:rsid w:val="00763119"/>
+    <w:rsid w:val="00772127"/>
+    <w:rsid w:val="00775A27"/>
+    <w:rsid w:val="00781FF3"/>
+    <w:rsid w:val="007901F8"/>
+    <w:rsid w:val="00791EB9"/>
+    <w:rsid w:val="0079208F"/>
+    <w:rsid w:val="007969D7"/>
+    <w:rsid w:val="007A1ABC"/>
+    <w:rsid w:val="007A7CBF"/>
+    <w:rsid w:val="007A7E2E"/>
+    <w:rsid w:val="007B1331"/>
+    <w:rsid w:val="007B1581"/>
+    <w:rsid w:val="007B5B73"/>
+    <w:rsid w:val="007D5902"/>
+    <w:rsid w:val="007F2F4E"/>
+    <w:rsid w:val="007F508F"/>
+    <w:rsid w:val="007F7899"/>
+    <w:rsid w:val="00806277"/>
+    <w:rsid w:val="008158E1"/>
+    <w:rsid w:val="008260AF"/>
+    <w:rsid w:val="0082679E"/>
+    <w:rsid w:val="00827FD2"/>
+    <w:rsid w:val="00835D00"/>
+    <w:rsid w:val="00840978"/>
+    <w:rsid w:val="0084322C"/>
+    <w:rsid w:val="008455F1"/>
+    <w:rsid w:val="00845EC0"/>
+    <w:rsid w:val="0085034C"/>
+    <w:rsid w:val="00852F50"/>
+    <w:rsid w:val="008577F4"/>
+    <w:rsid w:val="008630CC"/>
+    <w:rsid w:val="00866B6B"/>
+    <w:rsid w:val="0087505B"/>
+    <w:rsid w:val="00876B95"/>
+    <w:rsid w:val="0088044F"/>
+    <w:rsid w:val="00886293"/>
+    <w:rsid w:val="00892426"/>
+    <w:rsid w:val="0089246E"/>
+    <w:rsid w:val="00893C3A"/>
+    <w:rsid w:val="008966D9"/>
+    <w:rsid w:val="008A31BF"/>
+    <w:rsid w:val="008A6F61"/>
+    <w:rsid w:val="008B1308"/>
+    <w:rsid w:val="008B323E"/>
+    <w:rsid w:val="008C0B0C"/>
+    <w:rsid w:val="008D008D"/>
+    <w:rsid w:val="008D1834"/>
+    <w:rsid w:val="008D4373"/>
+    <w:rsid w:val="008D4D24"/>
+    <w:rsid w:val="008D5126"/>
+    <w:rsid w:val="008D7A0D"/>
+    <w:rsid w:val="008E2798"/>
+    <w:rsid w:val="008E3476"/>
+    <w:rsid w:val="008E3CD6"/>
+    <w:rsid w:val="008E7262"/>
+    <w:rsid w:val="008F31A8"/>
+    <w:rsid w:val="008F520A"/>
+    <w:rsid w:val="008F5D8A"/>
+    <w:rsid w:val="00910954"/>
+    <w:rsid w:val="00914535"/>
+    <w:rsid w:val="00914717"/>
+    <w:rsid w:val="00923F46"/>
+    <w:rsid w:val="0093147D"/>
+    <w:rsid w:val="00935AF6"/>
+    <w:rsid w:val="00941988"/>
+    <w:rsid w:val="00943604"/>
+    <w:rsid w:val="009524E5"/>
+    <w:rsid w:val="00954B86"/>
+    <w:rsid w:val="009615F8"/>
+    <w:rsid w:val="009646F9"/>
+    <w:rsid w:val="00964B37"/>
+    <w:rsid w:val="00965156"/>
+    <w:rsid w:val="009668D9"/>
+    <w:rsid w:val="00967D48"/>
+    <w:rsid w:val="009716BE"/>
+    <w:rsid w:val="00976B8B"/>
+    <w:rsid w:val="00981445"/>
+    <w:rsid w:val="00982603"/>
+    <w:rsid w:val="00982A49"/>
+    <w:rsid w:val="009834F9"/>
+    <w:rsid w:val="009B0657"/>
+    <w:rsid w:val="009B5D3A"/>
+    <w:rsid w:val="009B71C6"/>
+    <w:rsid w:val="009B71CB"/>
     <w:rsid w:val="009B748D"/>
+    <w:rsid w:val="009C5F85"/>
+    <w:rsid w:val="009D223D"/>
+    <w:rsid w:val="009E1262"/>
+    <w:rsid w:val="009E7ACC"/>
+    <w:rsid w:val="009F5006"/>
+    <w:rsid w:val="009F76B9"/>
+    <w:rsid w:val="00A01C34"/>
+    <w:rsid w:val="00A060B0"/>
+    <w:rsid w:val="00A11536"/>
+    <w:rsid w:val="00A1440E"/>
+    <w:rsid w:val="00A211DD"/>
+    <w:rsid w:val="00A27EB0"/>
+    <w:rsid w:val="00A41B82"/>
+    <w:rsid w:val="00A41C90"/>
+    <w:rsid w:val="00A41DEA"/>
+    <w:rsid w:val="00A44858"/>
+    <w:rsid w:val="00A467D4"/>
+    <w:rsid w:val="00A5280F"/>
+    <w:rsid w:val="00A57F86"/>
+    <w:rsid w:val="00A62377"/>
+    <w:rsid w:val="00A64B27"/>
+    <w:rsid w:val="00A74E0F"/>
+    <w:rsid w:val="00A9165D"/>
+    <w:rsid w:val="00A9684E"/>
+    <w:rsid w:val="00AA5BAE"/>
+    <w:rsid w:val="00AB0790"/>
+    <w:rsid w:val="00AB3126"/>
+    <w:rsid w:val="00AB587B"/>
+    <w:rsid w:val="00AB7770"/>
+    <w:rsid w:val="00AC522A"/>
+    <w:rsid w:val="00AD0612"/>
+    <w:rsid w:val="00AD622B"/>
+    <w:rsid w:val="00AE42B0"/>
+    <w:rsid w:val="00AF3E83"/>
+    <w:rsid w:val="00AF5873"/>
+    <w:rsid w:val="00B05BBA"/>
+    <w:rsid w:val="00B14003"/>
+    <w:rsid w:val="00B20FB7"/>
+    <w:rsid w:val="00B22226"/>
+    <w:rsid w:val="00B222A0"/>
+    <w:rsid w:val="00B22D09"/>
+    <w:rsid w:val="00B24A74"/>
+    <w:rsid w:val="00B25744"/>
+    <w:rsid w:val="00B26832"/>
+    <w:rsid w:val="00B26EC7"/>
+    <w:rsid w:val="00B31864"/>
+    <w:rsid w:val="00B31F05"/>
+    <w:rsid w:val="00B424AD"/>
+    <w:rsid w:val="00B43879"/>
+    <w:rsid w:val="00B43915"/>
+    <w:rsid w:val="00B43F1B"/>
+    <w:rsid w:val="00B44704"/>
+    <w:rsid w:val="00B46E5A"/>
+    <w:rsid w:val="00B6244B"/>
+    <w:rsid w:val="00B659AB"/>
+    <w:rsid w:val="00B662E2"/>
+    <w:rsid w:val="00B66BCE"/>
+    <w:rsid w:val="00B672FF"/>
+    <w:rsid w:val="00B72B2B"/>
+    <w:rsid w:val="00B81FE2"/>
+    <w:rsid w:val="00BA6233"/>
+    <w:rsid w:val="00BB13FE"/>
+    <w:rsid w:val="00BB4957"/>
+    <w:rsid w:val="00BB6652"/>
+    <w:rsid w:val="00BD06D5"/>
+    <w:rsid w:val="00BD2F79"/>
+    <w:rsid w:val="00BD7E4D"/>
+    <w:rsid w:val="00BF55CA"/>
+    <w:rsid w:val="00BF653A"/>
+    <w:rsid w:val="00C0267D"/>
+    <w:rsid w:val="00C02DCA"/>
+    <w:rsid w:val="00C0550E"/>
+    <w:rsid w:val="00C11461"/>
+    <w:rsid w:val="00C11F3C"/>
+    <w:rsid w:val="00C23BDE"/>
+    <w:rsid w:val="00C23C85"/>
+    <w:rsid w:val="00C337B7"/>
+    <w:rsid w:val="00C36486"/>
+    <w:rsid w:val="00C407BB"/>
+    <w:rsid w:val="00C41CAC"/>
+    <w:rsid w:val="00C520B2"/>
+    <w:rsid w:val="00C53AAB"/>
+    <w:rsid w:val="00C67E5C"/>
+    <w:rsid w:val="00C729BB"/>
+    <w:rsid w:val="00C74DC6"/>
+    <w:rsid w:val="00C7641A"/>
+    <w:rsid w:val="00C81691"/>
+    <w:rsid w:val="00C872D8"/>
+    <w:rsid w:val="00C90D57"/>
+    <w:rsid w:val="00C91272"/>
+    <w:rsid w:val="00C94077"/>
+    <w:rsid w:val="00C94E6F"/>
+    <w:rsid w:val="00C95CCD"/>
+    <w:rsid w:val="00CA06CB"/>
+    <w:rsid w:val="00CA5F12"/>
+    <w:rsid w:val="00CC1A86"/>
+    <w:rsid w:val="00CC2CEE"/>
+    <w:rsid w:val="00CC5A46"/>
+    <w:rsid w:val="00CD13DC"/>
+    <w:rsid w:val="00CD171D"/>
+    <w:rsid w:val="00CD3132"/>
+    <w:rsid w:val="00CE199E"/>
+    <w:rsid w:val="00CF2D08"/>
+    <w:rsid w:val="00CF391E"/>
+    <w:rsid w:val="00CF3EC7"/>
+    <w:rsid w:val="00CF6E8A"/>
+    <w:rsid w:val="00D11EBC"/>
+    <w:rsid w:val="00D15920"/>
+    <w:rsid w:val="00D25AEB"/>
+    <w:rsid w:val="00D26C79"/>
+    <w:rsid w:val="00D31CF1"/>
+    <w:rsid w:val="00D32491"/>
+    <w:rsid w:val="00D41E1C"/>
+    <w:rsid w:val="00D44913"/>
+    <w:rsid w:val="00D4505B"/>
+    <w:rsid w:val="00D47BFA"/>
+    <w:rsid w:val="00D53C3D"/>
+    <w:rsid w:val="00D546B1"/>
+    <w:rsid w:val="00D639ED"/>
+    <w:rsid w:val="00D64AC4"/>
+    <w:rsid w:val="00D64EBB"/>
+    <w:rsid w:val="00D6569D"/>
+    <w:rsid w:val="00D66DD5"/>
+    <w:rsid w:val="00D70566"/>
+    <w:rsid w:val="00D87F28"/>
+    <w:rsid w:val="00D940C3"/>
+    <w:rsid w:val="00DA1945"/>
+    <w:rsid w:val="00DA4AF8"/>
+    <w:rsid w:val="00DA75CE"/>
+    <w:rsid w:val="00DA7DB4"/>
+    <w:rsid w:val="00DB595C"/>
+    <w:rsid w:val="00DC190A"/>
+    <w:rsid w:val="00DC47FE"/>
+    <w:rsid w:val="00DD2AE7"/>
+    <w:rsid w:val="00DD3036"/>
+    <w:rsid w:val="00DD5976"/>
+    <w:rsid w:val="00DD7ACD"/>
+    <w:rsid w:val="00DE05E3"/>
+    <w:rsid w:val="00DE0680"/>
+    <w:rsid w:val="00DE0DBA"/>
+    <w:rsid w:val="00DE1D2E"/>
+    <w:rsid w:val="00DE4173"/>
+    <w:rsid w:val="00DE6EC4"/>
+    <w:rsid w:val="00DF0099"/>
+    <w:rsid w:val="00DF047C"/>
+    <w:rsid w:val="00DF61CF"/>
+    <w:rsid w:val="00DF6F6E"/>
+    <w:rsid w:val="00E13A61"/>
+    <w:rsid w:val="00E14751"/>
+    <w:rsid w:val="00E21B15"/>
+    <w:rsid w:val="00E2425F"/>
+    <w:rsid w:val="00E30DD5"/>
+    <w:rsid w:val="00E34596"/>
+    <w:rsid w:val="00E43299"/>
+    <w:rsid w:val="00E46E54"/>
+    <w:rsid w:val="00E47B1E"/>
+    <w:rsid w:val="00E531F2"/>
+    <w:rsid w:val="00E5332D"/>
+    <w:rsid w:val="00E55911"/>
+    <w:rsid w:val="00E57CE4"/>
+    <w:rsid w:val="00E6540E"/>
+    <w:rsid w:val="00E66E69"/>
+    <w:rsid w:val="00E70FB1"/>
+    <w:rsid w:val="00E7252C"/>
+    <w:rsid w:val="00E73323"/>
+    <w:rsid w:val="00E764CD"/>
+    <w:rsid w:val="00E77070"/>
+    <w:rsid w:val="00E805DD"/>
+    <w:rsid w:val="00E805F4"/>
+    <w:rsid w:val="00E81019"/>
+    <w:rsid w:val="00E85CDA"/>
+    <w:rsid w:val="00E903A3"/>
+    <w:rsid w:val="00EA3919"/>
+    <w:rsid w:val="00EA6A17"/>
+    <w:rsid w:val="00EA7B74"/>
+    <w:rsid w:val="00EB2103"/>
+    <w:rsid w:val="00EB3728"/>
+    <w:rsid w:val="00EC21D2"/>
+    <w:rsid w:val="00ED6915"/>
+    <w:rsid w:val="00EE59FE"/>
+    <w:rsid w:val="00EE6A6E"/>
+    <w:rsid w:val="00EF2279"/>
+    <w:rsid w:val="00EF4BDF"/>
+    <w:rsid w:val="00EF4E47"/>
+    <w:rsid w:val="00EF5EE8"/>
+    <w:rsid w:val="00EF61BB"/>
+    <w:rsid w:val="00EF6953"/>
+    <w:rsid w:val="00F0777A"/>
+    <w:rsid w:val="00F12E15"/>
+    <w:rsid w:val="00F1624B"/>
+    <w:rsid w:val="00F16844"/>
+    <w:rsid w:val="00F24DB0"/>
+    <w:rsid w:val="00F30B83"/>
+    <w:rsid w:val="00F33429"/>
+    <w:rsid w:val="00F36CEF"/>
+    <w:rsid w:val="00F41355"/>
+    <w:rsid w:val="00F41CB9"/>
+    <w:rsid w:val="00F44C64"/>
+    <w:rsid w:val="00F46806"/>
+    <w:rsid w:val="00F53462"/>
+    <w:rsid w:val="00F56D73"/>
+    <w:rsid w:val="00F62005"/>
+    <w:rsid w:val="00F643DE"/>
+    <w:rsid w:val="00F670A2"/>
+    <w:rsid w:val="00F7075D"/>
+    <w:rsid w:val="00F7382C"/>
+    <w:rsid w:val="00F74605"/>
+    <w:rsid w:val="00F749F4"/>
+    <w:rsid w:val="00FA5E62"/>
+    <w:rsid w:val="00FA68B6"/>
+    <w:rsid w:val="00FB47A2"/>
+    <w:rsid w:val="00FB4C14"/>
+    <w:rsid w:val="00FB5735"/>
+    <w:rsid w:val="00FC31F9"/>
+    <w:rsid w:val="00FC49C6"/>
+    <w:rsid w:val="00FC4B68"/>
+    <w:rsid w:val="00FC4BD1"/>
+    <w:rsid w:val="00FD7356"/>
+    <w:rsid w:val="00FE1259"/>
+    <w:rsid w:val="00FE2C52"/>
+    <w:rsid w:val="00FE40D5"/>
+    <w:rsid w:val="00FE58D2"/>
+    <w:rsid w:val="00FE6D0D"/>
+    <w:rsid w:val="00FF01A8"/>
+    <w:rsid w:val="00FF603A"/>
+    <w:rsid w:val="01AAB65A"/>
+    <w:rsid w:val="04479946"/>
+    <w:rsid w:val="0475401B"/>
+    <w:rsid w:val="04DA92F0"/>
+    <w:rsid w:val="05141CE1"/>
+    <w:rsid w:val="055CD068"/>
+    <w:rsid w:val="05E114E2"/>
+    <w:rsid w:val="062599D2"/>
+    <w:rsid w:val="06A136AA"/>
+    <w:rsid w:val="06BA31CB"/>
+    <w:rsid w:val="07167E88"/>
+    <w:rsid w:val="0889F084"/>
+    <w:rsid w:val="08D88CA6"/>
+    <w:rsid w:val="0A8F65C5"/>
+    <w:rsid w:val="0A9C7601"/>
+    <w:rsid w:val="0AD8453E"/>
+    <w:rsid w:val="0C173C41"/>
+    <w:rsid w:val="0D68A7A0"/>
+    <w:rsid w:val="0D77312F"/>
+    <w:rsid w:val="0DCA1F86"/>
+    <w:rsid w:val="0E41C149"/>
+    <w:rsid w:val="0EF8FAD0"/>
+    <w:rsid w:val="0F79254B"/>
+    <w:rsid w:val="0F919DE4"/>
+    <w:rsid w:val="10518E71"/>
+    <w:rsid w:val="1078EEEC"/>
+    <w:rsid w:val="1125B84B"/>
+    <w:rsid w:val="116F27DF"/>
+    <w:rsid w:val="11DC7677"/>
+    <w:rsid w:val="11E67196"/>
+    <w:rsid w:val="12057F95"/>
+    <w:rsid w:val="12134ED2"/>
+    <w:rsid w:val="1288EAE4"/>
+    <w:rsid w:val="12AF96CC"/>
+    <w:rsid w:val="13692FAB"/>
+    <w:rsid w:val="13E1A4EE"/>
+    <w:rsid w:val="144CA125"/>
+    <w:rsid w:val="1453E95E"/>
+    <w:rsid w:val="14AA6900"/>
+    <w:rsid w:val="16C4A112"/>
+    <w:rsid w:val="1727F383"/>
+    <w:rsid w:val="186860E6"/>
+    <w:rsid w:val="18AF3ADA"/>
+    <w:rsid w:val="1A308A0D"/>
+    <w:rsid w:val="1A38C717"/>
+    <w:rsid w:val="1A5C4B8E"/>
+    <w:rsid w:val="1ACF2E3D"/>
+    <w:rsid w:val="1B2D1D30"/>
+    <w:rsid w:val="1B83CBA1"/>
+    <w:rsid w:val="1C6765C2"/>
+    <w:rsid w:val="1CBA18F3"/>
+    <w:rsid w:val="1D044352"/>
+    <w:rsid w:val="1D2104C3"/>
+    <w:rsid w:val="1D491B94"/>
+    <w:rsid w:val="1E800E15"/>
+    <w:rsid w:val="1EAAE9AF"/>
+    <w:rsid w:val="1EFD550C"/>
+    <w:rsid w:val="202EEE15"/>
+    <w:rsid w:val="2136C2BD"/>
+    <w:rsid w:val="21AF3D0D"/>
+    <w:rsid w:val="21FD7849"/>
+    <w:rsid w:val="228C98DD"/>
+    <w:rsid w:val="237D17D1"/>
+    <w:rsid w:val="24EFC507"/>
+    <w:rsid w:val="2539943E"/>
+    <w:rsid w:val="25B90243"/>
+    <w:rsid w:val="25D9292D"/>
+    <w:rsid w:val="25E75195"/>
+    <w:rsid w:val="26511076"/>
+    <w:rsid w:val="27372A8B"/>
+    <w:rsid w:val="285112F6"/>
+    <w:rsid w:val="2B62CCE7"/>
+    <w:rsid w:val="2B83A8F4"/>
+    <w:rsid w:val="2C05B127"/>
+    <w:rsid w:val="2CA4451B"/>
+    <w:rsid w:val="2D342338"/>
+    <w:rsid w:val="2D34F393"/>
+    <w:rsid w:val="2E50D655"/>
+    <w:rsid w:val="2FCD9118"/>
+    <w:rsid w:val="30F5F5CB"/>
+    <w:rsid w:val="310B64AB"/>
+    <w:rsid w:val="32ACA485"/>
+    <w:rsid w:val="3302714D"/>
+    <w:rsid w:val="334C11E8"/>
+    <w:rsid w:val="3373A469"/>
+    <w:rsid w:val="33AAD1FE"/>
+    <w:rsid w:val="33B27510"/>
+    <w:rsid w:val="33C13CA0"/>
+    <w:rsid w:val="345CE995"/>
+    <w:rsid w:val="3562ADF5"/>
+    <w:rsid w:val="35C907DC"/>
+    <w:rsid w:val="36351D8D"/>
+    <w:rsid w:val="3884343B"/>
+    <w:rsid w:val="38C8B8E5"/>
+    <w:rsid w:val="3A22BE48"/>
+    <w:rsid w:val="3BA0F65D"/>
+    <w:rsid w:val="3D592934"/>
+    <w:rsid w:val="3DC726C1"/>
+    <w:rsid w:val="3E530E77"/>
+    <w:rsid w:val="3E68B9FB"/>
+    <w:rsid w:val="3EED7366"/>
+    <w:rsid w:val="3F48951D"/>
+    <w:rsid w:val="3FB89BA1"/>
+    <w:rsid w:val="40CDDC7E"/>
+    <w:rsid w:val="4163452D"/>
+    <w:rsid w:val="4222977D"/>
+    <w:rsid w:val="4226F467"/>
+    <w:rsid w:val="425DE962"/>
+    <w:rsid w:val="443B45EC"/>
+    <w:rsid w:val="444E8518"/>
+    <w:rsid w:val="45762DE0"/>
+    <w:rsid w:val="464F0EF7"/>
+    <w:rsid w:val="467DCA61"/>
+    <w:rsid w:val="46ACCF1F"/>
+    <w:rsid w:val="47BC9C31"/>
+    <w:rsid w:val="47BF6E9E"/>
+    <w:rsid w:val="47D4C8AE"/>
+    <w:rsid w:val="486E6EFC"/>
+    <w:rsid w:val="48B739F1"/>
+    <w:rsid w:val="48D4D26D"/>
+    <w:rsid w:val="494D3DD6"/>
+    <w:rsid w:val="49B19F59"/>
+    <w:rsid w:val="49EB3CB1"/>
+    <w:rsid w:val="4B0151E1"/>
+    <w:rsid w:val="4B4D0D83"/>
+    <w:rsid w:val="4C29007A"/>
+    <w:rsid w:val="4DF2AD48"/>
+    <w:rsid w:val="4ED88FAA"/>
+    <w:rsid w:val="4EFBE3B2"/>
+    <w:rsid w:val="4F181968"/>
+    <w:rsid w:val="4F53A6E2"/>
+    <w:rsid w:val="4F704C7C"/>
+    <w:rsid w:val="501137F7"/>
+    <w:rsid w:val="515BC276"/>
+    <w:rsid w:val="52180051"/>
+    <w:rsid w:val="524D2574"/>
+    <w:rsid w:val="526E88EA"/>
+    <w:rsid w:val="52D9125D"/>
+    <w:rsid w:val="53355EAB"/>
+    <w:rsid w:val="53AC93FA"/>
+    <w:rsid w:val="54469029"/>
+    <w:rsid w:val="548C9877"/>
+    <w:rsid w:val="552B8CBA"/>
+    <w:rsid w:val="55B02D58"/>
+    <w:rsid w:val="55D122DE"/>
+    <w:rsid w:val="5608320D"/>
+    <w:rsid w:val="5713ADCF"/>
+    <w:rsid w:val="57CFF048"/>
+    <w:rsid w:val="5812BFC5"/>
+    <w:rsid w:val="590BBE89"/>
+    <w:rsid w:val="59BA9CBE"/>
+    <w:rsid w:val="5A7224A2"/>
+    <w:rsid w:val="5B07FEC3"/>
+    <w:rsid w:val="5B404F3C"/>
+    <w:rsid w:val="5B431A0C"/>
+    <w:rsid w:val="5B5B4BBC"/>
+    <w:rsid w:val="5B6F0D67"/>
+    <w:rsid w:val="5BFD3B9B"/>
+    <w:rsid w:val="5C03779C"/>
+    <w:rsid w:val="5C437CF1"/>
+    <w:rsid w:val="5C825409"/>
+    <w:rsid w:val="5CAE4E79"/>
+    <w:rsid w:val="5D340B7E"/>
+    <w:rsid w:val="5D6CCE7A"/>
+    <w:rsid w:val="5E5900EF"/>
+    <w:rsid w:val="5E8A88E7"/>
+    <w:rsid w:val="5EDFBCBC"/>
+    <w:rsid w:val="5EE27CC6"/>
+    <w:rsid w:val="5F6F12FA"/>
+    <w:rsid w:val="5FA0E2D6"/>
+    <w:rsid w:val="601C0E70"/>
+    <w:rsid w:val="6093D6D0"/>
+    <w:rsid w:val="60F16AB3"/>
+    <w:rsid w:val="6148D91A"/>
+    <w:rsid w:val="6188072B"/>
+    <w:rsid w:val="623C581A"/>
+    <w:rsid w:val="6428F9CD"/>
+    <w:rsid w:val="6493D37D"/>
+    <w:rsid w:val="64E3952C"/>
+    <w:rsid w:val="651B5363"/>
+    <w:rsid w:val="651FCAD8"/>
+    <w:rsid w:val="664932C5"/>
+    <w:rsid w:val="66500225"/>
+    <w:rsid w:val="666DBD68"/>
+    <w:rsid w:val="66961D2E"/>
+    <w:rsid w:val="6726FB86"/>
+    <w:rsid w:val="67450F5F"/>
+    <w:rsid w:val="68F3D294"/>
+    <w:rsid w:val="6920154F"/>
+    <w:rsid w:val="6BD0EC02"/>
+    <w:rsid w:val="6C69EB2E"/>
+    <w:rsid w:val="6CC84EE0"/>
+    <w:rsid w:val="6D8E3ECB"/>
+    <w:rsid w:val="6DE2EBA3"/>
+    <w:rsid w:val="6DEEE345"/>
+    <w:rsid w:val="6E820034"/>
+    <w:rsid w:val="6E97764F"/>
+    <w:rsid w:val="701E3BD3"/>
+    <w:rsid w:val="704584B0"/>
+    <w:rsid w:val="708E7E08"/>
+    <w:rsid w:val="70F6243A"/>
+    <w:rsid w:val="71DDAA43"/>
+    <w:rsid w:val="735AEE86"/>
+    <w:rsid w:val="73C77C36"/>
+    <w:rsid w:val="742AE1F5"/>
+    <w:rsid w:val="754014E0"/>
+    <w:rsid w:val="760B66E0"/>
+    <w:rsid w:val="76F9750D"/>
+    <w:rsid w:val="774B82E6"/>
+    <w:rsid w:val="7752D07D"/>
+    <w:rsid w:val="77C3051C"/>
+    <w:rsid w:val="785E2EAD"/>
+    <w:rsid w:val="7997CC73"/>
+    <w:rsid w:val="7A9EA0CA"/>
+    <w:rsid w:val="7AA75912"/>
+    <w:rsid w:val="7B739C4A"/>
+    <w:rsid w:val="7CAC2E9B"/>
+    <w:rsid w:val="7D1F1FCB"/>
+    <w:rsid w:val="7EC56ADC"/>
+    <w:rsid w:val="7F270A3F"/>
+    <w:rsid w:val="7F70254B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="340E2AC9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0B287963-EDB5-4EF8-A468-A10B476D86D7}"/>
+  <w15:docId w15:val="{E0A808FD-9E77-4183-91DC-54FC05216EA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12154,60 +19026,77 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="009B748D"/>
+    <w:rsid w:val="00CC1A86"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC1A86"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="220"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -12231,62 +19120,361 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009B748D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B748D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB5735"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5735"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009668D9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009668D9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009668D9"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009668D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009668D9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009668D9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC1A86"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008630CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="220" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008630CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008630CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008630CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008630CC"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E43299"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="33"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E43299"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="32"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber6">
+    <w:name w:val="List Number 6"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE05E3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:after="220"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber7">
+    <w:name w:val="List Number 7"/>
+    <w:basedOn w:val="ListNumber6"/>
+    <w:rsid w:val="00DE05E3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12540,59 +19728,403 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="84e97cf7-d201-4266-b669-9750d8c82d63">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3681058a-78c6-45c7-bc37-ed8082d13ab2" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098D1198CE6780C4AB0DC98B27A0894E8" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8bbdef49ec95dc18ed10a34d9d7ee445">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="84e97cf7-d201-4266-b669-9750d8c82d63" xmlns:ns3="3681058a-78c6-45c7-bc37-ed8082d13ab2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="283f94ab0b53f4c85331b1a9187f5dda" ns2:_="" ns3:_="">
+    <xsd:import namespace="84e97cf7-d201-4266-b669-9750d8c82d63"/>
+    <xsd:import namespace="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="84e97cf7-d201-4266-b669-9750d8c82d63" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3681058a-78c6-45c7-bc37-ed8082d13ab2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{83c426d3-5e00-4a72-864b-bd42d36afe8f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3681058a-78c6-45c7-bc37-ed8082d13ab2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CF8AD12-EAA8-4B9E-B0DA-C2D1A9A5A7FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
+    <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDF8B7D2-0F7B-48E4-9E7B-051B2E10A56D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{728B21F9-CC8D-4792-9620-51497E2E335D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="84e97cf7-d201-4266-b669-9750d8c82d63"/>
+    <ds:schemaRef ds:uri="3681058a-78c6-45c7-bc37-ed8082d13ab2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C85C33A-7FF4-44FC-B351-F461F6A414CC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>28547</Characters>
+  <Pages>18</Pages>
+  <Words>6106</Words>
+  <Characters>34807</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>66</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>290</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33489</CharactersWithSpaces>
+  <CharactersWithSpaces>40832</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bernadette Bentley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010098D1198CE6780C4AB0DC98B27A0894E8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>