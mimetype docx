--- v1 (2026-04-20)
+++ v2 (2026-07-17)
@@ -1,53 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9599" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="242C4E43" w14:textId="77777777" w:rsidTr="004B4AD0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -143,139 +138,125 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1831608C" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39519993" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
-[...13 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0A7D7785" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00321D0F" w:rsidRDefault="009B748D" w:rsidP="00E43299">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5ED800" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
+          <w:p w14:paraId="0A5ED800" w14:textId="77777777" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="739131B1" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="739131B1" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="000B3FE9">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B748D" w:rsidRPr="00C01373" w14:paraId="5DA62D65" w14:textId="77777777" w:rsidTr="004B4AD0">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
@@ -338,213 +319,201 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A0ECE62" w14:textId="7F7E5C77" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
+          <w:p w14:paraId="7A0ECE62" w14:textId="2061EA1A" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...15 lines deleted...]
-              <w:t>174</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25108B5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="009B748D" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BEB804" w14:textId="751129E7" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00CC1A86">
+          <w:p w14:paraId="06BEB804" w14:textId="035FB8A8" w:rsidR="009B748D" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00CC1A86">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A12D135" w14:textId="77777777" w:rsidR="00CC1A86" w:rsidRPr="00CC1A86" w:rsidRDefault="00CC1A86" w:rsidP="00E43299"/>
     <w:p w14:paraId="6731FF62" w14:textId="0F14C59B" w:rsidR="009B748D" w:rsidRPr="00CC1A86" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC1A86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth CARES </w:t>
       </w:r>
       <w:r w:rsidR="008D4D24" w:rsidRPr="00CC1A86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1A86">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103275C6" w14:textId="757BC74C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
+    <w:p w14:paraId="103275C6" w14:textId="7FA2C500" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth Coordinating Aligned, Relationship-centered, Enhanced Support (CARES) </w:t>
       </w:r>
       <w:r w:rsidR="008D4D24" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Kids  is a targeted case management (</w:t>
+        <w:t>Kids is a targeted case management (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>TCM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>) service that facilitates intensive support in care planning and coordination of services for MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="00C90D57" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -1020,66 +989,50 @@
           </w:tcPr>
           <w:p w14:paraId="62171369" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A5086BA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6E4D5067" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1102,268 +1055,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD946F6" w14:textId="097AC153" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="0BD946F6" w14:textId="097AC153" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="21F8D905" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="21F8D905" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47251E08" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="47251E08" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75FDE122" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="75FDE122" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29217CEF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6AE269B7" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="134CF39C" w14:textId="04C29E9D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="134CF39C" w14:textId="0AFE8A91" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="281CB373" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="19B2D6AA" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19530BD0" w14:textId="701D0BD4" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="19530BD0" w14:textId="7CE208C0" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1805EECA" w14:textId="742AEFCB" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -1864,66 +1805,50 @@
           </w:tcPr>
           <w:p w14:paraId="5F1D25C3" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C3E8A0B" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="0642D0E5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1946,352 +1871,314 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63093F1A" w14:textId="3D298B40" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="63093F1A" w14:textId="3D298B40" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="0C77F1F2" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="0C77F1F2" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07742C58" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="07742C58" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ED5E8BD" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0ED5E8BD" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00A61492" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="77FDD626" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BE171D3" w14:textId="7E6FE2DA" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3BE171D3" w14:textId="600D6C09" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EF020F7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7302CBFA" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56FEEA86" w14:textId="1D2D7E3F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="56FEEA86" w14:textId="4D5834D3" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="720C08F1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="008630CC" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1620"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B17DABF" w14:textId="3D6DF120" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00020A72" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
         <w:keepLines/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The team </w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
         <w:t>must have a senior medical professional (medical doctor, doctor of osteopathic medicine, nurse practitioner, or physician assistant) available during normal business hours to provide consultation services to the</w:t>
       </w:r>
       <w:r w:rsidR="5F6F12FA" w:rsidRPr="10518E71">
         <w:t xml:space="preserve"> senior care managers and care coordinators</w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
         <w:t>. The senior medical professional must be available to provide phone or face-to-face consultation to CARES team members within one business day of a request</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13804AF6" w14:textId="4527E6B0" w:rsidR="00DA4AF8" w:rsidRDefault="00020A72" w:rsidP="00E43299">
+    <w:p w14:paraId="13804AF6" w14:textId="09640BFA" w:rsidR="00DA4AF8" w:rsidRDefault="00020A72" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The team </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>must have at least one licensed registered nurse</w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and working in a clinical role</w:t>
+      <w:r w:rsidR="00C3000E">
+        <w:t xml:space="preserve"> and at least one licensed social worker</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2EAA">
+        <w:t>. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3000E">
+        <w:t>he CARES team will be considered to include a clinical social worker as long as the provider’s CARES program has regular access to a social worker that is directly employed by the provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC4131">
+        <w:t>’s organization and working in a clinical role</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12F914AC" w14:textId="2324EFF2" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00020A72" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The team </w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
         <w:t>must ensure the availability of professional backup staff if coverage is required due to illness, vacation, or other reasons. All staff</w:t>
       </w:r>
       <w:r w:rsidR="00A060B0">
         <w:t xml:space="preserve"> members</w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="5C03779C">
         <w:t xml:space="preserve"> providing backup coverage must possess an equal or greater level of licensure and certification required for each position and must meet all other requirements of regular staff members</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -2336,56 +2223,56 @@
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MassHealth will pay for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>TCM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> services only when they are furnished by those program staff members designated in 130 CMR 433.485, 130 CMR 405.477, and 130 CMR 410.482.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B30FD0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="54B30FD0" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Program Director </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747287D5" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
@@ -2465,451 +2352,431 @@
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="18ABEB5D" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00B5CA0E" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="00B5CA0E" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59152A4A" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="59152A4A" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C04435C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="1C04435C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A98E3A1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="6A98E3A1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06619512" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="68A0977F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73E0D9AC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="73E0D9AC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="140B82F7" w14:textId="2C3D7F69" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="140B82F7" w14:textId="2C3D7F69" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="167A0BA5" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="167A0BA5" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16711A04" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="16711A04" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BFFCD05" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0BFFCD05" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D1AB5D" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0B3B308D" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26DEEF30" w14:textId="5DA7E03B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="26DEEF30" w14:textId="78C23EB3" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45F9FEBF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5DA08D50" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D1FA3E" w14:textId="22AEB004" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="54D1FA3E" w14:textId="735A1A9D" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="68077238" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BB2992" w14:textId="70898D87" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">direction and supervision of all aspects of CARES </w:t>
       </w:r>
       <w:r w:rsidR="003D7088">
@@ -3293,66 +3160,50 @@
           </w:tcPr>
           <w:p w14:paraId="1B3DD332" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DDBEC33" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="69011B7E" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3375,268 +3226,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18B25BBA" w14:textId="138E11F3" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="18B25BBA" w14:textId="138E11F3" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="6C4635CD" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="6C4635CD" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B62B69" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="78B62B69" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FAC5892" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7FAC5892" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3BAC58BA" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0F5A728C" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47D86C9D" w14:textId="5DD4A93E" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="47D86C9D" w14:textId="1BE91B8F" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F2A473B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="32CDEFB2" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="240B9B01" w14:textId="13FB948D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="240B9B01" w14:textId="21715E00" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7CFA1DD7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11DF2256" w14:textId="631D7ABA" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>possibly serving as the main and “first line” contact for the member and their parent/guardian, providing regular contact (either face</w:t>
       </w:r>
       <w:r w:rsidR="002D6160">
@@ -4007,66 +3846,50 @@
           </w:tcPr>
           <w:p w14:paraId="7F356754" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC9FEA5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="663AE6F7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4089,268 +3912,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4172FFA9" w14:textId="3541BEF0" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="4172FFA9" w14:textId="3541BEF0" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2C9C53E0" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="2C9C53E0" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F9683CB" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2F9683CB" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4ADC96" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3C4ADC96" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BE25449" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="07E28B4C" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73607CA5" w14:textId="44C8430B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="73607CA5" w14:textId="19069304" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="700F899E" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="17F1ACA2" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F2BF28" w14:textId="1F1F54C8" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="65F2BF28" w14:textId="2D7881B8" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="560FE7D7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B4925F7" w14:textId="5C8ADB67" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>maintaining linkages and a working relationship with local providers of all services in order to facilitate referrals from these providers and to ensure care is properly coordinated for the member and their parent/guardian; and</w:t>
       </w:r>
     </w:p>
@@ -4698,66 +4509,50 @@
           </w:tcPr>
           <w:p w14:paraId="3B2E7708" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00993F0F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1214CB10" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4780,268 +4575,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31118E50" w14:textId="54FF0CDF" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="31118E50" w14:textId="54FF0CDF" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="0359D9DD" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="0359D9DD" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FA661F7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0FA661F7" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D090A28" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7D090A28" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C0F239A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2F5BB84E" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11499D88" w14:textId="6BD5D470" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="11499D88" w14:textId="6CBA4B65" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1124461A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7B9C1C97" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C61E9F9" w14:textId="37A2063F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6C61E9F9" w14:textId="2F01D095" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37268FB6" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00297082" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26879FAF" w14:textId="3BADD573" w:rsidR="009B748D" w:rsidRPr="00297082" w:rsidRDefault="009B748D" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>educating the member’s parent/guardian about how to effectively navigate child-serving systems for themselves and about the existence of informal/community resources available to them, and facilitating the parent/guardian’s access to these resources;</w:t>
@@ -5314,56 +5097,56 @@
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. CARES providers may require additional trainings as they </w:t>
       </w:r>
       <w:r w:rsidR="004B59D3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">deem it </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>necessary to deliver quality care management services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0C19A4" w14:textId="0F6A3DCE" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="2136C2BD" w:rsidP="00D32491">
+    <w:p w14:paraId="2C0C19A4" w14:textId="0F6A3DCE" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="2136C2BD" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The CARES provider must provide training to </w:t>
       </w:r>
       <w:r w:rsidR="33C13CA0" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="11E67196" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -5629,56 +5412,56 @@
         </w:rPr>
         <w:t>role on the CARES team</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">whichever comes later, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">and must include </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6740663E" w14:textId="2CB7D65D" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="6740663E" w14:textId="2CB7D65D" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>care coordination principles for children and families, including needs of populations with multiple co-occurring conditions;</w:t>
       </w:r>
       <w:r w:rsidR="000B0BBD">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C9F452C" w14:textId="79D1B9F6" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>racial, cultural, and linguistic equity, including implicit bias</w:t>
       </w:r>
       <w:r w:rsidR="000B0BBD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1B8250" w14:textId="792EC096" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00704CCB">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:ind w:left="720"/>
@@ -5750,75 +5533,75 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">whichever comes later, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D63013E" w14:textId="0F50A61B" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="4D63013E" w14:textId="0F50A61B" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>community-based resources, social service system</w:t>
       </w:r>
       <w:r w:rsidR="00A1440E">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t>, and state agency resources;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A337A9E" w14:textId="65EBE038" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="6A337A9E" w14:textId="65EBE038" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">educational systems, including training on </w:t>
       </w:r>
       <w:r w:rsidR="00653341">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">ndividualized </w:t>
       </w:r>
       <w:r w:rsidR="00653341">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">ducation </w:t>
       </w:r>
       <w:r w:rsidR="00653341">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t>lans (IEPs) and 504 plans; and</w:t>
       </w:r>
     </w:p>
@@ -5939,66 +5722,50 @@
           </w:tcPr>
           <w:p w14:paraId="04EFDC73" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00E8E0F4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="010A9476" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6021,290 +5788,278 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033F26C8" w14:textId="570247EA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="033F26C8" w14:textId="570247EA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="34879465" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="34879465" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57428EFE" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="57428EFE" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F747F07" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2F747F07" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3996C573" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2C1A1AA6" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0289FD2B" w14:textId="68218D5D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0289FD2B" w14:textId="007D1FDC" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B739FC7" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2532B0DC" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A686A0" w14:textId="0DC5585B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="69A686A0" w14:textId="24B7AA89" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="27DFBE22" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F3EA18" w14:textId="751297C3" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="6428F9CD" w:rsidP="00D32491">
+    <w:p w14:paraId="53F3EA18" w14:textId="751297C3" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="6428F9CD" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0D77312F">
         <w:t>shared plan of care development, including learning from and building partnerships with families, with a life course framework.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55611539" w14:textId="6843CCB0" w:rsidR="11DC7677" w:rsidRPr="00E43299" w:rsidRDefault="11DC7677" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
@@ -6457,69 +6212,69 @@
         <w:t>CARES Scope of Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE110F8" w14:textId="6A35FF46" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="6428F9CD" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The CARES team is responsible for ensuring that medically necessary services are accessed, coordinated, and delivered in a strength-based, individualized, member-driven, ethnically and culturally competent, linguistically appropriate, and accessible manner. The CARES team must provide, at minimum, the following services to all members assigned to the provider’s case management program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0154AA5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="0154AA5A" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">Comprehensive Assessment, Individual Care Plan, and Periodic Reassessment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817F146" w14:textId="4C8D6B26" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="2817F146" w14:textId="4C8D6B26" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="464F0EF7">
         <w:t xml:space="preserve">The CARES team must perform a </w:t>
       </w:r>
       <w:r w:rsidR="53AC93FA" w:rsidRPr="464F0EF7">
         <w:t xml:space="preserve">person-centered </w:t>
       </w:r>
       <w:r w:rsidRPr="464F0EF7">
         <w:t xml:space="preserve">comprehensive assessment </w:t>
       </w:r>
       <w:r w:rsidR="00D4505B" w:rsidRPr="464F0EF7">
         <w:t xml:space="preserve">of each member seeking CARES services </w:t>
       </w:r>
       <w:r w:rsidRPr="464F0EF7">
         <w:t>at least once a year to determine the member</w:t>
       </w:r>
       <w:r w:rsidR="001F5F98">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="464F0EF7">
         <w:t xml:space="preserve"> and their parent/guardian’s needs for any medical, educational, social, or other services to develop an </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -6681,66 +6436,50 @@
           </w:tcPr>
           <w:p w14:paraId="60A696CF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71F45BE9" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4676FC3F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -6763,268 +6502,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E6B099F" w14:textId="13E470B6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="6E6B099F" w14:textId="13E470B6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3318BCDF" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="3318BCDF" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D03D3F1" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5D03D3F1" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E6B324" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="76E6B324" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B87087B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="46186ECD" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A3512D" w14:textId="365D3F0F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="66A3512D" w14:textId="325F835E" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="352BB2BF" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="400256E7" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75254D70" w14:textId="68750F71" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="75254D70" w14:textId="34CCB7C8" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A3AC351" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="398FD536" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
         <w:keepNext/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -7433,65 +7160,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A13570D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02FF7F78" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...13 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1EC9C7BB" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -7512,267 +7224,255 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25DAC91A" w14:textId="3DC4A074" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="25DAC91A" w14:textId="3DC4A074" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3E3B234E" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="3E3B234E" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D9AF0E8" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="1D9AF0E8" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C18C4D4" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5C18C4D4" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B564BC4" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0CE8C8D4" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F80FBC5" w14:textId="08A55F65" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6F80FBC5" w14:textId="596D3253" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5816D67B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="56F887C8" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50FABD40" w14:textId="7F2F191A" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="50FABD40" w14:textId="177DDE53" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7C186636" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2520"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="526B3F6A" w14:textId="1CF4FB37" w:rsidR="08D88CA6" w:rsidRDefault="006379AC" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber7"/>
         <w:ind w:left="2520"/>
       </w:pPr>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="08D88CA6">
@@ -8181,472 +7881,452 @@
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="78566359" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64563EFD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="64563EFD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BBB56DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="5BBB56DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D0025CA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="3D0025CA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="49B6977D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="49B6977D" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CDE7FD5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7EDAFE05" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="324FF888" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="324FF888" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40FE56D8" w14:textId="3B4C4DAB" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="40FE56D8" w14:textId="3B4C4DAB" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="4FF2A03F" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="4FF2A03F" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="252E4718" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="252E4718" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B6A1DA3" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7B6A1DA3" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D92137A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="306E75D2" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63363FBA" w14:textId="68021FEF" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="63363FBA" w14:textId="18AAC798" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1668A1B3" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2616FBA0" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8EB640" w14:textId="471018EF" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7A8EB640" w14:textId="5ABFE404" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A7CE47C" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CAE392E" w14:textId="62690C76" w:rsidR="1C6765C2" w:rsidRDefault="1C6765C2" w:rsidP="00297082">
+    <w:p w14:paraId="2CAE392E" w14:textId="62690C76" w:rsidR="1C6765C2" w:rsidRDefault="1C6765C2" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber7"/>
         <w:numPr>
           <w:ilvl w:val="5"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="2520"/>
       </w:pPr>
       <w:r w:rsidRPr="5C03779C">
         <w:t>Providing mechanisms for the member or their parent/guardian to sign</w:t>
       </w:r>
       <w:r w:rsidR="00976B8B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="5C03779C">
         <w:t xml:space="preserve"> or otherwise convey approval of</w:t>
       </w:r>
       <w:r w:rsidR="00976B8B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="5C03779C">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E6540E">
         <w:t>ICP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="5C03779C">
         <w:t>, including a process for allowing electronic signature, which may be used to meet this requirement. Such mechanisms shall meet the member</w:t>
@@ -8800,97 +8480,97 @@
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>behavioral history</w:t>
       </w:r>
       <w:r w:rsidR="009B71C6">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B71C6">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>personal, educational, and social circumstances. The health summary must also include</w:t>
       </w:r>
       <w:r w:rsidR="00BF653A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7116">
         <w:t xml:space="preserve">all of </w:t>
       </w:r>
       <w:r w:rsidR="00BF653A">
         <w:t>the following.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682BAF85" w14:textId="6E2E6F38" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00BF653A" w:rsidP="00297082">
+    <w:p w14:paraId="682BAF85" w14:textId="6E2E6F38" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00BF653A" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> list of current services the member is receiving to meet current needs or conditions identified from the comprehensive assessment or from other screenings or assessments</w:t>
       </w:r>
       <w:r w:rsidR="008B1308">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF98005" w14:textId="4E2B157B" w:rsidR="009B748D" w:rsidRDefault="008B1308" w:rsidP="00297082">
+    <w:p w14:paraId="6EF98005" w14:textId="4E2B157B" w:rsidR="009B748D" w:rsidRDefault="008B1308" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ong- and short-term clinical, functional (e.g., need for assistance with activities of daily living </w:t>
@@ -8946,56 +8626,56 @@
       <w:r w:rsidR="00C0267D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as well as aspirational (e.g., long-term hopes)</w:t>
       </w:r>
       <w:r w:rsidR="00620556">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B66C48" w14:textId="45C3811B" w:rsidR="009B748D" w:rsidRDefault="00620556" w:rsidP="00297082">
+    <w:p w14:paraId="61B66C48" w14:textId="45C3811B" w:rsidR="009B748D" w:rsidRDefault="00620556" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ducational needs, which must include any required supports for member to be successful in school, including but not limited to information on IEPs, 504 plans, and any school-based related services (e.g., physical, occupational, and speech therapy</w:t>
@@ -9154,65 +8834,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="534894DD" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2283BE26" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...13 lines deleted...]
-          </w:p>
           <w:p w14:paraId="332285CE" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -9233,290 +8898,278 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55255DB3" w14:textId="794C768E" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="55255DB3" w14:textId="794C768E" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="3DE48B53" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="3DE48B53" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3001AD1B" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3001AD1B" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5AAB8A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="4B5AAB8A" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6265917A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="129BC73F" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="228B5118" w14:textId="6D8AE02A" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="228B5118" w14:textId="7D377A4C" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77C95E51" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5F1E09EE" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45ADF6DE" w14:textId="03344D4E" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="45ADF6DE" w14:textId="1E6FCE06" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="091099E6" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="2520"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E64E8D7" w14:textId="783CCAA9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B0657" w:rsidP="00297082">
+    <w:p w14:paraId="2E64E8D7" w14:textId="783CCAA9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B0657" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ealth-related social needs (</w:t>
@@ -9614,105 +9267,105 @@
       <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>WIC</w:t>
       </w:r>
       <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="5C03779C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>), utility assistance, and transportation needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A932E25" w14:textId="5A3301DA" w:rsidR="0A8F65C5" w:rsidRDefault="0A8F65C5" w:rsidP="00297082">
+    <w:p w14:paraId="1A932E25" w14:textId="5A3301DA" w:rsidR="0A8F65C5" w:rsidRDefault="0A8F65C5" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member</w:t>
       </w:r>
       <w:r w:rsidR="2B62CCE7" w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>strengths, interests, preferences, and cultural considerations</w:t>
       </w:r>
       <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D783AA6" w14:textId="056C57E1" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00297082">
+    <w:p w14:paraId="6D783AA6" w14:textId="056C57E1" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The right to an </w:t>
       </w:r>
       <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -9722,56 +9375,56 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ppeal of any denial, termination, suspension, or reduction in services, or any other change in providers, services, or medications included in the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004856D0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ICP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBF4B28" w14:textId="2874125B" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00297082">
+    <w:p w14:paraId="3DBF4B28" w14:textId="2874125B" w:rsidR="1A38C717" w:rsidRDefault="1A38C717" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="220"/>
         <w:ind w:left="2520" w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7CAC2E9B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Information on the availability of and access to </w:t>
       </w:r>
       <w:r w:rsidR="008D7A0D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
@@ -9882,56 +9535,56 @@
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">n emergency plan, to be accessed by emergency medical technicians (EMTs) and emergency department (ED) providers as needed. The emergency plan includes a list of medications, needed accommodations (e.g., local anesthesia for intravenous access), </w:t>
       </w:r>
       <w:r w:rsidR="002375FB">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">allergies, </w:t>
       </w:r>
       <w:r w:rsidR="002375FB">
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>providers most involved in the member’s care and their contact information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F9D8EE" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">Care Coordination and Family Support Activities </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C03FA93" w14:textId="01298044" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="7C03FA93" w14:textId="01298044" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">Using the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0023151D">
         <w:t>ICP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0023151D">
         <w:t>, the CARES team must partner with the member and their parent/guardian to obtain needed services by</w:t>
       </w:r>
       <w:r w:rsidR="006647B5">
         <w:t xml:space="preserve"> doing the following.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6926274F" w14:textId="393EFDD8" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="006647B5" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
       </w:pPr>
       <w:r>
         <w:t>H</w:t>
       </w:r>
@@ -10142,66 +9795,50 @@
           </w:tcPr>
           <w:p w14:paraId="57465F09" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B8B56F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="66154301" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10224,268 +9861,256 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3873D853" w14:textId="056D12D6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="3873D853" w14:textId="056D12D6" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2D003D6A" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="2D003D6A" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3288C2C5" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3288C2C5" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43A4CF97" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="43A4CF97" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3621C9AA" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="750976AE" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7554D7DA" w14:textId="4942524D" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7554D7DA" w14:textId="071AE9A0" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E615330" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="31B53658" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A146F57" w14:textId="36C12D8F" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6A146F57" w14:textId="0FF2977A" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ADB7A5F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidDel="00FC49C6" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD00732" w14:textId="7A71C01D" w:rsidR="6093D6D0" w:rsidRDefault="6093D6D0" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListNumber5"/>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="007901F8">
         <w:t>Having a designated CARES team member (either a care coordinator or a senior care manager) serve as the primary contact for the member and their parent/guardian</w:t>
       </w:r>
       <w:r w:rsidR="35C907DC" w:rsidRPr="10518E71">
@@ -10921,451 +10546,431 @@
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="35A19DEE" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C667ED5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="4C667ED5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="131C9CD4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="131C9CD4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB936A0" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="4BB936A0" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B716827" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="1B716827" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B55358" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="0F4B3322" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52F562DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="52F562DC" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2ADE8503" w14:textId="447848ED" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="2ADE8503" w14:textId="447848ED" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00C07391">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2337DDC5" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="2337DDC5" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14348523" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="14348523" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE442BE" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3DE442BE" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C74EB54" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="61FE2B88" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74910000" w14:textId="6C74D8F1" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="74910000" w14:textId="6ED8E867" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59BB7C7A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="713598BF" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D95B46E" w14:textId="08A33A14" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6D95B46E" w14:textId="3031CD07" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BD3EE37" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76B0D655" w14:textId="63739B7B" w:rsidR="009B748D" w:rsidRPr="00F53462" w:rsidRDefault="002F0022" w:rsidP="00F44C64">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="6428F9CD" w:rsidRPr="10518E71">
         <w:t xml:space="preserve">oordinating access to </w:t>
@@ -11505,138 +11110,138 @@
         </w:rPr>
         <w:t xml:space="preserve"> years of age</w:t>
       </w:r>
       <w:r w:rsidR="00E55911" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and more intensive supports beginning once the member reaches 16 years of age</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>, which includes, but is not limited to</w:t>
       </w:r>
       <w:r w:rsidR="00F56D73">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108F5AE2" w14:textId="1387453E" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="108F5AE2" w14:textId="1387453E" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>developing and regularly updating a plan for transition of care, including the member’s goals and prioritized actions</w:t>
       </w:r>
       <w:r w:rsidR="00954B86">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> medical summary and emergency care plan</w:t>
       </w:r>
       <w:r w:rsidR="00954B86">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00954B86">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> if needed, a condition fact sheet and legal documents;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669E4A05" w14:textId="09D5DF16" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="669E4A05" w14:textId="09D5DF16" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>helping the member identify an adult clinician(s) and providing linkages to insurance resources, self-care management information, and community support services, including long-term community services and supports, and providing referrals to other community services/supports accordingly;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618A8B50" w14:textId="18E0EBC9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="618A8B50" w14:textId="18E0EBC9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>determining the need for decision-making supports for the member, including possible need for guardianship, and making referrals to legal resources;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0F72AD" w14:textId="65121717" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="1B0F72AD" w14:textId="65121717" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>preparing the member and parent/guardian for an adult approach to care, including legal changes in decision-making</w:t>
       </w:r>
       <w:r w:rsidR="000E754B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t>privacy</w:t>
       </w:r>
       <w:r w:rsidR="000E754B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> consent, self-advocacy, and access to information; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAF1EEE" w14:textId="020CC266" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="3AAF1EEE" w14:textId="020CC266" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>as the member approaches age 21, planning with the member and parent/guardian for optimal timing of transfer from pediatric to adult care</w:t>
       </w:r>
       <w:r w:rsidR="000E754B">
         <w:t xml:space="preserve"> (including, i</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t>f both primary and subspecialty care are involved, discuss</w:t>
       </w:r>
       <w:r w:rsidR="000E754B">
         <w:t>ion of</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> optimal timing for each</w:t>
       </w:r>
       <w:r w:rsidR="000E754B">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -11757,66 +11362,50 @@
           </w:tcPr>
           <w:p w14:paraId="560A4A4F" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D1A977" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="7D5F2DB1" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11839,299 +11428,287 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CCC0F9E" w14:textId="559273E1" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="1CCC0F9E" w14:textId="559273E1" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="2FF88452" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="2FF88452" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5226A797" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5226A797" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FF823AC" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2FF823AC" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20BF0C49" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5422312F" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BDF6496" w14:textId="5C4722E9" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2BDF6496" w14:textId="3EC5B3DD" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B009023" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="1623C0C3" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D5EFC0F" w14:textId="0FA67213" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="2D5EFC0F" w14:textId="74A6AA71" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05BE3339" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B426042" w14:textId="24D14631" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00704CCB">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>Monitoring and Follow-up Activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF0DCF4" w14:textId="16776030" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="004B4AD0" w:rsidP="00D32491">
+    <w:p w14:paraId="0EF0DCF4" w14:textId="16776030" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="004B4AD0" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="004B4AD0">
         <w:t xml:space="preserve">Monitoring and follow-up activities are necessary to ensure that the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004B4AD0">
         <w:t>ICP</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004B4AD0">
         <w:t xml:space="preserve"> is implemented and adequately addresses the member’s needs. This can be accomplished with the member</w:t>
       </w:r>
       <w:r w:rsidR="00FA5E62">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4AD0">
         <w:t xml:space="preserve"> their parent/guardian</w:t>
       </w:r>
       <w:r w:rsidR="00FA5E62">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B4AD0">
         <w:t xml:space="preserve"> and other members of the care team and conducted at least once every six months, or as often as necessary to determine whether</w:t>
@@ -12230,56 +11807,56 @@
         <w:t xml:space="preserve">The follow-up must occur as quickly as indicated by the assessed need, not to exceed 30 days from the scheduled date of the referral service. If a 30-day follow-up cannot be made with the member due to an unexpected circumstance, the reason must be documented in the member’s file. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C6537CD" w14:textId="5072EF8C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber4"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>Additionally, if a 30-day follow-up cannot be made due to the referral being set to take place more than 30 days out from the initial referral, it must be documented in the member’s case notes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA393A1" w14:textId="2CE5BB48" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>Quality Management, Utilization</w:t>
       </w:r>
       <w:r w:rsidR="00E805DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> and Reporting Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A16B53" w14:textId="5AC50815" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="58A16B53" w14:textId="5AC50815" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>A CARES provider must participate in any quality management and program integrity processes required by MassHealth and EOHHS</w:t>
       </w:r>
       <w:r w:rsidR="00E805DD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
@@ -12424,66 +12001,50 @@
           </w:tcPr>
           <w:p w14:paraId="307B58B7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070733AF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="3A567F54" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="006531CA">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12506,295 +12067,283 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="227B84AA" w14:textId="6E745906" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="006531CA">
+          <w:p w14:paraId="227B84AA" w14:textId="6E745906" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
             <w:pPr>
               <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="35A4074E" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="35A4074E" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="666C1A4A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="666C1A4A" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C396EB5" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="5C396EB5" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24400B3F" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="32CA6329" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DCED3A2" w14:textId="47FC2E87" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="4DCED3A2" w14:textId="194AF00B" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63469B9A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="4F77D9CB" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="320CF1C6" w14:textId="26CC42A1" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="320CF1C6" w14:textId="43EB18F0" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D45F615" w14:textId="77777777" w:rsidR="006531CA" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC7C13A" w14:textId="59968AD9" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+    <w:p w14:paraId="4DC7C13A" w14:textId="59968AD9" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7DB4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A CARES provider must review and report on the </w:t>
       </w:r>
       <w:r w:rsidR="00E805DD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7DB4">
@@ -13038,56 +12587,56 @@
       <w:r w:rsidR="009F76B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7DB4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eassessment reviews should inform overall program planning as needed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4BCC45" w14:textId="687D0CFD" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+    <w:p w14:paraId="2A4BCC45" w14:textId="687D0CFD" w:rsidR="00DA7DB4" w:rsidRDefault="00DA7DB4" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7DB4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A CARES provider must submit requested documentation to MassHealth or its designee for purposes of utilization review and provider review and audit, within MassHealth’s or its designee’s time specifications. The CARES provider must provide MassHealth or its designee with any supporting documentation the MassHealth agency or its designee requests, in accordance with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA7DB4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>M.G.L</w:t>
       </w:r>
@@ -13115,56 +12664,56 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, § 38, and 130 CMR 450.000: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Administrative and Billing Regulations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507514FD" w14:textId="7F5993D9" w:rsidR="00DA7DB4" w:rsidRPr="00E43299" w:rsidRDefault="00DA7DB4" w:rsidP="00D32491">
+    <w:p w14:paraId="507514FD" w14:textId="7F5993D9" w:rsidR="00DA7DB4" w:rsidRPr="00E43299" w:rsidRDefault="00DA7DB4" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7DB4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">A CARES provider must provide MassHealth or its designee </w:t>
       </w:r>
       <w:r w:rsidR="009F76B9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7DB4">
@@ -13586,65 +13135,50 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="650B15DA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75522954" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...13 lines deleted...]
-          </w:p>
           <w:p w14:paraId="6C087340" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="00A11561">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -13665,267 +13199,255 @@
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250D8A84" w14:textId="008836AA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="250D8A84" w14:textId="008836AA" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="4937E65C" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="4937E65C" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E85184" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="57E85184" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068C14DD" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="068C14DD" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03FFB7A8" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0C234AE0" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45748A67" w14:textId="04355D9C" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="45748A67" w14:textId="40FC3011" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67F9F4E1" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3EF8E097" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32643451" w14:textId="7B345AD0" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="32643451" w14:textId="6CCCD6CC" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07687148" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00E43299" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6658D8AF" w14:textId="5655A49D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="002F0ED6" w:rsidP="00297082">
       <w:pPr>
         <w:pStyle w:val="ListBullet2"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="00E43299">
@@ -14114,56 +13636,56 @@
       </w:r>
       <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00162BA7">
         <w:t xml:space="preserve">give the clinical manager </w:t>
       </w:r>
       <w:r w:rsidR="16C4A112" w:rsidRPr="00E43299">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="5E8A88E7" w:rsidRPr="00E43299">
         <w:t>he name and contact information for the member’s designated care manager</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE4899D" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>Member Removal of Assignment Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EEC078" w14:textId="20CF54E8" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="05EEC078" w14:textId="20CF54E8" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The removal of assignment procedures can begin if a member no longer needs</w:t>
       </w:r>
       <w:r w:rsidR="00E85CDA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
@@ -14177,56 +13699,56 @@
       <w:r w:rsidR="00E85CDA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> CARES services. This may occur if one or more of the following circumstances exists</w:t>
       </w:r>
       <w:r w:rsidR="00E85CDA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335A6900" w14:textId="0C2BD61C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00E85CDA" w:rsidP="00704CCB">
+    <w:p w14:paraId="335A6900" w14:textId="0C2BD61C" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00E85CDA" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">he member no longer meets the eligibility criteria for CARES </w:t>
       </w:r>
       <w:r w:rsidR="00017095">
         <w:t>services</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E7B01B0" w14:textId="09539619" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00E85CDA" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>he chronic conditions that made the member eligible for CARES</w:t>
@@ -14325,498 +13847,478 @@
         <w:tblCellMar>
           <w:left w:w="132" w:type="dxa"/>
           <w:right w:w="132" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4078"/>
         <w:gridCol w:w="4332"/>
         <w:gridCol w:w="1189"/>
       </w:tblGrid>
       <w:tr w:rsidR="006531CA" w:rsidRPr="00C01373" w14:paraId="7CB320FC" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27930FB8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="27930FB8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCED3C5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="4FCED3C5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MassHealth</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C9F02CF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="4C9F02CF" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Provider Manual Series</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B3B9BAA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="0B3B9BAA" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Subchapter Number and Title</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08CF81C8" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...15 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="1BB291E7" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00321D0F" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Appendix M: </w:t>
             </w:r>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MassHealth CARES Program Performance Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C93FFE5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-            <w:pPr>
+          <w:p w14:paraId="2C93FFE5" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>age</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44CCB7C7" w14:textId="04A5D86D" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="00A11561">
-[...8 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="44CCB7C7" w14:textId="04A5D86D" w:rsidR="006531CA" w:rsidRPr="00692181" w:rsidRDefault="006531CA" w:rsidP="008B463F">
+            <w:pPr>
+              <w:keepNext/>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="936"/>
+                <w:tab w:val="left" w:pos="1314"/>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="2070"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>M-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB13FE" w:rsidRPr="00C01373" w14:paraId="5C5154DE" w14:textId="77777777" w:rsidTr="00BB13FE">
+      <w:tr w:rsidR="00C57AE6" w:rsidRPr="00C01373" w14:paraId="5C5154DE" w14:textId="77777777" w:rsidTr="00BB13FE">
         <w:trPr>
           <w:trHeight w:val="813"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F055FA0" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="7F055FA0" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Physician Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C32758A" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0C32758A" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BCED946" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6A798017" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ransmittal Letter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0913D313" w14:textId="1971FA4B" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="0913D313" w14:textId="5233EA2A" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00692181">
-[...10 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>174</w:t>
+              <w:t>PHY-176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1189" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A2D5AFB" w14:textId="77777777" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="3F943E66" w14:textId="77777777" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692181">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6E3E1A" w14:textId="290809B4" w:rsidR="00BB13FE" w:rsidRPr="00692181" w:rsidRDefault="00BB13FE" w:rsidP="00BB13FE">
+          <w:p w14:paraId="6C6E3E1A" w14:textId="352A99AF" w:rsidR="00C57AE6" w:rsidRPr="00692181" w:rsidRDefault="00C57AE6" w:rsidP="00C57AE6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="936"/>
                 <w:tab w:val="left" w:pos="1314"/>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="2070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>03/05/26</w:t>
+              <w:t>05/19/26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4473BFD4" w14:textId="77777777" w:rsidR="006531CA" w:rsidRPr="0023151D" w:rsidRDefault="006531CA" w:rsidP="006531CA">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E49D8E" w14:textId="6C2B4CA9" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00F24DB0" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>he member has moved out of Massachusetts</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="157D1320" w14:textId="630680DF" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="002341AD" w:rsidP="00E43299">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
       </w:pPr>
       <w:r w:rsidRPr="002341AD">
         <w:t>The member is 18 or older, pregnant, a parent, married, or otherwise capable of consenting and has chosen to be unassigned</w:t>
       </w:r>
       <w:r w:rsidR="00CD171D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E35B175" w14:textId="0B8ADB7C" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="6E35B175" w14:textId="0B8ADB7C" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Before the removal of assignment from CARES</w:t>
       </w:r>
       <w:r w:rsidR="006A574B" w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> services</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
@@ -14830,156 +14332,156 @@
       <w:r w:rsidR="00320C43">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> at a minimum</w:t>
       </w:r>
       <w:r w:rsidR="00320C43">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE5C8D2" w14:textId="10D4F905" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00057AE1" w:rsidP="00D32491">
+    <w:p w14:paraId="1CE5C8D2" w14:textId="10D4F905" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="00057AE1" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">date and reason for the removal of assignment and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">signed consent form from </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>member</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or the</w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> member’s family or legal guardian;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3655E8BF" w14:textId="779F3050" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00D32491">
+    <w:p w14:paraId="3655E8BF" w14:textId="779F3050" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t>summary of treatment/care recommendations and documentation of ongoing strategies and resources to assist the member and their parent/guardian in sustaining necessary supports post-removal of assignment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CEB3AB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="18CEB3AB" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t>identification of any referrals to other appropriate service providers for any health or social services required by the member;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCF5726" w14:textId="0BCDD838" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00D32491">
+    <w:p w14:paraId="4CCF5726" w14:textId="0BCDD838" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="000A1E27" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="009B748D" w:rsidRPr="0023151D">
         <w:t xml:space="preserve">list of services that are in place post-removal of assignment and providers arranged to deliver each service; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494F3734" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="494F3734" w14:textId="77777777" w:rsidR="009B748D" w:rsidRPr="0023151D" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve">a list of prescribed medications, dosages, and possible side effects and ongoing treatments, including </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0023151D">
         <w:t>DME</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0023151D">
         <w:t xml:space="preserve"> usage and any therapies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15661F44" w14:textId="2BD0CC1D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00D32491">
+    <w:p w14:paraId="15661F44" w14:textId="2BD0CC1D" w:rsidR="009B748D" w:rsidRPr="00E43299" w:rsidRDefault="009B748D" w:rsidP="00454C90">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The CARES provider must provide the member and their parent/guardian</w:t>
       </w:r>
       <w:r w:rsidR="000A1E27">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> with</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
@@ -15119,81 +14621,80 @@
         <w:t>s benefits or enrollment in MassHealth or</w:t>
       </w:r>
       <w:r w:rsidR="00835D00">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> their</w:t>
       </w:r>
       <w:r w:rsidRPr="00E43299">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> health plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0479210F" w14:textId="77777777" w:rsidR="009B748D" w:rsidRDefault="009B748D" w:rsidP="00E43299">
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B748D" w:rsidSect="00E43299">
-      <w:headerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63D1FB5E" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
+    <w:p w14:paraId="0CD53D52" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F690FAA" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
+    <w:p w14:paraId="2B9C627B" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F2618F8" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8"/>
+    <w:p w14:paraId="6A7EFE48" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15211,426 +14712,72 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CFB624A" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
+    <w:p w14:paraId="7989B6D9" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0731CD03" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8">
+    <w:p w14:paraId="201DF339" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="408D2903" w14:textId="77777777" w:rsidR="006A20D8" w:rsidRDefault="006A20D8"/>
+    <w:p w14:paraId="39E74DE0" w14:textId="77777777" w:rsidR="006135A0" w:rsidRDefault="006135A0"/>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="003B0B23"/>
-[...342 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23116E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52C0ED2C"/>
     <w:lvl w:ilvl="0" w:tplc="201C4C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -15687,309 +14834,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...257 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38D16857"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6189A46"/>
     <w:lvl w:ilvl="0" w:tplc="0C7A01E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
@@ -16047,309 +14936,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...257 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBE13A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01AEEC5E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16419,51 +15050,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431542AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="993E57A6"/>
     <w:lvl w:ilvl="0" w:tplc="201C4C06">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -16520,137 +15151,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="582267B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D53ACCD6"/>
     <w:lvl w:ilvl="0" w:tplc="B9C2E196">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16720,137 +15265,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED649D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="186A16E4"/>
     <w:lvl w:ilvl="0" w:tplc="6A28E224">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -16895,51 +15354,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE17551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E98E41E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -16993,137 +15452,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764F7E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="222090FC"/>
     <w:lvl w:ilvl="0" w:tplc="2BD2678C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B10805B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9CBC5230">
       <w:start w:val="1"/>
@@ -17171,223 +15544,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6221740"/>
     <w:lvl w:ilvl="0" w:tplc="6AA83C9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C186886">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17433,479 +15634,278 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E9645256">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="07186934">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...84 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1644002094">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="23412063">
+  <w:num w:numId="2" w16cid:durableId="1446847097">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="464857355">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="151796951">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1446847097">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="5" w16cid:durableId="1475833959">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="572155568">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="6" w16cid:durableId="211580214">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="682315793">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="7" w16cid:durableId="682315793">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="20976258">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="8" w16cid:durableId="20976258">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1013649339">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="9" w16cid:durableId="1013649339">
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="146631606">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="10" w16cid:durableId="146631606">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1856646980">
-[...2 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1771776687">
+  <w:num w:numId="11" w16cid:durableId="1273245526">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="847452306">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="12" w16cid:durableId="386269571">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="732046678">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="13" w16cid:durableId="1248155609">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1380474446">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="14" w16cid:durableId="1380474446">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="59141402">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15" w16cid:durableId="59141402">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1594556752">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="16" w16cid:durableId="1594556752">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1738940238">
-[...2 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="2134129197">
+  <w:num w:numId="17" w16cid:durableId="1738940238">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1233200362">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="18" w16cid:durableId="2134129197">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1233200362">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1781100156">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="20" w16cid:durableId="1781100156">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1429157366">
-[...63 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="21" w16cid:durableId="824050491">
+    <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="701630603">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="35"/>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="60"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B748D"/>
     <w:rsid w:val="000052D4"/>
     <w:rsid w:val="00007A53"/>
     <w:rsid w:val="00010F8E"/>
     <w:rsid w:val="0001187A"/>
     <w:rsid w:val="00015D3B"/>
     <w:rsid w:val="00017095"/>
     <w:rsid w:val="00020A72"/>
     <w:rsid w:val="000216AB"/>
     <w:rsid w:val="00026198"/>
     <w:rsid w:val="000300D1"/>
     <w:rsid w:val="000412DA"/>
     <w:rsid w:val="00046237"/>
     <w:rsid w:val="00056DAD"/>
     <w:rsid w:val="00057AE1"/>
     <w:rsid w:val="00070041"/>
     <w:rsid w:val="000747AC"/>
+    <w:rsid w:val="000924F7"/>
     <w:rsid w:val="00097A14"/>
     <w:rsid w:val="000A1E27"/>
+    <w:rsid w:val="000A2EAA"/>
     <w:rsid w:val="000B0BBD"/>
+    <w:rsid w:val="000B3FE9"/>
     <w:rsid w:val="000B5584"/>
     <w:rsid w:val="000B5B61"/>
     <w:rsid w:val="000C78BC"/>
     <w:rsid w:val="000D5E11"/>
     <w:rsid w:val="000E2061"/>
     <w:rsid w:val="000E2923"/>
     <w:rsid w:val="000E2BB9"/>
     <w:rsid w:val="000E42A8"/>
     <w:rsid w:val="000E754B"/>
     <w:rsid w:val="000F1D0B"/>
     <w:rsid w:val="000F2184"/>
     <w:rsid w:val="000F4D76"/>
     <w:rsid w:val="000F5F9E"/>
     <w:rsid w:val="000F729F"/>
     <w:rsid w:val="00100B78"/>
     <w:rsid w:val="0011141F"/>
     <w:rsid w:val="001125F4"/>
     <w:rsid w:val="001153B4"/>
     <w:rsid w:val="00121108"/>
     <w:rsid w:val="00123F50"/>
     <w:rsid w:val="001243EB"/>
     <w:rsid w:val="001251A8"/>
     <w:rsid w:val="00142E3B"/>
     <w:rsid w:val="00144207"/>
+    <w:rsid w:val="00151E84"/>
     <w:rsid w:val="00152B76"/>
     <w:rsid w:val="00154F6B"/>
     <w:rsid w:val="00156893"/>
     <w:rsid w:val="00162BA7"/>
     <w:rsid w:val="001641AF"/>
     <w:rsid w:val="00164769"/>
     <w:rsid w:val="00165B48"/>
     <w:rsid w:val="0016751C"/>
     <w:rsid w:val="00171F8C"/>
     <w:rsid w:val="00190C9D"/>
     <w:rsid w:val="00191569"/>
+    <w:rsid w:val="0019434B"/>
     <w:rsid w:val="0019738A"/>
     <w:rsid w:val="00197E49"/>
     <w:rsid w:val="001A16DC"/>
     <w:rsid w:val="001B0EBD"/>
     <w:rsid w:val="001B2A42"/>
     <w:rsid w:val="001D1919"/>
     <w:rsid w:val="001D67B1"/>
     <w:rsid w:val="001E4DB8"/>
     <w:rsid w:val="001E68B0"/>
     <w:rsid w:val="001F1354"/>
     <w:rsid w:val="001F3091"/>
     <w:rsid w:val="001F3A6E"/>
     <w:rsid w:val="001F5F98"/>
     <w:rsid w:val="001F7F86"/>
     <w:rsid w:val="00200340"/>
     <w:rsid w:val="002014E3"/>
+    <w:rsid w:val="00203469"/>
     <w:rsid w:val="0020697C"/>
     <w:rsid w:val="00211B9A"/>
     <w:rsid w:val="0021685D"/>
     <w:rsid w:val="0022162F"/>
     <w:rsid w:val="00222249"/>
     <w:rsid w:val="002246EB"/>
     <w:rsid w:val="00224EEF"/>
     <w:rsid w:val="00226A0C"/>
     <w:rsid w:val="00233F0D"/>
     <w:rsid w:val="002341AD"/>
     <w:rsid w:val="00234719"/>
     <w:rsid w:val="002375FB"/>
     <w:rsid w:val="002411CE"/>
     <w:rsid w:val="002460FB"/>
     <w:rsid w:val="002535A1"/>
     <w:rsid w:val="00256151"/>
     <w:rsid w:val="00265256"/>
     <w:rsid w:val="00270245"/>
     <w:rsid w:val="00270B32"/>
     <w:rsid w:val="00270F9E"/>
     <w:rsid w:val="00271528"/>
     <w:rsid w:val="00273D11"/>
     <w:rsid w:val="00274A08"/>
     <w:rsid w:val="002777C6"/>
     <w:rsid w:val="00280157"/>
@@ -17939,450 +15939,491 @@
     <w:rsid w:val="0031302F"/>
     <w:rsid w:val="00314062"/>
     <w:rsid w:val="00316E31"/>
     <w:rsid w:val="00320C43"/>
     <w:rsid w:val="00325A3C"/>
     <w:rsid w:val="0032644C"/>
     <w:rsid w:val="00343437"/>
     <w:rsid w:val="00353C1B"/>
     <w:rsid w:val="00356274"/>
     <w:rsid w:val="00364B5F"/>
     <w:rsid w:val="003804DF"/>
     <w:rsid w:val="0038299D"/>
     <w:rsid w:val="00386172"/>
     <w:rsid w:val="003926E8"/>
     <w:rsid w:val="003942BD"/>
     <w:rsid w:val="003B0FFF"/>
     <w:rsid w:val="003B3269"/>
     <w:rsid w:val="003B5166"/>
     <w:rsid w:val="003B569A"/>
     <w:rsid w:val="003B6E48"/>
     <w:rsid w:val="003B712C"/>
     <w:rsid w:val="003C01A2"/>
     <w:rsid w:val="003C25B0"/>
     <w:rsid w:val="003C3B5E"/>
     <w:rsid w:val="003C3EFB"/>
+    <w:rsid w:val="003C4F9A"/>
     <w:rsid w:val="003D2EE7"/>
     <w:rsid w:val="003D7088"/>
     <w:rsid w:val="003D7EE3"/>
     <w:rsid w:val="003E53E9"/>
     <w:rsid w:val="003F569C"/>
     <w:rsid w:val="00405038"/>
     <w:rsid w:val="00406FD8"/>
     <w:rsid w:val="00407094"/>
     <w:rsid w:val="00407689"/>
     <w:rsid w:val="00417580"/>
     <w:rsid w:val="004245B8"/>
     <w:rsid w:val="00425E1E"/>
     <w:rsid w:val="00427FCF"/>
     <w:rsid w:val="00431959"/>
     <w:rsid w:val="00431C85"/>
     <w:rsid w:val="00431DCE"/>
     <w:rsid w:val="004324F4"/>
     <w:rsid w:val="00446DBE"/>
+    <w:rsid w:val="00454C90"/>
     <w:rsid w:val="00455005"/>
     <w:rsid w:val="00456C3E"/>
     <w:rsid w:val="00460634"/>
     <w:rsid w:val="00460980"/>
     <w:rsid w:val="00461A3A"/>
     <w:rsid w:val="00467F7F"/>
     <w:rsid w:val="004804F8"/>
     <w:rsid w:val="00481A35"/>
     <w:rsid w:val="004853CB"/>
     <w:rsid w:val="004856D0"/>
     <w:rsid w:val="0048719B"/>
     <w:rsid w:val="004871A5"/>
     <w:rsid w:val="00491CC0"/>
     <w:rsid w:val="004A37CA"/>
     <w:rsid w:val="004B4AD0"/>
     <w:rsid w:val="004B59D3"/>
     <w:rsid w:val="004B6058"/>
     <w:rsid w:val="004C067D"/>
     <w:rsid w:val="004C0A89"/>
     <w:rsid w:val="004C2858"/>
     <w:rsid w:val="004D33D7"/>
     <w:rsid w:val="004E2739"/>
     <w:rsid w:val="004E300B"/>
     <w:rsid w:val="004E3B42"/>
     <w:rsid w:val="004F166F"/>
     <w:rsid w:val="005016BF"/>
     <w:rsid w:val="005016D9"/>
     <w:rsid w:val="00511038"/>
     <w:rsid w:val="00523BE5"/>
     <w:rsid w:val="00524295"/>
     <w:rsid w:val="00525372"/>
     <w:rsid w:val="00533FCC"/>
     <w:rsid w:val="00534A32"/>
     <w:rsid w:val="00540E8D"/>
+    <w:rsid w:val="00542EC5"/>
     <w:rsid w:val="00552C81"/>
     <w:rsid w:val="00557142"/>
+    <w:rsid w:val="005669BC"/>
     <w:rsid w:val="005693F7"/>
     <w:rsid w:val="00574D06"/>
     <w:rsid w:val="00577851"/>
     <w:rsid w:val="00577D03"/>
     <w:rsid w:val="0058725C"/>
     <w:rsid w:val="00587C9D"/>
     <w:rsid w:val="0058B73C"/>
     <w:rsid w:val="0059057B"/>
     <w:rsid w:val="005A4C10"/>
     <w:rsid w:val="005B6BE7"/>
     <w:rsid w:val="005B6FC2"/>
     <w:rsid w:val="005C43C6"/>
     <w:rsid w:val="005C69E2"/>
     <w:rsid w:val="005C748F"/>
     <w:rsid w:val="005C7C1B"/>
     <w:rsid w:val="005D1E1E"/>
     <w:rsid w:val="005D3301"/>
     <w:rsid w:val="005F029E"/>
     <w:rsid w:val="005F106F"/>
     <w:rsid w:val="005F51FE"/>
     <w:rsid w:val="00601917"/>
     <w:rsid w:val="00605579"/>
     <w:rsid w:val="006101A9"/>
     <w:rsid w:val="0061125E"/>
     <w:rsid w:val="00611D11"/>
+    <w:rsid w:val="006135A0"/>
     <w:rsid w:val="00617246"/>
     <w:rsid w:val="00617507"/>
     <w:rsid w:val="00620556"/>
     <w:rsid w:val="0062433E"/>
     <w:rsid w:val="00625069"/>
     <w:rsid w:val="00634BE6"/>
     <w:rsid w:val="006379AC"/>
     <w:rsid w:val="006400EC"/>
     <w:rsid w:val="00640E2B"/>
+    <w:rsid w:val="0064250C"/>
+    <w:rsid w:val="00643B18"/>
     <w:rsid w:val="00646FA0"/>
     <w:rsid w:val="006531CA"/>
     <w:rsid w:val="00653341"/>
     <w:rsid w:val="006563D9"/>
     <w:rsid w:val="00661EBE"/>
     <w:rsid w:val="00662076"/>
     <w:rsid w:val="006647B5"/>
     <w:rsid w:val="00664E19"/>
     <w:rsid w:val="00666252"/>
     <w:rsid w:val="006719AF"/>
     <w:rsid w:val="00671BD2"/>
     <w:rsid w:val="006868AD"/>
     <w:rsid w:val="006877E8"/>
     <w:rsid w:val="006934C8"/>
     <w:rsid w:val="006A20D8"/>
     <w:rsid w:val="006A55CD"/>
     <w:rsid w:val="006A574B"/>
     <w:rsid w:val="006A5ED9"/>
     <w:rsid w:val="006B1C02"/>
     <w:rsid w:val="006C6C3F"/>
     <w:rsid w:val="006D09B4"/>
     <w:rsid w:val="006D20E5"/>
+    <w:rsid w:val="006D7348"/>
     <w:rsid w:val="006E53F2"/>
     <w:rsid w:val="006E57F2"/>
+    <w:rsid w:val="006F0602"/>
     <w:rsid w:val="006F31ED"/>
     <w:rsid w:val="00700675"/>
     <w:rsid w:val="00701179"/>
+    <w:rsid w:val="00702165"/>
     <w:rsid w:val="00704CCB"/>
+    <w:rsid w:val="00706187"/>
     <w:rsid w:val="007244CF"/>
     <w:rsid w:val="0073078F"/>
     <w:rsid w:val="00736C8B"/>
     <w:rsid w:val="007422E5"/>
     <w:rsid w:val="0074344F"/>
     <w:rsid w:val="00745B81"/>
     <w:rsid w:val="00746A7E"/>
     <w:rsid w:val="00754D42"/>
     <w:rsid w:val="00760131"/>
     <w:rsid w:val="00763119"/>
     <w:rsid w:val="00772127"/>
     <w:rsid w:val="00775A27"/>
     <w:rsid w:val="00781FF3"/>
     <w:rsid w:val="007901F8"/>
     <w:rsid w:val="00791EB9"/>
     <w:rsid w:val="0079208F"/>
     <w:rsid w:val="007969D7"/>
     <w:rsid w:val="007A1ABC"/>
     <w:rsid w:val="007A7CBF"/>
     <w:rsid w:val="007A7E2E"/>
+    <w:rsid w:val="007B0B7A"/>
     <w:rsid w:val="007B1331"/>
     <w:rsid w:val="007B1581"/>
     <w:rsid w:val="007B5B73"/>
+    <w:rsid w:val="007C052E"/>
     <w:rsid w:val="007D5902"/>
+    <w:rsid w:val="007E1073"/>
     <w:rsid w:val="007F2F4E"/>
     <w:rsid w:val="007F508F"/>
     <w:rsid w:val="007F7899"/>
     <w:rsid w:val="00806277"/>
     <w:rsid w:val="008158E1"/>
     <w:rsid w:val="008260AF"/>
     <w:rsid w:val="0082679E"/>
     <w:rsid w:val="00827FD2"/>
+    <w:rsid w:val="00833015"/>
     <w:rsid w:val="00835D00"/>
     <w:rsid w:val="00840978"/>
     <w:rsid w:val="0084322C"/>
     <w:rsid w:val="008455F1"/>
     <w:rsid w:val="00845EC0"/>
     <w:rsid w:val="0085034C"/>
     <w:rsid w:val="00852F50"/>
     <w:rsid w:val="008577F4"/>
     <w:rsid w:val="008630CC"/>
     <w:rsid w:val="00866B6B"/>
     <w:rsid w:val="0087505B"/>
     <w:rsid w:val="00876B95"/>
     <w:rsid w:val="0088044F"/>
     <w:rsid w:val="00886293"/>
     <w:rsid w:val="00892426"/>
     <w:rsid w:val="0089246E"/>
     <w:rsid w:val="00893C3A"/>
     <w:rsid w:val="008966D9"/>
     <w:rsid w:val="008A31BF"/>
     <w:rsid w:val="008A6F61"/>
     <w:rsid w:val="008B1308"/>
     <w:rsid w:val="008B323E"/>
+    <w:rsid w:val="008B463F"/>
     <w:rsid w:val="008C0B0C"/>
     <w:rsid w:val="008D008D"/>
     <w:rsid w:val="008D1834"/>
     <w:rsid w:val="008D4373"/>
     <w:rsid w:val="008D4D24"/>
     <w:rsid w:val="008D5126"/>
     <w:rsid w:val="008D7A0D"/>
     <w:rsid w:val="008E2798"/>
     <w:rsid w:val="008E3476"/>
     <w:rsid w:val="008E3CD6"/>
+    <w:rsid w:val="008E5856"/>
     <w:rsid w:val="008E7262"/>
     <w:rsid w:val="008F31A8"/>
     <w:rsid w:val="008F520A"/>
     <w:rsid w:val="008F5D8A"/>
     <w:rsid w:val="00910954"/>
     <w:rsid w:val="00914535"/>
     <w:rsid w:val="00914717"/>
     <w:rsid w:val="00923F46"/>
+    <w:rsid w:val="00927F3E"/>
     <w:rsid w:val="0093147D"/>
     <w:rsid w:val="00935AF6"/>
     <w:rsid w:val="00941988"/>
     <w:rsid w:val="00943604"/>
     <w:rsid w:val="009524E5"/>
     <w:rsid w:val="00954B86"/>
     <w:rsid w:val="009615F8"/>
+    <w:rsid w:val="00962DFD"/>
     <w:rsid w:val="009646F9"/>
     <w:rsid w:val="00964B37"/>
     <w:rsid w:val="00965156"/>
     <w:rsid w:val="009668D9"/>
     <w:rsid w:val="00967D48"/>
     <w:rsid w:val="009716BE"/>
     <w:rsid w:val="00976B8B"/>
     <w:rsid w:val="00981445"/>
     <w:rsid w:val="00982603"/>
     <w:rsid w:val="00982A49"/>
     <w:rsid w:val="009834F9"/>
+    <w:rsid w:val="00995105"/>
+    <w:rsid w:val="009A2783"/>
     <w:rsid w:val="009B0657"/>
+    <w:rsid w:val="009B3C8D"/>
     <w:rsid w:val="009B5D3A"/>
     <w:rsid w:val="009B71C6"/>
     <w:rsid w:val="009B71CB"/>
     <w:rsid w:val="009B748D"/>
     <w:rsid w:val="009C5F85"/>
     <w:rsid w:val="009D223D"/>
     <w:rsid w:val="009E1262"/>
     <w:rsid w:val="009E7ACC"/>
     <w:rsid w:val="009F5006"/>
     <w:rsid w:val="009F76B9"/>
+    <w:rsid w:val="00A001C7"/>
     <w:rsid w:val="00A01C34"/>
     <w:rsid w:val="00A060B0"/>
     <w:rsid w:val="00A11536"/>
     <w:rsid w:val="00A1440E"/>
     <w:rsid w:val="00A211DD"/>
     <w:rsid w:val="00A27EB0"/>
     <w:rsid w:val="00A41B82"/>
     <w:rsid w:val="00A41C90"/>
     <w:rsid w:val="00A41DEA"/>
     <w:rsid w:val="00A44858"/>
     <w:rsid w:val="00A467D4"/>
     <w:rsid w:val="00A5280F"/>
     <w:rsid w:val="00A57F86"/>
+    <w:rsid w:val="00A60D0A"/>
     <w:rsid w:val="00A62377"/>
     <w:rsid w:val="00A64B27"/>
     <w:rsid w:val="00A74E0F"/>
+    <w:rsid w:val="00A74FB8"/>
     <w:rsid w:val="00A9165D"/>
     <w:rsid w:val="00A9684E"/>
     <w:rsid w:val="00AA5BAE"/>
     <w:rsid w:val="00AB0790"/>
     <w:rsid w:val="00AB3126"/>
     <w:rsid w:val="00AB587B"/>
     <w:rsid w:val="00AB7770"/>
     <w:rsid w:val="00AC522A"/>
     <w:rsid w:val="00AD0612"/>
     <w:rsid w:val="00AD622B"/>
     <w:rsid w:val="00AE42B0"/>
     <w:rsid w:val="00AF3E83"/>
+    <w:rsid w:val="00AF444F"/>
     <w:rsid w:val="00AF5873"/>
     <w:rsid w:val="00B05BBA"/>
     <w:rsid w:val="00B14003"/>
     <w:rsid w:val="00B20FB7"/>
     <w:rsid w:val="00B22226"/>
     <w:rsid w:val="00B222A0"/>
     <w:rsid w:val="00B22D09"/>
     <w:rsid w:val="00B24A74"/>
     <w:rsid w:val="00B25744"/>
     <w:rsid w:val="00B26832"/>
     <w:rsid w:val="00B26EC7"/>
     <w:rsid w:val="00B31864"/>
     <w:rsid w:val="00B31F05"/>
     <w:rsid w:val="00B424AD"/>
     <w:rsid w:val="00B43879"/>
     <w:rsid w:val="00B43915"/>
     <w:rsid w:val="00B43F1B"/>
     <w:rsid w:val="00B44704"/>
     <w:rsid w:val="00B46E5A"/>
     <w:rsid w:val="00B6244B"/>
     <w:rsid w:val="00B659AB"/>
     <w:rsid w:val="00B662E2"/>
     <w:rsid w:val="00B66BCE"/>
     <w:rsid w:val="00B672FF"/>
     <w:rsid w:val="00B72B2B"/>
     <w:rsid w:val="00B81FE2"/>
     <w:rsid w:val="00BA6233"/>
     <w:rsid w:val="00BB13FE"/>
     <w:rsid w:val="00BB4957"/>
     <w:rsid w:val="00BB6652"/>
     <w:rsid w:val="00BD06D5"/>
     <w:rsid w:val="00BD2F79"/>
     <w:rsid w:val="00BD7E4D"/>
+    <w:rsid w:val="00BE7B0D"/>
     <w:rsid w:val="00BF55CA"/>
     <w:rsid w:val="00BF653A"/>
     <w:rsid w:val="00C0267D"/>
     <w:rsid w:val="00C02DCA"/>
     <w:rsid w:val="00C0550E"/>
+    <w:rsid w:val="00C07391"/>
     <w:rsid w:val="00C11461"/>
     <w:rsid w:val="00C11F3C"/>
     <w:rsid w:val="00C23BDE"/>
     <w:rsid w:val="00C23C85"/>
+    <w:rsid w:val="00C3000E"/>
+    <w:rsid w:val="00C30302"/>
     <w:rsid w:val="00C337B7"/>
     <w:rsid w:val="00C36486"/>
     <w:rsid w:val="00C407BB"/>
     <w:rsid w:val="00C41CAC"/>
     <w:rsid w:val="00C520B2"/>
     <w:rsid w:val="00C53AAB"/>
+    <w:rsid w:val="00C57AE6"/>
     <w:rsid w:val="00C67E5C"/>
     <w:rsid w:val="00C729BB"/>
     <w:rsid w:val="00C74DC6"/>
     <w:rsid w:val="00C7641A"/>
     <w:rsid w:val="00C81691"/>
+    <w:rsid w:val="00C86327"/>
     <w:rsid w:val="00C872D8"/>
     <w:rsid w:val="00C90D57"/>
     <w:rsid w:val="00C91272"/>
     <w:rsid w:val="00C94077"/>
     <w:rsid w:val="00C94E6F"/>
     <w:rsid w:val="00C95CCD"/>
     <w:rsid w:val="00CA06CB"/>
     <w:rsid w:val="00CA5F12"/>
     <w:rsid w:val="00CC1A86"/>
     <w:rsid w:val="00CC2CEE"/>
+    <w:rsid w:val="00CC4131"/>
     <w:rsid w:val="00CC5A46"/>
     <w:rsid w:val="00CD13DC"/>
     <w:rsid w:val="00CD171D"/>
     <w:rsid w:val="00CD3132"/>
     <w:rsid w:val="00CE199E"/>
     <w:rsid w:val="00CF2D08"/>
     <w:rsid w:val="00CF391E"/>
     <w:rsid w:val="00CF3EC7"/>
     <w:rsid w:val="00CF6E8A"/>
     <w:rsid w:val="00D11EBC"/>
     <w:rsid w:val="00D15920"/>
     <w:rsid w:val="00D25AEB"/>
     <w:rsid w:val="00D26C79"/>
     <w:rsid w:val="00D31CF1"/>
     <w:rsid w:val="00D32491"/>
+    <w:rsid w:val="00D34C90"/>
     <w:rsid w:val="00D41E1C"/>
     <w:rsid w:val="00D44913"/>
     <w:rsid w:val="00D4505B"/>
     <w:rsid w:val="00D47BFA"/>
     <w:rsid w:val="00D53C3D"/>
     <w:rsid w:val="00D546B1"/>
     <w:rsid w:val="00D639ED"/>
     <w:rsid w:val="00D64AC4"/>
     <w:rsid w:val="00D64EBB"/>
     <w:rsid w:val="00D6569D"/>
     <w:rsid w:val="00D66DD5"/>
     <w:rsid w:val="00D70566"/>
     <w:rsid w:val="00D87F28"/>
     <w:rsid w:val="00D940C3"/>
     <w:rsid w:val="00DA1945"/>
     <w:rsid w:val="00DA4AF8"/>
     <w:rsid w:val="00DA75CE"/>
     <w:rsid w:val="00DA7DB4"/>
+    <w:rsid w:val="00DB219E"/>
     <w:rsid w:val="00DB595C"/>
+    <w:rsid w:val="00DC0C7F"/>
     <w:rsid w:val="00DC190A"/>
     <w:rsid w:val="00DC47FE"/>
     <w:rsid w:val="00DD2AE7"/>
     <w:rsid w:val="00DD3036"/>
     <w:rsid w:val="00DD5976"/>
     <w:rsid w:val="00DD7ACD"/>
     <w:rsid w:val="00DE05E3"/>
     <w:rsid w:val="00DE0680"/>
     <w:rsid w:val="00DE0DBA"/>
     <w:rsid w:val="00DE1D2E"/>
     <w:rsid w:val="00DE4173"/>
+    <w:rsid w:val="00DE43C3"/>
     <w:rsid w:val="00DE6EC4"/>
     <w:rsid w:val="00DF0099"/>
     <w:rsid w:val="00DF047C"/>
     <w:rsid w:val="00DF61CF"/>
     <w:rsid w:val="00DF6F6E"/>
     <w:rsid w:val="00E13A61"/>
     <w:rsid w:val="00E14751"/>
     <w:rsid w:val="00E21B15"/>
     <w:rsid w:val="00E2425F"/>
     <w:rsid w:val="00E30DD5"/>
     <w:rsid w:val="00E34596"/>
     <w:rsid w:val="00E43299"/>
     <w:rsid w:val="00E46E54"/>
     <w:rsid w:val="00E47B1E"/>
     <w:rsid w:val="00E531F2"/>
     <w:rsid w:val="00E5332D"/>
     <w:rsid w:val="00E55911"/>
     <w:rsid w:val="00E57CE4"/>
     <w:rsid w:val="00E6540E"/>
     <w:rsid w:val="00E66E69"/>
     <w:rsid w:val="00E70FB1"/>
     <w:rsid w:val="00E7252C"/>
     <w:rsid w:val="00E73323"/>
     <w:rsid w:val="00E764CD"/>
     <w:rsid w:val="00E77070"/>
     <w:rsid w:val="00E805DD"/>
     <w:rsid w:val="00E805F4"/>
     <w:rsid w:val="00E81019"/>
     <w:rsid w:val="00E85CDA"/>
     <w:rsid w:val="00E903A3"/>
+    <w:rsid w:val="00EA1E8E"/>
     <w:rsid w:val="00EA3919"/>
     <w:rsid w:val="00EA6A17"/>
     <w:rsid w:val="00EA7B74"/>
     <w:rsid w:val="00EB2103"/>
     <w:rsid w:val="00EB3728"/>
     <w:rsid w:val="00EC21D2"/>
     <w:rsid w:val="00ED6915"/>
     <w:rsid w:val="00EE59FE"/>
     <w:rsid w:val="00EE6A6E"/>
     <w:rsid w:val="00EF2279"/>
     <w:rsid w:val="00EF4BDF"/>
     <w:rsid w:val="00EF4E47"/>
     <w:rsid w:val="00EF5EE8"/>
     <w:rsid w:val="00EF61BB"/>
     <w:rsid w:val="00EF6953"/>
+    <w:rsid w:val="00EF73E2"/>
+    <w:rsid w:val="00F0609D"/>
     <w:rsid w:val="00F0777A"/>
     <w:rsid w:val="00F12E15"/>
+    <w:rsid w:val="00F13F25"/>
     <w:rsid w:val="00F1624B"/>
     <w:rsid w:val="00F16844"/>
     <w:rsid w:val="00F24DB0"/>
     <w:rsid w:val="00F30B83"/>
     <w:rsid w:val="00F33429"/>
     <w:rsid w:val="00F36CEF"/>
     <w:rsid w:val="00F41355"/>
     <w:rsid w:val="00F41CB9"/>
     <w:rsid w:val="00F44C64"/>
     <w:rsid w:val="00F46806"/>
     <w:rsid w:val="00F53462"/>
     <w:rsid w:val="00F56D73"/>
     <w:rsid w:val="00F62005"/>
     <w:rsid w:val="00F643DE"/>
     <w:rsid w:val="00F670A2"/>
     <w:rsid w:val="00F7075D"/>
     <w:rsid w:val="00F7382C"/>
     <w:rsid w:val="00F74605"/>
     <w:rsid w:val="00F749F4"/>
     <w:rsid w:val="00FA5E62"/>
     <w:rsid w:val="00FA68B6"/>
     <w:rsid w:val="00FB47A2"/>
     <w:rsid w:val="00FB4C14"/>
     <w:rsid w:val="00FB5735"/>
     <w:rsid w:val="00FC31F9"/>
@@ -18613,60 +16654,59 @@
     <w:rsid w:val="7A9EA0CA"/>
     <w:rsid w:val="7AA75912"/>
     <w:rsid w:val="7B739C4A"/>
     <w:rsid w:val="7CAC2E9B"/>
     <w:rsid w:val="7D1F1FCB"/>
     <w:rsid w:val="7EC56ADC"/>
     <w:rsid w:val="7F270A3F"/>
     <w:rsid w:val="7F70254B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="340E2AC9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E0A808FD-9E77-4183-91DC-54FC05216EA7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -19125,66 +17165,64 @@
     <w:rsid w:val="009B748D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009B748D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB5735"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00FB5735"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009668D9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
@@ -19277,204 +17315,204 @@
     <w:rsid w:val="008630CC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="220" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008630CC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="220"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008630CC"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008630CC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="1440"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008630CC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E43299"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="33"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E43299"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="32"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber6">
     <w:name w:val="List Number 6"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00DE05E3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="5"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="220"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber7">
     <w:name w:val="List Number 7"/>
     <w:basedOn w:val="ListNumber6"/>
     <w:rsid w:val="00DE05E3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19732,399 +17770,92 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...248 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CF8AD12-EAA8-4B9E-B0DA-C2D1A9A5A7FE}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDF8B7D2-0F7B-48E4-9E7B-051B2E10A56D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...25 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>6106</Words>
-  <Characters>34807</Characters>
+  <Words>6121</Words>
+  <Characters>34891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>290</Lines>
   <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40832</CharactersWithSpaces>
+  <CharactersWithSpaces>40931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Bernadette Bentley</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>