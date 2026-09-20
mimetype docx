--- v0 (2026-07-24)
+++ v1 (2026-09-20)
@@ -6,59 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="11D01FF2" w14:textId="553878DD" w:rsidR="002D598B" w:rsidRDefault="002D598B" w:rsidP="00DE60A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="786635D1" w14:textId="14EB1DA4" w:rsidR="002D598B" w:rsidRPr="00D972B8" w:rsidRDefault="000B5AC3">
       <w:pPr>
         <w:spacing w:after="40" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D972B8">
         <w:rPr>
           <w:b/>
           <w:color w:val="4F81BD"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00027B71">
@@ -76,70 +77,86 @@
         <w:spacing w:after="20" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>OQE Intake Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1508FE23" w14:textId="77777777" w:rsidR="002D598B" w:rsidRDefault="000B5AC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Site / Service Intake and Routing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150A430F" w14:textId="3D1810F7" w:rsidR="002D598B" w:rsidRDefault="000B5AC3">
+    <w:p w14:paraId="150A430F" w14:textId="0D69E420" w:rsidR="002D598B" w:rsidRDefault="000B5AC3">
       <w:pPr>
         <w:spacing w:line="252" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Revised</w:t>
       </w:r>
       <w:r w:rsidR="00F460E2">
         <w:rPr>
           <w:i/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E43A6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00F460E2">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10782" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1340"/>
         <w:gridCol w:w="9442"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D598B" w:rsidRPr="000B5AC3" w14:paraId="35E309F6" w14:textId="77777777" w:rsidTr="00C160EC">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -1471,50 +1488,51 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54FFD1CA" w14:textId="131DE1B8" w:rsidR="002A06BE" w:rsidRPr="00DE60A7" w:rsidRDefault="00296E1B">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Employment Supports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75200AB8" w14:textId="2D9928AD" w:rsidR="002A06BE" w:rsidRPr="00296E1B" w:rsidRDefault="00296E1B">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
@@ -1547,51 +1565,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25D69333" w14:textId="77777777" w:rsidR="002D598B" w:rsidRPr="00DE60A7" w:rsidRDefault="000B5AC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RSMS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2947" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33D9D9E7" w14:textId="7B5A880C" w:rsidR="002D598B" w:rsidRPr="00DE60A7" w:rsidRDefault="000B5AC3">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -1998,51 +2015,51 @@
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="278696C0" w14:textId="77777777" w:rsidR="00755B5C" w:rsidRPr="005337B5" w:rsidRDefault="005A55EC">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005337B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Is this an Increase in Capacity Request?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1269801F" w14:textId="77777777" w:rsidR="005A55EC" w:rsidRDefault="00962188" w:rsidP="00BF22B1">
+          <w:p w14:paraId="1269801F" w14:textId="77777777" w:rsidR="005A55EC" w:rsidRDefault="007C1BBF" w:rsidP="00BF22B1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="2222"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1434981546"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Yes" w:value="Yes"/>
                   <w:listItem w:displayText="No" w:value="No"/>
                 </w:dropDownList>
               </w:sdtPr>
@@ -2196,50 +2213,234 @@
                 </w:rPr>
                 <w:id w:val="-1158309006"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C95E28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="3659A2E9" w14:textId="67AF1176" w:rsidR="00755B5C" w:rsidRPr="00DE60A7" w:rsidRDefault="00755B5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B64CCB" w:rsidRPr="00DE60A7" w14:paraId="4DFC8496" w14:textId="77777777" w:rsidTr="00B64CCB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5CF56A51" w14:textId="13905D81" w:rsidR="00B64CCB" w:rsidRPr="005337B5" w:rsidRDefault="00CE2B1B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE2B1B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Does the proposed site involve new development, new construction, or renovations to an existing property?</w:t>
+            </w:r>
+            <w:r w:rsidR="00C140A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1096396042"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="New Development or New Construction" w:value="New Development or New Construction"/>
+                  <w:listItem w:displayText="Renovation of an existing property" w:value="Renovation of an existing property"/>
+                  <w:listItem w:displayText="Both new construction and renovation" w:value="Both new construction and renovation"/>
+                  <w:listItem w:displayText="Neither" w:value="Neither"/>
+                  <w:listItem w:displayText="Unknown at this time" w:value="Unknown at this time"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00C140A9" w:rsidRPr="00C95E28">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F4734" w:rsidRPr="00DE60A7" w14:paraId="383182C6" w14:textId="77777777" w:rsidTr="00B64CCB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="746A970B" w14:textId="4CB32926" w:rsidR="007F4734" w:rsidRPr="007F4734" w:rsidRDefault="007F4734">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F4734">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Will the proposed development, construction, or renovations be funded, in whole or in part, through the Facilities Consolidation Fund (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F4734">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>FCF</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F4734">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>)?</w:t>
+            </w:r>
+            <w:r w:rsidR="007F3F04">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1776170678"/>
+                <w:placeholder>
+                  <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Yes" w:value="Yes"/>
+                  <w:listItem w:displayText="No" w:value="No"/>
+                  <w:listItem w:displayText="Funding has been requested but not yet approved" w:value="Funding has been requested but not yet approved"/>
+                  <w:listItem w:displayText="Not applicable" w:value="Not applicable"/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C95E28">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Choose an item.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC61DF" w:rsidRPr="00DE60A7" w14:paraId="73C8FEA2" w14:textId="77777777" w:rsidTr="00B46522">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2101" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46D42C04" w14:textId="6FB92984" w:rsidR="00AC61DF" w:rsidRPr="00DE60A7" w:rsidRDefault="00AC61DF">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -2736,99 +2937,99 @@
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="189349772"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00176EAE" w:rsidRPr="00C95E28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176EAE" w:rsidRPr="00DE60A7" w14:paraId="2E2D20CD" w14:textId="77777777" w:rsidTr="00B46522">
+      <w:tr w:rsidR="000B3AA3" w:rsidRPr="00DE60A7" w14:paraId="19F240BB" w14:textId="77777777" w:rsidTr="00B46522">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="37ED85A7" w14:textId="7DFCD532" w:rsidR="00176EAE" w:rsidRPr="00DE60A7" w:rsidRDefault="00176EAE">
+          <w:p w14:paraId="42538A6D" w14:textId="37C3A6F6" w:rsidR="000B3AA3" w:rsidRPr="00DE60A7" w:rsidRDefault="000B3AA3">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Additional site notes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1000347479"/>
                 <w:placeholder>
-                  <w:docPart w:val="C8CE8EF6E29744199C37197F73B1A882"/>
+                  <w:docPart w:val="2A7972A02B294D3986587A04EC866A5A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C95E28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B6CDEE9" w14:textId="6E1CE562" w:rsidR="002D598B" w:rsidRDefault="00B21F83" w:rsidP="000B5AC3">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
@@ -3042,51 +3243,51 @@
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Check any that apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w14:paraId="13651C58" w14:textId="77777777" w:rsidTr="00B46522">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7CEFB7A4" w14:textId="5D3D11B9" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="00962188" w:rsidP="00F85EAB">
+          <w:p w14:paraId="7CEFB7A4" w14:textId="5D3D11B9" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="007C1BBF" w:rsidP="00F85EAB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1195425002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE6DB0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
@@ -3101,51 +3302,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> A. Another DDS-funded or DDS-licensed residential program is at the same address, in the same building, on the same lot / property, or on an adjacent / bordering lot / property</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w14:paraId="0E7F7A36" w14:textId="77777777" w:rsidTr="00B46522">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1317AE1E" w14:textId="72BFE1AE" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="00962188" w:rsidP="00F85EAB">
+          <w:p w14:paraId="1317AE1E" w14:textId="72BFE1AE" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="007C1BBF" w:rsidP="00F85EAB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1358705128"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00EA5248">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
@@ -3160,51 +3361,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>B. The proposed site is a duplex, triple-decker, or other multi-unit building with another DDS residential program</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w14:paraId="4047D5BC" w14:textId="77777777" w:rsidTr="00B46522">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D02D23B" w14:textId="1B76F529" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="00962188" w:rsidP="00F85EAB">
+          <w:p w14:paraId="0D02D23B" w14:textId="1B76F529" w:rsidR="00DE60A7" w:rsidRPr="00DE60A7" w:rsidRDefault="007C1BBF" w:rsidP="00F85EAB">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1877848239"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00AE6DB0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
@@ -3433,51 +3634,50 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75EF2587" w14:textId="77777777" w:rsidR="007F6C96" w:rsidRPr="00DE60A7" w:rsidRDefault="007F6C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>no</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>, please refer to the DDS HCBS Site Review and Exception Request Process.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BFCEC8E" w14:textId="4E953D58" w:rsidR="007F6C96" w:rsidRPr="00DE60A7" w:rsidRDefault="007F6C96">
             <w:pPr>
               <w:spacing w:after="0" w:line="252" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -4903,50 +5103,51 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB417C5" w14:textId="29DD365A" w:rsidR="003C6393" w:rsidRPr="00DE60A7" w:rsidRDefault="003C6393" w:rsidP="003C6393">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005337B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Additional RSMS notes:</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE60A7">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000"/>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1977335575"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00C95E28">
                   <w:rPr>
@@ -5056,51 +5257,50 @@
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="572D7D4F" w14:textId="77777777" w:rsidR="002D598B" w:rsidRPr="00B66CA6" w:rsidRDefault="000B5AC3" w:rsidP="003C6393">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Hub or central office location:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:id w:val="-1779868898"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="72B4A6C2" w14:textId="6D2950E2" w:rsidR="003C6393" w:rsidRPr="00DE60A7" w:rsidRDefault="003C6393" w:rsidP="003C6393">
                 <w:pPr>
                   <w:spacing w:after="0"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C95E28">
                   <w:rPr>
@@ -5258,51 +5458,51 @@
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EEE607C" w14:textId="4ED26A27" w:rsidR="00486972" w:rsidRPr="00B66CA6" w:rsidRDefault="000B5AC3" w:rsidP="00486972">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66CA6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Has the agency previously operated IHS? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51E5A9A1" w14:textId="73BE8229" w:rsidR="002D598B" w:rsidRPr="00DE60A7" w:rsidRDefault="00962188">
+          <w:p w14:paraId="51E5A9A1" w14:textId="73BE8229" w:rsidR="002D598B" w:rsidRPr="00DE60A7" w:rsidRDefault="007C1BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1116492315"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Yes" w:value="Yes"/>
                   <w:listItem w:displayText="No" w:value="No"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00486972" w:rsidRPr="00C95E28">
                   <w:rPr>
@@ -5816,51 +6016,51 @@
               <w:top w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="A9C0D8"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="40" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="40" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06D1A965" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Intake sent to Area Office / Regional ABI Office?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D4531C" w14:textId="0EEC4A87" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="00962188">
+          <w:p w14:paraId="25D4531C" w14:textId="0EEC4A87" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="007C1BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="503939852"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0076206B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6018,51 +6218,51 @@
           <w:p w14:paraId="75E15C31" w14:textId="1F34E524" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Site </w:t>
             </w:r>
             <w:r w:rsidR="008026A6" w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Feasibility / Pre-Occupancy Review </w:t>
             </w:r>
             <w:r w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">required?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DF606C" w14:textId="7E361E0D" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="00962188">
+          <w:p w14:paraId="34DF606C" w14:textId="7E361E0D" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="007C1BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1368181030"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0076206B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6133,51 +6333,51 @@
             <w:r w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Pre</w:t>
             </w:r>
             <w:r w:rsidR="008026A6" w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">-Approval Assessment / Approval to Operate </w:t>
             </w:r>
             <w:r w:rsidR="008026A6">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:r w:rsidR="008026A6" w:rsidRPr="000B5AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">equired?  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B889A0" w14:textId="6621912E" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="00962188">
+          <w:p w14:paraId="51B889A0" w14:textId="6621912E" w:rsidR="002D598B" w:rsidRPr="000B5AC3" w:rsidRDefault="007C1BBF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-884562368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0076206B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -6344,78 +6544,78 @@
                 <w:r w:rsidR="00451293" w:rsidRPr="00C95E28">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2694C235" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3"/>
     <w:p w14:paraId="19F7AA56" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3"/>
     <w:p w14:paraId="55E16C26" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3"/>
     <w:p w14:paraId="1F29E308" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3"/>
     <w:p w14:paraId="4280F65B" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3"/>
     <w:p w14:paraId="5BA4DDBD" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3"/>
     <w:p w14:paraId="0D9F94EF" w14:textId="556124FB" w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2008"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidSect="00310D1E">
+    <w:sectPr w:rsidR="000B5AC3" w:rsidRPr="000B5AC3" w:rsidSect="000B5AC3">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="289" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="450" w:footer="289" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B9E99F" w14:textId="77777777" w:rsidR="00962188" w:rsidRDefault="00962188" w:rsidP="00DE60A7">
+    <w:p w14:paraId="78CA78F8" w14:textId="77777777" w:rsidR="007C1BBF" w:rsidRDefault="007C1BBF" w:rsidP="00DE60A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67107064" w14:textId="77777777" w:rsidR="00962188" w:rsidRDefault="00962188" w:rsidP="00DE60A7">
+    <w:p w14:paraId="4734D9E8" w14:textId="77777777" w:rsidR="007C1BBF" w:rsidRDefault="007C1BBF" w:rsidP="00DE60A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6452,79 +6652,79 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B71D6F9" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4243B9B7" w14:textId="331A0043" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
+  <w:p w14:paraId="4243B9B7" w14:textId="27EA6E4B" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">DDS OQE | Appendix </w:t>
     </w:r>
     <w:r w:rsidR="004C409F">
       <w:t>R OQE</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> Intake Form | </w:t>
     </w:r>
     <w:r w:rsidR="004C409F">
       <w:t>Revised</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F460E2">
-      <w:t>June</w:t>
+    <w:r w:rsidR="002E43A6">
+      <w:t>August</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 2026 | Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -6569,90 +6769,90 @@
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="14684CAC" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D2A4B26" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="72FB81E0" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="09289403" w14:textId="2DFFE81F" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
+  <w:p w14:paraId="09289403" w14:textId="7D9A7DD1" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3" w:rsidP="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">DDS OQE | Appendix </w:t>
     </w:r>
     <w:r w:rsidR="001477BB">
       <w:t>R</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="004C409F">
       <w:t xml:space="preserve">OQE </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Intake Form | </w:t>
     </w:r>
     <w:r w:rsidR="001732A7">
       <w:t>Revised</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002D13F0">
-      <w:t>June</w:t>
+    <w:r w:rsidR="002E43A6">
+      <w:t>August</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 2026 | Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -6698,127 +6898,132 @@
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1C29C2F3" w14:textId="77777777" w:rsidR="000B5AC3" w:rsidRDefault="000B5AC3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2815FC0F" w14:textId="77777777" w:rsidR="00962188" w:rsidRDefault="00962188" w:rsidP="00DE60A7">
+    <w:p w14:paraId="2F28A81F" w14:textId="77777777" w:rsidR="007C1BBF" w:rsidRDefault="007C1BBF" w:rsidP="00DE60A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62404018" w14:textId="77777777" w:rsidR="00962188" w:rsidRDefault="00962188" w:rsidP="00DE60A7">
+    <w:p w14:paraId="6BE0A620" w14:textId="77777777" w:rsidR="007C1BBF" w:rsidRDefault="007C1BBF" w:rsidP="00DE60A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62836B99" w14:textId="70E14E41" w:rsidR="00DE60A7" w:rsidRDefault="00310D1E" w:rsidP="00DE60A7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62836B99" w14:textId="6524E804" w:rsidR="00DE60A7" w:rsidRDefault="00DE60A7" w:rsidP="00DE60A7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00DE60A7">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E840A74" wp14:editId="37A033FD">
-[...2 lines deleted...]
-          <wp:docPr id="1662918190" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53E5C9FA" wp14:editId="426E93FD">
+          <wp:extent cx="5086350" cy="766333"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1245180107" name="Picture 1245180107"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="715283205" name="Picture 715283205"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5669771" cy="627942"/>
+                    <a:ext cx="5145216" cy="775202"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C310EC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E4089024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -6978,297 +7183,308 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="497619720">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="340665886">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1997371244">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1798600696">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1303465756">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1385719925">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="144"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00027B71"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="00036B59"/>
     <w:rsid w:val="00040BD1"/>
     <w:rsid w:val="00044F0D"/>
     <w:rsid w:val="000538DA"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="000763B0"/>
     <w:rsid w:val="00080623"/>
     <w:rsid w:val="000B1BA4"/>
+    <w:rsid w:val="000B3AA3"/>
     <w:rsid w:val="000B5AC3"/>
     <w:rsid w:val="000B5EF5"/>
     <w:rsid w:val="000D57D0"/>
     <w:rsid w:val="000E5035"/>
     <w:rsid w:val="00110504"/>
     <w:rsid w:val="00110DE7"/>
     <w:rsid w:val="001162B8"/>
     <w:rsid w:val="00124D54"/>
     <w:rsid w:val="001313E2"/>
     <w:rsid w:val="00147662"/>
     <w:rsid w:val="001477BB"/>
     <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="00154ECB"/>
     <w:rsid w:val="001732A7"/>
     <w:rsid w:val="00176EAE"/>
     <w:rsid w:val="001903A3"/>
     <w:rsid w:val="00195C11"/>
     <w:rsid w:val="001D1516"/>
     <w:rsid w:val="001D1CC9"/>
     <w:rsid w:val="001E21F9"/>
+    <w:rsid w:val="001F132C"/>
     <w:rsid w:val="001F4D60"/>
     <w:rsid w:val="001F5BB2"/>
     <w:rsid w:val="00215F83"/>
     <w:rsid w:val="00224040"/>
     <w:rsid w:val="002367D4"/>
     <w:rsid w:val="00244F84"/>
     <w:rsid w:val="00261619"/>
     <w:rsid w:val="00264CC8"/>
     <w:rsid w:val="002662E3"/>
     <w:rsid w:val="00266388"/>
     <w:rsid w:val="002669F2"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="00296E1B"/>
     <w:rsid w:val="002A06BE"/>
     <w:rsid w:val="002C1159"/>
     <w:rsid w:val="002D13F0"/>
     <w:rsid w:val="002D598B"/>
+    <w:rsid w:val="002E43A6"/>
     <w:rsid w:val="002E50B9"/>
     <w:rsid w:val="002F0CDC"/>
     <w:rsid w:val="002F3EFB"/>
     <w:rsid w:val="003034DE"/>
     <w:rsid w:val="00306FE9"/>
-    <w:rsid w:val="00310D1E"/>
     <w:rsid w:val="00316C28"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00327706"/>
     <w:rsid w:val="0033157A"/>
     <w:rsid w:val="00333CCC"/>
     <w:rsid w:val="0033500B"/>
     <w:rsid w:val="00347BA5"/>
     <w:rsid w:val="00363464"/>
     <w:rsid w:val="00364BBC"/>
     <w:rsid w:val="003B1089"/>
     <w:rsid w:val="003C6393"/>
     <w:rsid w:val="003E1F67"/>
     <w:rsid w:val="003E3838"/>
     <w:rsid w:val="004024AC"/>
     <w:rsid w:val="00443E79"/>
     <w:rsid w:val="004441FF"/>
     <w:rsid w:val="00444D04"/>
     <w:rsid w:val="00451293"/>
     <w:rsid w:val="00486972"/>
     <w:rsid w:val="004A0448"/>
     <w:rsid w:val="004B5B6A"/>
     <w:rsid w:val="004C409F"/>
     <w:rsid w:val="004C6F23"/>
     <w:rsid w:val="004D2BC4"/>
     <w:rsid w:val="004E263E"/>
     <w:rsid w:val="004E7FEC"/>
     <w:rsid w:val="004F36ED"/>
     <w:rsid w:val="004F6094"/>
     <w:rsid w:val="00530D24"/>
+    <w:rsid w:val="0053239D"/>
     <w:rsid w:val="005337B5"/>
     <w:rsid w:val="00536245"/>
     <w:rsid w:val="00546AE8"/>
     <w:rsid w:val="005573C9"/>
     <w:rsid w:val="0057427B"/>
     <w:rsid w:val="00574BD4"/>
     <w:rsid w:val="005A55EC"/>
     <w:rsid w:val="005B27A4"/>
     <w:rsid w:val="005B5C4E"/>
     <w:rsid w:val="005C0F5B"/>
     <w:rsid w:val="005C6F74"/>
     <w:rsid w:val="005D72DA"/>
     <w:rsid w:val="005E1E43"/>
     <w:rsid w:val="005E3640"/>
     <w:rsid w:val="005F3811"/>
     <w:rsid w:val="00600967"/>
     <w:rsid w:val="00605194"/>
     <w:rsid w:val="006055EB"/>
     <w:rsid w:val="00626AC5"/>
     <w:rsid w:val="0065627A"/>
     <w:rsid w:val="00676D4B"/>
     <w:rsid w:val="00683D39"/>
     <w:rsid w:val="006B1C6F"/>
     <w:rsid w:val="006D0B70"/>
     <w:rsid w:val="00705D00"/>
     <w:rsid w:val="007079D4"/>
     <w:rsid w:val="0071035B"/>
     <w:rsid w:val="0071360D"/>
     <w:rsid w:val="00740C72"/>
+    <w:rsid w:val="00750E99"/>
     <w:rsid w:val="00755A59"/>
     <w:rsid w:val="00755B5C"/>
     <w:rsid w:val="0076206B"/>
     <w:rsid w:val="0076622E"/>
     <w:rsid w:val="00772837"/>
     <w:rsid w:val="00776FAF"/>
     <w:rsid w:val="007879B2"/>
     <w:rsid w:val="00792FB8"/>
     <w:rsid w:val="007A0ADB"/>
     <w:rsid w:val="007A575D"/>
-    <w:rsid w:val="007E237A"/>
+    <w:rsid w:val="007C1BBF"/>
     <w:rsid w:val="007E3637"/>
     <w:rsid w:val="007E77EC"/>
+    <w:rsid w:val="007F3F04"/>
+    <w:rsid w:val="007F4734"/>
     <w:rsid w:val="007F6C96"/>
     <w:rsid w:val="008026A6"/>
     <w:rsid w:val="00813DAB"/>
     <w:rsid w:val="008317D6"/>
     <w:rsid w:val="00844A35"/>
     <w:rsid w:val="0086198A"/>
     <w:rsid w:val="00886923"/>
     <w:rsid w:val="00897F61"/>
     <w:rsid w:val="008C1BF9"/>
     <w:rsid w:val="008C2136"/>
     <w:rsid w:val="008E0600"/>
     <w:rsid w:val="008E3D9D"/>
     <w:rsid w:val="008E5147"/>
     <w:rsid w:val="008E7033"/>
     <w:rsid w:val="008F0242"/>
     <w:rsid w:val="008F54E3"/>
     <w:rsid w:val="008F575C"/>
     <w:rsid w:val="00907FCF"/>
     <w:rsid w:val="00921FB9"/>
     <w:rsid w:val="0092655F"/>
     <w:rsid w:val="00935097"/>
     <w:rsid w:val="009542DD"/>
-    <w:rsid w:val="00962188"/>
     <w:rsid w:val="00981E35"/>
     <w:rsid w:val="009908CC"/>
     <w:rsid w:val="009B525B"/>
     <w:rsid w:val="009C5976"/>
     <w:rsid w:val="009E222D"/>
     <w:rsid w:val="009E5146"/>
     <w:rsid w:val="009F38B4"/>
     <w:rsid w:val="009F3D65"/>
-    <w:rsid w:val="009F428D"/>
     <w:rsid w:val="00A33FEE"/>
     <w:rsid w:val="00A438AD"/>
     <w:rsid w:val="00A65045"/>
     <w:rsid w:val="00A66E20"/>
     <w:rsid w:val="00A7378F"/>
     <w:rsid w:val="00A83223"/>
     <w:rsid w:val="00A90E96"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AC2768"/>
     <w:rsid w:val="00AC61DF"/>
     <w:rsid w:val="00AD48D6"/>
     <w:rsid w:val="00AE6DB0"/>
     <w:rsid w:val="00AF38A4"/>
     <w:rsid w:val="00B057B3"/>
     <w:rsid w:val="00B153EA"/>
     <w:rsid w:val="00B154DB"/>
     <w:rsid w:val="00B21F83"/>
     <w:rsid w:val="00B34A9A"/>
     <w:rsid w:val="00B43C32"/>
     <w:rsid w:val="00B46522"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00B538D5"/>
     <w:rsid w:val="00B60715"/>
     <w:rsid w:val="00B63FDF"/>
+    <w:rsid w:val="00B64CCB"/>
     <w:rsid w:val="00B661E4"/>
     <w:rsid w:val="00B66CA6"/>
     <w:rsid w:val="00BA455B"/>
     <w:rsid w:val="00BA619B"/>
     <w:rsid w:val="00BD0F37"/>
     <w:rsid w:val="00BE0781"/>
     <w:rsid w:val="00BF22B1"/>
+    <w:rsid w:val="00BF7D88"/>
     <w:rsid w:val="00C00076"/>
     <w:rsid w:val="00C073C7"/>
+    <w:rsid w:val="00C140A9"/>
     <w:rsid w:val="00C160EC"/>
     <w:rsid w:val="00C210B2"/>
     <w:rsid w:val="00C504DD"/>
     <w:rsid w:val="00C57D64"/>
     <w:rsid w:val="00C57F3B"/>
     <w:rsid w:val="00C67B3F"/>
     <w:rsid w:val="00C806EC"/>
     <w:rsid w:val="00C8074C"/>
     <w:rsid w:val="00CA5368"/>
     <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00CE2B1B"/>
     <w:rsid w:val="00CF3BC3"/>
     <w:rsid w:val="00CF56A0"/>
     <w:rsid w:val="00D1565A"/>
     <w:rsid w:val="00D177A5"/>
     <w:rsid w:val="00D274CE"/>
     <w:rsid w:val="00D307E8"/>
     <w:rsid w:val="00D447B8"/>
     <w:rsid w:val="00D50C2D"/>
     <w:rsid w:val="00D50EBF"/>
     <w:rsid w:val="00D7289A"/>
     <w:rsid w:val="00D823BF"/>
+    <w:rsid w:val="00D95082"/>
     <w:rsid w:val="00D972B8"/>
     <w:rsid w:val="00DD0FC7"/>
     <w:rsid w:val="00DE60A7"/>
     <w:rsid w:val="00E07145"/>
     <w:rsid w:val="00E15B33"/>
     <w:rsid w:val="00E168AD"/>
     <w:rsid w:val="00E208C8"/>
     <w:rsid w:val="00E6071C"/>
     <w:rsid w:val="00E6587B"/>
     <w:rsid w:val="00E82967"/>
     <w:rsid w:val="00E92F8F"/>
+    <w:rsid w:val="00E96D49"/>
     <w:rsid w:val="00EA5248"/>
     <w:rsid w:val="00EB1324"/>
     <w:rsid w:val="00EC388E"/>
     <w:rsid w:val="00ED79B8"/>
     <w:rsid w:val="00EE1504"/>
     <w:rsid w:val="00F21A25"/>
     <w:rsid w:val="00F2280D"/>
     <w:rsid w:val="00F325F4"/>
     <w:rsid w:val="00F42AF0"/>
     <w:rsid w:val="00F460E2"/>
     <w:rsid w:val="00F66EEE"/>
     <w:rsid w:val="00F840BC"/>
     <w:rsid w:val="00F85EAB"/>
     <w:rsid w:val="00FA2E7D"/>
     <w:rsid w:val="00FA668B"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FD19BE"/>
     <w:rsid w:val="00FD358C"/>
     <w:rsid w:val="00FF44B0"/>
     <w:rsid w:val="4D287D79"/>
     <w:rsid w:val="6D2F52D7"/>
     <w:rsid w:val="75F897FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -18755,51 +18971,51 @@
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/dds-hcbs-site-review-and-exception-request-process-0/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E4FBFE6D-08F5-47FA-BD8C-ED15EF91276C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D83266" w:rsidRDefault="00BA4D59">
           <w:r w:rsidRPr="00C95E28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -18953,79 +19169,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9C3ABF7-4C49-4ECE-9FD2-06F416625A3C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D83266" w:rsidRDefault="00BA4D59" w:rsidP="00BA4D59">
           <w:pPr>
             <w:pStyle w:val="FE7C244939DA4FB3837101E1F5B17CD4"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95E28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C8CE8EF6E29744199C37197F73B1A882"/>
-[...27 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="6FE21DFA4AB54F78A84BE0CA38C616C0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31DACB07-053F-4B2D-9234-CE7DCCDC7C52}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AC25F6" w:rsidRDefault="009A3B69">
           <w:pPr>
             <w:pStyle w:val="6FE21DFA4AB54F78A84BE0CA38C616C0"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95E28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
@@ -19125,50 +19312,79 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7A95B9FF-EFA0-4BD5-8436-C5931D4837C0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009A3B69" w:rsidRDefault="00AC25F6" w:rsidP="00AC25F6">
           <w:pPr>
             <w:pStyle w:val="713895A0363F46C78B7AA0E1B39127E0"/>
           </w:pPr>
           <w:r w:rsidRPr="00C95E28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A7972A02B294D3986587A04EC866A5A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4B2B2B3F-439A-4AAE-B932-6064A2048A61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="004C53DD" w:rsidRDefault="00BC6AF1" w:rsidP="00BC6AF1">
+          <w:pPr>
+            <w:pStyle w:val="2A7972A02B294D3986587A04EC866A5A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C95E28">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -19234,63 +19450,66 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA4D59"/>
     <w:rsid w:val="000B1BA4"/>
-    <w:rsid w:val="000B6B53"/>
+    <w:rsid w:val="004C53DD"/>
+    <w:rsid w:val="00750E99"/>
     <w:rsid w:val="007A43CB"/>
-    <w:rsid w:val="007E237A"/>
     <w:rsid w:val="00813DAB"/>
     <w:rsid w:val="009A3B69"/>
     <w:rsid w:val="00AC25F6"/>
     <w:rsid w:val="00AE02E3"/>
     <w:rsid w:val="00B028CE"/>
     <w:rsid w:val="00B8210A"/>
     <w:rsid w:val="00BA4D59"/>
+    <w:rsid w:val="00BC6AF1"/>
+    <w:rsid w:val="00BF7D88"/>
     <w:rsid w:val="00CF3BC3"/>
     <w:rsid w:val="00D83266"/>
     <w:rsid w:val="00EF6CA0"/>
+    <w:rsid w:val="00F30D2D"/>
     <w:rsid w:val="00FA1AEC"/>
     <w:rsid w:val="00FA668B"/>
     <w:rsid w:val="00FD358C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -19705,92 +19924,92 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AC25F6"/>
+    <w:rsid w:val="00BC6AF1"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8F5D539FD3054B468A2B0F493FEA83FB">
     <w:name w:val="8F5D539FD3054B468A2B0F493FEA83FB"/>
     <w:rsid w:val="00BA4D59"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FE21DFA4AB54F78A84BE0CA38C616C0">
     <w:name w:val="6FE21DFA4AB54F78A84BE0CA38C616C0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="68F83AC1634D4948A06513E748FFCDE2">
     <w:name w:val="68F83AC1634D4948A06513E748FFCDE2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="052E6098483641448BAF55FA70B75AE0">
     <w:name w:val="052E6098483641448BAF55FA70B75AE0"/>
     <w:rsid w:val="00BA4D59"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="559A7A3BE0EA496A993741664C5BD1EF">
     <w:name w:val="559A7A3BE0EA496A993741664C5BD1EF"/>
     <w:rsid w:val="00BA4D59"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE7C244939DA4FB3837101E1F5B17CD4">
     <w:name w:val="FE7C244939DA4FB3837101E1F5B17CD4"/>
     <w:rsid w:val="00BA4D59"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8CE8EF6E29744199C37197F73B1A882">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A76F9485B0504D589159776F926AB37B">
     <w:name w:val="A76F9485B0504D589159776F926AB37B"/>
     <w:rsid w:val="00AC25F6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8548A6A2686407BB75F897AAA6DFDB7">
     <w:name w:val="A8548A6A2686407BB75F897AAA6DFDB7"/>
     <w:rsid w:val="00AC25F6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="713895A0363F46C78B7AA0E1B39127E0">
     <w:name w:val="713895A0363F46C78B7AA0E1B39127E0"/>
     <w:rsid w:val="00AC25F6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A7972A02B294D3986587A04EC866A5A">
+    <w:name w:val="2A7972A02B294D3986587A04EC866A5A"/>
+    <w:rsid w:val="00BC6AF1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -20095,166 +20314,185 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7cdb7e35-829b-4b43-b10b-15bdaaea9263">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b72976aa-e7d9-498e-b08a-d3d9e47e4056" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100882F31083BF4FF4FB79C12AF7FB2DB4B" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6f6e85b06e01052ee5d5b26ba4974684">
-[...2 lines deleted...]
-    <xsd:import namespace="09fccdc1-8c61-414f-aee4-3c7c0b98364f"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010098EF14C0B91ED548AD0BD3D2D4704924" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8951ad00cae673585cde5d68d1bb8ec4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7cdb7e35-829b-4b43-b10b-15bdaaea9263" xmlns:ns3="b72976aa-e7d9-498e-b08a-d3d9e47e4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="713fd05314d90fa2327f7d47cd3cc908" ns2:_="" ns3:_="">
+    <xsd:import namespace="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
+    <xsd:import namespace="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4ee29582-f225-483b-a658-7e90f7131954" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7cdb7e35-829b-4b43-b10b-15bdaaea9263" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09fccdc1-8c61-414f-aee4-3c7c0b98364f" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b72976aa-e7d9-498e-b08a-d3d9e47e4056" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f40ad3a4-0d72-43fd-b539-1c60fc78ab51}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="09fccdc1-8c61-414f-aee4-3c7c0b98364f">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{6691f741-9bb9-4fd5-a8c2-e2b6d1416ce7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b72976aa-e7d9-498e-b08a-d3d9e47e4056">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -20322,135 +20560,152 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F408290-8604-4D99-8E41-C0BB6FAA8346}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95635563-3331-420D-901A-ACD3A940CE67}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4726008D-411B-4954-B1F6-1DD4E6A36F57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7cdb7e35-829b-4b43-b10b-15bdaaea9263"/>
+    <ds:schemaRef ds:uri="b72976aa-e7d9-498e-b08a-d3d9e47e4056"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F408290-8604-4D99-8E41-C0BB6FAA8346}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="09fccdc1-8c61-414f-aee4-3c7c0b98364f"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1C05843-009E-40BC-A83F-1AE4E856BD9C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6213</Characters>
+  <Pages>5</Pages>
+  <Words>1133</Words>
+  <Characters>6460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7289</CharactersWithSpaces>
+  <CharactersWithSpaces>7578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>michelle.stomboly-lorenzo@mass.gov</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100882F31083BF4FF4FB79C12AF7FB2DB4B</vt:lpwstr>
+    <vt:lpwstr>0x01010098EF14C0B91ED548AD0BD3D2D4704924</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>