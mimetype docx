--- v0 (2026-03-25)
+++ v1 (2026-07-27)
@@ -1,4732 +1,5408 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D29213E" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="5D29213E" w14:textId="7FCF7324" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00962EE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9810"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DCB0B72" wp14:editId="015728FA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DCB0B72" wp14:editId="2B6B0B40">
             <wp:extent cx="934278" cy="949014"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-            <wp:docPr id="2" name="image1.jpeg" descr="Commonwealth of Massachusetts Department of Public Health logo: Serpent encircling healing staff under shield with state seal of Massachusetts"/>
+            <wp:docPr id="2" name="image1.jpeg" descr="Department of Public Health logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image1.jpeg" descr="Commonwealth of Massachusetts Department of Public Health logo: Serpent encircling healing staff under shield with state seal of Massachusetts"/>
+                    <pic:cNvPr id="2" name="image1.jpeg" descr="Department of Public Health logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="934278" cy="949014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00AE6C3C">
         <w:t>Version: 11-8-17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DED3BF7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="395106C8" w14:textId="77777777" w:rsidR="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RSBCSubtitle"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...4 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="227847B5" w14:textId="37751236" w:rsidR="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RSBCSubtitle"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Determination of Need</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...4 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="0DED3BF7" w14:textId="7B639C6E" w:rsidR="005B4BD0" w:rsidRPr="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956EAA">
         <w:t>Application Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6122308B" w14:textId="7EAC4ED8" w:rsidR="005B4BD0" w:rsidRPr="009D3393" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="6122308B" w14:textId="75C0D429" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:spacing w:before="83"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Type: </w:t>
       </w:r>
-      <w:r w:rsidR="00C71A62">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00BD39B4" w:rsidRPr="00BD39B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amendment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AD3F13" w14:textId="0949B293" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="77AD3F13" w14:textId="24AB8CE3" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Date: </w:t>
       </w:r>
-      <w:r w:rsidR="007B4537" w:rsidRPr="007B4537">
-[...8 lines deleted...]
-    <w:p w14:paraId="4C59C266" w14:textId="2DD0A4AB" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:r w:rsidR="00324FFE" w:rsidRPr="00324FFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05/29/2026 12:52 pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C59C266" w14:textId="52A75399" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD5F82" w:rsidRPr="00AD5F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Baystate MRI and Imaging Center, LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A839EB2" w14:textId="7885A618" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2A839EB2" w14:textId="1BACDD32" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mailing Address: </w:t>
       </w:r>
-      <w:r w:rsidR="007B0F21" w:rsidRPr="007B0F21">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00AD5F82" w:rsidRPr="00AD5F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>700 Congress Street, Suite 204</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166BCBC3" w14:textId="4A5DA050" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="166BCBC3" w14:textId="498FB178" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidR="00241AD6" w:rsidRPr="00241AD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00955499" w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quincy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>State: Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
-      <w:r w:rsidR="00DB7811">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00955499" w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02169</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4074BB0D" w14:textId="5415ECD8" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="4074BB0D" w14:textId="42892EA2" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
-      <w:r w:rsidR="00912267" w:rsidRPr="00912267">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00955499" w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kerry Whelan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5938B8F0" w14:textId="66DADA0E" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="5938B8F0" w14:textId="3D3654A4" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r w:rsidR="001B69E1" w:rsidRPr="001B69E1">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00955499" w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vice President of Government Affairs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B7B9D" w14:textId="6D67E0E5" w:rsidR="00531A8D" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="00531A8D">
+    <w:p w14:paraId="226601A1" w14:textId="25B34ED5" w:rsidR="008D4A39" w:rsidRPr="000823C7" w:rsidRDefault="008D4A39" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mailing Address: </w:t>
       </w:r>
-      <w:r w:rsidR="005641E0" w:rsidRPr="005641E0">
-[...8 lines deleted...]
-    <w:p w14:paraId="6427111F" w14:textId="77777777" w:rsidR="005641E0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005641E0" w:rsidP="005641E0">
+      <w:r w:rsidR="00E1427D" w:rsidRPr="00E1427D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>700 Congress Street, Suite 204</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221BF547" w14:textId="77777777" w:rsidR="005F50C5" w:rsidRPr="000823C7" w:rsidRDefault="005F50C5" w:rsidP="005F50C5">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241AD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quincy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>State: Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00955499">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02169</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B126E77" w14:textId="05721339" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="00531A8D">
+    <w:p w14:paraId="4B126E77" w14:textId="4436238B" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2236D" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F50C5" w:rsidRPr="005F50C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6173767421</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ext: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73826">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ot Applicable (N</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73826">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D24AD2A" w14:textId="497D3C50" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="002D7486" w:rsidRPr="0019691D">
+        <w:r w:rsidR="005F50C5" w:rsidRPr="00DE5E95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>kerry@shields.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002D7486">
+      <w:r w:rsidR="005F50C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313E73F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2313E73F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D9B1E33" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9B1E33" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Facility Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E25ADA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C14DD">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="52E25ADA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List each facility affected and or included in Proposed Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2564B7AA" w14:textId="255BED60" w:rsidR="0043138B" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2564B7AA" w14:textId="17AB423B" w:rsidR="0043138B" w:rsidRDefault="005B4BD0" w:rsidP="0049335D">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Facility Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="007B763E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007B763E" w:rsidRPr="007B763E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baystate MRI and Imaging Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC05E47" w14:textId="7452127A" w:rsidR="005951C1" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="005951C1">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="2108D798" w14:textId="2031B31D" w:rsidR="0049335D" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0049335D">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facility </w:t>
+      </w:r>
+      <w:r w:rsidR="005951C1" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B139C4" w:rsidRPr="00B139C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>80 Wason Avenue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDC68D" w14:textId="0915F4AD" w:rsidR="005951C1" w:rsidRPr="000823C7" w:rsidRDefault="005951C1" w:rsidP="005951C1">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="155A6FB0" w14:textId="73E278E8" w:rsidR="00A15A82" w:rsidRPr="00AE6C3C" w:rsidRDefault="00A15A82" w:rsidP="00A15A82">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">City: </w:t>
+      </w:r>
+      <w:r w:rsidR="00537536" w:rsidRPr="00537536">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Springfield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State: Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Zip Code: </w:t>
+      </w:r>
+      <w:r w:rsidR="00100E24" w:rsidRPr="00100E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01107</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227F3994" w14:textId="48850C9A" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="005951C1">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facility type:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00100E24" w:rsidRPr="00100E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clinic</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...34 lines deleted...]
-    <w:p w14:paraId="227F3994" w14:textId="2AFBE1EB" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0049335D">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMS Number: </w:t>
+      </w:r>
+      <w:r w:rsidR="00100E24" w:rsidRPr="00100E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0018589</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0B6EA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="05D0B6EA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3305E1CF" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1. About the Applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B4A1E3" w14:textId="321319DF" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3305E1CF" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of organization (of the Applicant): </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2711">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for profit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B33338" w14:textId="4C590790" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="03B4A1E3" w14:textId="48DFD31B" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Applicant’s Business Type: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F5C" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LLC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763BE50A" w14:textId="316B1BD9" w:rsidR="00B1468F" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Type of organization (of the Applicant): </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="43B33338" w14:textId="38E7E114" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">What is the acronym used by the Applicant’s Organization: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E41C3" w:rsidRPr="009E41C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMIC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181A879D" w14:textId="46C10725" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Applicant’s Business Type: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CC0B632" w14:textId="428D76EE" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is Applicant a registered provider organization as the term is used in the HPC/CHIA RPO program? </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87702">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A67A851" w14:textId="705D50E2" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">What is the acronym used by the Applicant’s Organization: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="181A879D" w14:textId="17BCC9B6" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is Applicant or any affiliated entity an HPC-certified ACO? </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2587">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C5719C" w14:textId="2618A2E2" w:rsidR="00D56096" w:rsidRDefault="00D56096" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.5a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant a registered provider organization as the term is used in the HPC/CHIA RPO program? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CD157A5" w14:textId="4409710F" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      </w:r>
+      <w:r w:rsidRPr="00D56096">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If yes, what is the legal name of that entity?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E71F1B" w:rsidRPr="00E71F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Baycare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E71F1B" w:rsidRPr="00E71F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Partners, Inc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2289D55C" w14:textId="58369F58" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant or any affiliated entity an HPC-certified ACO? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="3BD66269" w14:textId="33FCC5C3" w:rsidR="00A134BE" w:rsidRDefault="00A134BE" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is Applicant or any affiliate thereof subject to M.G.L. c. 6D § 13 and 958 CMR 7.00 (filing of Notice of Material Change to the Health Policy Commission? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E23235C" w14:textId="38FDC5AF" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="50C2F145" w14:textId="60D17509" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t xml:space="preserve">Does the Proposed Project also require the filing of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a MCN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the HPC? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E71F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08115AF3" w14:textId="18FF8878" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant or any affiliate thereof subject to M.G.L. c. 6D § 13 and 958 CMR 7.00 (filing of Notice of Material Change to the Health Policy Commission? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="61AEC03A" w14:textId="6E7E9CF3" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t>Has the Applicant or any subsidiary thereof been notified pursuant to M.G.L. c. 12C § 16 that it is exceeding the health care cost growth benchmark established under M.G.L. c. 6D § 9 and is thus, pursuant to M.G.L. c. 6D § 10 required to file a performance improvement plan with CHIA? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDAC2A5" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Does the Proposed Project also require the filing of a MCN with the HPC? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="08115AF3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t>Complete the Affiliated Parties Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69E76C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="1CDAC2A5" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDFC58A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>2. Project Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0C65D" w14:textId="42755E76" w:rsidR="001F3FE0" w:rsidRDefault="005B4BD0" w:rsidP="00FA616C">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Complete the Affiliated Parties Form</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F69E76C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Provide a brief description of the scope of the project.: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proposed request is filed with respect to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project #4-4886, which established mobile PET/CT services at Baystate MRI and</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Imaging Center, LLC (“BMIC” or “Applicant”) located at 80 Wason Avenue, Springfield, MA 01107. The service currently operates </w:t>
+      </w:r>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>three</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">days per week. The Application requests approval to add two days of PET/CT services at this location ("Proposed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project''</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) for a total of</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A206CC" w:rsidRPr="00A206CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>five days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213B58C4" w14:textId="4512FB7F" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00864FE6">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6CDFC58A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2 and 2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Complete the Change in Service Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC929EC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5A30F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C14DD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FAA3EE2" w14:textId="763C59C9" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="00C767CA">
+        </w:rPr>
+        <w:t>3. Delegated Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B14E1F9" w14:textId="23A8A4CC" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Provide a brief description of the scope of the project.: </w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="213B58C4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Do you assert that this Application is eligible for Delegated Review? </w:t>
+      </w:r>
+      <w:r w:rsidR="000A6597">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F21D07" w14:textId="6CBBF586" w:rsidR="000A6597" w:rsidRPr="000823C7" w:rsidRDefault="004C6692" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Complete the Change in Service Form </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CC929EC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      </w:r>
+      <w:r w:rsidRPr="004C6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If yes, under what section?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Certified ACO/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C6692">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Service or Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC74384" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="45A0F6B5" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00B9291B" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6975EC47" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>4. Conservation Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C359D6" w14:textId="76043F20" w:rsidR="000C1C37" w:rsidRDefault="005B4BD0" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="4B254E00" w14:textId="3C681062" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Are you submitting this Application as a Conservation Project? </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A8AF85" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="3DA28295" w14:textId="3E09B0B5" w:rsidR="00DC7BB7" w:rsidRDefault="00277E6F" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C625DD9" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Services and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>-Required Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D66AA94" w14:textId="7C0998CF" w:rsidR="00864D38" w:rsidRDefault="005B4BD0" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="17049937" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00AE6C3C" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.725: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Equipment and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Service? </w:t>
+      </w:r>
+      <w:r w:rsidR="003B5A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64D77BE2" w14:textId="0BA942A3" w:rsidR="003B5A12" w:rsidRDefault="003B5A12" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="267697B1" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="000F208D" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003B5A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, is Applicant or any affiliated entity thereof </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B5A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B5A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HPC-certified ACO?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08093FB9" w14:textId="128D519F" w:rsidR="00A51329" w:rsidRDefault="00A51329" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A51329">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If yes, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A51329">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A51329">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the date of approval and attach the approval letter:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F208D">
-[...7 lines deleted...]
-    <w:p w14:paraId="2EA62A6F" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      <w:r w:rsidR="007C68CD" w:rsidRPr="007C68CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12/19/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07082DED" w14:textId="3C06B2EA" w:rsidR="00A51329" w:rsidRPr="00D402BA" w:rsidRDefault="00A51329" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Are you submitting this Application as a Conservation Project? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="37B6A297" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00AE6C3C" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      </w:r>
+      <w:r w:rsidRPr="00D402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See section on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Services and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D402BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Equipment in the Application Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D32A7E" w14:textId="77777777" w:rsidR="00A11F8F" w:rsidRPr="000823C7" w:rsidRDefault="00A11F8F" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="74885285" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00B522D2" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53732373" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>6. Transfer of Ownership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0323D6BC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="2CD2A616" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this an application filed pursuant to 105 CMR 100.735? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F1A99D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="283A77E1" w14:textId="1FCA20D8" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2204B22C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>7. Ambulatory Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787BF3BB" w14:textId="6117BF0F" w:rsidR="000E550E" w:rsidRDefault="000E550E" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="3D4381BD" w14:textId="3F8269B9" w:rsidR="00715F00" w:rsidRDefault="00715F00" w:rsidP="00B0470A">
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.740(A) for Ambulatory Surgery? </w:t>
+      </w:r>
+      <w:r w:rsidR="00404198">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE5F8CD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="6615BD11" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D86B015" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>8. Transfer of Site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D71B2A9" w14:textId="6D724729" w:rsidR="009A6328" w:rsidRPr="000823C7" w:rsidRDefault="009A6328" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...11 lines deleted...]
-    <w:p w14:paraId="6B031635" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.745? </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5172E" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2B2F44" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7077D1B5" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="001509E6" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC12EC7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>9. Research Exemption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C516C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="3FB500AB" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this an application for a Research Exemption? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413C80DD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="1DE779F6" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492875F3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>10. Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3041D90C" w14:textId="0F385E9A" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="543EA40A" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="001509E6" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is this an application for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amendment? </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F7DDC8" w14:textId="2BFE92DB" w:rsidR="00B52A2E" w:rsidRDefault="00B52A2E" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B52A2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Amendment is:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001509E6">
-[...7 lines deleted...]
-    <w:p w14:paraId="0227ED07" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      <w:r w:rsidR="00F9358F" w:rsidRPr="00F9358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Significant Change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286A4DA6" w14:textId="386AE20C" w:rsidR="00F9358F" w:rsidRDefault="00F9358F" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.740(A) for Ambulatory Surgery? </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="50BCCD67" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      </w:r>
+      <w:r w:rsidRPr="00F9358F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Original Application number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00581075" w:rsidRPr="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4-4886</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0A61A6" w14:textId="00AE37C0" w:rsidR="00581075" w:rsidRDefault="00581075" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7620DA88" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="001509E6" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3.a </w:t>
+      </w:r>
+      <w:r w:rsidR="004542AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Original Application Type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00581075">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532CF379" w14:textId="7C88BC48" w:rsidR="004542AC" w:rsidRDefault="004542AC" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-        <w:t>8.</w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004542AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3.b </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004542AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Original Application filing date:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60337">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001509E6">
-[...7 lines deleted...]
-    <w:p w14:paraId="656C9CBF" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      <w:r w:rsidR="00E60337" w:rsidRPr="00E60337">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>02/05/2002</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CD0A19" w14:textId="50A8237A" w:rsidR="00E60337" w:rsidRDefault="00E60337" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E60337">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3.c </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.745? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E60337">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Have there been any approved Amendments to the original Application?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="12C649A5" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A062C03" w14:textId="1D0C81C6" w:rsidR="00E60337" w:rsidRDefault="00FD37A0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...21 lines deleted...]
-        <w:t>9.</w:t>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD37A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.3.d </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...32 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Is this an application for a Research Exemption? No</w:t>
-[...335 lines deleted...]
-          <w:sz w:val="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD37A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For each approved Amendment list all Amendment Numbers, Amendment types, and Approval Dates.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Amendment history"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1635"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2397"/>
+        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="3894"/>
+        <w:gridCol w:w="3899"/>
+        <w:gridCol w:w="2895"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00734989" w14:paraId="551C6040" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="00864A1E" w14:paraId="3F94C5D4" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="603"/>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C780213" w14:textId="7E6A4311" w:rsidR="00734989" w:rsidRDefault="00C72C9C" w:rsidP="00C72C9C">
+          <w:p w14:paraId="6317E18F" w14:textId="77777777" w:rsidR="005B44F6" w:rsidRPr="005B44F6" w:rsidRDefault="005B44F6" w:rsidP="00A67357">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="600" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C72C9C">
+            <w:r w:rsidRPr="005B44F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Add/Del</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704D752F" w14:textId="26351221" w:rsidR="00864A1E" w:rsidRDefault="005B44F6" w:rsidP="00A67357">
+            <w:pPr>
+              <w:pStyle w:val="RHDPara12D"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B44F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Row</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F4452E" w14:textId="197E5B20" w:rsidR="00734989" w:rsidRDefault="008027E3" w:rsidP="008027E3">
+          <w:p w14:paraId="66959052" w14:textId="76F88C96" w:rsidR="00864A1E" w:rsidRDefault="005B44F6" w:rsidP="005B44F6">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="-20" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008027E3">
+            <w:r w:rsidRPr="005B44F6">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amendment Number </w:t>
+              <w:t>Amendment Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="300ECAFB" w14:textId="1F7A9931" w:rsidR="00734989" w:rsidRDefault="008027E3" w:rsidP="00B0470A">
+          <w:p w14:paraId="12CE8A8F" w14:textId="4D3C2731" w:rsidR="00864A1E" w:rsidRDefault="00CE5B38" w:rsidP="00CE5B38">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008027E3">
+            <w:r w:rsidRPr="00CE5B38">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amendment Change Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="428DCDC9" w14:textId="1C4CF6C5" w:rsidR="00734989" w:rsidRDefault="008027E3" w:rsidP="00B0470A">
+          <w:p w14:paraId="18A65197" w14:textId="2A73983E" w:rsidR="00864A1E" w:rsidRDefault="00CE5B38" w:rsidP="00CE5B38">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="220" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008027E3">
+            <w:r w:rsidRPr="00CE5B38">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Approval Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="55F782A9" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="00864A1E" w14:paraId="6CCB0B14" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CA554FC" w14:textId="401F17ED" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="497623CA" w14:textId="740E65EB" w:rsidR="00864A1E" w:rsidRDefault="00FE50A2" w:rsidP="00B1468F">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBA2A4E" w14:textId="4F646425" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="5447EB0D" w14:textId="1957B601" w:rsidR="00864A1E" w:rsidRDefault="00FE50A2" w:rsidP="00B1468F">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F5B53F" w14:textId="59932BEF" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="6611366D" w14:textId="3F437106" w:rsidR="00864A1E" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="002B0129">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42371398" w14:textId="5C8B2541" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="3D61D23C" w14:textId="11BA2B61" w:rsidR="00864A1E" w:rsidRDefault="00536377" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="00536377">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>04/03/2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="27DF1DA1" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="00FE50A2" w14:paraId="64F77245" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135C8270" w14:textId="762069D2" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="447502D0" w14:textId="0DE3B633" w:rsidR="00FE50A2" w:rsidRDefault="00FE50A2" w:rsidP="00FE50A2">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F04AB86" w14:textId="5962C245" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="57F9CBD7" w14:textId="73D17A7F" w:rsidR="00FE50A2" w:rsidRDefault="00FE50A2" w:rsidP="00FE50A2">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51350D4B" w14:textId="7E0945EA" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="250DCEA0" w14:textId="0615B7B6" w:rsidR="00FE50A2" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="002B0129">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4BD95F" w14:textId="1C8B65E9" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="1DBC8999" w14:textId="3BA330E4" w:rsidR="00FE50A2" w:rsidRDefault="009E2B60" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="009E2B60">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09/27/2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="1E08FC49" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="00FE50A2" w14:paraId="4BA70EA5" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358076BE" w14:textId="54889FD0" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="03E7AA0C" w14:textId="46554E47" w:rsidR="00FE50A2" w:rsidRDefault="00FE50A2" w:rsidP="00FE50A2">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C5814EB" w14:textId="3CC3C14F" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="69732DD4" w14:textId="51A8C23F" w:rsidR="00FE50A2" w:rsidRDefault="00FE50A2" w:rsidP="00FE50A2">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A273031" w14:textId="44CC16E5" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="02B202F3" w14:textId="2908C08A" w:rsidR="00FE50A2" w:rsidRDefault="00536377" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
-              <w:t>Significant</w:t>
+            <w:r w:rsidRPr="00536377">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Minor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C70CA2D" w14:textId="5D29D959" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="0227CB18" w14:textId="59B305BC" w:rsidR="00FE50A2" w:rsidRDefault="00B01883" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="00B01883">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>08/09/2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="6B3624D2" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="002B0129" w14:paraId="6D6FF9C5" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59C3517D" w14:textId="1867D897" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="62E99FE2" w14:textId="5230DD87" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="351A0180" w14:textId="3CDBD149" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="37A79265" w14:textId="37AF5A70" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B86437" w14:textId="649736D1" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="32A7F8BF" w14:textId="27C04C22" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="00195A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E96E37" w14:textId="56FAB794" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="70FE78DF" w14:textId="71C22BF4" w:rsidR="002B0129" w:rsidRDefault="00B01883" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="00B01883">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10/12/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="5D3784E6" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="002B0129" w14:paraId="6CABF62C" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="172F7B43" w14:textId="62ECCD27" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="7BCDF705" w14:textId="5D2D3EB9" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13986D45" w14:textId="57F8B256" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="278A6FC8" w14:textId="2BCC165A" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59A49ED2" w14:textId="181ED1C9" w:rsidR="008865D2" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="04EF13F7" w14:textId="17358607" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="00195A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6DC551" w14:textId="06804F52" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="62DDA912" w14:textId="704840A2" w:rsidR="002B0129" w:rsidRDefault="00B01883" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="00B01883">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>02/13/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="71CBBE92" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="002B0129" w14:paraId="6890A9BB" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18F461F7" w14:textId="78F6E7F2" w:rsidR="008865D2" w:rsidRPr="00DF0B09" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="6264E9B5" w14:textId="4F8237B0" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="725F0822" w14:textId="332D33D7" w:rsidR="008865D2" w:rsidRPr="00424041" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="5466BE10" w14:textId="519F2F3B" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42C80486" w14:textId="682A7B92" w:rsidR="008865D2" w:rsidRPr="00855F72" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="04964894" w14:textId="7B636D91" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="00195A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E627268" w14:textId="0A800FEA" w:rsidR="008865D2" w:rsidRDefault="00084FB8" w:rsidP="008865D2">
+          <w:p w14:paraId="146B044D" w14:textId="6B134BA7" w:rsidR="002B0129" w:rsidRDefault="00B01883" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00084FB8">
+            <w:r w:rsidRPr="00B01883">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10/01/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="00B02BFC" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="002B0129" w14:paraId="09E2FCDD" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F0F2842" w14:textId="40D38048" w:rsidR="008865D2" w:rsidRPr="00DF0B09" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="1BA5C51C" w14:textId="62E3D188" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23883841" w14:textId="0CED27BF" w:rsidR="008865D2" w:rsidRPr="00424041" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="41877C91" w14:textId="58EA4C36" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BE2EC02" w14:textId="011A78D9" w:rsidR="008865D2" w:rsidRPr="00855F72" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="05C2A5C3" w14:textId="306F4844" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="00195A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B84CCC4" w14:textId="6707804E" w:rsidR="008865D2" w:rsidRDefault="006C5CF5" w:rsidP="008865D2">
+          <w:p w14:paraId="175DF093" w14:textId="202C7E63" w:rsidR="002B0129" w:rsidRDefault="00841CC0" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5CF5">
+            <w:r w:rsidRPr="00841CC0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>03/31/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008865D2" w14:paraId="1A1F34D4" w14:textId="77777777" w:rsidTr="008027E3">
+      <w:tr w:rsidR="002B0129" w14:paraId="34DB4EA3" w14:textId="77777777" w:rsidTr="00661601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="296"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38679161" w14:textId="6F9AC19F" w:rsidR="008865D2" w:rsidRPr="00DF0B09" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="4EB95CDA" w14:textId="2F7A8C7C" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF0B09">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3220" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78410C5E" w14:textId="1F02D1B9" w:rsidR="008865D2" w:rsidRPr="00424041" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="382BED4A" w14:textId="0B6C34DC" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00424041">
+            <w:r w:rsidRPr="00FE50A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>4-4886</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3818" w:type="dxa"/>
+            <w:tcW w:w="3929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7284574D" w14:textId="4A3466DF" w:rsidR="008865D2" w:rsidRPr="00855F72" w:rsidRDefault="008865D2" w:rsidP="008865D2">
+          <w:p w14:paraId="083AFE69" w14:textId="38342475" w:rsidR="002B0129" w:rsidRDefault="002B0129" w:rsidP="002B0129">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00855F72">
+            <w:r w:rsidRPr="00195A40">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2357" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A160734" w14:textId="4551D5DD" w:rsidR="008865D2" w:rsidRDefault="006C5CF5" w:rsidP="008865D2">
+          <w:p w14:paraId="5A3EC368" w14:textId="335BD60D" w:rsidR="002B0129" w:rsidRDefault="00841CC0" w:rsidP="00536377">
             <w:pPr>
               <w:pStyle w:val="RHDPara12D"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="1180" w:firstLine="0"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C5CF5">
+            <w:r w:rsidRPr="00841CC0">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>03/27/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3261047F" w14:textId="77777777" w:rsidR="00734989" w:rsidRDefault="00734989" w:rsidP="00B0470A">
+    <w:p w14:paraId="6C510426" w14:textId="7116E757" w:rsidR="00C57A55" w:rsidRDefault="00811E5A" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="37010848" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00811E5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For Significant Amendment Changes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4A5D97" w14:textId="0A4FD653" w:rsidR="00636FF4" w:rsidRDefault="00636FF4" w:rsidP="00BC0A9D">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="3DA77AB0" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">10.5.a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the proposed change.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Applicant currently operates a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>licensed,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> clinic that provides mobile PET/CT services three days per week at its primary location, 80</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wason Avenue, Springfield, MA 01107. The Proposed Project seeks approval to add two additional days per week of PET/CT services in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00636FF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Springfield, for a total of five days of operation per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612E7A48" w14:textId="268C33BA" w:rsidR="00BC0A9D" w:rsidRDefault="00BC0A9D" w:rsidP="00BC0A9D">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="1181"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.5.b Describe the associated cost implications to the Holder.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Proposed Project will have no capital cost implications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Applicant. The PET/CT service is an existing service operated by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant, and the Proposed Project will not result in any additional capital costs to operate the PET/CT two additional days per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D1B92A" w14:textId="188CC169" w:rsidR="00902582" w:rsidRDefault="00902582" w:rsidP="00E4073E">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.5.c Describe the associated cost implications to the Holder's existing Patient Panel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Proposed Project will have no cost implications </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Applicant’s patient panel. The Applicant currently provides PET/CT services in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4073E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Springfield</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> three days per week and upon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Approval will provide five days per week of service. All </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pricing with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remain</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consistent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4073E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902582">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with current charges per scan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F52A59A" w14:textId="21BE93D6" w:rsidR="008F0303" w:rsidRDefault="008F0303" w:rsidP="002E0C52">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F0303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.5.d Provide a detailed narrative, comparing the approved project to the proposed Significant Change, and the rationale for such</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F0303">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>change.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0C52" w:rsidRPr="002E0C52">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please see attached Narrative document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62075AC6" w14:textId="6A5B01B9" w:rsidR="00FB44E6" w:rsidRPr="00FB44E6" w:rsidRDefault="00FB44E6" w:rsidP="002E0C52">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB44E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5D1A852E" w14:textId="203D0423" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="005266DE">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Holder hereby swears or affirms that the above statements with respect to the proposed Significant Change are True.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB44E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Checked</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69307F2B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="5D742E58" w14:textId="696B05E9" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="005266DE">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048B7E59" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>11. Emergency Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62351657" w14:textId="5335AE44" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...36 lines deleted...]
-    <w:p w14:paraId="4D22D0BE" w14:textId="3EAE0E6A" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="005266DE">
+        <w:t xml:space="preserve">Is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application filed pursuant to 105 CMR 100.740(B)? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6FEF8" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06903123" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>12. Total Value and Filing Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B9B24D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="2D85071C" w14:textId="4D45FC18" w:rsidR="00661DD3" w:rsidRDefault="00B0470A" w:rsidP="005266DE">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enter all currency in numbers only. No dollar signs or commas. Grayed fields will auto calculate depending upon answers above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7402ACA2" w14:textId="5A0CC903" w:rsidR="00366C11" w:rsidRDefault="00366C11" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="04B5EBEC" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00E13257" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00366C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your project application is for a: Significant Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36347B86" w14:textId="2204D068" w:rsidR="009B2189" w:rsidRDefault="009B2189" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="52286831" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Filing Fee: $0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1112B228" w14:textId="4CB7D022" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="73320720" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="001509E6" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009B2189" w:rsidRPr="009B2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposed increase in total value of this project:</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2189">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00470844" w:rsidRPr="00470844">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$1,247,442.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15495CAF" w14:textId="7EEF2C58" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="614842F8" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC734C" w:rsidRPr="00BC734C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total increase in CHI commitment expressed in dollars: (calculated)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC734C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E39" w:rsidRPr="006F2E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$62,372.10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD26977" w14:textId="609A0392" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00BC734C">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Is this an application filed pursuant to 105 CMR 100.740(B)? No</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C3E171C" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:t>Total proposed Construction costs, specifically related to the Proposed Project, if any, which will be contracted out to local or minority, women, or veteran-owned businesses expressed in estimated total dollars.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006F2E39" w:rsidRPr="006F2E39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$0.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7224CCA6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6509600A" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="001509E6" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CBF505" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>13. Factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138365E9" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="33B65BCA" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="003715E8" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Information and supporting documentation consistent with 105 CMR 100.210</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E94BC0" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...195 lines deleted...]
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Some factors will not appear depending upon the type of license you are applying for. Text fields will expand to fit your response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706AC67C" w14:textId="77777777" w:rsidR="00D607C8" w:rsidRPr="00906E95" w:rsidRDefault="00D607C8" w:rsidP="00AC1D66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111C0E42" w14:textId="17FDF4A5" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="009A5853">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CA02F5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...78 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Documentation Check List</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7586C71B" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="7C5BA296" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Check List below will assist you in keeping track of additional documentation needed for your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9155D9" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="62793F90" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have completed this Application Form the additional documents needed for your application will be on this list. E-mail the documents as an attachment to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00071A74">
+        <w:r w:rsidRPr="00E92D35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DPH.DON@state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="38973AE0" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="608866E1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1CBA8370" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970F052" w14:textId="13517F27" w:rsidR="007D0066" w:rsidRPr="00E92D35" w:rsidRDefault="007D0066" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="3A510DEB" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Copy of Notice of Intent: Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA303C9" w14:textId="1F206936" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affidavit of Truthfulness Form: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00261401" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528FCCFB" w14:textId="716D8804" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="3E1A9A9D" w14:textId="0B8A1622" w:rsidR="0054335C" w:rsidRDefault="0054335C" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...24 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0054335C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic copy of Staff Summary for Approved </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0054335C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00410DD5" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B4C15D" w14:textId="03CFD4C4" w:rsidR="00410DD5" w:rsidRDefault="00410DD5" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic copy of Original Decision Letter for Approved </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00410DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF12938" w14:textId="4B7FE061" w:rsidR="00410DD5" w:rsidRPr="00E92D35" w:rsidRDefault="00410DD5" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Electronic Copy of any prior Amendments to the Approved </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00410DD5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CACEBD" w14:textId="666BBB68" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change in Service Tables Question 2.2 and 2.3: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D419E" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B7A680" w14:textId="1207E3FD" w:rsidR="00B0470A" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="776A0BF0" w14:textId="43B6E116" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="757FF64E" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certification from an independent Certified Public Accountant: </w:t>
+      </w:r>
+      <w:r w:rsidR="00700A87">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4235" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F702AB" w14:textId="3586066B" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="0334EE84" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742E4651" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="940" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documentation Ready for Filing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AEDD33" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="2E4C765B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When document is complete click on “document is ready to file”. This will lock in the responses and date and time stamp the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F68BD8D" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="46654E4F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To make changes to the document un-check the “document is ready to file” box. Edit document then lock file and submit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203CBAC4" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="377A10F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="54D5C473" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keep a copy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your records. Click on the “Save” button at the bottom of the page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E93BD4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To submit the application electronically, click on the “E-mail submission to Determination of Need” button.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DE420D" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="6EA91006" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1498B123" w14:textId="74E8D136" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D8B87A" w14:textId="4625E0D7" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This document is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ready to file? yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00071A74">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date/time Stamp: </w:t>
       </w:r>
-      <w:r w:rsidR="001519C6" w:rsidRPr="001519C6">
-[...8 lines deleted...]
-    <w:p w14:paraId="40D038F9" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+      <w:r w:rsidR="005F3E6C" w:rsidRPr="005F3E6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>05/29/2026 12:52 pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232A1BBB" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0F267736" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21768EA1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-mail submission to Determination of Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B8026C" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="5C4A8B15" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1B41BEBB" w14:textId="482C9301" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C6813E" w14:textId="289BF88E" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Number: </w:t>
       </w:r>
-      <w:r w:rsidR="001519C6" w:rsidRPr="001519C6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B57907" w:rsidRPr="00B57907">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>BMIC-26010717-AM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443EC913" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+    <w:p w14:paraId="0458EE7C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="37B4C022" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRPr="00071A74" w:rsidRDefault="00B0470A" w:rsidP="00B0470A">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB7C8C8" w14:textId="201F2A20" w:rsidR="0091751C" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="003F30A7">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...19 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use this number on all communications regarding this application</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0091751C" w:rsidRPr="00520490" w:rsidSect="004255F8">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="360" w:right="20" w:bottom="1260" w:left="240" w:header="0" w:footer="639" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="220" w:right="240" w:bottom="420" w:left="240" w:header="0" w:footer="223" w:gutter="0"/>
+      <w:cols w:space="184"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E223A2A" w14:textId="77777777" w:rsidR="00E8796E" w:rsidRDefault="00E8796E">
+    <w:p w14:paraId="3AF69561" w14:textId="77777777" w:rsidR="0031259A" w:rsidRDefault="0031259A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A9C5E1F" w14:textId="77777777" w:rsidR="00E8796E" w:rsidRDefault="00E8796E">
+    <w:p w14:paraId="07EBFDF5" w14:textId="77777777" w:rsidR="0031259A" w:rsidRDefault="0031259A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0502020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:id w:val="1917971075"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:id w:val="-15774964"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:id w:val="387695716"/>
+          <w:id w:val="1724171309"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="09F06AD0" w14:textId="57170CC0" w:rsidR="00B0470A" w:rsidRPr="00514125" w:rsidRDefault="00B0470A" w:rsidP="0049245D">
+          <w:p w14:paraId="30D4D359" w14:textId="4DB8BA8A" w:rsidR="003F30A7" w:rsidRPr="005A6C09" w:rsidRDefault="003F30A7" w:rsidP="00946890">
             <w:pPr>
               <w:spacing w:before="15"/>
-              <w:ind w:left="-180" w:right="-540"/>
+              <w:ind w:left="90" w:right="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Application Form </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="000A31DF" w:rsidRPr="000A31DF">
+            <w:r w:rsidR="005A6C09" w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Baystate MRI and Imaging Center, LLC</w:t>
             </w:r>
-            <w:r w:rsidRPr="0049245D">
+            <w:r w:rsidR="00E7760C" w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CA7E93" w:rsidRPr="00CA7E93">
+            <w:r w:rsidR="00324FFE" w:rsidRPr="00324FFE">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>01/23/2026 12:59 pm</w:t>
+              <w:t>05/29/2026 12:52 pm</w:t>
             </w:r>
-            <w:r w:rsidR="000F75D8">
+            <w:r w:rsidR="004411EB" w:rsidRPr="004411EB">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004411EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00CA7E93" w:rsidRPr="00CA7E93">
+            <w:r w:rsidR="004411EB" w:rsidRPr="004411EB">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>BMIC-26010717-AM</w:t>
             </w:r>
-            <w:r w:rsidR="00CA7E93">
+            <w:r w:rsidR="00E7760C" w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
+              <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00514125">
+            <w:r w:rsidRPr="005A6C09">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00DD28A5">
+            <w:r w:rsidR="004411EB">
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="673E5905" w14:textId="77777777" w:rsidR="00B0470A" w:rsidRDefault="00B0470A">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EB7C98E" w14:textId="2F993D36" w:rsidR="0091751C" w:rsidRPr="00A84711" w:rsidRDefault="0091751C" w:rsidP="00A84711">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EE58018" w14:textId="77777777" w:rsidR="00E8796E" w:rsidRDefault="00E8796E">
+    <w:p w14:paraId="3F6FA1B4" w14:textId="77777777" w:rsidR="0031259A" w:rsidRDefault="0031259A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45094EFB" w14:textId="77777777" w:rsidR="00E8796E" w:rsidRDefault="00E8796E">
+    <w:p w14:paraId="3A4D6E80" w14:textId="77777777" w:rsidR="0031259A" w:rsidRDefault="0031259A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0092174E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="851C1630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -4816,50 +5492,368 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8382" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="050655D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DF4C896"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05327E82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93689BE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08B65F0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97D44388"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="175C4D92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C4A7000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -4937,51 +5931,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9240" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20837501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F31C205E"/>
     <w:lvl w:ilvl="0" w:tplc="0C684526">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2337" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="414141"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -5073,51 +6067,51 @@
     <w:lvl w:ilvl="7" w:tplc="935E0ACC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8805" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96F01CB0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9810" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B29106D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB1A58BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
@@ -5195,174 +6189,892 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8382" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69785F16"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F395648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18E2FAF8"/>
-    <w:lvl w:ilvl="0" w:tplc="AAB6A54E">
+    <w:tmpl w:val="C4B6EF70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA70215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E7247C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B70002E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AE3A7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42CCD722"/>
+    <w:lvl w:ilvl="0" w:tplc="D3E8E0E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2397" w:hanging="233"/>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47BC307C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9536A9E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1252" w:hanging="732"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1252" w:hanging="732"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:spacing w:val="-32"/>
-[...2 lines deleted...]
-        <w:szCs w:val="21"/>
+        <w:spacing w:val="-1"/>
+        <w:w w:val="105"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="217A9D1A">
+    <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3312" w:hanging="233"/>
+        <w:ind w:left="2471" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="825478B8">
+    <w:lvl w:ilvl="3">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4224" w:hanging="233"/>
+        <w:ind w:left="3077" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="8CECB9A0">
+    <w:lvl w:ilvl="4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5136" w:hanging="233"/>
+        <w:ind w:left="3682" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D47AE8CA">
+    <w:lvl w:ilvl="5">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6048" w:hanging="233"/>
+        <w:ind w:left="4288" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="111A5410">
+    <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6960" w:hanging="233"/>
+        <w:ind w:left="4894" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7D301564">
+    <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7872" w:hanging="233"/>
+        <w:ind w:left="5499" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC26FA28">
+    <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="8784" w:hanging="233"/>
+        <w:ind w:left="6105" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="7FDA6E5E">
-[...4 lines deleted...]
-        <w:ind w:left="9696" w:hanging="233"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CC5077B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E3874F6"/>
+    <w:lvl w:ilvl="0" w:tplc="D3E8E0E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE211EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8176F6FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73235DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2306F868"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779E2DB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="758AC408"/>
+    <w:lvl w:ilvl="0" w:tplc="D37A7E8E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B4A0D7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="331C124A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="489" w:hanging="370"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF"/>
         <w:w w:val="92"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:shd w:val="clear" w:color="auto" w:fill="232323"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -5449,549 +7161,1202 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8006" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9257" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE7100B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CEA1724"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1771586415">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573322473">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1995142542">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1822429249">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="929002560">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1822429249">
+  <w:num w:numId="6" w16cid:durableId="2134011836">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="778573392">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1766223625">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="294144099">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1694110660">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1961371499">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1954097647">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="993678064">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="547108919">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1653604781">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="929002560">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16" w16cid:durableId="2059431029">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="697924312">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17" w16cid:durableId="1634141561">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091751C"/>
-    <w:rsid w:val="00001AD2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00003DB1"/>
+    <w:rsid w:val="00001F2D"/>
+    <w:rsid w:val="000029D6"/>
     <w:rsid w:val="00005B2C"/>
+    <w:rsid w:val="000062B5"/>
     <w:rsid w:val="0000634E"/>
-    <w:rsid w:val="0001518A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00027295"/>
+    <w:rsid w:val="000065E5"/>
+    <w:rsid w:val="0000773E"/>
+    <w:rsid w:val="00011770"/>
+    <w:rsid w:val="00015EDE"/>
+    <w:rsid w:val="00021AC1"/>
+    <w:rsid w:val="00022DF0"/>
+    <w:rsid w:val="000306A9"/>
+    <w:rsid w:val="0003384A"/>
     <w:rsid w:val="00035329"/>
-    <w:rsid w:val="0003699B"/>
-    <w:rsid w:val="0004129A"/>
+    <w:rsid w:val="000357F2"/>
+    <w:rsid w:val="000405CB"/>
+    <w:rsid w:val="00040EA0"/>
+    <w:rsid w:val="00041D0A"/>
     <w:rsid w:val="0004545B"/>
-    <w:rsid w:val="000528C3"/>
-    <w:rsid w:val="0006416C"/>
+    <w:rsid w:val="00046537"/>
+    <w:rsid w:val="00051BE4"/>
+    <w:rsid w:val="00052344"/>
+    <w:rsid w:val="000574A2"/>
+    <w:rsid w:val="00061EC9"/>
+    <w:rsid w:val="000646F5"/>
+    <w:rsid w:val="00065050"/>
     <w:rsid w:val="00066C62"/>
     <w:rsid w:val="00067851"/>
+    <w:rsid w:val="00067FDE"/>
     <w:rsid w:val="00071A74"/>
+    <w:rsid w:val="000778C3"/>
+    <w:rsid w:val="00081701"/>
+    <w:rsid w:val="000823C7"/>
     <w:rsid w:val="000825B9"/>
-    <w:rsid w:val="00084FB8"/>
+    <w:rsid w:val="00083F73"/>
+    <w:rsid w:val="00085A0B"/>
     <w:rsid w:val="000861FA"/>
+    <w:rsid w:val="00090320"/>
     <w:rsid w:val="00091098"/>
     <w:rsid w:val="000957C4"/>
-    <w:rsid w:val="000A31DF"/>
+    <w:rsid w:val="000960C7"/>
+    <w:rsid w:val="000A17F5"/>
+    <w:rsid w:val="000A2F62"/>
+    <w:rsid w:val="000A3ACB"/>
+    <w:rsid w:val="000A402C"/>
+    <w:rsid w:val="000A613A"/>
+    <w:rsid w:val="000A6597"/>
+    <w:rsid w:val="000A66C7"/>
     <w:rsid w:val="000A683C"/>
-    <w:rsid w:val="000B3594"/>
-[...3 lines deleted...]
-    <w:rsid w:val="000D7B24"/>
+    <w:rsid w:val="000B10E5"/>
+    <w:rsid w:val="000B1A5B"/>
+    <w:rsid w:val="000B3ACB"/>
+    <w:rsid w:val="000B6AB0"/>
+    <w:rsid w:val="000C11F1"/>
+    <w:rsid w:val="000C1C37"/>
+    <w:rsid w:val="000C1D63"/>
+    <w:rsid w:val="000C54ED"/>
+    <w:rsid w:val="000C72CE"/>
+    <w:rsid w:val="000D5850"/>
+    <w:rsid w:val="000E3492"/>
     <w:rsid w:val="000E550E"/>
-    <w:rsid w:val="000F75D8"/>
+    <w:rsid w:val="000F607A"/>
+    <w:rsid w:val="00100E24"/>
     <w:rsid w:val="00103A41"/>
     <w:rsid w:val="00104B22"/>
+    <w:rsid w:val="0010555C"/>
+    <w:rsid w:val="0010573B"/>
     <w:rsid w:val="00107608"/>
+    <w:rsid w:val="0011057E"/>
     <w:rsid w:val="00110867"/>
-    <w:rsid w:val="001130AB"/>
+    <w:rsid w:val="00116274"/>
+    <w:rsid w:val="00120F9B"/>
     <w:rsid w:val="00125A85"/>
-    <w:rsid w:val="00135A68"/>
-    <w:rsid w:val="00137674"/>
+    <w:rsid w:val="001332A1"/>
+    <w:rsid w:val="0013451C"/>
+    <w:rsid w:val="001349CD"/>
+    <w:rsid w:val="001407CA"/>
+    <w:rsid w:val="00140DD0"/>
+    <w:rsid w:val="00141D3C"/>
     <w:rsid w:val="00147E55"/>
     <w:rsid w:val="00151641"/>
-    <w:rsid w:val="001519C6"/>
     <w:rsid w:val="001524EF"/>
+    <w:rsid w:val="0015720C"/>
+    <w:rsid w:val="00161942"/>
     <w:rsid w:val="00163AFB"/>
     <w:rsid w:val="00164425"/>
+    <w:rsid w:val="001679C3"/>
+    <w:rsid w:val="00167B9D"/>
+    <w:rsid w:val="00172760"/>
+    <w:rsid w:val="00174D1C"/>
     <w:rsid w:val="0017544E"/>
+    <w:rsid w:val="00175BDF"/>
+    <w:rsid w:val="00175E92"/>
+    <w:rsid w:val="001819DD"/>
+    <w:rsid w:val="00186D48"/>
     <w:rsid w:val="00190A8F"/>
+    <w:rsid w:val="0019230D"/>
+    <w:rsid w:val="001939CB"/>
     <w:rsid w:val="00193A32"/>
+    <w:rsid w:val="001964FD"/>
+    <w:rsid w:val="001A14D2"/>
+    <w:rsid w:val="001A5CB7"/>
     <w:rsid w:val="001A7FCD"/>
     <w:rsid w:val="001B1C95"/>
-    <w:rsid w:val="001B3CF4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001D38AB"/>
+    <w:rsid w:val="001C2AF2"/>
+    <w:rsid w:val="001D0317"/>
+    <w:rsid w:val="001D3F40"/>
+    <w:rsid w:val="001D419E"/>
     <w:rsid w:val="001E0F1B"/>
+    <w:rsid w:val="001E2153"/>
+    <w:rsid w:val="001E49AE"/>
     <w:rsid w:val="001E6691"/>
+    <w:rsid w:val="001F3D00"/>
+    <w:rsid w:val="001F3FE0"/>
     <w:rsid w:val="001F42DF"/>
+    <w:rsid w:val="00200898"/>
+    <w:rsid w:val="002024CB"/>
     <w:rsid w:val="002033EF"/>
     <w:rsid w:val="002057C2"/>
     <w:rsid w:val="0020582D"/>
+    <w:rsid w:val="0020657D"/>
     <w:rsid w:val="002108B2"/>
+    <w:rsid w:val="00210AB2"/>
+    <w:rsid w:val="00215F6B"/>
+    <w:rsid w:val="002164B7"/>
+    <w:rsid w:val="00216A0A"/>
     <w:rsid w:val="00216C17"/>
+    <w:rsid w:val="00220A89"/>
     <w:rsid w:val="002239D2"/>
     <w:rsid w:val="00225299"/>
     <w:rsid w:val="00225764"/>
+    <w:rsid w:val="00227973"/>
+    <w:rsid w:val="00227CB0"/>
     <w:rsid w:val="0023419F"/>
+    <w:rsid w:val="00241AD6"/>
+    <w:rsid w:val="00243D06"/>
+    <w:rsid w:val="00245A0B"/>
     <w:rsid w:val="002476EC"/>
+    <w:rsid w:val="002517BE"/>
     <w:rsid w:val="002537E3"/>
+    <w:rsid w:val="002556FD"/>
+    <w:rsid w:val="002561F7"/>
     <w:rsid w:val="00261401"/>
     <w:rsid w:val="0026276A"/>
     <w:rsid w:val="0026485A"/>
     <w:rsid w:val="00266072"/>
-    <w:rsid w:val="0027003D"/>
+    <w:rsid w:val="002702B4"/>
     <w:rsid w:val="00273113"/>
-    <w:rsid w:val="00276FDD"/>
-    <w:rsid w:val="00277E6F"/>
+    <w:rsid w:val="00274DA7"/>
+    <w:rsid w:val="002778E1"/>
     <w:rsid w:val="00282EB7"/>
     <w:rsid w:val="00284670"/>
-    <w:rsid w:val="002866F7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00296399"/>
+    <w:rsid w:val="00284FA3"/>
+    <w:rsid w:val="00286DBD"/>
+    <w:rsid w:val="002902F9"/>
     <w:rsid w:val="00296AD5"/>
-    <w:rsid w:val="002A5A40"/>
+    <w:rsid w:val="002A3DE5"/>
     <w:rsid w:val="002A75B9"/>
-    <w:rsid w:val="002C0966"/>
+    <w:rsid w:val="002B0129"/>
+    <w:rsid w:val="002B3B53"/>
+    <w:rsid w:val="002B62D7"/>
+    <w:rsid w:val="002B73E9"/>
+    <w:rsid w:val="002C0EC3"/>
+    <w:rsid w:val="002C19B2"/>
+    <w:rsid w:val="002C2499"/>
+    <w:rsid w:val="002C2D26"/>
+    <w:rsid w:val="002C40DC"/>
+    <w:rsid w:val="002C5CFF"/>
+    <w:rsid w:val="002C61B5"/>
+    <w:rsid w:val="002D046B"/>
     <w:rsid w:val="002D123E"/>
     <w:rsid w:val="002D5142"/>
-    <w:rsid w:val="002D6202"/>
-    <w:rsid w:val="002D7486"/>
+    <w:rsid w:val="002E0C52"/>
     <w:rsid w:val="002E1AAF"/>
+    <w:rsid w:val="002E5866"/>
     <w:rsid w:val="002E5AF0"/>
     <w:rsid w:val="002E61BE"/>
+    <w:rsid w:val="002F293C"/>
     <w:rsid w:val="002F5938"/>
-    <w:rsid w:val="003001C3"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00323EA1"/>
+    <w:rsid w:val="002F6132"/>
+    <w:rsid w:val="0030091F"/>
+    <w:rsid w:val="00304778"/>
+    <w:rsid w:val="00304A25"/>
+    <w:rsid w:val="0031259A"/>
+    <w:rsid w:val="0031419C"/>
+    <w:rsid w:val="00314CED"/>
+    <w:rsid w:val="00324FFE"/>
+    <w:rsid w:val="00325874"/>
     <w:rsid w:val="003269EB"/>
-    <w:rsid w:val="00331015"/>
+    <w:rsid w:val="00326D38"/>
     <w:rsid w:val="00333A6F"/>
+    <w:rsid w:val="00343622"/>
     <w:rsid w:val="0034388A"/>
+    <w:rsid w:val="00343DE6"/>
+    <w:rsid w:val="00343DFD"/>
     <w:rsid w:val="00344D3A"/>
-    <w:rsid w:val="00347A4F"/>
-    <w:rsid w:val="00350BAB"/>
+    <w:rsid w:val="003460A2"/>
     <w:rsid w:val="00352169"/>
+    <w:rsid w:val="00352794"/>
+    <w:rsid w:val="00352DA6"/>
     <w:rsid w:val="00356061"/>
-    <w:rsid w:val="00370636"/>
+    <w:rsid w:val="00360CD0"/>
+    <w:rsid w:val="003638BA"/>
+    <w:rsid w:val="00366C11"/>
     <w:rsid w:val="00370AC3"/>
-    <w:rsid w:val="003713DF"/>
+    <w:rsid w:val="00373B93"/>
     <w:rsid w:val="003744D8"/>
-    <w:rsid w:val="00377D61"/>
+    <w:rsid w:val="003745D1"/>
+    <w:rsid w:val="003764EA"/>
+    <w:rsid w:val="0038198C"/>
     <w:rsid w:val="0038456F"/>
-    <w:rsid w:val="003A3888"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003C19FF"/>
+    <w:rsid w:val="0038662C"/>
+    <w:rsid w:val="00387DC8"/>
+    <w:rsid w:val="0039327D"/>
+    <w:rsid w:val="003A0150"/>
+    <w:rsid w:val="003A35F8"/>
+    <w:rsid w:val="003A41D9"/>
+    <w:rsid w:val="003B5A12"/>
+    <w:rsid w:val="003B6667"/>
+    <w:rsid w:val="003C3736"/>
+    <w:rsid w:val="003D361B"/>
     <w:rsid w:val="003D6EA0"/>
     <w:rsid w:val="003D6EB6"/>
-    <w:rsid w:val="003E3AFE"/>
-    <w:rsid w:val="003E5E32"/>
+    <w:rsid w:val="003E3957"/>
+    <w:rsid w:val="003E3FCB"/>
+    <w:rsid w:val="003E436E"/>
     <w:rsid w:val="003F0E9C"/>
+    <w:rsid w:val="003F30A7"/>
     <w:rsid w:val="003F3913"/>
+    <w:rsid w:val="003F3C69"/>
     <w:rsid w:val="003F57CA"/>
     <w:rsid w:val="004015FF"/>
+    <w:rsid w:val="00404198"/>
+    <w:rsid w:val="00404C69"/>
+    <w:rsid w:val="00410DD5"/>
+    <w:rsid w:val="0041185C"/>
+    <w:rsid w:val="0041278B"/>
     <w:rsid w:val="00414200"/>
+    <w:rsid w:val="004154F2"/>
+    <w:rsid w:val="00422B7D"/>
+    <w:rsid w:val="004245C5"/>
+    <w:rsid w:val="00424BBC"/>
+    <w:rsid w:val="004255F8"/>
+    <w:rsid w:val="004264E1"/>
+    <w:rsid w:val="004267BA"/>
     <w:rsid w:val="00430395"/>
+    <w:rsid w:val="004307F1"/>
+    <w:rsid w:val="00431035"/>
     <w:rsid w:val="0043138B"/>
+    <w:rsid w:val="004316B8"/>
+    <w:rsid w:val="00431BEA"/>
+    <w:rsid w:val="00432DD0"/>
+    <w:rsid w:val="004407A0"/>
+    <w:rsid w:val="00440978"/>
+    <w:rsid w:val="004411EB"/>
+    <w:rsid w:val="00442AEB"/>
+    <w:rsid w:val="004432CA"/>
     <w:rsid w:val="00443378"/>
-    <w:rsid w:val="00444AE0"/>
+    <w:rsid w:val="00443412"/>
+    <w:rsid w:val="004441F3"/>
     <w:rsid w:val="004460E5"/>
-    <w:rsid w:val="00452183"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004838E7"/>
+    <w:rsid w:val="004510CA"/>
+    <w:rsid w:val="00451B6A"/>
+    <w:rsid w:val="004542AC"/>
+    <w:rsid w:val="004630F6"/>
+    <w:rsid w:val="00465CDC"/>
+    <w:rsid w:val="00466723"/>
+    <w:rsid w:val="004670E7"/>
+    <w:rsid w:val="00470844"/>
+    <w:rsid w:val="00471445"/>
+    <w:rsid w:val="00471FC8"/>
+    <w:rsid w:val="004764F1"/>
+    <w:rsid w:val="00476B22"/>
+    <w:rsid w:val="004803CD"/>
+    <w:rsid w:val="00481D24"/>
+    <w:rsid w:val="0048780E"/>
+    <w:rsid w:val="00487C23"/>
+    <w:rsid w:val="004919B2"/>
     <w:rsid w:val="0049245D"/>
     <w:rsid w:val="0049335D"/>
+    <w:rsid w:val="004966C8"/>
+    <w:rsid w:val="004A00FB"/>
+    <w:rsid w:val="004A02E0"/>
     <w:rsid w:val="004A2915"/>
     <w:rsid w:val="004A5860"/>
+    <w:rsid w:val="004B1F33"/>
+    <w:rsid w:val="004B3A3D"/>
+    <w:rsid w:val="004B4453"/>
     <w:rsid w:val="004B5EAE"/>
     <w:rsid w:val="004B60E0"/>
+    <w:rsid w:val="004C1003"/>
+    <w:rsid w:val="004C495F"/>
+    <w:rsid w:val="004C6692"/>
     <w:rsid w:val="004C6B35"/>
+    <w:rsid w:val="004C7839"/>
+    <w:rsid w:val="004C7F9A"/>
+    <w:rsid w:val="004D0AEA"/>
     <w:rsid w:val="004D1AD4"/>
-    <w:rsid w:val="004E20D2"/>
+    <w:rsid w:val="004D2711"/>
+    <w:rsid w:val="004D33EB"/>
+    <w:rsid w:val="004D7009"/>
     <w:rsid w:val="004E248B"/>
-    <w:rsid w:val="004E34BC"/>
+    <w:rsid w:val="004E387F"/>
     <w:rsid w:val="004E4AF9"/>
-    <w:rsid w:val="004F4FF0"/>
+    <w:rsid w:val="004E6005"/>
     <w:rsid w:val="00510314"/>
-    <w:rsid w:val="00511D3E"/>
-    <w:rsid w:val="005123DD"/>
     <w:rsid w:val="00512C22"/>
     <w:rsid w:val="005149D5"/>
+    <w:rsid w:val="00515273"/>
+    <w:rsid w:val="00520490"/>
+    <w:rsid w:val="00523942"/>
     <w:rsid w:val="00524E9B"/>
     <w:rsid w:val="005262FE"/>
-    <w:rsid w:val="005266DE"/>
-    <w:rsid w:val="00527221"/>
+    <w:rsid w:val="00527781"/>
+    <w:rsid w:val="00530741"/>
     <w:rsid w:val="00531A8D"/>
+    <w:rsid w:val="00533EC0"/>
     <w:rsid w:val="005352C9"/>
+    <w:rsid w:val="00536377"/>
+    <w:rsid w:val="00537536"/>
+    <w:rsid w:val="00542115"/>
     <w:rsid w:val="0054318A"/>
-    <w:rsid w:val="00545461"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00565BFF"/>
+    <w:rsid w:val="0054335C"/>
+    <w:rsid w:val="005455FF"/>
+    <w:rsid w:val="00554756"/>
+    <w:rsid w:val="00563A8D"/>
     <w:rsid w:val="00570091"/>
-    <w:rsid w:val="005820B5"/>
-    <w:rsid w:val="00582128"/>
+    <w:rsid w:val="005727AD"/>
+    <w:rsid w:val="00574822"/>
+    <w:rsid w:val="00581075"/>
+    <w:rsid w:val="0058346E"/>
+    <w:rsid w:val="00585381"/>
+    <w:rsid w:val="005951C1"/>
+    <w:rsid w:val="00595736"/>
+    <w:rsid w:val="005A13A4"/>
+    <w:rsid w:val="005A2904"/>
+    <w:rsid w:val="005A4BE4"/>
     <w:rsid w:val="005A6AC3"/>
-    <w:rsid w:val="005A7CA6"/>
+    <w:rsid w:val="005A6C09"/>
+    <w:rsid w:val="005B40CE"/>
+    <w:rsid w:val="005B44F6"/>
     <w:rsid w:val="005B4BD0"/>
+    <w:rsid w:val="005B75AE"/>
+    <w:rsid w:val="005B7B1B"/>
     <w:rsid w:val="005D2FA8"/>
-    <w:rsid w:val="005E69D3"/>
+    <w:rsid w:val="005D45B8"/>
+    <w:rsid w:val="005D72F1"/>
+    <w:rsid w:val="005E0BB5"/>
+    <w:rsid w:val="005E2E97"/>
     <w:rsid w:val="005F0DA7"/>
     <w:rsid w:val="005F1020"/>
+    <w:rsid w:val="005F1FF4"/>
+    <w:rsid w:val="005F3E6C"/>
+    <w:rsid w:val="005F50C5"/>
     <w:rsid w:val="005F7937"/>
-    <w:rsid w:val="00601DB1"/>
     <w:rsid w:val="0060312A"/>
+    <w:rsid w:val="00604D2B"/>
     <w:rsid w:val="00611224"/>
-    <w:rsid w:val="006171AC"/>
+    <w:rsid w:val="00611AF7"/>
+    <w:rsid w:val="0061590B"/>
+    <w:rsid w:val="00616FC8"/>
+    <w:rsid w:val="0061749C"/>
+    <w:rsid w:val="00617DEC"/>
     <w:rsid w:val="006245D3"/>
     <w:rsid w:val="00624938"/>
     <w:rsid w:val="00626F72"/>
     <w:rsid w:val="00627F02"/>
-    <w:rsid w:val="00632C20"/>
-    <w:rsid w:val="00642893"/>
+    <w:rsid w:val="006305DC"/>
+    <w:rsid w:val="00633C73"/>
+    <w:rsid w:val="00636FF4"/>
+    <w:rsid w:val="0064429C"/>
+    <w:rsid w:val="00653EF8"/>
+    <w:rsid w:val="006545D2"/>
     <w:rsid w:val="00655FA1"/>
+    <w:rsid w:val="0065647C"/>
+    <w:rsid w:val="00661601"/>
     <w:rsid w:val="006619D0"/>
-    <w:rsid w:val="00661DD3"/>
-    <w:rsid w:val="006707BD"/>
     <w:rsid w:val="00671A12"/>
+    <w:rsid w:val="00674C68"/>
     <w:rsid w:val="00676901"/>
+    <w:rsid w:val="006769F3"/>
     <w:rsid w:val="00677BE8"/>
+    <w:rsid w:val="00681809"/>
     <w:rsid w:val="0068704F"/>
-    <w:rsid w:val="00691AB9"/>
+    <w:rsid w:val="0068785B"/>
+    <w:rsid w:val="00692726"/>
+    <w:rsid w:val="00695344"/>
+    <w:rsid w:val="00696B1C"/>
     <w:rsid w:val="006975DB"/>
-    <w:rsid w:val="006A6893"/>
+    <w:rsid w:val="006A04A9"/>
+    <w:rsid w:val="006A1501"/>
+    <w:rsid w:val="006B09E4"/>
+    <w:rsid w:val="006B50A7"/>
     <w:rsid w:val="006B6AB9"/>
-    <w:rsid w:val="006C4F58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006C6B84"/>
+    <w:rsid w:val="006C4255"/>
+    <w:rsid w:val="006C6204"/>
     <w:rsid w:val="006C7642"/>
     <w:rsid w:val="006D4026"/>
+    <w:rsid w:val="006D52A2"/>
     <w:rsid w:val="006D52DE"/>
     <w:rsid w:val="006D5B20"/>
-    <w:rsid w:val="006D7A32"/>
-    <w:rsid w:val="006E332D"/>
+    <w:rsid w:val="006E017A"/>
     <w:rsid w:val="006E6C15"/>
-    <w:rsid w:val="00700E2E"/>
+    <w:rsid w:val="006F2B09"/>
+    <w:rsid w:val="006F2E39"/>
+    <w:rsid w:val="006F40F2"/>
+    <w:rsid w:val="006F5F5C"/>
+    <w:rsid w:val="00700A87"/>
+    <w:rsid w:val="00702729"/>
+    <w:rsid w:val="00702AC1"/>
+    <w:rsid w:val="007078BD"/>
+    <w:rsid w:val="00710EC9"/>
     <w:rsid w:val="007110FD"/>
     <w:rsid w:val="00711330"/>
+    <w:rsid w:val="0071293B"/>
+    <w:rsid w:val="007139E0"/>
+    <w:rsid w:val="00714122"/>
     <w:rsid w:val="007147D5"/>
-    <w:rsid w:val="00715F00"/>
-    <w:rsid w:val="00716062"/>
     <w:rsid w:val="00716F6C"/>
+    <w:rsid w:val="00723ED6"/>
+    <w:rsid w:val="00725691"/>
+    <w:rsid w:val="007278ED"/>
     <w:rsid w:val="00730D24"/>
-    <w:rsid w:val="00734989"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00753459"/>
+    <w:rsid w:val="00730F3C"/>
+    <w:rsid w:val="00733D44"/>
+    <w:rsid w:val="00734FDD"/>
+    <w:rsid w:val="007401CC"/>
+    <w:rsid w:val="00741EEE"/>
+    <w:rsid w:val="00742D49"/>
+    <w:rsid w:val="007470E4"/>
+    <w:rsid w:val="007472A4"/>
+    <w:rsid w:val="00747C6C"/>
+    <w:rsid w:val="00747C93"/>
+    <w:rsid w:val="00754571"/>
     <w:rsid w:val="0075718E"/>
+    <w:rsid w:val="00757B50"/>
+    <w:rsid w:val="00761A3F"/>
     <w:rsid w:val="00763E4A"/>
+    <w:rsid w:val="007660C0"/>
     <w:rsid w:val="00775814"/>
     <w:rsid w:val="00777C4A"/>
+    <w:rsid w:val="007944FF"/>
     <w:rsid w:val="007962CE"/>
-    <w:rsid w:val="00797910"/>
-    <w:rsid w:val="007A054E"/>
+    <w:rsid w:val="00796C6E"/>
+    <w:rsid w:val="007A242D"/>
+    <w:rsid w:val="007A262D"/>
+    <w:rsid w:val="007A2D28"/>
     <w:rsid w:val="007A3012"/>
     <w:rsid w:val="007A31C5"/>
     <w:rsid w:val="007A4C34"/>
     <w:rsid w:val="007A720C"/>
-    <w:rsid w:val="007B0F21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007B4537"/>
+    <w:rsid w:val="007A736A"/>
+    <w:rsid w:val="007B2F75"/>
     <w:rsid w:val="007B46E1"/>
+    <w:rsid w:val="007B4E04"/>
+    <w:rsid w:val="007B763E"/>
     <w:rsid w:val="007C0AE2"/>
-    <w:rsid w:val="007C1A04"/>
+    <w:rsid w:val="007C1F1E"/>
     <w:rsid w:val="007C32C9"/>
-    <w:rsid w:val="007C795C"/>
+    <w:rsid w:val="007C405F"/>
+    <w:rsid w:val="007C68CD"/>
     <w:rsid w:val="007D0066"/>
-    <w:rsid w:val="007D256C"/>
-    <w:rsid w:val="007D36BB"/>
+    <w:rsid w:val="007D2FF1"/>
     <w:rsid w:val="007D5359"/>
-    <w:rsid w:val="007E16ED"/>
+    <w:rsid w:val="007D79A8"/>
+    <w:rsid w:val="007E0FAD"/>
+    <w:rsid w:val="007E5611"/>
+    <w:rsid w:val="007E685E"/>
+    <w:rsid w:val="007F1134"/>
     <w:rsid w:val="007F266F"/>
-    <w:rsid w:val="007F2D3A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007F6195"/>
+    <w:rsid w:val="007F2A80"/>
     <w:rsid w:val="007F6776"/>
-    <w:rsid w:val="0080055A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="008171A0"/>
+    <w:rsid w:val="00803359"/>
+    <w:rsid w:val="008045D4"/>
+    <w:rsid w:val="008067D9"/>
+    <w:rsid w:val="00806BDE"/>
+    <w:rsid w:val="00810BFD"/>
+    <w:rsid w:val="00811E5A"/>
+    <w:rsid w:val="00811F40"/>
+    <w:rsid w:val="00814028"/>
+    <w:rsid w:val="008145C7"/>
+    <w:rsid w:val="00815C50"/>
     <w:rsid w:val="008205AE"/>
     <w:rsid w:val="008205FD"/>
+    <w:rsid w:val="00823D80"/>
+    <w:rsid w:val="0082404F"/>
+    <w:rsid w:val="00824963"/>
+    <w:rsid w:val="0083256E"/>
     <w:rsid w:val="00832BD9"/>
-    <w:rsid w:val="0083568C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008454FC"/>
+    <w:rsid w:val="0083316A"/>
+    <w:rsid w:val="00841CC0"/>
+    <w:rsid w:val="00842359"/>
     <w:rsid w:val="008465DC"/>
-    <w:rsid w:val="00846612"/>
-    <w:rsid w:val="008518EE"/>
+    <w:rsid w:val="008530FF"/>
+    <w:rsid w:val="00857194"/>
     <w:rsid w:val="0086005F"/>
+    <w:rsid w:val="008600A0"/>
+    <w:rsid w:val="00862E32"/>
     <w:rsid w:val="0086340E"/>
+    <w:rsid w:val="00864A1E"/>
+    <w:rsid w:val="00864D38"/>
+    <w:rsid w:val="00864FE6"/>
     <w:rsid w:val="00873BE2"/>
-    <w:rsid w:val="00876BF5"/>
+    <w:rsid w:val="00875434"/>
+    <w:rsid w:val="0087682B"/>
     <w:rsid w:val="008820B6"/>
-    <w:rsid w:val="008865D2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008C0478"/>
+    <w:rsid w:val="00884017"/>
+    <w:rsid w:val="00886D7A"/>
+    <w:rsid w:val="00896F4A"/>
+    <w:rsid w:val="008A7C92"/>
+    <w:rsid w:val="008B0932"/>
+    <w:rsid w:val="008B6932"/>
+    <w:rsid w:val="008C50E2"/>
     <w:rsid w:val="008C700F"/>
     <w:rsid w:val="008C74ED"/>
     <w:rsid w:val="008C78B9"/>
-    <w:rsid w:val="008D62A9"/>
+    <w:rsid w:val="008D05C6"/>
+    <w:rsid w:val="008D05D1"/>
+    <w:rsid w:val="008D2587"/>
+    <w:rsid w:val="008D4A39"/>
     <w:rsid w:val="008D7080"/>
-    <w:rsid w:val="008E06B0"/>
+    <w:rsid w:val="008D70C5"/>
+    <w:rsid w:val="008D7634"/>
+    <w:rsid w:val="008E0F09"/>
+    <w:rsid w:val="008E4486"/>
+    <w:rsid w:val="008E4832"/>
+    <w:rsid w:val="008E554F"/>
     <w:rsid w:val="008E7A1B"/>
+    <w:rsid w:val="008F0303"/>
+    <w:rsid w:val="008F2D10"/>
+    <w:rsid w:val="008F3B36"/>
+    <w:rsid w:val="008F4494"/>
+    <w:rsid w:val="00901167"/>
+    <w:rsid w:val="00902582"/>
+    <w:rsid w:val="0090332D"/>
+    <w:rsid w:val="00904476"/>
+    <w:rsid w:val="00905A4B"/>
+    <w:rsid w:val="0090611B"/>
+    <w:rsid w:val="00906E95"/>
+    <w:rsid w:val="00906EC0"/>
+    <w:rsid w:val="009073E4"/>
+    <w:rsid w:val="00910F84"/>
     <w:rsid w:val="0091105C"/>
-    <w:rsid w:val="00912267"/>
+    <w:rsid w:val="0091113B"/>
+    <w:rsid w:val="00912662"/>
+    <w:rsid w:val="00912C8B"/>
+    <w:rsid w:val="0091348B"/>
+    <w:rsid w:val="0091388A"/>
+    <w:rsid w:val="0091462C"/>
     <w:rsid w:val="0091751C"/>
-    <w:rsid w:val="0092320E"/>
+    <w:rsid w:val="009217C9"/>
     <w:rsid w:val="00923E43"/>
     <w:rsid w:val="00926A43"/>
-    <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="00927AD9"/>
+    <w:rsid w:val="00934EFC"/>
+    <w:rsid w:val="00935E6C"/>
+    <w:rsid w:val="0093606A"/>
     <w:rsid w:val="00944194"/>
+    <w:rsid w:val="0094607A"/>
+    <w:rsid w:val="00946619"/>
+    <w:rsid w:val="00946890"/>
     <w:rsid w:val="0095061F"/>
-    <w:rsid w:val="00961FDE"/>
+    <w:rsid w:val="00950971"/>
+    <w:rsid w:val="009514F9"/>
+    <w:rsid w:val="00955499"/>
+    <w:rsid w:val="00956EAA"/>
+    <w:rsid w:val="00962EE7"/>
     <w:rsid w:val="009638C5"/>
+    <w:rsid w:val="009657CE"/>
+    <w:rsid w:val="00967B09"/>
     <w:rsid w:val="00967C54"/>
+    <w:rsid w:val="0097411E"/>
+    <w:rsid w:val="009745C5"/>
     <w:rsid w:val="0097508F"/>
-    <w:rsid w:val="009751BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00983F45"/>
     <w:rsid w:val="009845FB"/>
+    <w:rsid w:val="00985E74"/>
     <w:rsid w:val="00986261"/>
-    <w:rsid w:val="00991407"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009936C8"/>
+    <w:rsid w:val="00986B22"/>
+    <w:rsid w:val="00991F34"/>
+    <w:rsid w:val="009921AA"/>
+    <w:rsid w:val="00994C75"/>
+    <w:rsid w:val="0099736F"/>
+    <w:rsid w:val="009A36DE"/>
+    <w:rsid w:val="009A3CDF"/>
+    <w:rsid w:val="009A4242"/>
+    <w:rsid w:val="009A5853"/>
     <w:rsid w:val="009A6328"/>
-    <w:rsid w:val="009C02AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009E299C"/>
+    <w:rsid w:val="009B2189"/>
+    <w:rsid w:val="009B47C8"/>
+    <w:rsid w:val="009C3D4A"/>
+    <w:rsid w:val="009C59C9"/>
+    <w:rsid w:val="009C6CED"/>
+    <w:rsid w:val="009D4579"/>
+    <w:rsid w:val="009E1DD1"/>
+    <w:rsid w:val="009E2B60"/>
     <w:rsid w:val="009E3543"/>
+    <w:rsid w:val="009E41C3"/>
+    <w:rsid w:val="009E4316"/>
+    <w:rsid w:val="009E5F19"/>
+    <w:rsid w:val="009E6EF4"/>
+    <w:rsid w:val="009E790B"/>
     <w:rsid w:val="009F000C"/>
-    <w:rsid w:val="009F0972"/>
+    <w:rsid w:val="009F4D1B"/>
+    <w:rsid w:val="009F5F67"/>
+    <w:rsid w:val="009F71E6"/>
+    <w:rsid w:val="009F7E8E"/>
+    <w:rsid w:val="00A01CAF"/>
+    <w:rsid w:val="00A02286"/>
+    <w:rsid w:val="00A0285D"/>
+    <w:rsid w:val="00A11F8F"/>
     <w:rsid w:val="00A134BE"/>
-    <w:rsid w:val="00A13C21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A31A96"/>
+    <w:rsid w:val="00A14770"/>
+    <w:rsid w:val="00A1619F"/>
+    <w:rsid w:val="00A174DB"/>
+    <w:rsid w:val="00A206CC"/>
+    <w:rsid w:val="00A20F0D"/>
+    <w:rsid w:val="00A2236D"/>
     <w:rsid w:val="00A31BFD"/>
-    <w:rsid w:val="00A41646"/>
+    <w:rsid w:val="00A42ADD"/>
+    <w:rsid w:val="00A447D3"/>
+    <w:rsid w:val="00A46472"/>
+    <w:rsid w:val="00A5009E"/>
+    <w:rsid w:val="00A509C1"/>
     <w:rsid w:val="00A50A7E"/>
+    <w:rsid w:val="00A51329"/>
+    <w:rsid w:val="00A54C4A"/>
+    <w:rsid w:val="00A54CAE"/>
     <w:rsid w:val="00A5662A"/>
+    <w:rsid w:val="00A60DBB"/>
+    <w:rsid w:val="00A6213F"/>
+    <w:rsid w:val="00A63972"/>
+    <w:rsid w:val="00A67357"/>
+    <w:rsid w:val="00A67F87"/>
+    <w:rsid w:val="00A727E6"/>
+    <w:rsid w:val="00A742B5"/>
     <w:rsid w:val="00A757EB"/>
     <w:rsid w:val="00A770F8"/>
-    <w:rsid w:val="00A813AE"/>
+    <w:rsid w:val="00A8386C"/>
+    <w:rsid w:val="00A83FF1"/>
+    <w:rsid w:val="00A844AA"/>
     <w:rsid w:val="00A84711"/>
-    <w:rsid w:val="00A9213F"/>
+    <w:rsid w:val="00A86703"/>
     <w:rsid w:val="00A9449B"/>
+    <w:rsid w:val="00A979DB"/>
+    <w:rsid w:val="00AA30EE"/>
+    <w:rsid w:val="00AA49C9"/>
     <w:rsid w:val="00AA4FB1"/>
+    <w:rsid w:val="00AA7666"/>
+    <w:rsid w:val="00AB1DAD"/>
+    <w:rsid w:val="00AC1D66"/>
+    <w:rsid w:val="00AC4A7F"/>
+    <w:rsid w:val="00AD019C"/>
+    <w:rsid w:val="00AD5F82"/>
     <w:rsid w:val="00AE3E84"/>
-    <w:rsid w:val="00AF04A8"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B0470A"/>
+    <w:rsid w:val="00AE4B8E"/>
+    <w:rsid w:val="00AE6171"/>
+    <w:rsid w:val="00AF307F"/>
+    <w:rsid w:val="00AF7385"/>
+    <w:rsid w:val="00B01883"/>
+    <w:rsid w:val="00B03083"/>
+    <w:rsid w:val="00B03D73"/>
+    <w:rsid w:val="00B050C8"/>
+    <w:rsid w:val="00B0575D"/>
+    <w:rsid w:val="00B139C4"/>
+    <w:rsid w:val="00B1468F"/>
+    <w:rsid w:val="00B17BEE"/>
     <w:rsid w:val="00B17D03"/>
+    <w:rsid w:val="00B20C7D"/>
     <w:rsid w:val="00B21BFD"/>
     <w:rsid w:val="00B22238"/>
+    <w:rsid w:val="00B223A7"/>
     <w:rsid w:val="00B23651"/>
+    <w:rsid w:val="00B274D4"/>
+    <w:rsid w:val="00B309D2"/>
     <w:rsid w:val="00B400E7"/>
-    <w:rsid w:val="00B43A74"/>
-    <w:rsid w:val="00B50429"/>
+    <w:rsid w:val="00B40A31"/>
+    <w:rsid w:val="00B43A17"/>
+    <w:rsid w:val="00B45621"/>
+    <w:rsid w:val="00B4778F"/>
+    <w:rsid w:val="00B52620"/>
+    <w:rsid w:val="00B52A2E"/>
+    <w:rsid w:val="00B55C15"/>
+    <w:rsid w:val="00B5607C"/>
+    <w:rsid w:val="00B56499"/>
+    <w:rsid w:val="00B56A2D"/>
     <w:rsid w:val="00B57785"/>
-    <w:rsid w:val="00B622BA"/>
+    <w:rsid w:val="00B57907"/>
+    <w:rsid w:val="00B6143A"/>
+    <w:rsid w:val="00B645C3"/>
+    <w:rsid w:val="00B65393"/>
     <w:rsid w:val="00B67E2A"/>
     <w:rsid w:val="00B73C67"/>
+    <w:rsid w:val="00B75801"/>
+    <w:rsid w:val="00B772A6"/>
+    <w:rsid w:val="00B84E89"/>
+    <w:rsid w:val="00B96D1F"/>
     <w:rsid w:val="00BA241A"/>
-    <w:rsid w:val="00BA42D2"/>
+    <w:rsid w:val="00BA4EAB"/>
+    <w:rsid w:val="00BA6E69"/>
     <w:rsid w:val="00BA7757"/>
+    <w:rsid w:val="00BB1CE4"/>
     <w:rsid w:val="00BB4AD0"/>
+    <w:rsid w:val="00BB5979"/>
     <w:rsid w:val="00BB625C"/>
+    <w:rsid w:val="00BC0A9D"/>
     <w:rsid w:val="00BC4235"/>
     <w:rsid w:val="00BC5FDA"/>
     <w:rsid w:val="00BC613D"/>
+    <w:rsid w:val="00BC6756"/>
+    <w:rsid w:val="00BC734C"/>
+    <w:rsid w:val="00BD2039"/>
+    <w:rsid w:val="00BD2305"/>
     <w:rsid w:val="00BD32B6"/>
-    <w:rsid w:val="00BE547C"/>
+    <w:rsid w:val="00BD39B4"/>
+    <w:rsid w:val="00BD71C9"/>
+    <w:rsid w:val="00BE12CB"/>
+    <w:rsid w:val="00BE157A"/>
+    <w:rsid w:val="00BE3AC0"/>
     <w:rsid w:val="00BE602C"/>
     <w:rsid w:val="00BF06B0"/>
+    <w:rsid w:val="00BF0C5F"/>
+    <w:rsid w:val="00BF5524"/>
+    <w:rsid w:val="00BF7114"/>
+    <w:rsid w:val="00C01C37"/>
+    <w:rsid w:val="00C0402E"/>
+    <w:rsid w:val="00C06147"/>
     <w:rsid w:val="00C06832"/>
     <w:rsid w:val="00C06A8C"/>
-    <w:rsid w:val="00C110EB"/>
+    <w:rsid w:val="00C06B57"/>
     <w:rsid w:val="00C119AD"/>
-    <w:rsid w:val="00C135A2"/>
-    <w:rsid w:val="00C25F60"/>
+    <w:rsid w:val="00C17F22"/>
+    <w:rsid w:val="00C20E2D"/>
+    <w:rsid w:val="00C21562"/>
+    <w:rsid w:val="00C21EFC"/>
+    <w:rsid w:val="00C23498"/>
+    <w:rsid w:val="00C35D4C"/>
+    <w:rsid w:val="00C37E67"/>
     <w:rsid w:val="00C4046F"/>
     <w:rsid w:val="00C42572"/>
     <w:rsid w:val="00C5172E"/>
+    <w:rsid w:val="00C51AD3"/>
     <w:rsid w:val="00C5612D"/>
-    <w:rsid w:val="00C602E3"/>
+    <w:rsid w:val="00C57A55"/>
+    <w:rsid w:val="00C63212"/>
     <w:rsid w:val="00C65FFA"/>
     <w:rsid w:val="00C66BBC"/>
-    <w:rsid w:val="00C71A62"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C767CA"/>
+    <w:rsid w:val="00C703DD"/>
+    <w:rsid w:val="00C732E2"/>
+    <w:rsid w:val="00C73344"/>
+    <w:rsid w:val="00C73826"/>
     <w:rsid w:val="00C76AEB"/>
+    <w:rsid w:val="00C77795"/>
     <w:rsid w:val="00C84A23"/>
+    <w:rsid w:val="00C862E8"/>
     <w:rsid w:val="00C8730D"/>
-    <w:rsid w:val="00C875C6"/>
     <w:rsid w:val="00C92123"/>
     <w:rsid w:val="00C92759"/>
+    <w:rsid w:val="00C93A27"/>
+    <w:rsid w:val="00C95099"/>
+    <w:rsid w:val="00C95B66"/>
     <w:rsid w:val="00C979DE"/>
+    <w:rsid w:val="00CA271C"/>
+    <w:rsid w:val="00CA2891"/>
     <w:rsid w:val="00CA4E9D"/>
-    <w:rsid w:val="00CA7E93"/>
-    <w:rsid w:val="00CB0ECF"/>
+    <w:rsid w:val="00CB23A7"/>
     <w:rsid w:val="00CB3679"/>
-    <w:rsid w:val="00CC19A1"/>
+    <w:rsid w:val="00CC3A0B"/>
+    <w:rsid w:val="00CC528E"/>
+    <w:rsid w:val="00CC536E"/>
     <w:rsid w:val="00CC5C52"/>
     <w:rsid w:val="00CD1FE9"/>
+    <w:rsid w:val="00CD229B"/>
+    <w:rsid w:val="00CD287F"/>
     <w:rsid w:val="00CD425F"/>
-    <w:rsid w:val="00CE19D7"/>
-    <w:rsid w:val="00CE7C52"/>
+    <w:rsid w:val="00CD5077"/>
+    <w:rsid w:val="00CE022D"/>
+    <w:rsid w:val="00CE2A1B"/>
+    <w:rsid w:val="00CE34ED"/>
+    <w:rsid w:val="00CE5B38"/>
+    <w:rsid w:val="00CE6ACF"/>
+    <w:rsid w:val="00CF0C40"/>
     <w:rsid w:val="00CF35A7"/>
-    <w:rsid w:val="00D10969"/>
+    <w:rsid w:val="00D10506"/>
+    <w:rsid w:val="00D10E8A"/>
+    <w:rsid w:val="00D1201F"/>
+    <w:rsid w:val="00D12232"/>
+    <w:rsid w:val="00D137A6"/>
+    <w:rsid w:val="00D14E6B"/>
+    <w:rsid w:val="00D15509"/>
+    <w:rsid w:val="00D16F41"/>
+    <w:rsid w:val="00D203D0"/>
+    <w:rsid w:val="00D2458C"/>
+    <w:rsid w:val="00D26729"/>
     <w:rsid w:val="00D27938"/>
+    <w:rsid w:val="00D402BA"/>
+    <w:rsid w:val="00D40B76"/>
+    <w:rsid w:val="00D40C57"/>
+    <w:rsid w:val="00D4257A"/>
+    <w:rsid w:val="00D466EC"/>
+    <w:rsid w:val="00D46B2A"/>
     <w:rsid w:val="00D46D1F"/>
     <w:rsid w:val="00D5026E"/>
+    <w:rsid w:val="00D5090F"/>
+    <w:rsid w:val="00D53405"/>
+    <w:rsid w:val="00D53B45"/>
+    <w:rsid w:val="00D56096"/>
+    <w:rsid w:val="00D5759A"/>
+    <w:rsid w:val="00D5775F"/>
     <w:rsid w:val="00D579A5"/>
-    <w:rsid w:val="00D65199"/>
+    <w:rsid w:val="00D607C8"/>
+    <w:rsid w:val="00D67722"/>
+    <w:rsid w:val="00D677E4"/>
+    <w:rsid w:val="00D70249"/>
+    <w:rsid w:val="00D7113B"/>
+    <w:rsid w:val="00D74B47"/>
     <w:rsid w:val="00D81C38"/>
+    <w:rsid w:val="00D824E7"/>
+    <w:rsid w:val="00D84AA7"/>
+    <w:rsid w:val="00D85A08"/>
+    <w:rsid w:val="00D92A56"/>
     <w:rsid w:val="00D94844"/>
+    <w:rsid w:val="00D95543"/>
+    <w:rsid w:val="00D964A7"/>
+    <w:rsid w:val="00D96B78"/>
+    <w:rsid w:val="00DA1401"/>
     <w:rsid w:val="00DA5504"/>
-    <w:rsid w:val="00DA700B"/>
+    <w:rsid w:val="00DB12F7"/>
+    <w:rsid w:val="00DB1C98"/>
     <w:rsid w:val="00DB24EA"/>
     <w:rsid w:val="00DB5069"/>
     <w:rsid w:val="00DB5A5B"/>
-    <w:rsid w:val="00DB7811"/>
+    <w:rsid w:val="00DB7466"/>
     <w:rsid w:val="00DC1AEB"/>
-    <w:rsid w:val="00DC3656"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DD28A5"/>
     <w:rsid w:val="00DD2C3C"/>
+    <w:rsid w:val="00DD4228"/>
+    <w:rsid w:val="00DD6AB7"/>
+    <w:rsid w:val="00DD702B"/>
+    <w:rsid w:val="00DE0A91"/>
+    <w:rsid w:val="00DE18FF"/>
     <w:rsid w:val="00DE40C6"/>
+    <w:rsid w:val="00DE78CB"/>
     <w:rsid w:val="00DF5201"/>
+    <w:rsid w:val="00DF66C4"/>
     <w:rsid w:val="00E0258C"/>
+    <w:rsid w:val="00E03AA3"/>
     <w:rsid w:val="00E03FAA"/>
+    <w:rsid w:val="00E04343"/>
+    <w:rsid w:val="00E0505D"/>
+    <w:rsid w:val="00E1404A"/>
+    <w:rsid w:val="00E1427D"/>
+    <w:rsid w:val="00E14C9C"/>
+    <w:rsid w:val="00E30161"/>
+    <w:rsid w:val="00E30C78"/>
+    <w:rsid w:val="00E3166D"/>
     <w:rsid w:val="00E31DE7"/>
+    <w:rsid w:val="00E33AA1"/>
     <w:rsid w:val="00E36DD9"/>
-    <w:rsid w:val="00E5361D"/>
+    <w:rsid w:val="00E4073E"/>
+    <w:rsid w:val="00E41036"/>
+    <w:rsid w:val="00E427F6"/>
+    <w:rsid w:val="00E56470"/>
+    <w:rsid w:val="00E60337"/>
+    <w:rsid w:val="00E65EAB"/>
     <w:rsid w:val="00E6644C"/>
+    <w:rsid w:val="00E67EA3"/>
     <w:rsid w:val="00E70ADD"/>
+    <w:rsid w:val="00E71F1B"/>
+    <w:rsid w:val="00E73430"/>
+    <w:rsid w:val="00E7760C"/>
     <w:rsid w:val="00E77CA4"/>
+    <w:rsid w:val="00E80516"/>
     <w:rsid w:val="00E805AB"/>
+    <w:rsid w:val="00E82A63"/>
+    <w:rsid w:val="00E82F11"/>
+    <w:rsid w:val="00E82FC6"/>
     <w:rsid w:val="00E8544E"/>
+    <w:rsid w:val="00E85C35"/>
+    <w:rsid w:val="00E86146"/>
     <w:rsid w:val="00E86EE0"/>
-    <w:rsid w:val="00E8796E"/>
+    <w:rsid w:val="00E90FAA"/>
+    <w:rsid w:val="00E92A9D"/>
+    <w:rsid w:val="00E92D35"/>
+    <w:rsid w:val="00E93BAB"/>
+    <w:rsid w:val="00E96213"/>
     <w:rsid w:val="00E968E1"/>
+    <w:rsid w:val="00EA0096"/>
+    <w:rsid w:val="00EA0A88"/>
     <w:rsid w:val="00EA27CD"/>
+    <w:rsid w:val="00EA3E97"/>
+    <w:rsid w:val="00EA495A"/>
+    <w:rsid w:val="00EA7C05"/>
+    <w:rsid w:val="00EB0BF2"/>
     <w:rsid w:val="00EB1D40"/>
-    <w:rsid w:val="00EB6AA3"/>
+    <w:rsid w:val="00EC35D5"/>
+    <w:rsid w:val="00EC3703"/>
+    <w:rsid w:val="00EC3BEC"/>
     <w:rsid w:val="00EC49F2"/>
+    <w:rsid w:val="00EC4C6A"/>
     <w:rsid w:val="00ED07FA"/>
-    <w:rsid w:val="00ED16B8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F13711"/>
+    <w:rsid w:val="00ED144D"/>
+    <w:rsid w:val="00ED1A16"/>
+    <w:rsid w:val="00ED28F3"/>
+    <w:rsid w:val="00ED382B"/>
+    <w:rsid w:val="00ED6652"/>
+    <w:rsid w:val="00EE47BA"/>
+    <w:rsid w:val="00EE6C6F"/>
+    <w:rsid w:val="00EE7838"/>
+    <w:rsid w:val="00EF73B7"/>
+    <w:rsid w:val="00F06616"/>
+    <w:rsid w:val="00F20F3A"/>
+    <w:rsid w:val="00F24F82"/>
+    <w:rsid w:val="00F2589A"/>
     <w:rsid w:val="00F30ABB"/>
-    <w:rsid w:val="00F34919"/>
+    <w:rsid w:val="00F342F6"/>
+    <w:rsid w:val="00F4025A"/>
+    <w:rsid w:val="00F4162D"/>
     <w:rsid w:val="00F45946"/>
+    <w:rsid w:val="00F45F39"/>
+    <w:rsid w:val="00F46C40"/>
     <w:rsid w:val="00F5178C"/>
+    <w:rsid w:val="00F5274F"/>
     <w:rsid w:val="00F52AF1"/>
-    <w:rsid w:val="00F62CF4"/>
+    <w:rsid w:val="00F53247"/>
+    <w:rsid w:val="00F5363B"/>
+    <w:rsid w:val="00F55743"/>
+    <w:rsid w:val="00F5708A"/>
+    <w:rsid w:val="00F61FFC"/>
     <w:rsid w:val="00F66327"/>
-    <w:rsid w:val="00F87455"/>
-    <w:rsid w:val="00F91A2C"/>
+    <w:rsid w:val="00F72828"/>
+    <w:rsid w:val="00F739E4"/>
+    <w:rsid w:val="00F867B2"/>
+    <w:rsid w:val="00F87702"/>
     <w:rsid w:val="00F921A1"/>
     <w:rsid w:val="00F92A69"/>
-    <w:rsid w:val="00F95A80"/>
+    <w:rsid w:val="00F9358F"/>
+    <w:rsid w:val="00FA1100"/>
+    <w:rsid w:val="00FA1EA9"/>
+    <w:rsid w:val="00FA259F"/>
+    <w:rsid w:val="00FA616C"/>
+    <w:rsid w:val="00FA7993"/>
     <w:rsid w:val="00FB1F56"/>
+    <w:rsid w:val="00FB3557"/>
+    <w:rsid w:val="00FB44E6"/>
+    <w:rsid w:val="00FB46BE"/>
     <w:rsid w:val="00FC3601"/>
-    <w:rsid w:val="00FC3F94"/>
-    <w:rsid w:val="00FD5BBE"/>
+    <w:rsid w:val="00FC527A"/>
+    <w:rsid w:val="00FD0385"/>
+    <w:rsid w:val="00FD2AF1"/>
+    <w:rsid w:val="00FD37A0"/>
+    <w:rsid w:val="00FD5C80"/>
     <w:rsid w:val="00FE1C0F"/>
+    <w:rsid w:val="00FE2F14"/>
+    <w:rsid w:val="00FE50A2"/>
     <w:rsid w:val="00FE7065"/>
+    <w:rsid w:val="00FF02D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EB7C5C1"/>
@@ -6383,113 +8748,152 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="RSBCSubtitle"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00956EAA"/>
     <w:pPr>
-      <w:spacing w:line="301" w:lineRule="exact"/>
-      <w:ind w:left="28"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:right="1181"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="RHDPara12D"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006A1501"/>
     <w:pPr>
-      <w:spacing w:before="62"/>
-      <w:ind w:left="216"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="RHDPara12D"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80516"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="RHDPara12D"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80516"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B46E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -6682,92 +9086,83 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E968E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007B46E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E80516"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="46"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00347A4F"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E80516"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="46"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerry@shields.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@state.ma.us" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kerry@shields.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@state.ma.us" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7009,87 +9404,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1201</Words>
-  <Characters>6852</Characters>
+  <Words>1211</Words>
+  <Characters>6903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>57</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Sturdy Health Application form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8037</CharactersWithSpaces>
+  <CharactersWithSpaces>8098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>BMIC Application form</dc:title>
   <dc:creator>B&amp;S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-06-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-06-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 23.1.206</vt:lpwstr>
   </property>
 </Properties>
 </file>