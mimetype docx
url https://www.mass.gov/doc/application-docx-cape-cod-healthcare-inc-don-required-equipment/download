--- v0 (2026-04-03)
+++ v1 (2026-07-12)
@@ -1,11917 +1,12518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1540662D" w14:textId="77777777" w:rsidR="00F342F6" w:rsidRPr="00F342F6" w:rsidRDefault="00F342F6" w:rsidP="00F342F6">
-[...248 lines deleted...]
-    <w:p w14:paraId="0FF68605" w14:textId="77777777" w:rsidR="0058346E" w:rsidRPr="0058346E" w:rsidRDefault="0058346E" w:rsidP="0058346E">
+    <w:p w14:paraId="5D29213E" w14:textId="7FCF7324" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:jc w:val="center"/>
-[...874 lines deleted...]
-        <w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DCB0B72" wp14:editId="015728FA">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DCB0B72" wp14:editId="2B6B0B40">
             <wp:extent cx="934278" cy="949014"/>
             <wp:effectExtent l="0" t="0" r="0" b="3810"/>
-            <wp:docPr id="2" name="image1.jpeg" descr="Commonwealth of Massachusetts Department of Public Health logo: Serpent encircling healing staff under shield with state seal of Massachusetts"/>
+            <wp:docPr id="2" name="image1.jpeg" descr="Department of Public Health logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image1.jpeg" descr="Commonwealth of Massachusetts Department of Public Health logo: Serpent encircling healing staff under shield with state seal of Massachusetts"/>
+                    <pic:cNvPr id="2" name="image1.jpeg" descr="Department of Public Health logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="934278" cy="949014"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00AE6C3C">
         <w:t>Version: 11-8-17</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DED3BF7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="395106C8" w14:textId="77777777" w:rsidR="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RSBCSubtitle"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Massachusetts Department of Public Health</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...4 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="227847B5" w14:textId="37751236" w:rsidR="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RSBCSubtitle"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:t>Determination of Need</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...4 lines deleted...]
-        <w:br/>
+    </w:p>
+    <w:p w14:paraId="0DED3BF7" w14:textId="7B639C6E" w:rsidR="005B4BD0" w:rsidRPr="00956EAA" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0" w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956EAA">
         <w:t>Application Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6122308B" w14:textId="010A8C40" w:rsidR="005B4BD0" w:rsidRPr="009D3393" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="6122308B" w14:textId="62F87BE7" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:spacing w:before="83"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Type: </w:t>
       </w:r>
-      <w:r w:rsidR="004316B8" w:rsidRPr="004316B8">
-[...7 lines deleted...]
-    <w:p w14:paraId="77AD3F13" w14:textId="7BB6C58B" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00241BD6" w:rsidRPr="00241BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00241BD6" w:rsidRPr="00241BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD3F13" w14:textId="1EA54F4C" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Date: </w:t>
       </w:r>
-      <w:r w:rsidR="00991F34" w:rsidRPr="00991F34">
-[...8 lines deleted...]
-    <w:p w14:paraId="4C59C266" w14:textId="5F848133" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:r w:rsidR="00241BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[blank]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C59C266" w14:textId="31EDA3CF" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB2009" w:rsidRPr="00FB2009">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cape Cod Healthcare, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A839EB2" w14:textId="05BA5CC0" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2A839EB2" w14:textId="5DD850D3" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mailing Address: </w:t>
       </w:r>
-      <w:r w:rsidR="00A02286" w:rsidRPr="00A02286">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A151E0" w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27 Park Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166BCBC3" w14:textId="3B25CA3F" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="166BCBC3" w14:textId="247A362D" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidR="00241AD6" w:rsidRPr="00241AD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A151E0" w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyannis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>State: Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
-      <w:r w:rsidR="00067FDE">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A151E0" w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02601</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4074BB0D" w14:textId="0AEDA89D" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="4074BB0D" w14:textId="70440626" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Contact Person: </w:t>
       </w:r>
-      <w:r w:rsidR="00B84E89" w:rsidRPr="00B84E89">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="000C2A5C" w:rsidRPr="000C2A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Michael Bachstein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5938B8F0" w14:textId="24B79021" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="5938B8F0" w14:textId="1B3DA4C5" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title: </w:t>
       </w:r>
-      <w:r w:rsidR="00B17BEE" w:rsidRPr="00B17BEE">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="002C3C12" w:rsidRPr="002C3C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vice President of Facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42799381" w14:textId="77777777" w:rsidR="00B17BEE" w:rsidRPr="00AE6C3C" w:rsidRDefault="00B17BEE" w:rsidP="00B17BEE">
+    <w:p w14:paraId="55155A8E" w14:textId="77777777" w:rsidR="002C3C12" w:rsidRPr="000823C7" w:rsidRDefault="002C3C12" w:rsidP="002C3C12">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mailing Address: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A02286">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27 Park Street</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1C9E18" w14:textId="77777777" w:rsidR="00B17BEE" w:rsidRPr="00AE6C3C" w:rsidRDefault="00B17BEE" w:rsidP="00B17BEE">
+    <w:p w14:paraId="2F3FD620" w14:textId="77777777" w:rsidR="002C3C12" w:rsidRPr="000823C7" w:rsidRDefault="002C3C12" w:rsidP="002C3C12">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241AD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hyannis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>State: Massachusetts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>02601</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B126E77" w14:textId="52E87419" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="00531A8D">
+    <w:p w14:paraId="4B126E77" w14:textId="1CB5B5DE" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2880"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Phone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2236D" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00516E28" w:rsidRPr="00516E28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5088625225</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Ext: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73826">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ot Applicable (N</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE3AC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73826">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D24AD2A" w14:textId="2B33F8FD" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00B56A2D" w:rsidRPr="00555228">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="0077547B" w:rsidRPr="00123E22">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MBachstein@capecodhealth.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B56A2D">
+      <w:r w:rsidR="0077547B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2313E73F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2313E73F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4D9B1E33" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D9B1E33" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Facility Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E25ADA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C14DD">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="52E25ADA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List each facility affected and or included in Proposed Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2564B7AA" w14:textId="35B56E99" w:rsidR="0043138B" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="2564B7AA" w14:textId="4F9D778E" w:rsidR="0043138B" w:rsidRDefault="005B4BD0" w:rsidP="0049335D">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Facility Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2766" w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cape Cod Hospital</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EDAE53" w14:textId="77777777" w:rsidR="00DA2766" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00DA2766">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="0E82A25E" w14:textId="77777777" w:rsidR="005727AD" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005727AD">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2766" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Address: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2766" w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27 Park Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06456C4A" w14:textId="77777777" w:rsidR="00DA2766" w:rsidRPr="000823C7" w:rsidRDefault="00DA2766" w:rsidP="00DA2766">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="449B95FD" w14:textId="77777777" w:rsidR="005727AD" w:rsidRPr="00AE6C3C" w:rsidRDefault="005727AD" w:rsidP="005727AD">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00241AD6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyannis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>State: Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Zip Code: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A151E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>02601</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227F3994" w14:textId="16E2773A" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00DA2766">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facility type:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5009E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD40D0" w:rsidRPr="00FD40D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hospital</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0A88">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00AE6C3C">
-[...34 lines deleted...]
-    <w:p w14:paraId="227F3994" w14:textId="25CFE0B8" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005727AD">
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMS Number: </w:t>
+      </w:r>
+      <w:r w:rsidR="008531B6" w:rsidRPr="008531B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>220135</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D0B6EA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="05D0B6EA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3305E1CF" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>1. About the Applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B4A1E3" w14:textId="2DEBAF55" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3305E1CF" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1468F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type of organization (of the Applicant): </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6666E" w:rsidRPr="00D6666E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nonprofit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B33338" w14:textId="28886470" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="03B4A1E3" w14:textId="0ABDEBA5" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Applicant’s Business Type: </w:t>
+      </w:r>
+      <w:r w:rsidR="00642C7A" w:rsidRPr="00642C7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corporation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763BE50A" w14:textId="6DF1E9FF" w:rsidR="00B1468F" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Type of organization (of the Applicant): </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="43B33338" w14:textId="39AF1BC7" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">What is the acronym used by the Applicant’s Organization: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3EDE" w:rsidRPr="00AF3EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CCHC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181A879D" w14:textId="0CA91A73" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Applicant’s Business Type: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CC0B632" w14:textId="35D19B16" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is Applicant a registered provider organization as the term is used in the HPC/CHIA RPO program? </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1774">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A67A851" w14:textId="705D50E2" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">What is the acronym used by the Applicant’s Organization: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="181A879D" w14:textId="556B1956" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is Applicant or any affiliated entity an HPC-certified ACO? </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2587">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C5719C" w14:textId="2261C60E" w:rsidR="00D56096" w:rsidRDefault="00D56096" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.5a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant a registered provider organization as the term is used in the HPC/CHIA RPO program? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="4CD157A5" w14:textId="4409710F" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      </w:r>
+      <w:r w:rsidRPr="00D56096">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If yes, what is the legal name of that entity?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA01D5" w:rsidRPr="00EA01D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BMC Health System, Inc. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EA01D5" w:rsidRPr="00EA01D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WellSense</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EA01D5" w:rsidRPr="00EA01D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Community Alliance ACO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2289D55C" w14:textId="024AA6BA" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant or any affiliated entity an HPC-certified ACO? </w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Is Applicant or any affiliate thereof subject to M.G.L. c. 6D § 13 and 958 CMR 7.00 (filing of Notice of Material Change to the Health Policy Commission? </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4025A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD66269" w14:textId="3F21E77D" w:rsidR="00A134BE" w:rsidRDefault="00A134BE" w:rsidP="00C21EFC">
+    <w:p w14:paraId="1E23235C" w14:textId="498514EF" w:rsidR="00343622" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="50C2F145" w14:textId="6B575658" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t xml:space="preserve">Does the Proposed Project also require the filing of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a MCN</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the HPC? </w:t>
+      </w:r>
+      <w:r w:rsidR="00280426">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08115AF3" w14:textId="18FF8878" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00343622">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Is Applicant or any affiliate thereof subject to M.G.L. c. 6D § 13 and 958 CMR 7.00 (filing of Notice of Material Change to the Health Policy Commission? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="61AEC03A" w14:textId="0ABDC470" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t>Has the Applicant or any subsidiary thereof been notified pursuant to M.G.L. c. 12C § 16 that it is exceeding the health care cost growth benchmark established under M.G.L. c. 6D § 9 and is thus, pursuant to M.G.L. c. 6D § 10 required to file a performance improvement plan with CHIA? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDAC2A5" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Does the Proposed Project also require the filing of a MCN with the HPC? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="08115AF3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="0023419F">
+        <w:t>Complete the Affiliated Parties Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F69E76C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1181" w:hanging="720"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="1CDAC2A5" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CDFC58A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>2. Project Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D0C65D" w14:textId="6258074F" w:rsidR="001F3FE0" w:rsidRDefault="005B4BD0" w:rsidP="007A736A">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Complete the Affiliated Parties Form</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0F69E76C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Provide a brief description of the scope of the project.: </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1685" w:rsidRPr="004F1685">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213B58C4" w14:textId="4512FB7F" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00864FE6">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6CDFC58A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005C14DD" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.2 and 2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Complete the Change in Service Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC929EC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5A30F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005C14DD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5FAA3EE2" w14:textId="2EB4411D" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        </w:rPr>
+        <w:t>3. Delegated Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B14E1F9" w14:textId="157543BD" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Provide a brief description of the scope of the project.: </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="213B58C4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Do you assert that this Application is eligible for Delegated Review? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA22BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFB1FDE" w14:textId="12E1AC38" w:rsidR="00F01295" w:rsidRPr="000823C7" w:rsidRDefault="00F01295" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Complete the Change in Service Form </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7CC929EC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t>If yes, under what section? Certified ACO/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Service or Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AC74384" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="4C5A30F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00B9291B" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6975EC47" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>4. Conservation Project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C359D6" w14:textId="76043F20" w:rsidR="000C1C37" w:rsidRDefault="005B4BD0" w:rsidP="000C1C37">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="3B14E1F9" w14:textId="0269869E" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Are you submitting this Application as a Conservation Project? </w:t>
+      </w:r>
+      <w:r w:rsidR="009F7E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A8AF85" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="22BB6C94" w14:textId="40E9E6C5" w:rsidR="00B4778F" w:rsidRDefault="00B4778F" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C625DD9" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Services and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>-Required Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2623FC0A" w14:textId="77777777" w:rsidR="00445E65" w:rsidRDefault="00A46BB1" w:rsidP="00445E65">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...25 lines deleted...]
-    <w:p w14:paraId="1AC74384" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.725: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Equipment and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A46BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Service? Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5649172E" w14:textId="77777777" w:rsidR="00445E65" w:rsidRDefault="00445E65" w:rsidP="00445E65">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6975EC47" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000F208D" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If yes, is Applicant or any affiliated entity thereof </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HPC-certified ACO? Yes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F2A8BD" w14:textId="77777777" w:rsidR="00445E65" w:rsidRDefault="00445E65" w:rsidP="00445E65">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.2.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F208D">
-[...7 lines deleted...]
-    <w:p w14:paraId="6BF64B03" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If yes, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the date of approval and attach the approval letter: 12/27/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49670104" w14:textId="4BA07D45" w:rsidR="00A46BB1" w:rsidRDefault="00445E65" w:rsidP="00445E65">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Are you submitting this Application as a Conservation Project? </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="62A8AF85" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">See section on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Required Services and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00445E65">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Equipment in the Application Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7D9261" w14:textId="77777777" w:rsidR="00445E65" w:rsidRPr="000823C7" w:rsidRDefault="00445E65" w:rsidP="00445E65">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="7C625DD9" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00B522D2" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53732373" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>6. Transfer of Ownership</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0323D6BC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="1185C214" w14:textId="421072EB" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="0095061F">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this an application filed pursuant to 105 CMR 100.735? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F1A99D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="2CAC34BE" w14:textId="36EB6C90" w:rsidR="00AE4B8E" w:rsidRDefault="00A11F8F" w:rsidP="0095061F">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2204B22C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>7. Ambulatory Surgery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787BF3BB" w14:textId="407211CF" w:rsidR="000E550E" w:rsidRDefault="000E550E" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...17 lines deleted...]
-    <w:p w14:paraId="46C49D3F" w14:textId="218C5DF2" w:rsidR="0095061F" w:rsidRDefault="00A11F8F" w:rsidP="0095061F">
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.740(A) for Ambulatory Surgery? </w:t>
+      </w:r>
+      <w:r w:rsidR="00D567B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE5F8CD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="5D66AA94" w14:textId="2C682C4C" w:rsidR="00864D38" w:rsidRDefault="00864D38" w:rsidP="0095061F">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D86B015" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>8. Transfer of Site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D71B2A9" w14:textId="6D724729" w:rsidR="009A6328" w:rsidRPr="000823C7" w:rsidRDefault="009A6328" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Is this an application filed pursuant to 105 CMR 100.745? </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5172E" w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2B2F44" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC12EC7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>9. Research Exemption</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2C516C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Is this an application for a Research Exemption? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413C80DD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492875F3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>10. Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3041D90C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is this an application for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amendment? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69307F2B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="048B7E59" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>11. Emergency Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62351657" w14:textId="5335AE44" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this an</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application filed pursuant to 105 CMR 100.740(B)? No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A6FEF8" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06903123" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>12. Total Value and Filing Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B9B24D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enter all currency in numbers only. No dollar signs or commas. Grayed fields will auto calculate depending upon answers above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FA22B8" w14:textId="35274BB7" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="RHDPara12D"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="11D32A7E" w14:textId="77777777" w:rsidR="00A11F8F" w:rsidRPr="003715E8" w:rsidRDefault="00A11F8F" w:rsidP="0095061F">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your project application is for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AB77C4" w:rsidRPr="00AB77C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AB77C4" w:rsidRPr="00AB77C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Required Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1112B228" w14:textId="06D46028" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="1180" w:hanging="720"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="53732373" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="001509E6" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Total Value of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20E2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>his project:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00375E19" w:rsidRPr="00375E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$3,581,915.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15495CAF" w14:textId="25A1C034" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="0323D6BC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="003715E8" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Total CHI commitment expressed in dollars: (calculated)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC536E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00375E19" w:rsidRPr="00375E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$179,095.75</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A75693C" w14:textId="39B28610" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...15 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Is this an application filed pursuant to 105 CMR 100.735? No</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="10F1A99D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="003715E8" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t xml:space="preserve">Filing Fee: (calculated): </w:t>
+      </w:r>
+      <w:r w:rsidR="00160E2B" w:rsidRPr="00160E2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$7,163.83</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3AE3C6" w14:textId="77777777" w:rsidR="0089330B" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2204B22C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="001509E6" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Maximum Incremental Operating Expense resulting from the Proposed Project: </w:t>
+      </w:r>
+      <w:r w:rsidR="0089330B" w:rsidRPr="0089330B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$499,446.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD26977" w14:textId="1D7F6463" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Total proposed Construction costs, specifically related to the Proposed Project, if any, which will be contracted out to local or minority, women, or veteran-owned businesses expressed in estimated total dollars.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: [blank]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7224CCA6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:spacing w:line="266" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08CBF505" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001509E6">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="787BF3BB" w14:textId="221CED43" w:rsidR="000E550E" w:rsidRDefault="000E550E" w:rsidP="000E550E">
+        </w:rPr>
+        <w:t>13. Factors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138365E9" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="4CE5F8CD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="003715E8" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Information and supporting documentation consistent with 105 CMR 100.210</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E94BC0" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
-[...279 lines deleted...]
-    <w:p w14:paraId="29A6FEF8" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Some factors will not appear depending upon the type of license you are applying for. Text fields will expand to fit your response.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0BCFC1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:spacing w:line="266" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="1180"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096C4EE4" w14:textId="068CB777" w:rsidR="00001F2D" w:rsidRDefault="00001F2D" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00001F2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Factor 1: Applicant Patient Panel Need, Public Health Values and Operational Objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451F7F25" w14:textId="582F81DF" w:rsidR="00DA1401" w:rsidRPr="00DA1401" w:rsidRDefault="00DA1401" w:rsidP="000E3492">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1401">
+        <w:t xml:space="preserve">F1.a.i </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3492">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B274D4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E3492">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Patient Panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364DB1FF" w14:textId="534CB1F7" w:rsidR="00985E74" w:rsidRDefault="00DA1401" w:rsidP="00B96D1F">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA1401">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe your existing Patient Panel, including incidence or prevalence of disease or behavioral risk factors, acuity mix, noted</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1401">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>health disparities, geographic breakdown expressed in zip codes or other appropriate measure, demographics including age,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1401">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gender and sexual identity, race, ethnicity, socioeconomic status and other priority populations relevant to the Applicant's</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96D1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1401">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>existing patient panel and payer mix.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00B20C7D" w:rsidRPr="00B20C7D">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E06C4F" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069CD561" w14:textId="31963F99" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00B274D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>F1.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>a.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B274D4">
         <w:tab/>
-        <w:t>Total Value of This project:</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00B274D4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Need by Patient Panel:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C8219A" w14:textId="4F85A9D3" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00CA271C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide supporting data to demonstrate the need for the Proposed Project. Such data should demonstrate the disease burden,</w:t>
+      </w:r>
+      <w:r w:rsidR="00824963">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavioral risk factors, acuity mix, health disparities, or other objective Patient Panel measures as noted in your response to</w:t>
+      </w:r>
+      <w:r w:rsidR="00824963">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Question F1.a.i that demonstrates the need that the Proposed Project is attempting to address. If an inequity or disparity is not</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA271C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identified as relating to the Proposed Project, provide information justifying the need. In your description of Need, consider the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA271C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principles underlying Public Health Value (see instructions) and ensure that Need is addressed in that context as well.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA271C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73DDD" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BDEE4E" w14:textId="29C70201" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00E03AA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.a.iii </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AA3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C40DC" w:rsidRPr="002C40DC">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E03AA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Competition:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FF6623" w14:textId="4B016319" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00E03AA3">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide evidence that the Proposed Project will compete </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> price, total medical expenses, provider costs, and other</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recognized measures of health care spending. When responding to this question, please consider Factor 4, Financial Feasibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Reasonableness of Costs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03AA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73DDD" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFE35D7" w14:textId="7E2CDA03" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="006E017A">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.b.i </w:t>
+      </w:r>
+      <w:r w:rsidR="006E017A">
         <w:tab/>
-        <w:t>Total CHI commitment expressed in dollars: (calculated)</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A174DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Public Health Value /Evidence-Based:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1CD5BE" w14:textId="2D9366CE" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00274DA7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide information on the evidence-base for the Proposed Project. That is, how does the Proposed Project address the Need</w:t>
+      </w:r>
+      <w:r w:rsidR="00A174DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that Applicant has identified.</w:t>
+      </w:r>
+      <w:r w:rsidR="00274DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73DDD" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604089E7" w14:textId="7ED7ED64" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00AC4A7F">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>F1.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>b.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4A7F">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C40DC" w:rsidRPr="002C40DC">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0091113B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Public Health Value /Outcome-Oriented:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCDF27C" w14:textId="2A50C451" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00ED28F3">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the impact of the Proposed Project and how the Applicant will assess such impact. Provide projections demonstrating</w:t>
+      </w:r>
+      <w:r w:rsidR="00015EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>how the Proposed Project will improve health outcomes, quality of life, or health equity. Only measures that can be tracked and</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED28F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reported over time should be utilized.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED28F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73DDD" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC68FE" w14:textId="0072B5F6" w:rsidR="008F3B36" w:rsidRPr="007A242D" w:rsidRDefault="008F3B36" w:rsidP="00314CED">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.b.iii </w:t>
+      </w:r>
+      <w:r w:rsidR="007A242D">
         <w:tab/>
-        <w:t>Filing Fee: (calculated)</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      </w:r>
+      <w:r w:rsidRPr="007A242D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Public Health Value /Health Equity-Focused:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD9AF45" w14:textId="3D6C9FAC" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="004245C5">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For Proposed Projects addressing health inequities identified within the Applicant's description of the Proposed Project's </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>needbase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>please justify how the Proposed Project will reduce the health inequity, including the operational components (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="004245C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>culturally competent staffing). For Proposed Projects not specifically addressing a health disparity or inequity, please provide</w:t>
+      </w:r>
+      <w:r w:rsidR="004245C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>information about specific actions the Applicant is and will take to ensure equal access to the health benefits created by the</w:t>
+      </w:r>
+      <w:r w:rsidR="004245C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposed Project and how these actions will promote health equity.</w:t>
+      </w:r>
+      <w:r w:rsidR="004245C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="002C40DC" w:rsidRPr="002C40DC">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E73DDD" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1748CF8B" w14:textId="77777777" w:rsidR="00AE6171" w:rsidRDefault="008F3B36" w:rsidP="00AE6171">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:lastRenderedPageBreak/>
+        <w:t>F1.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>b.iv</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E86FB02" w14:textId="1606307A" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00AE6171">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide additional information to demonstrate that the Proposed Project will result in improved health outcomes and quality of</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6171">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>life of the Applicant's existing Patient Panel, while providing reasonable assurances of health equity.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6171">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C14FB" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6EB1D3" w14:textId="77777777" w:rsidR="00810BFD" w:rsidRDefault="008F3B36" w:rsidP="00810BFD">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.c </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07669D2E" w14:textId="39E08F75" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="003745D1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide evidence that the Proposed Project will operate efficiently and effectively by furthering and improving continuity and</w:t>
+      </w:r>
+      <w:r w:rsidR="00810BFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coordination of care for the Applicant's Patient Panel, including, how the Proposed Project will create or ensure appropriate</w:t>
+      </w:r>
+      <w:r w:rsidR="003745D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>linkages to patients' primary care services.</w:t>
+      </w:r>
+      <w:r w:rsidR="003745D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C14FB" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE1DA8B" w14:textId="77777777" w:rsidR="003745D1" w:rsidRDefault="008F3B36" w:rsidP="003745D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.d </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6FFB4E" w14:textId="60CA02B6" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="003745D1">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide evidence of consultation, both prior to and after the Filing Date, with all Government Agencies with relevant licensure,</w:t>
+      </w:r>
+      <w:r w:rsidR="003745D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>certification, or other regulatory oversight of the Applicant or the Proposed Project.</w:t>
+      </w:r>
+      <w:r w:rsidR="003745D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008C14FB" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251C22E2" w14:textId="7B4ED49C" w:rsidR="00DD4228" w:rsidRDefault="008F3B36" w:rsidP="00DD4228">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">F1.e.i </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4228">
         <w:tab/>
-        <w:t>Maximum Incremental Operating Expense resulting from the Proposed Project:</w:t>
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve">Process for Determining Need/Evidence of Community Engagement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFB3B2D" w14:textId="35FD5EDA" w:rsidR="008F3B36" w:rsidRPr="008F3B36" w:rsidRDefault="008F3B36" w:rsidP="00912C8B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For assistance in responding to this portion of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD4228">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0019230D" w:rsidRPr="0019230D">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application, Applicant is encouraged to review </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Engagement Standards for Community Health Planning Guideline. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>respect to the existing Patient Panel, please describe the process through which Applicant determined the need for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposed Project.</w:t>
+      </w:r>
+      <w:r w:rsidR="00912C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C54A33" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034AA079" w14:textId="77777777" w:rsidR="009D4579" w:rsidRDefault="008F3B36" w:rsidP="009D4579">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>F1.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t>e.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D3C9DD" w14:textId="60313095" w:rsidR="00B03D73" w:rsidRPr="00DA1401" w:rsidRDefault="008F3B36" w:rsidP="009D4579">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please provide evidence of sound Community Engagement and consultation throughout the development of the Proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4579">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project. A successful Applicant will, at a minimum, describe the process whereby the “Public Health Value” of the Proposed</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4579">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project was considered, and will describe the Community Engagement process as it occurred and is occurring currently in, at</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4579">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">least, the following contexts: Identification of Patient Panel Need; Design/selection of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DoN</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project in response to “Patient Panel”</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4579">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F3B36">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>need; and Linking the Proposed Project to “Public Health Value”.</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4579">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00116EE9" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B84D1" w14:textId="77777777" w:rsidR="00DA1401" w:rsidRDefault="00DA1401" w:rsidP="00DA1401"/>
+    <w:p w14:paraId="4F23A918" w14:textId="77777777" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="002D046B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Factor 2: Health Priorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A20B65D" w14:textId="32EC5727" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="002C61B5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Addresses the impact of the Proposed Project on health more broadly (that is, beyond the Patient Panel) requiring that the Applicant</w:t>
+      </w:r>
+      <w:r w:rsidR="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>demonstrate that the Proposed Project will meaningfully contribute to the Commonwealth's goals for cost containment, improved public</w:t>
+      </w:r>
+      <w:r w:rsidR="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>health outcomes, and delivery system transformation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1400EB39" w14:textId="16D401FA" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="00487C23">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:t xml:space="preserve">F2.a </w:t>
+      </w:r>
+      <w:r w:rsidR="00487C23">
         <w:tab/>
-        <w:t xml:space="preserve">Total proposed Construction costs, specifically related to the Proposed Project, if any, which will be contracted out to local or minority, women, or veteran-owned businesses expressed in estimated total dollars. </w:t>
-[...22 lines deleted...]
-        <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+      </w:r>
+      <w:r w:rsidRPr="00487C23">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cost Containment:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7655CB75" w14:textId="1F9A046A" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="00487C23">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Using objective data, please describe, for each new or expanded service, how the Proposed Project will meaningfully contribute to</w:t>
+      </w:r>
+      <w:r w:rsidR="00487C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Commonwealth's goals for cost containment.</w:t>
+      </w:r>
+      <w:r w:rsidR="00487C23">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00587D1A" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546B4109" w14:textId="0BE96EF3" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="00904476">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">F2.b </w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00904476">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Public Health Outcomes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04966A77" w14:textId="68B2F8E1" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="00904476">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe, as relevant, for each new or expanded service, how the Proposed Project will improve public health outcomes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D452F" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197EFBE0" w14:textId="6C727AA0" w:rsidR="002C61B5" w:rsidRPr="00904476" w:rsidRDefault="002C61B5" w:rsidP="00904476">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:t xml:space="preserve">F2.c </w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00904476">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Delivery System Transformation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0F64FC" w14:textId="4397B446" w:rsidR="002C61B5" w:rsidRPr="002D046B" w:rsidRDefault="002C61B5" w:rsidP="00904476">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Because the integration of social services and community-based expertise is central to goal of delivery system transformation,</w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>discuss how the needs of their patient panel have been assessed and linkages to social services organizations have been created</w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D046B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and how the social determinants of health have been incorporated into care planning.</w:t>
+      </w:r>
+      <w:r w:rsidR="00904476">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D452F" w:rsidRPr="00E06C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F10EC70" w14:textId="77777777" w:rsidR="002D046B" w:rsidRPr="00985E74" w:rsidRDefault="002D046B" w:rsidP="002C61B5"/>
+    <w:p w14:paraId="6144ABB8" w14:textId="68B1D604" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:right="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...235 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F52AF1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...976 lines deleted...]
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Factor 3: Compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227C96C6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="009F5CCE" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="227C96C6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="270" w:firstLine="0"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="20B0F71C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="009F5CCE" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant certifies, by virtue of submitting this Application that it is in compliance and good standing with federal, state, and local laws and regulations, including, but not limited to M.G.L. c. 30, §§ 61 through 62H and the applicable regulations thereunder, and in compliance with all previously issued notices of Determination of Need and the terms and conditions attached therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B0F71C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-450" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Please list all previously issued Notices of Determination of Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4004A418" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="4004A418" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-450" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10023" w:type="dxa"/>
+        <w:tblW w:w="12624" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="List of previous Determinations of Need"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1041"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3093"/>
+        <w:gridCol w:w="1337"/>
+        <w:gridCol w:w="2083"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="3432"/>
+        <w:gridCol w:w="3882"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w14:paraId="6755D336" w14:textId="77777777" w:rsidTr="00AA49C9">
+      <w:tr w:rsidR="005B4BD0" w:rsidRPr="000823C7" w14:paraId="6755D336" w14:textId="77777777" w:rsidTr="009C6CED">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="702"/>
+          <w:trHeight w:val="706"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D180C08" w14:textId="54D00D2F" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Add/</w:t>
+            </w:r>
+            <w:r w:rsidR="003A41D9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Del Rows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E92442E" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Project Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E782B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date Approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="3432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6964F358" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Notification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3093" w:type="dxa"/>
-[...12 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="3882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D85C32" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Facility Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w14:paraId="1AB3C597" w14:textId="77777777" w:rsidTr="00AA49C9">
+      <w:tr w:rsidR="005B4BD0" w:rsidRPr="000823C7" w14:paraId="1AB3C597" w14:textId="77777777" w:rsidTr="009C6CED">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="311"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6294B1C8" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000823C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1913" w:type="dxa"/>
-[...29 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D752676" w14:textId="194829EA" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="0010160C" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0010160C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125170C9" w14:textId="55E73927" w:rsidR="00140DD0" w:rsidRPr="000823C7" w:rsidRDefault="00D537B9" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D537B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>04/17/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="3432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5960827E" w14:textId="14CBE0A2" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="00D537B9" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D537B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Emergency Application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3093" w:type="dxa"/>
-[...16 lines deleted...]
-              <w:t>Cape Cod Hospital</w:t>
+            <w:tcW w:w="3882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667B13CE" w14:textId="0A63DDDC" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="004C7839" w:rsidP="00B1468F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00284FA3" w:rsidRPr="00AE6C3C" w14:paraId="5B14120C" w14:textId="77777777" w:rsidTr="00AA49C9">
+      <w:tr w:rsidR="00D537B9" w:rsidRPr="000823C7" w14:paraId="5FC13A0A" w14:textId="77777777" w:rsidTr="009C6CED">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="311"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724D2A11" w14:textId="5219C4CC" w:rsidR="00D537B9" w:rsidRPr="000823C7" w:rsidRDefault="00D537B9" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1913" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1553B2F5" w14:textId="470E9B71" w:rsidR="00D537B9" w:rsidRPr="0010160C" w:rsidRDefault="00772C54" w:rsidP="00772C54">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CCHC-22021416-HE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47052051" w14:textId="6591099A" w:rsidR="00D537B9" w:rsidRPr="00D537B9" w:rsidRDefault="00154D0C" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/13/2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="3432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB5AFEC" w14:textId="6C2195F6" w:rsidR="00D537B9" w:rsidRDefault="00154D0C" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hospital/Clinic Substantial Change in Service</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3093" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="3882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172ACB2D" w14:textId="65338F94" w:rsidR="00D537B9" w:rsidRDefault="00154D0C" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cape Cod Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B3ACB" w:rsidRPr="00AE6C3C" w14:paraId="0A0B4FAA" w14:textId="77777777" w:rsidTr="00AA49C9">
+      <w:tr w:rsidR="00D537B9" w:rsidRPr="000823C7" w14:paraId="36A74A86" w14:textId="77777777" w:rsidTr="009C6CED">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="311"/>
+          <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1041" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F38FDB" w14:textId="419F98D5" w:rsidR="00D537B9" w:rsidRPr="000823C7" w:rsidRDefault="00D537B9" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B35C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1913" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="2083" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E27856" w14:textId="01CD52A4" w:rsidR="00D537B9" w:rsidRPr="0010160C" w:rsidRDefault="00772C54" w:rsidP="00772C54">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>CCHC-23122109-AM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1636" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662F426C" w14:textId="1802CEB5" w:rsidR="00D537B9" w:rsidRPr="00D537B9" w:rsidRDefault="004634BE" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>04/17/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="3432" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E141881" w14:textId="30B0D6B0" w:rsidR="00D537B9" w:rsidRDefault="004634BE" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amendment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3093" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:tcW w:w="3882" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23FCDC97" w14:textId="52E65700" w:rsidR="00D537B9" w:rsidRDefault="004634BE" w:rsidP="00D537B9">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00772C54">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cape Cod Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="449C1FFD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="449C1FFD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-450" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:ind w:left="-450" w:firstLine="0"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348400FB" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="008D05D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="-450"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00EF3D96">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Factor 4: Financial Feasibility and Reasonableness of Expenditures and Costs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47266F61" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="47266F61" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RBBasic"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicant has provided (as an attachment) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a certification</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, by an independent certified public accountant (CPA) as to the availability of sufficient funds for capital and ongoing operating costs necessary to support the Proposed Project without negative impacts or consequences to the Applicant’s existing Patient Panel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288BC00B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="008D05D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
         <w:ind w:left="-450"/>
-        <w:rPr>
-[...15 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>F4.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:t>a.i</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
         <w:tab/>
         <w:t>Capital Costs Chart:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14533DBD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="14533DBD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="000823C7" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RBBasic"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="270"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="58744A09" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each Functional Area </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000823C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the square footage and costs for New Construction and/or Renovations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58744A09" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RBBasic"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidSect="00107608">
-          <w:footerReference w:type="default" r:id="rId12"/>
+        <w:sectPr w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidSect="00EA3E97">
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14557" w:type="dxa"/>
+        <w:tblW w:w="14665" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Capital Costs Chart"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="625"/>
-        <w:gridCol w:w="2250"/>
-        <w:gridCol w:w="563"/>
+        <w:gridCol w:w="1260"/>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="787"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
-        <w:gridCol w:w="967"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="900"/>
         <w:gridCol w:w="1170"/>
-        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w14:paraId="3C6BE81E" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="002C5CFF" w:rsidRPr="00520490" w14:paraId="3C6BE81E" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1736"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="625" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004914F7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="018DFE18" w14:textId="6858CAD1" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB5E51B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="004914F7" w14:textId="3B563405" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7322F813" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="51373DF8" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Present Square Footage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F93F31C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="0EB5E51B" w14:textId="47C53492" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Present Square Footage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E24F1E" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="11A3A452" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Square Footage Involved in Project – New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A01F27D" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="7322F813" w14:textId="6C2352BE" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Square Footage Involved in Project – New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47C06EEA" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="52F3C8F1" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Square Footage Involved in Project – Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F93F31C" w14:textId="087BFDEC" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Square Footage Involved in Project – Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237853A5" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Resulting Square Footage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E24F1E" w14:textId="6DB4D7E7" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Resulting Square Footage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D02552D" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Total Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A01F27D" w14:textId="34E3CEDF" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Total Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC8F73C" w14:textId="77777777" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cost/Square Footage</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C06EEA" w14:textId="25EC292C" w:rsidR="002C5CFF" w:rsidRPr="00BF5524" w:rsidRDefault="002C5CFF" w:rsidP="002C5CFF">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cost/Square Footage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w14:paraId="0C73483B" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="000062B5" w:rsidRPr="00520490" w14:paraId="0C73483B" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B489F6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="12B489F6" w14:textId="27F434B3" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="331D6BA6" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Add/</w:t>
+            </w:r>
+            <w:r w:rsidR="002C5CFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Del Rows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="331D6BA6" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Functional Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="563" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0AB78B83" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB78B83" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Net</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6FC9A7" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="3E6FC9A7" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6197D3D2" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6197D3D2" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Net</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18A61C6C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A61C6C" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="379D1BC0" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="379D1BC0" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Net</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="810" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="213E574A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="213E574A" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Gross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA770BF" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Net</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059D3871" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Gross</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8AEDA3" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA770BF" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="1BCB74F6" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="059D3871" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6752C6D3" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="7B8AEDA3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104880" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA2751A" w14:textId="77777777" w:rsidR="008F2D10" w:rsidRPr="00BF5524" w:rsidRDefault="008F2D10" w:rsidP="008F2D10">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...32 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Renovation</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...46 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00011770" w:rsidRPr="00AE6C3C" w14:paraId="1999516E" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="00D354B5" w:rsidRPr="00520490" w14:paraId="1999516E" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DA6B48F" w14:textId="77777777" w:rsidR="00011770" w:rsidRPr="00104880" w:rsidRDefault="00011770" w:rsidP="00011770">
+          <w:p w14:paraId="3DA6B48F" w14:textId="77777777" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-[...35 lines deleted...]
-              <w:t>360</w:t>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F69A379" w14:textId="3E38F60C" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00254681">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MRI Scan Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70CEA69C" w14:textId="135A7967" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="0061749C" w:rsidP="00011770">
+          <w:p w14:paraId="588833A5" w14:textId="77777777" w:rsidR="00D354B5" w:rsidRPr="00CE3573" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">360 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52B12469" w14:textId="5CCF944A" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CEA69C" w14:textId="7790F06A" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42DAA00A" w14:textId="460E62A4" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00011770" w:rsidP="00011770">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42DAA00A" w14:textId="61ECBA48" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="55503444" w14:textId="13792B48" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00011770" w:rsidP="00011770">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="583A72BA" w14:textId="64E4CB24" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="00F207B9" w14:textId="7805D995" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00011770" w:rsidP="00011770">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55503444" w14:textId="44D63308" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601EF0B6" w14:textId="7B0DDC13" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00215F6B" w:rsidP="00011770">
+          <w:p w14:paraId="00F207B9" w14:textId="6870885B" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601EF0B6" w14:textId="503986FB" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>360</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1E057247" w14:textId="03DA5BB6" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00215F6B" w:rsidP="00011770">
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E057247" w14:textId="4A533D50" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="51FDCBE8" w14:textId="02BA9687" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00215F6B" w:rsidP="00011770">
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FDCBE8" w14:textId="1B0EF056" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10847361" w14:textId="436410B2" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00215F6B" w:rsidP="00011770">
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10847361" w14:textId="57B7E925" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444AF986" w14:textId="5EBF2F2A" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00011770" w:rsidP="00011770">
+          <w:p w14:paraId="444AF986" w14:textId="41BDE0DC" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="0B5366BF" w14:textId="596DA77C" w:rsidR="00011770" w:rsidRPr="00AD68B3" w:rsidRDefault="00011770" w:rsidP="00011770">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5366BF" w14:textId="2C683EF3" w:rsidR="00D354B5" w:rsidRPr="00BF5524" w:rsidRDefault="00D354B5" w:rsidP="00D354B5">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061749C" w:rsidRPr="00AE6C3C" w14:paraId="1DF0B7AB" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="00AA047D" w:rsidRPr="00520490" w14:paraId="7FD573DE" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61287C10" w14:textId="4188E2DB" w:rsidR="0061749C" w:rsidRPr="00104880" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+          <w:p w14:paraId="0A3BFEB8" w14:textId="40B17ADB" w:rsidR="00AA047D" w:rsidRPr="00BF5524" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA791A4" w14:textId="5EBB6BC5" w:rsidR="00AA047D" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MRI Vestibule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498B0E47" w14:textId="056749A2" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8EF6E7" w14:textId="237CCF9A" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="76AFA17E" w14:textId="74509FB0" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="76A2D8E7" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD34799" w14:textId="48CF42C8" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6067FFB7" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="266E96EB" w14:textId="5241C467" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="10C9FB9B" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA08325" w14:textId="08A150C3" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2FC620E8" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D4111C" w14:textId="2FA3FFD7" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA143F2" w14:textId="27CEAF34" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB8A6E2" w14:textId="720B7D30" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE6EB43" w14:textId="48C552BA" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE93594" w14:textId="74B3B94E" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="41DC6E43" w14:textId="6680D5FB" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="33B94BAE" w14:textId="4AF1E906" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="00814028" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407EE32C" w14:textId="32E6B542" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="66990EAD" w14:textId="5F511E28" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EDDD8DD" w14:textId="57C48003" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061749C" w:rsidRPr="00AE6C3C" w14:paraId="129778D2" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="00AA047D" w:rsidRPr="00520490" w14:paraId="094DE20B" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F987F03" w14:textId="3B73CC84" w:rsidR="0061749C" w:rsidRPr="00104880" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+          <w:p w14:paraId="509DD32A" w14:textId="73C308B5" w:rsidR="00AA047D" w:rsidRPr="00BF5524" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-[...32 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BAC14E" w14:textId="291F0F09" w:rsidR="00AA047D" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MRI Control Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0496BF61" w14:textId="10811DB9" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D0075DC" w14:textId="2E221F12" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="2638B140" w14:textId="1E3B6C56" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65B6231B" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F4A2E3" w14:textId="401883C7" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="176DA6C4" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00450072" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F19D8F9" w14:textId="07843367" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="64A36C84" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA5A1A0" w14:textId="419A9B05" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6C86F072" w14:textId="77777777" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26363072" w14:textId="6339E655" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07ED5D89" w14:textId="3BD6CC6E" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3829F543" w14:textId="7B2AE9DB" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB2D06D" w14:textId="13A574BD" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00DE0EB3" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC34638" w14:textId="584CFD3F" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="32F2AB35" w14:textId="5197D325" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="00A20E6B" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="51698F1C" w14:textId="2EEC1BCE" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="00814028" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="229EE048" w14:textId="286FE788" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="59A40AEC" w14:textId="5D663FCE" w:rsidR="0061749C" w:rsidRPr="00011770" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="440EDD55" w14:textId="68120A38" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...61 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061749C" w:rsidRPr="00AE6C3C" w14:paraId="4427AAAE" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="00AA047D" w:rsidRPr="00520490" w14:paraId="62496C90" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4695EB" w14:textId="1542E069" w:rsidR="0061749C" w:rsidRPr="00104880" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+          <w:p w14:paraId="06EDECC4" w14:textId="1C321033" w:rsidR="00AA047D" w:rsidRPr="00BF5524" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C42E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2250" w:type="dxa"/>
-[...33 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A0D0B3" w14:textId="04B17F0B" w:rsidR="00AA047D" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MRI Equipment Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64735764" w14:textId="035658F4" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AAA0B3" w14:textId="572517E4" w:rsidR="0061749C" w:rsidRPr="004C1003" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="37EC749D" w14:textId="50C65474" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69E3D2B5" w14:textId="6A53F9B6" w:rsidR="0061749C" w:rsidRPr="00AD68B3" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05428A59" w14:textId="75B49C2E" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="6417683B" w14:textId="1C725C84" w:rsidR="0061749C" w:rsidRPr="00AD68B3" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C22D9B" w14:textId="2CD87F88" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="90"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="710690A6" w14:textId="11F5C424" w:rsidR="0061749C" w:rsidRPr="004C1003" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="085C72C5" w14:textId="3F462AB6" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="23E81BC1" w14:textId="2AB8E354" w:rsidR="0061749C" w:rsidRPr="004C1003" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DABB2C7" w14:textId="01E16E2C" w:rsidR="00AA047D" w:rsidRPr="009C59C9" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF65383" w14:textId="1577C160" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEE8C8C" w14:textId="48BEC288" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C92CD65" w14:textId="429BD3C3" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A7D80E0" w14:textId="39932378" w:rsidR="0061749C" w:rsidRPr="004C1003" w:rsidRDefault="00814028" w:rsidP="0061749C">
+          <w:p w14:paraId="06DE8352" w14:textId="61707433" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="001308A1" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="5BC5C8F8" w14:textId="11AB8EA1" w:rsidR="0061749C" w:rsidRPr="004C1003" w:rsidRDefault="00814028" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>$0.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21609C49" w14:textId="171F00EE" w:rsidR="00AA047D" w:rsidRPr="00E815FB" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4DBBC9C1" w14:textId="4CE90D93" w:rsidR="0061749C" w:rsidRPr="00AD68B3" w:rsidRDefault="0061749C" w:rsidP="0061749C">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1258588A" w14:textId="1B73643C" w:rsidR="00AA047D" w:rsidRPr="00EA495A" w:rsidRDefault="00AA047D" w:rsidP="00AA047D">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92A56" w:rsidRPr="00AE6C3C" w14:paraId="44614060" w14:textId="77777777" w:rsidTr="00266072">
+      <w:tr w:rsidR="00115BCA" w:rsidRPr="00520490" w14:paraId="44614060" w14:textId="77777777" w:rsidTr="00E1404A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="625" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="651C23EF" w14:textId="77777777" w:rsidR="00D92A56" w:rsidRPr="00104880" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="651C23EF" w14:textId="511D4C94" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:tcW w:w="2250" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="039B7FDD" w14:textId="77777777" w:rsidR="00D92A56" w:rsidRPr="00104880" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="039B7FDD" w14:textId="77777777" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Total:</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(calculated)</w:t>
-            </w:r>
-[...25 lines deleted...]
-              <w:t>666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A9D6F4A" w14:textId="3D1AAB80" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="7F84F44F" w14:textId="40AFC92D" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>666</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9D6F4A" w14:textId="3E802732" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="74C335A2" w14:textId="6835A1C8" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="74C335A2" w14:textId="3B6686B9" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-            <w:tcW w:w="810" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="7FED7A30" w14:textId="360490D9" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="7FED7A30" w14:textId="674B4D68" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-            <w:tcW w:w="743" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="54758AD5" w14:textId="7F7E9419" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="54758AD5" w14:textId="4EE585B1" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="2E0F9204" w14:textId="77A399CB" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="3C5BEFE9" w14:textId="5646BB41" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E0F9204" w14:textId="4348E627" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="900" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="26616B29" w14:textId="3F6BD799" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="26616B29" w14:textId="4068A98A" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00115BCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>733</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="0258D738" w14:textId="2EF9F846" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="0258D738" w14:textId="70930F86" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1080" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="25453239" w14:textId="46B665FA" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="25453239" w14:textId="54C779CB" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE3573">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA474FF" w14:textId="76FEC789" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="6AA474FF" w14:textId="0EF9A606" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1062" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BDC7DF"/>
           </w:tcPr>
-          <w:p w14:paraId="422945A2" w14:textId="0305223A" w:rsidR="00D92A56" w:rsidRPr="009A75B0" w:rsidRDefault="00D92A56" w:rsidP="00D92A56">
+          <w:p w14:paraId="422945A2" w14:textId="1A62E39D" w:rsidR="00115BCA" w:rsidRPr="00BF5524" w:rsidRDefault="00115BCA" w:rsidP="00115BCA">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="90"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61EF8B9F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61EF8B9F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
-        <w:sectPr w:rsidR="005B4BD0" w:rsidRPr="00AE6C3C" w:rsidSect="00107608">
+        <w:sectPr w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidSect="00107608">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="240" w:right="360" w:bottom="240" w:left="700" w:header="0" w:footer="501" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DCC506B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="005940F3" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
-[...13 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3DCC506B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC4C6A" w:rsidRDefault="005B4BD0" w:rsidP="009A5853">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4C6A">
         <w:lastRenderedPageBreak/>
-        <w:t>F4.a.ii</w:t>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:t>F4.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC4C6A">
+        <w:t>a.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC4C6A">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005940F3">
-[...5 lines deleted...]
-        <w:t>For each Category of Expenditure document New Construction and/or Renovation Costs.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EC4C6A">
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EC4C6A">
+        <w:t xml:space="preserve"> each Category of Expenditure document New Construction and/or Renovation Costs.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="786" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Category of Expenditure: Land Costs"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="942"/>
         <w:gridCol w:w="3794"/>
-        <w:gridCol w:w="1276"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1268"/>
+        <w:gridCol w:w="1581"/>
+        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1462"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="005940F3" w14:paraId="4DC14D1D" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="00431BEA" w:rsidRPr="00520490" w14:paraId="4DC14D1D" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="566"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6235E3CC" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4870FB86" w14:textId="50197B18" w:rsidR="00431BEA" w:rsidRPr="00BF5524" w:rsidRDefault="00431BEA" w:rsidP="00544B45">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="4870FB86" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Land Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316E2B88" w14:textId="77777777" w:rsidR="00431BEA" w:rsidRPr="00BF5524" w:rsidRDefault="00431BEA" w:rsidP="00544B45">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="316E2B88" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A88D0CD" w14:textId="77777777" w:rsidR="00431BEA" w:rsidRPr="00BF5524" w:rsidRDefault="00431BEA" w:rsidP="00544B45">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:p w14:paraId="6A88D0CD" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBF44DB" w14:textId="77777777" w:rsidR="00431BEA" w:rsidRPr="00BF5524" w:rsidRDefault="00431BEA" w:rsidP="00544B45">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total (calculated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="005940F3" w14:paraId="31D1571E" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="008B4610" w:rsidRPr="00520490" w14:paraId="2491957B" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0BB83D49" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174C6944" w14:textId="77777777" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3613D4A4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Land Acquisition Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="696F1384" w14:textId="3A46BDD7" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>Land Costs</w:t>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2FDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="654CA989" w14:textId="791DD4BF" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4910CCE7" w14:textId="1180F8CF" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515273" w:rsidRPr="005940F3" w14:paraId="2491957B" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="008B4610" w:rsidRPr="00520490" w14:paraId="13D80E84" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4707F4F0" w14:textId="77777777" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76494DAD" w14:textId="77777777" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="696F1384" w14:textId="7DF52125" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Site Survey and Soil Investigation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7535E30D" w14:textId="26FEE08C" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="654CA989" w14:textId="1EB212F4" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2FDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F546608" w14:textId="72249A15" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4910CCE7" w14:textId="46B2B7EB" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+          <w:p w14:paraId="53DB0192" w14:textId="735D3DE8" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515273" w:rsidRPr="005940F3" w14:paraId="13D80E84" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="008B4610" w:rsidRPr="00520490" w14:paraId="4A1759E9" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0020682E" w14:textId="77777777" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="519DB533" w14:textId="77777777" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...34 lines deleted...]
-          <w:p w14:paraId="7535E30D" w14:textId="48AB2A3B" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other Non-Depreciable Land Development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A3D51A7" w14:textId="63CC7B31" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="2F546608" w14:textId="308DE1F9" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2FDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D722B45" w14:textId="5BD267EC" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="53DB0192" w14:textId="514697F9" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+          <w:p w14:paraId="6FF2A0FF" w14:textId="7E7F2EFF" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515273" w:rsidRPr="005940F3" w14:paraId="4A1759E9" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="008B4610" w:rsidRPr="00520490" w14:paraId="0D479A0F" w14:textId="77777777" w:rsidTr="002C5CFF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-[...17 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="519DB533" w14:textId="77777777" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F46C33" w14:textId="77777777" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Land Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="2A3D51A7" w14:textId="36A9567C" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E7BE44" w14:textId="0A1F4E1B" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD2FDF">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="0D722B45" w14:textId="4E22E44C" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7AF317" w14:textId="6B005F2F" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF2A0FF" w14:textId="1C4110FD" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
+          <w:p w14:paraId="2ACCC8FF" w14:textId="1F26EB3B" w:rsidR="008B4610" w:rsidRPr="00BF5524" w:rsidRDefault="008B4610" w:rsidP="008B4610">
             <w:pPr>
               <w:pStyle w:val="RBBasic"/>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000856D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00515273" w:rsidRPr="005940F3" w14:paraId="0D479A0F" w14:textId="77777777" w:rsidTr="00544B45">
+    </w:tbl>
+    <w:p w14:paraId="13C43677" w14:textId="77777777" w:rsidR="00090320" w:rsidRDefault="00090320"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="786" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Category of Expenditure: Construction Contract"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="1581"/>
+        <w:gridCol w:w="1439"/>
+        <w:gridCol w:w="1462"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C37E67" w:rsidRPr="00520490" w14:paraId="6DB1D29B" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5682C50D" w14:textId="69DFAAF2" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CE68CC" w14:textId="187994E3" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Construction Contract (including bonding cost)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16975B97" w14:textId="5DB68936" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A15E89" w14:textId="3EBABC27" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B48DD5" w14:textId="1CD0EE59" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total (calculated)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D00371" w:rsidRPr="00520490" w14:paraId="53D38F3B" w14:textId="77777777" w:rsidTr="00D00371">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C45707E" w14:textId="5E5C560D" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF939EF" w14:textId="77777777" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Depreciable Land Development Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A306D74" w14:textId="0187FD61" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE3B6A2" w14:textId="6551092C" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E2473C" w14:textId="1DC1E2EC" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D00371" w:rsidRPr="00520490" w14:paraId="32EB92A4" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="762A9A61" w14:textId="0E326334" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B71742C" w14:textId="77777777" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Building Acquisition Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A829C6B" w14:textId="5CC8808A" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FB785F1" w14:textId="6F8EBD0C" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E9A5CEB" w14:textId="415B77CB" w:rsidR="00D00371" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D00371">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="59311199" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12656D61" w14:textId="31FB87EB" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5821E6DF" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Construction Contract (including bonding cost)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A2E18A" w14:textId="41155025" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB32D85" w14:textId="5E9ABA69" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00371">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$1598119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE61E9C" w14:textId="3DF7C9C5" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D00371" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D00371">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$1598119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="66F7464D" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A7D0CFF" w14:textId="43D527DB" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A687A7D" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fixed Equipment Not in Contract</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552FDDCF" w14:textId="3E010BA8" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="285D2438" w14:textId="2F590D02" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="0039458C" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039458C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$1805827.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="18433FE7" w14:textId="25B1177D" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="0039458C" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039458C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$1805827.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="31675AC4" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3750D975" w14:textId="7B2D795F" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B31D0B" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Architectural Cost (Including fee, Printing, supervision etc.) and Engineering Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="796E0A08" w14:textId="77B9749A" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D83C959" w14:textId="6A1E2EDE" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="004844BC" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004844BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$70000.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D0194D" w14:textId="569CA673" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="004844BC" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004844BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$70000.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="37EC4083" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6511E918" w14:textId="0C438A95" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B281A07" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pre-filing Planning and Development Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7B765A" w14:textId="23410167" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3778459E" w14:textId="3FAF2A95" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$97768.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C139FF5" w14:textId="324E57B3" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F361F">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$97768.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008F361F" w:rsidRPr="00520490" w14:paraId="4DA7206F" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="305"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D73B881" w14:textId="1E580AE8" w:rsidR="008F361F" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="008F361F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D60DE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7A21AD" w14:textId="77777777" w:rsidR="008F361F" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="008F361F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post-filing Planning and Development Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="776ACA94" w14:textId="049BFF2E" w:rsidR="008F361F" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="008F361F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EA7CB6" w14:textId="0BBD5A33" w:rsidR="008F361F" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="008F361F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBF3026" w14:textId="7A3A0E7F" w:rsidR="008F361F" w:rsidRPr="00BF5524" w:rsidRDefault="008F361F" w:rsidP="008F361F">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00362433" w:rsidRPr="00520490" w14:paraId="23F2B52A" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F941B44" w14:textId="63773155" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Add/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Del Rows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44191D20" w14:textId="77777777" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other (specify)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127F31B0" w14:textId="1BC366F4" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A1F758" w14:textId="219BA1F5" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE6CA7C" w14:textId="3E5817C1" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:pStyle w:val="RBBasic"/>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="33AE6F07" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="RBBasic"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B296F8F" w14:textId="31538218" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+              </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7447">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FA969EF" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Net Interest Expensed During Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3151DD60" w14:textId="3C3985BC" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2CA686C4" w14:textId="5D8B34C2" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00362433">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$10201.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B8CCD58" w14:textId="362BF6EA" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00362433">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$10201.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00362433" w:rsidRPr="00520490" w14:paraId="7E4AD5AE" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45E63303" w14:textId="3D31828C" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7447">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B3FE145" w14:textId="77777777" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Major Movable Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CB1CC1D" w14:textId="1B71C86F" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5BF04947" w14:textId="02C6D7A1" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C381358" w14:textId="5547EE2D" w:rsidR="00362433" w:rsidRPr="00BF5524" w:rsidRDefault="00362433" w:rsidP="00362433">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D5759A" w:rsidRPr="00520490" w14:paraId="6900048B" w14:textId="77777777" w:rsidTr="00D00371">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17F475B1" w14:textId="149FE53C" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7447">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63F46C33" w14:textId="77777777" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
-[...1 lines deleted...]
-              <w:pStyle w:val="RBBasic"/>
+          <w:p w14:paraId="1853B5FC" w14:textId="77777777" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Construction Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="32E7BE44" w14:textId="1FF3D556" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
-[...1 lines deleted...]
-              <w:pStyle w:val="RBBasic"/>
+          <w:p w14:paraId="5E793E3D" w14:textId="32277D05" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00D5759A" w:rsidP="00D5759A">
+            <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1439" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7AF317" w14:textId="2B9D2575" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
-[...1 lines deleted...]
-              <w:pStyle w:val="RBBasic"/>
+          <w:p w14:paraId="6C55A51D" w14:textId="0DB4BE2A" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00247659" w:rsidP="00D5759A">
+            <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1268" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247659">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$3581915.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACCC8FF" w14:textId="0735721C" w:rsidR="00515273" w:rsidRPr="00EC0616" w:rsidRDefault="00515273" w:rsidP="00515273">
-[...1 lines deleted...]
-              <w:pStyle w:val="RBBasic"/>
+          <w:p w14:paraId="2CAC4C83" w14:textId="765BF38A" w:rsidR="00D5759A" w:rsidRPr="00BF5524" w:rsidRDefault="00247659" w:rsidP="00D5759A">
+            <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-              <w:t>$0.</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00247659">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$3581915.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="005940F3" w14:paraId="2A39F3A9" w14:textId="77777777" w:rsidTr="00544B45">
+    </w:tbl>
+    <w:p w14:paraId="1BB5427B" w14:textId="77777777" w:rsidR="00090320" w:rsidRDefault="00090320"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="786" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Category of Expenditure: Financing Costs"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1062"/>
+        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="1581"/>
+        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1462"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C37E67" w:rsidRPr="00520490" w14:paraId="52202396" w14:textId="77777777" w:rsidTr="00604D2B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="305"/>
+          <w:trHeight w:val="566"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...899 lines deleted...]
-            <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B296F8F" w14:textId="77777777" w:rsidR="00AD019C" w:rsidRPr="00EC0616" w:rsidRDefault="00AD019C" w:rsidP="00AD019C">
+          <w:p w14:paraId="3570A94E" w14:textId="5838314C" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...436 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097331D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39C0916B" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="3E1BF518" w14:textId="235A81FC" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Financing Costs:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B978B11" w14:textId="22836F77" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="519678CD" w14:textId="27B17746" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FBED2CE" w14:textId="468CCEC9" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="14A53D92" w14:textId="5E39793E" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1268" w:type="dxa"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="06AA1B8E" w14:textId="666E51E2" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="2237CF80" w14:textId="5DED1DEE" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>$0.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total (calculated)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00210AB2" w:rsidRPr="005940F3" w14:paraId="3EEB1B6D" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="006C3ACB" w:rsidRPr="00520490" w14:paraId="46EFCDA8" w14:textId="77777777" w:rsidTr="00604D2B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="305"/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B19346" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="5140B084" w14:textId="5E5F0BC1" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097331D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F6BDE30" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="39C0916B" w14:textId="77777777" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cost of Securing Financing (legal, administrative, feasibility studies, mortgage insurance, printing, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7837B7B8" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="2B978B11" w14:textId="0F294F10" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D452E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C8FF759" w14:textId="22E5D6CE" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="6FBED2CE" w14:textId="7CF2F383" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A10BB38" w14:textId="31483C05" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="06AA1B8E" w14:textId="5AFCC6BE" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B4BD0" w:rsidRPr="005940F3" w14:paraId="60B5BD3A" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="006C3ACB" w:rsidRPr="00520490" w14:paraId="3EEB1B6D" w14:textId="77777777" w:rsidTr="00604D2B">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="321"/>
+          <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C87F465" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="78B19346" w14:textId="27547F8E" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-              <w:t>Add/Del Rows</w:t>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0097331D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66B7B1B0" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="4F6BDE30" w14:textId="77777777" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bond Discount</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30289577" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="7837B7B8" w14:textId="05C9BC06" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D452E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FFAB89F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="0C8FF759" w14:textId="105904D9" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-            <w:tcW w:w="1268" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70895CB0" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00EC0616" w:rsidRDefault="005B4BD0" w:rsidP="00544B45">
+          <w:p w14:paraId="0A10BB38" w14:textId="66C27045" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00210AB2" w:rsidRPr="005940F3" w14:paraId="5DEF3F17" w14:textId="77777777" w:rsidTr="00544B45">
+      <w:tr w:rsidR="006C3ACB" w:rsidRPr="00520490" w14:paraId="60B5BD3A" w14:textId="77777777" w:rsidTr="00604D2B">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="321"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1062" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C87F465" w14:textId="386F4583" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Add/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Del Rows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B7B1B0" w14:textId="77777777" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other (specify</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30289577" w14:textId="3267B66E" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D452E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1FFAB89F" w14:textId="3B353E4B" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="70895CB0" w14:textId="32EFE998" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$0.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C3ACB" w:rsidRPr="00520490" w14:paraId="5DEF3F17" w14:textId="77777777" w:rsidTr="00604D2B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcW w:w="1062" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5FA99CA9" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="5FA99CA9" w14:textId="399C7C92" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="08EBE54D" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="08EBE54D" w14:textId="77777777" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Financing Costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC86FA5" w14:textId="618E1F17" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="5CC86FA5" w14:textId="3BCAAD57" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D452E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="10700162" w14:textId="63C16625" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="10700162" w14:textId="13750AAD" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1268" w:type="dxa"/>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="33F1CA6B" w14:textId="659A0CE6" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="33F1CA6B" w14:textId="361B55AE" w:rsidR="006C3ACB" w:rsidRPr="00BF5524" w:rsidRDefault="006C3ACB" w:rsidP="006C3ACB">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA3A32">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>$0.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00210AB2" w:rsidRPr="005940F3" w14:paraId="6B7E526F" w14:textId="77777777" w:rsidTr="00544B45">
+    </w:tbl>
+    <w:p w14:paraId="061E9CFB" w14:textId="77777777" w:rsidR="00D10E8A" w:rsidRDefault="00D10E8A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="786" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCaption w:val="Category of Expenditure: Estimated Total Capital Expenditure"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="942"/>
+        <w:gridCol w:w="3794"/>
+        <w:gridCol w:w="1581"/>
+        <w:gridCol w:w="1389"/>
+        <w:gridCol w:w="1462"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C37E67" w:rsidRPr="00520490" w14:paraId="7140A18F" w14:textId="77777777" w:rsidTr="00A0285D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="413"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="942" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E54357D" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="1872875B" w14:textId="09BDC794" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4757C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>n/a</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3F94D7F9" w14:textId="77777777" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="7CBF6AE6" w14:textId="3E516412" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Estimated Total Capital Expenditure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1581" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2E43F2" w14:textId="02429D05" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="5674E646" w14:textId="0555DD01" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-            <w:gridSpan w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>New Construction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="25F1889C" w14:textId="0D789287" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="5DB2FAD9" w14:textId="4A0C27C9" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...16 lines deleted...]
-            <w:tcW w:w="1268" w:type="dxa"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="CIDFont+F1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Renovation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E129F84" w14:textId="61EDB4CF" w:rsidR="00210AB2" w:rsidRPr="00EC0616" w:rsidRDefault="00210AB2" w:rsidP="00210AB2">
+          <w:p w14:paraId="364E347E" w14:textId="4F5F1B3E" w:rsidR="00C37E67" w:rsidRPr="00BF5524" w:rsidRDefault="00C37E67" w:rsidP="00C37E67">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cs="CIDFont+F1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total (calculated)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A17F5" w:rsidRPr="00520490" w14:paraId="6B7E526F" w14:textId="77777777" w:rsidTr="00A0285D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="942" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E54357D" w14:textId="5EB25C97" w:rsidR="000A17F5" w:rsidRPr="00BF5524" w:rsidRDefault="000A17F5" w:rsidP="000A17F5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="432"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B4757C">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3794" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F94D7F9" w14:textId="77777777" w:rsidR="000A17F5" w:rsidRPr="00BF5524" w:rsidRDefault="000A17F5" w:rsidP="000A17F5">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF5524">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Estimated Total Capital Expenditure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1581" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2E43F2" w14:textId="2657512B" w:rsidR="000A17F5" w:rsidRPr="00BF5524" w:rsidRDefault="000A17F5" w:rsidP="000A17F5">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-              <w:t>$0.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD29E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>n/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F1889C" w14:textId="65884601" w:rsidR="000A17F5" w:rsidRPr="00175E92" w:rsidRDefault="00C63979" w:rsidP="000A17F5">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C63979">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$3581915.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1462" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E129F84" w14:textId="047B2337" w:rsidR="000A17F5" w:rsidRPr="00175E92" w:rsidRDefault="00C63979" w:rsidP="000A17F5">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C63979">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>$3581915.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="682D511A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00410739" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="682D511A" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D8D3820" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="003F4C40" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0"/>
-    <w:p w14:paraId="1DAEE9C3" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00104B22" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2D8D3820" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F9E524" w14:textId="77777777" w:rsidR="00906E95" w:rsidRPr="00906E95" w:rsidRDefault="00906E95" w:rsidP="00906E95">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Factor 5: Relative Merit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7084F234" w14:textId="77777777" w:rsidR="00F06616" w:rsidRDefault="00906E95" w:rsidP="00F06616">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:t xml:space="preserve">F5.a.i </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D70EE" w14:textId="77777777" w:rsidR="00F06616" w:rsidRDefault="00906E95" w:rsidP="00F06616">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the process of analysis and the conclusion that the Proposed Project, on balance, is superior to alternative and substitute</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06616">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>methods for meeting the existing Patient Panel needs as those have been identified by the Applicant pursuant to 105 CMR</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06616">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100.210(A)(1). When conducting this evaluation and articulating the relative merit determination, Applicant shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06616">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at a minimum, the quality, efficiency, and capital and operating costs of the Proposed Project relative to potential alternatives or</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06616">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>substitutes, including alternative evidence-based strategies and public health interventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670AB297" w14:textId="4C9A459A" w:rsidR="00F06616" w:rsidRDefault="00906E95" w:rsidP="00F06616">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proposal:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06616">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654725B0" w14:textId="5CC8F7E2" w:rsidR="00EC35D5" w:rsidRDefault="00906E95" w:rsidP="00EC35D5">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quality:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A1DD79" w14:textId="356CFB87" w:rsidR="00EC35D5" w:rsidRDefault="00906E95" w:rsidP="00EC35D5">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Efficiency:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F14215" w14:textId="7F644E3B" w:rsidR="00EC35D5" w:rsidRDefault="00906E95" w:rsidP="00EC35D5">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capital Expense:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7200F04E" w14:textId="65F9B621" w:rsidR="003A0150" w:rsidRDefault="00906E95" w:rsidP="003A0150">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Costs:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC35D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A4569C" w14:textId="77777777" w:rsidR="003A0150" w:rsidRDefault="00906E95" w:rsidP="003A0150">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List alternative options for the Proposed Project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4656FC" w14:textId="48D930CB" w:rsidR="003A0150" w:rsidRDefault="00906E95" w:rsidP="003A0150">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternative Proposal:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0150">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1B1F93" w14:textId="7D20261F" w:rsidR="00227973" w:rsidRDefault="00906E95" w:rsidP="00227973">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternative Quality:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0150">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2FB014" w14:textId="0C7BAE5C" w:rsidR="00227973" w:rsidRDefault="00906E95" w:rsidP="00227973">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternative Efficiency:</w:t>
+      </w:r>
+      <w:r w:rsidR="00227973">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A43F3CC" w14:textId="4E352613" w:rsidR="0091348B" w:rsidRDefault="00906E95" w:rsidP="0091348B">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternative Capital Expense:</w:t>
+      </w:r>
+      <w:r w:rsidR="0091348B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF7AD58" w14:textId="26C21CE1" w:rsidR="00906E95" w:rsidRPr="00906E95" w:rsidRDefault="00906E95" w:rsidP="0091348B">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternative Operating Costs:</w:t>
+      </w:r>
+      <w:r w:rsidR="0091348B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E97E67" w:rsidRPr="00E97E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>See attached narrative (Appendix 2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A97E649" w14:textId="77777777" w:rsidR="0091348B" w:rsidRDefault="00906E95" w:rsidP="00E73430">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:t>F5.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:t>a.ii</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049F116C" w14:textId="69921110" w:rsidR="00906E95" w:rsidRDefault="00906E95" w:rsidP="00D607C8">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Describe the process of analysis and the conclusion that the Proposed Project, on balance, is superior to alternative and</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73430">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>substitute methods for meeting the existing Patient Panel needs as those have been identified by the Applicant pursuant to 105</w:t>
+      </w:r>
+      <w:r w:rsidR="00E73430">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMR 100.210(A)(1). When conducting this evaluation and articulating the relative merit determination, Applicant shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>take into</w:t>
+      </w:r>
+      <w:r w:rsidR="0091462C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, at a minimum, the quality, efficiency, and capital and operating costs of the Proposed Project relative to potential</w:t>
+      </w:r>
+      <w:r w:rsidR="00D607C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00906E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>alternatives or substitutes, including alternative evidence-based strategies and public health interventions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D607C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00827775">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[blank]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3EBC8E" w14:textId="77777777" w:rsidR="00AC1D66" w:rsidRDefault="00AC1D66" w:rsidP="00AC1D66">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...576 lines deleted...]
-        <w:ind w:left="720" w:right="940" w:firstLine="0"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="111C0E42" w14:textId="17FDF4A5" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="009A5853">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00071A74">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Documentation Check List</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5BA296" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="7C5BA296" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Check List below will assist you in keeping track of additional documentation needed for your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62793F90" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="62793F90" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Once you have completed this Application Form the additional documents needed for your application will be on this list. E-mail the documents as an attachment to: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00071A74">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E92D35">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="20"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>DPH.DON@state.ma.us</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="608866E1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="608866E1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3970F052" w14:textId="13517F27" w:rsidR="007D0066" w:rsidRDefault="007D0066" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3970F052" w14:textId="13517F27" w:rsidR="007D0066" w:rsidRPr="00E92D35" w:rsidRDefault="007D0066" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Copy of Notice of Intent</w:t>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Copy of Notice of Intent: Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA303C9" w14:textId="1F206936" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affidavit of Truthfulness Form: </w:t>
+      </w:r>
+      <w:r w:rsidR="00261401" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD5243E" w14:textId="028001AE" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scanned copy of Application Fee Check: </w:t>
+      </w:r>
+      <w:r w:rsidR="005F3901">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>no check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADC197E" w14:textId="63651402" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Parties Table Question 1.9: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03FAA" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CACEBD" w14:textId="666BBB68" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Change in Service Tables Question 2.2 and 2.3: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D419E" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776A0BF0" w14:textId="5648732F" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certification from an independent Certified Public Accountant: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4235" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A26E9C6" w14:textId="6B512AB8" w:rsidR="00216A0A" w:rsidRDefault="00216A0A" w:rsidP="00422B7D">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00216A0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notification of Material Change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7FA303C9" w14:textId="1F206936" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77D11">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB00D18" w14:textId="2F318BB5" w:rsidR="00401D5A" w:rsidRDefault="00401D5A" w:rsidP="00422B7D">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401D5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Articles of Organization / Trust Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0011219A" w14:textId="5FEEBC82" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+      <w:pPr>
+        <w:ind w:left="720" w:right="940"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current IRS Form, 990 Schedule H CHNA/CHIP and/or Current CHNA/CHIP submitted to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Massachusetts AGO's Office: </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3694">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="007D79A8" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD5243E" w14:textId="7DAA068D" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="02C0ADDF" w14:textId="6CAD7566" w:rsidR="00E92A9D" w:rsidRPr="00E92D35" w:rsidRDefault="00E92A9D" w:rsidP="00E92A9D">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2ADC197E" w14:textId="63651402" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Engagement Stakeholder Assessment form: </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3694">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="007D79A8" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717EDA96" w14:textId="557DC6F6" w:rsidR="00E92A9D" w:rsidRPr="00E92D35" w:rsidRDefault="00E92A9D" w:rsidP="00E92A9D">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Community Engagement-Self Assessment form: </w:t>
+      </w:r>
+      <w:r w:rsidR="008A3694">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r w:rsidR="007D79A8" w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CACEBD" w14:textId="7D79771F" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="59F702AB" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...156 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742E4651" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="742E4651" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:pStyle w:val="RHDPara12D"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="940" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Documentation Ready for Filing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4C765B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="2E4C765B" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>When document is complete click on “document is ready to file”. This will lock in the responses and date and time stamp the form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46654E4F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="46654E4F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To make changes to the document un-check the “document is ready to file” box. Edit document then lock file and submit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377A10F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="377A10F4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="60E93BD4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keep a copy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your records. Click on the “Save” button at the bottom of the page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E93BD4" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To submit the application electronically, click on the “E-mail submission to Determination of Need” button.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA91006" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="6EA91006" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="66D8B87A" w14:textId="5BBF541A" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D8B87A" w14:textId="6DEC533D" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This document is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ready to file? </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[blank</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B42C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00071A74">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Date/time Stamp: </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="232A1BBB" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+        <w:t>Date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/time Stamp: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[blank]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232A1BBB" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="21768EA1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21768EA1" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E-mail submission to Determination of Need</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A8B15" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="5C4A8B15" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="32C6813E" w14:textId="44B37622" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C6813E" w14:textId="6579E3D5" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Number: </w:t>
       </w:r>
-      <w:r w:rsidR="004154F2" w:rsidRPr="004154F2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00B42C38" w:rsidRPr="00B42C38">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CCHC-25120121-RE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0458EE7C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
+    <w:p w14:paraId="0458EE7C" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRPr="00E92D35" w:rsidRDefault="005B4BD0" w:rsidP="005B4BD0">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3EB7C5E3" w14:textId="533EA850" w:rsidR="0091751C" w:rsidRPr="00071A74" w:rsidRDefault="005B4BD0" w:rsidP="00A84711">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EB7C8C8" w14:textId="201F2A20" w:rsidR="0091751C" w:rsidRPr="00520490" w:rsidRDefault="005B4BD0" w:rsidP="003F30A7">
       <w:pPr>
         <w:ind w:left="720" w:right="940"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use this number on all communications regarding this application</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0091751C" w:rsidRPr="00520490" w:rsidSect="004255F8">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="220" w:right="240" w:bottom="420" w:left="240" w:header="0" w:footer="223" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
-[...3 lines deleted...]
-      </w:cols>
+      <w:cols w:space="184"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3545EB0F" w14:textId="77777777" w:rsidR="00D74B47" w:rsidRDefault="00D74B47">
+    <w:p w14:paraId="0AFF30BC" w14:textId="77777777" w:rsidR="0054596B" w:rsidRDefault="0054596B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7086F067" w14:textId="77777777" w:rsidR="00D74B47" w:rsidRDefault="00D74B47">
+    <w:p w14:paraId="622C7923" w14:textId="77777777" w:rsidR="0054596B" w:rsidRDefault="0054596B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
-    <w:altName w:val="Trebuchet MS"/>
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
-    <w:altName w:val="Century Gothic"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MyriadPro-Regular">
+  <w:font w:name="CIDFont+F1">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="66CD4869" w14:textId="3A8C730B" w:rsidR="00B21BFD" w:rsidRPr="00A84711" w:rsidRDefault="00B21BFD" w:rsidP="00A84711">
-[...2 lines deleted...]
-      <w:ind w:left="720" w:right="-540"/>
+  <w:sdt>
+    <w:sdtPr>
       <w:rPr>
-        <w:color w:val="050505"/>
-[...2 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-  <w:p w14:paraId="6C5FD80E" w14:textId="77777777" w:rsidR="00B21BFD" w:rsidRDefault="00B21BFD">
+      <w:id w:val="1917971075"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="387695716"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="23C4EF49" w14:textId="728000C9" w:rsidR="005B4BD0" w:rsidRPr="00513CA2" w:rsidRDefault="005B4BD0" w:rsidP="0049245D">
+            <w:pPr>
+              <w:spacing w:before="15"/>
+              <w:ind w:left="-180" w:right="-540"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application Form </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00513CA2" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cape Cod Healthcare, Inc.</w:t>
+            </w:r>
+            <w:r w:rsidR="007E5611" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="007E5611" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00DF31DA" w:rsidRPr="00DF31DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CCHC-25120121-RE</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF31DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6005" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00910F84" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="050505"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="551C836F" w14:textId="77777777" w:rsidR="005B4BD0" w:rsidRDefault="005B4BD0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:id w:val="-654681752"/>
+      <w:id w:val="-15774964"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:id w:val="1181851442"/>
+          <w:id w:val="1724171309"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="53650C0C" w14:textId="147F4F7B" w:rsidR="00884017" w:rsidRPr="00A84711" w:rsidRDefault="00884017" w:rsidP="00A84711">
+          <w:p w14:paraId="30D4D359" w14:textId="3604056D" w:rsidR="003F30A7" w:rsidRPr="00514125" w:rsidRDefault="003F30A7" w:rsidP="00946890">
             <w:pPr>
               <w:spacing w:before="15"/>
-              <w:ind w:left="720" w:right="-540"/>
-              <w:rPr>
+              <w:ind w:left="90" w:right="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application Form </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009D7717" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cape Cod Healthcare, Inc.</w:t>
+            </w:r>
+            <w:r w:rsidR="009D7717" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001A5CB7" w:rsidRPr="001A5CB7">
-              <w:rPr>
+            <w:r w:rsidR="009D7717" w:rsidRPr="00513CA2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="009D7717" w:rsidRPr="00DF31DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CCHC-25120121-RE</w:t>
+            </w:r>
+            <w:r w:rsidR="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00424BBC" w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001A5CB7" w:rsidRPr="001A5CB7">
-              <w:rPr>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="004E6005" w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00325874" w:rsidRPr="009D7717">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="050505"/>
                 <w:w w:val="95"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>7</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="668C0D5C" w14:textId="77777777" w:rsidR="00884017" w:rsidRDefault="00884017">
-[...205 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EB7C98E" w14:textId="2F993D36" w:rsidR="0091751C" w:rsidRPr="00A84711" w:rsidRDefault="0091751C" w:rsidP="00A84711">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="248AC950" w14:textId="77777777" w:rsidR="00D74B47" w:rsidRDefault="00D74B47">
+    <w:p w14:paraId="1A0E10E7" w14:textId="77777777" w:rsidR="0054596B" w:rsidRDefault="0054596B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D9309EA" w14:textId="77777777" w:rsidR="00D74B47" w:rsidRDefault="00D74B47">
+    <w:p w14:paraId="4C0F849E" w14:textId="77777777" w:rsidR="0054596B" w:rsidRDefault="0054596B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...8 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0092174E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="851C1630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
@@ -11995,50 +12596,368 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8382" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="050655D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5DF4C896"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05327E82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="93689BE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08B65F0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="97D44388"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="175C4D92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C4A7000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -12116,101 +13035,98 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9240" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="10080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20837501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F31C205E"/>
     <w:lvl w:ilvl="0" w:tplc="0C684526">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2337" w:hanging="351"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="414141"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5964D34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3069" w:hanging="368"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="106"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="49747582">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3787" w:hanging="283"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="414141"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="103"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="91560424">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4785" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -12255,51 +13171,51 @@
     <w:lvl w:ilvl="7" w:tplc="935E0ACC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8805" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="96F01CB0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9810" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B29106D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB1A58BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
@@ -12377,76 +13293,364 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8382" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9508" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F395648"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C4B6EF70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA70215"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E7247C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B70002E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AE3A7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="42CCD722"/>
+    <w:lvl w:ilvl="0" w:tplc="D3E8E0E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47BC307C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9536A9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1252" w:hanging="732"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1252" w:hanging="732"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="105"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2471" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -12502,51 +13706,479 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5499" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6105" w:hanging="732"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CC5077B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E3874F6"/>
+    <w:lvl w:ilvl="0" w:tplc="D3E8E0E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE211EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8176F6FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73235DB9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2306F868"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779E2DB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="758AC408"/>
+    <w:lvl w:ilvl="0" w:tplc="D37A7E8E">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B4A0D7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="331C124A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="489" w:hanging="370"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF"/>
         <w:w w:val="92"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:shd w:val="clear" w:color="auto" w:fill="232323"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -12633,535 +14265,1203 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8006" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9257" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE7100B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CEA1724"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1771586415">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573322473">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1995142542">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1822429249">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="929002560">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1822429249">
+  <w:num w:numId="6" w16cid:durableId="2134011836">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="778573392">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1766223625">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="294144099">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1694110660">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1961371499">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1954097647">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="993678064">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="547108919">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1653604781">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="929002560">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16" w16cid:durableId="2059431029">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2134011836">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17" w16cid:durableId="1634141561">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0091751C"/>
+    <w:rsid w:val="00001F2D"/>
     <w:rsid w:val="000029D6"/>
     <w:rsid w:val="00005B2C"/>
+    <w:rsid w:val="000062B5"/>
     <w:rsid w:val="0000634E"/>
+    <w:rsid w:val="000065E5"/>
+    <w:rsid w:val="0000773E"/>
     <w:rsid w:val="00011770"/>
+    <w:rsid w:val="00015EDE"/>
     <w:rsid w:val="00021AC1"/>
+    <w:rsid w:val="00022DF0"/>
     <w:rsid w:val="000306A9"/>
+    <w:rsid w:val="0003384A"/>
     <w:rsid w:val="00035329"/>
+    <w:rsid w:val="000357F2"/>
+    <w:rsid w:val="000405CB"/>
+    <w:rsid w:val="00040EA0"/>
     <w:rsid w:val="00041D0A"/>
     <w:rsid w:val="0004545B"/>
+    <w:rsid w:val="00046537"/>
     <w:rsid w:val="00051BE4"/>
+    <w:rsid w:val="00052344"/>
+    <w:rsid w:val="000574A2"/>
     <w:rsid w:val="00061EC9"/>
+    <w:rsid w:val="000646F5"/>
     <w:rsid w:val="00066C62"/>
     <w:rsid w:val="00067851"/>
     <w:rsid w:val="00067FDE"/>
     <w:rsid w:val="00071A74"/>
     <w:rsid w:val="000778C3"/>
     <w:rsid w:val="00081701"/>
+    <w:rsid w:val="000823C7"/>
     <w:rsid w:val="000825B9"/>
     <w:rsid w:val="00083F73"/>
     <w:rsid w:val="00085A0B"/>
     <w:rsid w:val="000861FA"/>
+    <w:rsid w:val="00090320"/>
     <w:rsid w:val="00091098"/>
     <w:rsid w:val="000957C4"/>
     <w:rsid w:val="000960C7"/>
+    <w:rsid w:val="000A17F5"/>
     <w:rsid w:val="000A2F62"/>
+    <w:rsid w:val="000A3ACB"/>
     <w:rsid w:val="000A402C"/>
     <w:rsid w:val="000A613A"/>
+    <w:rsid w:val="000A66C7"/>
     <w:rsid w:val="000A683C"/>
+    <w:rsid w:val="000B10E5"/>
+    <w:rsid w:val="000B1A5B"/>
     <w:rsid w:val="000B3ACB"/>
+    <w:rsid w:val="000B6AB0"/>
     <w:rsid w:val="000C11F1"/>
+    <w:rsid w:val="000C1C37"/>
     <w:rsid w:val="000C1D63"/>
+    <w:rsid w:val="000C2A5C"/>
     <w:rsid w:val="000C54ED"/>
+    <w:rsid w:val="000C72CE"/>
     <w:rsid w:val="000D5850"/>
+    <w:rsid w:val="000E3492"/>
     <w:rsid w:val="000E550E"/>
+    <w:rsid w:val="000F607A"/>
+    <w:rsid w:val="0010160C"/>
     <w:rsid w:val="00103A41"/>
     <w:rsid w:val="00104B22"/>
+    <w:rsid w:val="0010555C"/>
+    <w:rsid w:val="0010573B"/>
     <w:rsid w:val="00107608"/>
+    <w:rsid w:val="0011057E"/>
     <w:rsid w:val="00110867"/>
+    <w:rsid w:val="00115BCA"/>
+    <w:rsid w:val="00116274"/>
+    <w:rsid w:val="00116EE9"/>
+    <w:rsid w:val="00120F9B"/>
     <w:rsid w:val="00125A85"/>
+    <w:rsid w:val="001308A1"/>
     <w:rsid w:val="001332A1"/>
+    <w:rsid w:val="0013451C"/>
     <w:rsid w:val="001349CD"/>
+    <w:rsid w:val="001407CA"/>
     <w:rsid w:val="00140DD0"/>
+    <w:rsid w:val="00141D3C"/>
+    <w:rsid w:val="00144D9D"/>
     <w:rsid w:val="00147E55"/>
     <w:rsid w:val="00151641"/>
     <w:rsid w:val="001524EF"/>
+    <w:rsid w:val="00154D0C"/>
+    <w:rsid w:val="0015720C"/>
+    <w:rsid w:val="00160E2B"/>
+    <w:rsid w:val="00161942"/>
     <w:rsid w:val="00163AFB"/>
     <w:rsid w:val="00164425"/>
+    <w:rsid w:val="001679C3"/>
+    <w:rsid w:val="00167B9D"/>
+    <w:rsid w:val="00172760"/>
+    <w:rsid w:val="00174D1C"/>
     <w:rsid w:val="0017544E"/>
     <w:rsid w:val="00175BDF"/>
+    <w:rsid w:val="00175E92"/>
     <w:rsid w:val="001819DD"/>
+    <w:rsid w:val="00186D48"/>
     <w:rsid w:val="00190A8F"/>
     <w:rsid w:val="0019230D"/>
+    <w:rsid w:val="001939CB"/>
     <w:rsid w:val="00193A32"/>
     <w:rsid w:val="001964FD"/>
+    <w:rsid w:val="001A14D2"/>
     <w:rsid w:val="001A5CB7"/>
     <w:rsid w:val="001A7FCD"/>
     <w:rsid w:val="001B1C95"/>
+    <w:rsid w:val="001C2AF2"/>
     <w:rsid w:val="001D0317"/>
     <w:rsid w:val="001D3F40"/>
+    <w:rsid w:val="001D419E"/>
+    <w:rsid w:val="001D452F"/>
     <w:rsid w:val="001E0F1B"/>
+    <w:rsid w:val="001E2153"/>
     <w:rsid w:val="001E49AE"/>
     <w:rsid w:val="001E6691"/>
+    <w:rsid w:val="001F3D00"/>
+    <w:rsid w:val="001F3FE0"/>
     <w:rsid w:val="001F42DF"/>
+    <w:rsid w:val="00200898"/>
     <w:rsid w:val="002033EF"/>
     <w:rsid w:val="002057C2"/>
     <w:rsid w:val="0020582D"/>
+    <w:rsid w:val="0020657D"/>
     <w:rsid w:val="002108B2"/>
     <w:rsid w:val="00210AB2"/>
     <w:rsid w:val="00215F6B"/>
     <w:rsid w:val="002164B7"/>
+    <w:rsid w:val="00216A0A"/>
     <w:rsid w:val="00216C17"/>
+    <w:rsid w:val="00220A89"/>
     <w:rsid w:val="002239D2"/>
     <w:rsid w:val="00225299"/>
     <w:rsid w:val="00225764"/>
+    <w:rsid w:val="00227973"/>
     <w:rsid w:val="00227CB0"/>
     <w:rsid w:val="0023419F"/>
+    <w:rsid w:val="00241AD6"/>
+    <w:rsid w:val="00241BD6"/>
     <w:rsid w:val="00243D06"/>
+    <w:rsid w:val="00245A0B"/>
+    <w:rsid w:val="00247659"/>
     <w:rsid w:val="002476EC"/>
     <w:rsid w:val="002517BE"/>
     <w:rsid w:val="002537E3"/>
+    <w:rsid w:val="00254681"/>
+    <w:rsid w:val="002556FD"/>
+    <w:rsid w:val="002561F7"/>
     <w:rsid w:val="00261401"/>
     <w:rsid w:val="0026276A"/>
     <w:rsid w:val="0026485A"/>
     <w:rsid w:val="00266072"/>
+    <w:rsid w:val="002702B4"/>
     <w:rsid w:val="00273113"/>
+    <w:rsid w:val="00274DA7"/>
+    <w:rsid w:val="002778E1"/>
+    <w:rsid w:val="00280426"/>
     <w:rsid w:val="00282EB7"/>
     <w:rsid w:val="00284670"/>
     <w:rsid w:val="00284FA3"/>
+    <w:rsid w:val="00286DBD"/>
+    <w:rsid w:val="002902F9"/>
     <w:rsid w:val="00296AD5"/>
+    <w:rsid w:val="002A3DE5"/>
     <w:rsid w:val="002A75B9"/>
+    <w:rsid w:val="002B3B53"/>
     <w:rsid w:val="002B62D7"/>
+    <w:rsid w:val="002B73E9"/>
     <w:rsid w:val="002C0EC3"/>
+    <w:rsid w:val="002C19B2"/>
+    <w:rsid w:val="002C2499"/>
     <w:rsid w:val="002C2D26"/>
+    <w:rsid w:val="002C3C12"/>
     <w:rsid w:val="002C40DC"/>
+    <w:rsid w:val="002C5CFF"/>
+    <w:rsid w:val="002C61B5"/>
+    <w:rsid w:val="002D046B"/>
     <w:rsid w:val="002D123E"/>
     <w:rsid w:val="002D5142"/>
     <w:rsid w:val="002E1AAF"/>
+    <w:rsid w:val="002E5866"/>
     <w:rsid w:val="002E5AF0"/>
     <w:rsid w:val="002E61BE"/>
+    <w:rsid w:val="002F293C"/>
     <w:rsid w:val="002F5938"/>
+    <w:rsid w:val="002F6132"/>
+    <w:rsid w:val="0030091F"/>
+    <w:rsid w:val="00304778"/>
+    <w:rsid w:val="00304A25"/>
+    <w:rsid w:val="0031419C"/>
+    <w:rsid w:val="00314CED"/>
+    <w:rsid w:val="00325874"/>
     <w:rsid w:val="003269EB"/>
+    <w:rsid w:val="00326D38"/>
     <w:rsid w:val="00333A6F"/>
+    <w:rsid w:val="00343622"/>
     <w:rsid w:val="0034388A"/>
     <w:rsid w:val="00343DE6"/>
+    <w:rsid w:val="00343DFD"/>
     <w:rsid w:val="00344D3A"/>
     <w:rsid w:val="003460A2"/>
     <w:rsid w:val="00352169"/>
     <w:rsid w:val="00352794"/>
+    <w:rsid w:val="00352DA6"/>
     <w:rsid w:val="00356061"/>
+    <w:rsid w:val="00360CD0"/>
+    <w:rsid w:val="00362433"/>
+    <w:rsid w:val="003638BA"/>
     <w:rsid w:val="00370AC3"/>
+    <w:rsid w:val="00373B93"/>
     <w:rsid w:val="003744D8"/>
+    <w:rsid w:val="003745D1"/>
+    <w:rsid w:val="00375E19"/>
     <w:rsid w:val="003764EA"/>
     <w:rsid w:val="0038198C"/>
     <w:rsid w:val="0038456F"/>
     <w:rsid w:val="0038662C"/>
+    <w:rsid w:val="00387DC8"/>
+    <w:rsid w:val="0039327D"/>
+    <w:rsid w:val="0039458C"/>
+    <w:rsid w:val="003A0150"/>
+    <w:rsid w:val="003A0538"/>
+    <w:rsid w:val="003A35F8"/>
+    <w:rsid w:val="003A41D9"/>
     <w:rsid w:val="003B6667"/>
     <w:rsid w:val="003C3736"/>
     <w:rsid w:val="003D361B"/>
     <w:rsid w:val="003D6EA0"/>
     <w:rsid w:val="003D6EB6"/>
+    <w:rsid w:val="003E3957"/>
+    <w:rsid w:val="003E3FCB"/>
     <w:rsid w:val="003E436E"/>
     <w:rsid w:val="003F0E9C"/>
+    <w:rsid w:val="003F30A7"/>
     <w:rsid w:val="003F3913"/>
     <w:rsid w:val="003F3C69"/>
     <w:rsid w:val="003F57CA"/>
     <w:rsid w:val="004015FF"/>
+    <w:rsid w:val="00401D5A"/>
     <w:rsid w:val="00404C69"/>
+    <w:rsid w:val="0041185C"/>
+    <w:rsid w:val="0041278B"/>
     <w:rsid w:val="00414200"/>
     <w:rsid w:val="004154F2"/>
+    <w:rsid w:val="00422B7D"/>
+    <w:rsid w:val="004245C5"/>
+    <w:rsid w:val="00424BBC"/>
+    <w:rsid w:val="004255F8"/>
+    <w:rsid w:val="004264E1"/>
+    <w:rsid w:val="004267BA"/>
     <w:rsid w:val="00430395"/>
+    <w:rsid w:val="004307F1"/>
+    <w:rsid w:val="00431035"/>
     <w:rsid w:val="0043138B"/>
     <w:rsid w:val="004316B8"/>
+    <w:rsid w:val="00431BEA"/>
+    <w:rsid w:val="00432DD0"/>
+    <w:rsid w:val="004407A0"/>
+    <w:rsid w:val="00440978"/>
+    <w:rsid w:val="00442AEB"/>
+    <w:rsid w:val="004432CA"/>
     <w:rsid w:val="00443378"/>
     <w:rsid w:val="00443412"/>
+    <w:rsid w:val="004441F3"/>
+    <w:rsid w:val="00445E65"/>
     <w:rsid w:val="004460E5"/>
+    <w:rsid w:val="004510CA"/>
+    <w:rsid w:val="00451B6A"/>
     <w:rsid w:val="004630F6"/>
+    <w:rsid w:val="004634BE"/>
     <w:rsid w:val="00465CDC"/>
     <w:rsid w:val="00466723"/>
+    <w:rsid w:val="004670E7"/>
+    <w:rsid w:val="00471445"/>
+    <w:rsid w:val="00471FC8"/>
+    <w:rsid w:val="004764F1"/>
     <w:rsid w:val="00476B22"/>
+    <w:rsid w:val="004803CD"/>
+    <w:rsid w:val="00481D24"/>
+    <w:rsid w:val="004844BC"/>
+    <w:rsid w:val="0048780E"/>
+    <w:rsid w:val="00487C23"/>
     <w:rsid w:val="004919B2"/>
     <w:rsid w:val="0049245D"/>
     <w:rsid w:val="0049335D"/>
+    <w:rsid w:val="004966C8"/>
+    <w:rsid w:val="004A00FB"/>
     <w:rsid w:val="004A02E0"/>
     <w:rsid w:val="004A2915"/>
     <w:rsid w:val="004A5860"/>
+    <w:rsid w:val="004B1F33"/>
+    <w:rsid w:val="004B3A3D"/>
+    <w:rsid w:val="004B4453"/>
     <w:rsid w:val="004B5EAE"/>
     <w:rsid w:val="004B60E0"/>
     <w:rsid w:val="004C1003"/>
+    <w:rsid w:val="004C495F"/>
     <w:rsid w:val="004C6B35"/>
+    <w:rsid w:val="004C7839"/>
+    <w:rsid w:val="004C7F9A"/>
+    <w:rsid w:val="004D0AEA"/>
     <w:rsid w:val="004D1AD4"/>
+    <w:rsid w:val="004D2711"/>
     <w:rsid w:val="004D33EB"/>
     <w:rsid w:val="004D7009"/>
     <w:rsid w:val="004E248B"/>
     <w:rsid w:val="004E387F"/>
     <w:rsid w:val="004E4AF9"/>
+    <w:rsid w:val="004E6005"/>
+    <w:rsid w:val="004F1685"/>
     <w:rsid w:val="00510314"/>
     <w:rsid w:val="00512C22"/>
+    <w:rsid w:val="00513CA2"/>
     <w:rsid w:val="005149D5"/>
     <w:rsid w:val="00515273"/>
+    <w:rsid w:val="00516E28"/>
+    <w:rsid w:val="00520490"/>
+    <w:rsid w:val="00523942"/>
     <w:rsid w:val="00524E9B"/>
     <w:rsid w:val="005262FE"/>
+    <w:rsid w:val="00527781"/>
     <w:rsid w:val="00530741"/>
     <w:rsid w:val="00531A8D"/>
+    <w:rsid w:val="00533EC0"/>
     <w:rsid w:val="005352C9"/>
+    <w:rsid w:val="00542115"/>
     <w:rsid w:val="0054318A"/>
+    <w:rsid w:val="005455FF"/>
+    <w:rsid w:val="0054596B"/>
+    <w:rsid w:val="00554756"/>
+    <w:rsid w:val="00563A8D"/>
     <w:rsid w:val="00570091"/>
     <w:rsid w:val="005727AD"/>
+    <w:rsid w:val="00574822"/>
     <w:rsid w:val="0058346E"/>
+    <w:rsid w:val="00587D1A"/>
+    <w:rsid w:val="005951C1"/>
     <w:rsid w:val="00595736"/>
     <w:rsid w:val="005A13A4"/>
     <w:rsid w:val="005A2904"/>
+    <w:rsid w:val="005A4BE4"/>
     <w:rsid w:val="005A6AC3"/>
     <w:rsid w:val="005B40CE"/>
     <w:rsid w:val="005B4BD0"/>
+    <w:rsid w:val="005B75AE"/>
+    <w:rsid w:val="005B7B1B"/>
     <w:rsid w:val="005D2FA8"/>
+    <w:rsid w:val="005D45B8"/>
+    <w:rsid w:val="005D72F1"/>
+    <w:rsid w:val="005E0BB5"/>
     <w:rsid w:val="005E2E97"/>
     <w:rsid w:val="005F0DA7"/>
     <w:rsid w:val="005F1020"/>
+    <w:rsid w:val="005F1FF4"/>
+    <w:rsid w:val="005F3901"/>
     <w:rsid w:val="005F7937"/>
     <w:rsid w:val="0060312A"/>
+    <w:rsid w:val="00604D2B"/>
     <w:rsid w:val="00611224"/>
+    <w:rsid w:val="00611AF7"/>
     <w:rsid w:val="0061590B"/>
     <w:rsid w:val="00616FC8"/>
     <w:rsid w:val="0061749C"/>
+    <w:rsid w:val="00617DEC"/>
     <w:rsid w:val="006245D3"/>
     <w:rsid w:val="00624938"/>
     <w:rsid w:val="00626F72"/>
     <w:rsid w:val="00627F02"/>
     <w:rsid w:val="006305DC"/>
+    <w:rsid w:val="00633C73"/>
+    <w:rsid w:val="00642C7A"/>
+    <w:rsid w:val="0064429C"/>
+    <w:rsid w:val="00653EF8"/>
+    <w:rsid w:val="006545D2"/>
     <w:rsid w:val="00655FA1"/>
+    <w:rsid w:val="0065647C"/>
     <w:rsid w:val="006619D0"/>
     <w:rsid w:val="00671A12"/>
+    <w:rsid w:val="00674C68"/>
     <w:rsid w:val="00676901"/>
+    <w:rsid w:val="006769F3"/>
     <w:rsid w:val="00677BE8"/>
+    <w:rsid w:val="00681809"/>
     <w:rsid w:val="0068704F"/>
+    <w:rsid w:val="00692726"/>
     <w:rsid w:val="00696B1C"/>
     <w:rsid w:val="006975DB"/>
+    <w:rsid w:val="006A04A9"/>
+    <w:rsid w:val="006A1501"/>
+    <w:rsid w:val="006B09E4"/>
+    <w:rsid w:val="006B50A7"/>
     <w:rsid w:val="006B6AB9"/>
+    <w:rsid w:val="006C3ACB"/>
     <w:rsid w:val="006C4255"/>
     <w:rsid w:val="006C6204"/>
     <w:rsid w:val="006C7642"/>
     <w:rsid w:val="006D4026"/>
     <w:rsid w:val="006D52A2"/>
     <w:rsid w:val="006D52DE"/>
     <w:rsid w:val="006D5B20"/>
+    <w:rsid w:val="006E017A"/>
+    <w:rsid w:val="006E1774"/>
     <w:rsid w:val="006E6C15"/>
+    <w:rsid w:val="006F2B09"/>
+    <w:rsid w:val="006F40F2"/>
+    <w:rsid w:val="006F5F5C"/>
+    <w:rsid w:val="00702AC1"/>
+    <w:rsid w:val="007078BD"/>
+    <w:rsid w:val="00710EC9"/>
     <w:rsid w:val="007110FD"/>
     <w:rsid w:val="00711330"/>
+    <w:rsid w:val="0071293B"/>
     <w:rsid w:val="007139E0"/>
     <w:rsid w:val="007147D5"/>
     <w:rsid w:val="00716F6C"/>
+    <w:rsid w:val="00723ED6"/>
     <w:rsid w:val="00725691"/>
     <w:rsid w:val="007278ED"/>
     <w:rsid w:val="00730D24"/>
+    <w:rsid w:val="00730F3C"/>
     <w:rsid w:val="00733D44"/>
+    <w:rsid w:val="00734FDD"/>
+    <w:rsid w:val="007401CC"/>
+    <w:rsid w:val="00741EEE"/>
+    <w:rsid w:val="00742D49"/>
+    <w:rsid w:val="007470E4"/>
+    <w:rsid w:val="007472A4"/>
     <w:rsid w:val="00747C6C"/>
     <w:rsid w:val="00747C93"/>
+    <w:rsid w:val="00754571"/>
     <w:rsid w:val="0075718E"/>
     <w:rsid w:val="00757B50"/>
+    <w:rsid w:val="00761A3F"/>
     <w:rsid w:val="00763E4A"/>
+    <w:rsid w:val="007660C0"/>
+    <w:rsid w:val="00772C54"/>
+    <w:rsid w:val="0077547B"/>
     <w:rsid w:val="00775814"/>
     <w:rsid w:val="00777C4A"/>
     <w:rsid w:val="007944FF"/>
     <w:rsid w:val="007962CE"/>
     <w:rsid w:val="00796C6E"/>
+    <w:rsid w:val="007A242D"/>
+    <w:rsid w:val="007A262D"/>
     <w:rsid w:val="007A2D28"/>
     <w:rsid w:val="007A3012"/>
     <w:rsid w:val="007A31C5"/>
     <w:rsid w:val="007A4C34"/>
     <w:rsid w:val="007A720C"/>
+    <w:rsid w:val="007A736A"/>
     <w:rsid w:val="007B2F75"/>
     <w:rsid w:val="007B46E1"/>
     <w:rsid w:val="007B4E04"/>
     <w:rsid w:val="007C0AE2"/>
+    <w:rsid w:val="007C1F1E"/>
     <w:rsid w:val="007C32C9"/>
+    <w:rsid w:val="007C405F"/>
     <w:rsid w:val="007D0066"/>
+    <w:rsid w:val="007D2FF1"/>
     <w:rsid w:val="007D5359"/>
+    <w:rsid w:val="007D79A8"/>
     <w:rsid w:val="007E0FAD"/>
+    <w:rsid w:val="007E5611"/>
+    <w:rsid w:val="007E685E"/>
+    <w:rsid w:val="007F1134"/>
     <w:rsid w:val="007F266F"/>
     <w:rsid w:val="007F6776"/>
     <w:rsid w:val="00803359"/>
+    <w:rsid w:val="008045D4"/>
+    <w:rsid w:val="008067D9"/>
+    <w:rsid w:val="00806BDE"/>
+    <w:rsid w:val="00810BFD"/>
     <w:rsid w:val="00811F40"/>
     <w:rsid w:val="00814028"/>
+    <w:rsid w:val="008145C7"/>
+    <w:rsid w:val="00815C50"/>
     <w:rsid w:val="008205AE"/>
     <w:rsid w:val="008205FD"/>
+    <w:rsid w:val="00823D80"/>
+    <w:rsid w:val="0082404F"/>
+    <w:rsid w:val="00824963"/>
+    <w:rsid w:val="00827775"/>
+    <w:rsid w:val="0083256E"/>
     <w:rsid w:val="00832BD9"/>
+    <w:rsid w:val="0083316A"/>
+    <w:rsid w:val="00842359"/>
     <w:rsid w:val="008465DC"/>
+    <w:rsid w:val="008530FF"/>
+    <w:rsid w:val="008531B6"/>
+    <w:rsid w:val="00857194"/>
     <w:rsid w:val="0086005F"/>
+    <w:rsid w:val="008600A0"/>
+    <w:rsid w:val="00862E32"/>
     <w:rsid w:val="0086340E"/>
     <w:rsid w:val="00864D38"/>
+    <w:rsid w:val="00864FE6"/>
     <w:rsid w:val="00873BE2"/>
+    <w:rsid w:val="00875434"/>
     <w:rsid w:val="0087682B"/>
     <w:rsid w:val="008820B6"/>
     <w:rsid w:val="00884017"/>
+    <w:rsid w:val="00886D7A"/>
+    <w:rsid w:val="0089330B"/>
     <w:rsid w:val="00896F4A"/>
+    <w:rsid w:val="008A3694"/>
+    <w:rsid w:val="008A7C92"/>
+    <w:rsid w:val="008B0932"/>
+    <w:rsid w:val="008B4610"/>
+    <w:rsid w:val="008B6932"/>
+    <w:rsid w:val="008C14FB"/>
+    <w:rsid w:val="008C50E2"/>
     <w:rsid w:val="008C700F"/>
     <w:rsid w:val="008C74ED"/>
     <w:rsid w:val="008C78B9"/>
+    <w:rsid w:val="008D05C6"/>
+    <w:rsid w:val="008D05D1"/>
+    <w:rsid w:val="008D2587"/>
+    <w:rsid w:val="008D4A39"/>
     <w:rsid w:val="008D7080"/>
+    <w:rsid w:val="008D70C5"/>
     <w:rsid w:val="008D7634"/>
+    <w:rsid w:val="008E0F09"/>
     <w:rsid w:val="008E4486"/>
+    <w:rsid w:val="008E4832"/>
+    <w:rsid w:val="008E554F"/>
     <w:rsid w:val="008E7A1B"/>
+    <w:rsid w:val="008F2D10"/>
+    <w:rsid w:val="008F361F"/>
+    <w:rsid w:val="008F3B36"/>
+    <w:rsid w:val="008F4494"/>
+    <w:rsid w:val="00901167"/>
+    <w:rsid w:val="0090332D"/>
+    <w:rsid w:val="00904476"/>
+    <w:rsid w:val="00905A4B"/>
+    <w:rsid w:val="0090611B"/>
+    <w:rsid w:val="00906E95"/>
+    <w:rsid w:val="00906EC0"/>
+    <w:rsid w:val="009073E4"/>
+    <w:rsid w:val="00910F84"/>
     <w:rsid w:val="0091105C"/>
+    <w:rsid w:val="0091113B"/>
+    <w:rsid w:val="00912662"/>
+    <w:rsid w:val="00912C8B"/>
+    <w:rsid w:val="0091348B"/>
     <w:rsid w:val="0091388A"/>
+    <w:rsid w:val="0091462C"/>
     <w:rsid w:val="0091751C"/>
+    <w:rsid w:val="009217C9"/>
     <w:rsid w:val="00923E43"/>
     <w:rsid w:val="00926A43"/>
     <w:rsid w:val="00927AD9"/>
     <w:rsid w:val="00934EFC"/>
+    <w:rsid w:val="00935E6C"/>
+    <w:rsid w:val="0093606A"/>
     <w:rsid w:val="00944194"/>
+    <w:rsid w:val="0094607A"/>
+    <w:rsid w:val="00946619"/>
+    <w:rsid w:val="00946890"/>
     <w:rsid w:val="0095061F"/>
+    <w:rsid w:val="00950971"/>
     <w:rsid w:val="009514F9"/>
+    <w:rsid w:val="00956EAA"/>
     <w:rsid w:val="009638C5"/>
+    <w:rsid w:val="00967B09"/>
     <w:rsid w:val="00967C54"/>
+    <w:rsid w:val="0097411E"/>
+    <w:rsid w:val="009745C5"/>
     <w:rsid w:val="0097508F"/>
     <w:rsid w:val="009845FB"/>
+    <w:rsid w:val="00985E74"/>
     <w:rsid w:val="00986261"/>
+    <w:rsid w:val="00986B22"/>
     <w:rsid w:val="00991F34"/>
+    <w:rsid w:val="009921AA"/>
+    <w:rsid w:val="00994C75"/>
     <w:rsid w:val="0099736F"/>
     <w:rsid w:val="009A36DE"/>
+    <w:rsid w:val="009A3CDF"/>
     <w:rsid w:val="009A4242"/>
+    <w:rsid w:val="009A5853"/>
     <w:rsid w:val="009A6328"/>
+    <w:rsid w:val="009B47C8"/>
     <w:rsid w:val="009C3D4A"/>
+    <w:rsid w:val="009C59C9"/>
+    <w:rsid w:val="009C6CED"/>
+    <w:rsid w:val="009D4579"/>
+    <w:rsid w:val="009D7717"/>
+    <w:rsid w:val="009E1DD1"/>
     <w:rsid w:val="009E3543"/>
+    <w:rsid w:val="009E4316"/>
+    <w:rsid w:val="009E5F19"/>
     <w:rsid w:val="009E6EF4"/>
+    <w:rsid w:val="009E790B"/>
     <w:rsid w:val="009F000C"/>
     <w:rsid w:val="009F4D1B"/>
+    <w:rsid w:val="009F5F67"/>
     <w:rsid w:val="009F71E6"/>
+    <w:rsid w:val="009F7E8E"/>
+    <w:rsid w:val="00A01CAF"/>
     <w:rsid w:val="00A02286"/>
+    <w:rsid w:val="00A0285D"/>
     <w:rsid w:val="00A11F8F"/>
     <w:rsid w:val="00A134BE"/>
+    <w:rsid w:val="00A14770"/>
+    <w:rsid w:val="00A151E0"/>
     <w:rsid w:val="00A1619F"/>
+    <w:rsid w:val="00A174DB"/>
+    <w:rsid w:val="00A20E6B"/>
+    <w:rsid w:val="00A20F0D"/>
+    <w:rsid w:val="00A2236D"/>
     <w:rsid w:val="00A31BFD"/>
     <w:rsid w:val="00A42ADD"/>
+    <w:rsid w:val="00A447D3"/>
+    <w:rsid w:val="00A46472"/>
+    <w:rsid w:val="00A46BB1"/>
+    <w:rsid w:val="00A5009E"/>
     <w:rsid w:val="00A509C1"/>
     <w:rsid w:val="00A50A7E"/>
+    <w:rsid w:val="00A54C4A"/>
+    <w:rsid w:val="00A54CAE"/>
     <w:rsid w:val="00A5662A"/>
+    <w:rsid w:val="00A60DBB"/>
+    <w:rsid w:val="00A6213F"/>
+    <w:rsid w:val="00A63972"/>
+    <w:rsid w:val="00A67F87"/>
+    <w:rsid w:val="00A727E6"/>
+    <w:rsid w:val="00A742B5"/>
     <w:rsid w:val="00A757EB"/>
     <w:rsid w:val="00A770F8"/>
+    <w:rsid w:val="00A77D11"/>
+    <w:rsid w:val="00A8386C"/>
+    <w:rsid w:val="00A83FF1"/>
+    <w:rsid w:val="00A844AA"/>
     <w:rsid w:val="00A84711"/>
+    <w:rsid w:val="00A86703"/>
     <w:rsid w:val="00A9449B"/>
     <w:rsid w:val="00A979DB"/>
+    <w:rsid w:val="00AA047D"/>
+    <w:rsid w:val="00AA30EE"/>
     <w:rsid w:val="00AA49C9"/>
     <w:rsid w:val="00AA4FB1"/>
+    <w:rsid w:val="00AA7666"/>
+    <w:rsid w:val="00AB1DAD"/>
+    <w:rsid w:val="00AB77C4"/>
+    <w:rsid w:val="00AC1D66"/>
+    <w:rsid w:val="00AC4A7F"/>
     <w:rsid w:val="00AD019C"/>
     <w:rsid w:val="00AE3E84"/>
     <w:rsid w:val="00AE4B8E"/>
+    <w:rsid w:val="00AE6171"/>
+    <w:rsid w:val="00AF307F"/>
+    <w:rsid w:val="00AF3EDE"/>
+    <w:rsid w:val="00AF7385"/>
+    <w:rsid w:val="00B03083"/>
+    <w:rsid w:val="00B03D73"/>
+    <w:rsid w:val="00B050C8"/>
+    <w:rsid w:val="00B0575D"/>
+    <w:rsid w:val="00B1468F"/>
     <w:rsid w:val="00B17BEE"/>
     <w:rsid w:val="00B17D03"/>
     <w:rsid w:val="00B20C7D"/>
     <w:rsid w:val="00B21BFD"/>
     <w:rsid w:val="00B22238"/>
+    <w:rsid w:val="00B223A7"/>
     <w:rsid w:val="00B23651"/>
+    <w:rsid w:val="00B274D4"/>
     <w:rsid w:val="00B309D2"/>
     <w:rsid w:val="00B400E7"/>
     <w:rsid w:val="00B40A31"/>
+    <w:rsid w:val="00B42C38"/>
+    <w:rsid w:val="00B43A17"/>
+    <w:rsid w:val="00B45621"/>
     <w:rsid w:val="00B4778F"/>
+    <w:rsid w:val="00B52620"/>
+    <w:rsid w:val="00B55C15"/>
+    <w:rsid w:val="00B5607C"/>
+    <w:rsid w:val="00B56499"/>
     <w:rsid w:val="00B56A2D"/>
     <w:rsid w:val="00B57785"/>
+    <w:rsid w:val="00B6134A"/>
+    <w:rsid w:val="00B6143A"/>
+    <w:rsid w:val="00B645C3"/>
+    <w:rsid w:val="00B65393"/>
     <w:rsid w:val="00B67E2A"/>
     <w:rsid w:val="00B73C67"/>
     <w:rsid w:val="00B75801"/>
     <w:rsid w:val="00B772A6"/>
     <w:rsid w:val="00B84E89"/>
+    <w:rsid w:val="00B96D1F"/>
     <w:rsid w:val="00BA241A"/>
+    <w:rsid w:val="00BA4EAB"/>
+    <w:rsid w:val="00BA6E69"/>
     <w:rsid w:val="00BA7757"/>
+    <w:rsid w:val="00BB1CE4"/>
     <w:rsid w:val="00BB4AD0"/>
     <w:rsid w:val="00BB5979"/>
     <w:rsid w:val="00BB625C"/>
     <w:rsid w:val="00BC4235"/>
     <w:rsid w:val="00BC5FDA"/>
     <w:rsid w:val="00BC613D"/>
+    <w:rsid w:val="00BC6756"/>
     <w:rsid w:val="00BD2039"/>
+    <w:rsid w:val="00BD2305"/>
     <w:rsid w:val="00BD32B6"/>
+    <w:rsid w:val="00BD71C9"/>
+    <w:rsid w:val="00BE12CB"/>
+    <w:rsid w:val="00BE157A"/>
+    <w:rsid w:val="00BE3AC0"/>
     <w:rsid w:val="00BE602C"/>
     <w:rsid w:val="00BF06B0"/>
+    <w:rsid w:val="00BF0C5F"/>
+    <w:rsid w:val="00BF5524"/>
+    <w:rsid w:val="00BF7114"/>
+    <w:rsid w:val="00C01C37"/>
     <w:rsid w:val="00C0402E"/>
+    <w:rsid w:val="00C06147"/>
     <w:rsid w:val="00C06832"/>
     <w:rsid w:val="00C06A8C"/>
+    <w:rsid w:val="00C06B57"/>
     <w:rsid w:val="00C119AD"/>
     <w:rsid w:val="00C17F22"/>
+    <w:rsid w:val="00C20E2D"/>
+    <w:rsid w:val="00C21562"/>
     <w:rsid w:val="00C21EFC"/>
+    <w:rsid w:val="00C23498"/>
+    <w:rsid w:val="00C35D4C"/>
+    <w:rsid w:val="00C37E67"/>
     <w:rsid w:val="00C4046F"/>
     <w:rsid w:val="00C42572"/>
     <w:rsid w:val="00C5172E"/>
     <w:rsid w:val="00C51AD3"/>
+    <w:rsid w:val="00C54A33"/>
     <w:rsid w:val="00C5612D"/>
+    <w:rsid w:val="00C63212"/>
+    <w:rsid w:val="00C63979"/>
     <w:rsid w:val="00C65FFA"/>
     <w:rsid w:val="00C66BBC"/>
     <w:rsid w:val="00C703DD"/>
+    <w:rsid w:val="00C732E2"/>
+    <w:rsid w:val="00C73344"/>
+    <w:rsid w:val="00C73826"/>
     <w:rsid w:val="00C76AEB"/>
+    <w:rsid w:val="00C77795"/>
+    <w:rsid w:val="00C83A30"/>
     <w:rsid w:val="00C84A23"/>
+    <w:rsid w:val="00C862E8"/>
     <w:rsid w:val="00C8730D"/>
     <w:rsid w:val="00C92123"/>
     <w:rsid w:val="00C92759"/>
+    <w:rsid w:val="00C93A27"/>
+    <w:rsid w:val="00C95099"/>
+    <w:rsid w:val="00C95B66"/>
     <w:rsid w:val="00C979DE"/>
+    <w:rsid w:val="00CA271C"/>
+    <w:rsid w:val="00CA2891"/>
     <w:rsid w:val="00CA4E9D"/>
     <w:rsid w:val="00CB23A7"/>
     <w:rsid w:val="00CB3679"/>
+    <w:rsid w:val="00CC3A0B"/>
     <w:rsid w:val="00CC528E"/>
+    <w:rsid w:val="00CC536E"/>
     <w:rsid w:val="00CC5C52"/>
     <w:rsid w:val="00CD1FE9"/>
+    <w:rsid w:val="00CD229B"/>
     <w:rsid w:val="00CD287F"/>
     <w:rsid w:val="00CD425F"/>
+    <w:rsid w:val="00CD5077"/>
+    <w:rsid w:val="00CE022D"/>
     <w:rsid w:val="00CE2A1B"/>
+    <w:rsid w:val="00CE34ED"/>
+    <w:rsid w:val="00CE3573"/>
+    <w:rsid w:val="00CE6ACF"/>
     <w:rsid w:val="00CF0C40"/>
     <w:rsid w:val="00CF35A7"/>
+    <w:rsid w:val="00D00371"/>
     <w:rsid w:val="00D10506"/>
+    <w:rsid w:val="00D10E8A"/>
+    <w:rsid w:val="00D1201F"/>
     <w:rsid w:val="00D12232"/>
     <w:rsid w:val="00D137A6"/>
     <w:rsid w:val="00D14E6B"/>
     <w:rsid w:val="00D15509"/>
+    <w:rsid w:val="00D16F41"/>
+    <w:rsid w:val="00D203D0"/>
+    <w:rsid w:val="00D2458C"/>
+    <w:rsid w:val="00D26729"/>
     <w:rsid w:val="00D27938"/>
+    <w:rsid w:val="00D354B5"/>
+    <w:rsid w:val="00D40B76"/>
+    <w:rsid w:val="00D40C57"/>
+    <w:rsid w:val="00D4257A"/>
     <w:rsid w:val="00D466EC"/>
+    <w:rsid w:val="00D46B2A"/>
     <w:rsid w:val="00D46D1F"/>
     <w:rsid w:val="00D5026E"/>
+    <w:rsid w:val="00D5090F"/>
+    <w:rsid w:val="00D53405"/>
+    <w:rsid w:val="00D537B9"/>
+    <w:rsid w:val="00D53B45"/>
+    <w:rsid w:val="00D56096"/>
+    <w:rsid w:val="00D567B7"/>
+    <w:rsid w:val="00D5759A"/>
+    <w:rsid w:val="00D5775F"/>
     <w:rsid w:val="00D579A5"/>
+    <w:rsid w:val="00D607C8"/>
+    <w:rsid w:val="00D6666E"/>
+    <w:rsid w:val="00D67722"/>
+    <w:rsid w:val="00D677E4"/>
+    <w:rsid w:val="00D70249"/>
+    <w:rsid w:val="00D7113B"/>
     <w:rsid w:val="00D74B47"/>
     <w:rsid w:val="00D81C38"/>
+    <w:rsid w:val="00D824E7"/>
+    <w:rsid w:val="00D84AA7"/>
+    <w:rsid w:val="00D85A08"/>
     <w:rsid w:val="00D92A56"/>
     <w:rsid w:val="00D94844"/>
+    <w:rsid w:val="00D95543"/>
+    <w:rsid w:val="00D96379"/>
+    <w:rsid w:val="00D964A7"/>
     <w:rsid w:val="00D96B78"/>
+    <w:rsid w:val="00DA1401"/>
+    <w:rsid w:val="00DA22BB"/>
+    <w:rsid w:val="00DA2766"/>
     <w:rsid w:val="00DA5504"/>
+    <w:rsid w:val="00DB12F7"/>
+    <w:rsid w:val="00DB1C98"/>
     <w:rsid w:val="00DB24EA"/>
     <w:rsid w:val="00DB5069"/>
     <w:rsid w:val="00DB5A5B"/>
+    <w:rsid w:val="00DB7466"/>
     <w:rsid w:val="00DC1AEB"/>
     <w:rsid w:val="00DD2C3C"/>
+    <w:rsid w:val="00DD4228"/>
     <w:rsid w:val="00DD6AB7"/>
+    <w:rsid w:val="00DD702B"/>
     <w:rsid w:val="00DE0A91"/>
+    <w:rsid w:val="00DE0EB3"/>
+    <w:rsid w:val="00DE18FF"/>
     <w:rsid w:val="00DE40C6"/>
     <w:rsid w:val="00DE78CB"/>
+    <w:rsid w:val="00DF31DA"/>
     <w:rsid w:val="00DF5201"/>
+    <w:rsid w:val="00DF66C4"/>
+    <w:rsid w:val="00E020DB"/>
     <w:rsid w:val="00E0258C"/>
+    <w:rsid w:val="00E03AA3"/>
     <w:rsid w:val="00E03FAA"/>
+    <w:rsid w:val="00E04343"/>
+    <w:rsid w:val="00E0505D"/>
+    <w:rsid w:val="00E06C4F"/>
+    <w:rsid w:val="00E1404A"/>
     <w:rsid w:val="00E14C9C"/>
+    <w:rsid w:val="00E30161"/>
+    <w:rsid w:val="00E30C78"/>
     <w:rsid w:val="00E3166D"/>
     <w:rsid w:val="00E31DE7"/>
+    <w:rsid w:val="00E33AA1"/>
     <w:rsid w:val="00E36DD9"/>
+    <w:rsid w:val="00E41036"/>
+    <w:rsid w:val="00E427F6"/>
     <w:rsid w:val="00E56470"/>
+    <w:rsid w:val="00E65EAB"/>
     <w:rsid w:val="00E6644C"/>
+    <w:rsid w:val="00E67EA3"/>
     <w:rsid w:val="00E70ADD"/>
+    <w:rsid w:val="00E73430"/>
+    <w:rsid w:val="00E73DDD"/>
+    <w:rsid w:val="00E7760C"/>
     <w:rsid w:val="00E77CA4"/>
+    <w:rsid w:val="00E80516"/>
     <w:rsid w:val="00E805AB"/>
+    <w:rsid w:val="00E82A63"/>
+    <w:rsid w:val="00E82F11"/>
+    <w:rsid w:val="00E82FC6"/>
     <w:rsid w:val="00E8544E"/>
+    <w:rsid w:val="00E85C35"/>
     <w:rsid w:val="00E86146"/>
     <w:rsid w:val="00E86EE0"/>
+    <w:rsid w:val="00E90FAA"/>
+    <w:rsid w:val="00E92A9D"/>
+    <w:rsid w:val="00E92D35"/>
+    <w:rsid w:val="00E93BAB"/>
+    <w:rsid w:val="00E96213"/>
     <w:rsid w:val="00E968E1"/>
+    <w:rsid w:val="00E97E67"/>
+    <w:rsid w:val="00EA0096"/>
+    <w:rsid w:val="00EA01D5"/>
+    <w:rsid w:val="00EA0A88"/>
     <w:rsid w:val="00EA27CD"/>
+    <w:rsid w:val="00EA3E97"/>
+    <w:rsid w:val="00EA495A"/>
+    <w:rsid w:val="00EA7C05"/>
+    <w:rsid w:val="00EB0BF2"/>
     <w:rsid w:val="00EB1D40"/>
+    <w:rsid w:val="00EC35D5"/>
+    <w:rsid w:val="00EC3703"/>
+    <w:rsid w:val="00EC3BEC"/>
     <w:rsid w:val="00EC49F2"/>
+    <w:rsid w:val="00EC4C6A"/>
+    <w:rsid w:val="00EC5F70"/>
     <w:rsid w:val="00ED07FA"/>
+    <w:rsid w:val="00ED144D"/>
+    <w:rsid w:val="00ED1A16"/>
+    <w:rsid w:val="00ED28F3"/>
+    <w:rsid w:val="00ED382B"/>
+    <w:rsid w:val="00ED6652"/>
+    <w:rsid w:val="00EE47BA"/>
+    <w:rsid w:val="00EE6C6F"/>
     <w:rsid w:val="00EE7838"/>
     <w:rsid w:val="00EF73B7"/>
+    <w:rsid w:val="00F01295"/>
+    <w:rsid w:val="00F06616"/>
     <w:rsid w:val="00F20F3A"/>
+    <w:rsid w:val="00F24F82"/>
     <w:rsid w:val="00F2589A"/>
     <w:rsid w:val="00F30ABB"/>
     <w:rsid w:val="00F342F6"/>
+    <w:rsid w:val="00F4025A"/>
+    <w:rsid w:val="00F4162D"/>
     <w:rsid w:val="00F45946"/>
     <w:rsid w:val="00F45F39"/>
+    <w:rsid w:val="00F46C40"/>
     <w:rsid w:val="00F5178C"/>
     <w:rsid w:val="00F5274F"/>
     <w:rsid w:val="00F52AF1"/>
+    <w:rsid w:val="00F53247"/>
+    <w:rsid w:val="00F5363B"/>
     <w:rsid w:val="00F55743"/>
+    <w:rsid w:val="00F5708A"/>
     <w:rsid w:val="00F61FFC"/>
     <w:rsid w:val="00F66327"/>
+    <w:rsid w:val="00F72828"/>
+    <w:rsid w:val="00F739E4"/>
     <w:rsid w:val="00F867B2"/>
+    <w:rsid w:val="00F87702"/>
     <w:rsid w:val="00F921A1"/>
     <w:rsid w:val="00F92A69"/>
     <w:rsid w:val="00FA1100"/>
+    <w:rsid w:val="00FA1EA9"/>
+    <w:rsid w:val="00FA259F"/>
+    <w:rsid w:val="00FA7993"/>
     <w:rsid w:val="00FB1F56"/>
+    <w:rsid w:val="00FB2009"/>
     <w:rsid w:val="00FB3557"/>
     <w:rsid w:val="00FB46BE"/>
     <w:rsid w:val="00FC3601"/>
+    <w:rsid w:val="00FC527A"/>
+    <w:rsid w:val="00FD0385"/>
+    <w:rsid w:val="00FD2AF1"/>
+    <w:rsid w:val="00FD40D0"/>
+    <w:rsid w:val="00FD5C80"/>
     <w:rsid w:val="00FE1C0F"/>
+    <w:rsid w:val="00FE2F14"/>
     <w:rsid w:val="00FE7065"/>
     <w:rsid w:val="00FF02D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -13555,83 +15855,121 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="RSBCSubtitle"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00956EAA"/>
     <w:pPr>
-      <w:spacing w:line="301" w:lineRule="exact"/>
-      <w:ind w:left="28"/>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:right="1181"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="RHDPara12D"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="006A1501"/>
     <w:pPr>
-      <w:spacing w:before="62"/>
-      <w:ind w:left="216"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="RHDPara12D"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80516"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="RHDPara12D"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80516"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="1180" w:firstLine="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007B46E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
@@ -13854,59 +16192,83 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E968E1"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007B46E1"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E80516"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E80516"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@state.ma.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBachstein@capecodhealth.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MBachstein@capecodhealth.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DPH.DON@state.ma.us" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14148,87 +16510,94 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2589</Words>
-  <Characters>14762</Characters>
+  <Words>2604</Words>
+  <Characters>14843</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Mill Brook Application form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17317</CharactersWithSpaces>
+  <CharactersWithSpaces>17413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Sturdy Health Application form</dc:title>
   <dc:creator>B&amp;S</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-06-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-06-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 23.1.206</vt:lpwstr>
   </property>
 </Properties>
 </file>