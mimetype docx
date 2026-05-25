--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -884,57 +884,57 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Boston, MA 02110-2012</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404987CB" w14:textId="77777777" w:rsidR="00077D7C" w:rsidRPr="00AD0CCA" w:rsidRDefault="00077D7C" w:rsidP="00491915">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Calibri" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F471322" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="008B45E3" w:rsidRDefault="00D508B1" w:rsidP="0044170B">
+    <w:p w14:paraId="0F471322" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="00D72087" w:rsidRDefault="00D508B1" w:rsidP="0044170B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4894" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3618"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="1920"/>
         <w:gridCol w:w="1806"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="3670"/>
       </w:tblGrid>
@@ -2621,91 +2621,90 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CE2B3C" w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F93400B" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="008B45E3" w:rsidRDefault="00D508B1" w:rsidP="00360FC1">
+    <w:p w14:paraId="5F93400B" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="00D72087" w:rsidRDefault="00D508B1" w:rsidP="00360FC1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4906" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2210"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="343"/>
         <w:gridCol w:w="1983"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="2208"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B45E3" w:rsidRPr="00C772D7" w14:paraId="404987F9" w14:textId="77777777" w:rsidTr="00494CDC">
         <w:trPr>
           <w:trHeight w:val="1008"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987F0" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="008274C9" w:rsidRDefault="008B45E3" w:rsidP="009901B7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008274C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>State ID #</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2850,51 +2849,50 @@
           <w:p w14:paraId="404987F3" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="008274C9" w:rsidRDefault="008B45E3" w:rsidP="003C020D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008274C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>was issued</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987F4" w14:textId="77316830" w:rsidR="008B45E3" w:rsidRPr="008274C9" w:rsidRDefault="008B45E3" w:rsidP="00200702">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008274C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Re</w:t>
             </w:r>
             <w:r w:rsidR="000C2BD8" w:rsidRPr="008274C9">
               <w:rPr>
@@ -2961,51 +2959,50 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Payable to “Commonwealth of Massachusetts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987F6" w14:textId="72D2CED1" w:rsidR="008B45E3" w:rsidRPr="008274C9" w:rsidRDefault="008B45E3" w:rsidP="009F50E1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008274C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Check </w:t>
             </w:r>
             <w:r w:rsidR="00CD1E67" w:rsidRPr="008274C9">
               <w:rPr>
@@ -3083,51 +3080,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008274C9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DPS use only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B45E3" w:rsidRPr="00C772D7" w14:paraId="404987FF" w14:textId="77777777" w:rsidTr="00494CDC">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987FA" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="00C632E3" w:rsidRDefault="003C45CF" w:rsidP="008B45E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text57"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3301,77 +3297,75 @@
             </w:r>
             <w:r w:rsidR="008B45E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987FC" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="008B45E3" w:rsidRDefault="00077D7C" w:rsidP="00CD1E67">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="404987FD" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="00C632E3" w:rsidRDefault="003C45CF" w:rsidP="008B45E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C632E3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text41"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3459,120 +3453,124 @@
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="404987FE" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="00C772D7" w:rsidRDefault="008B45E3" w:rsidP="00891316">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00571377" w:rsidRPr="00C772D7" w14:paraId="40498802" w14:textId="77777777" w:rsidTr="008B45E3">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40498800" w14:textId="77777777" w:rsidR="00571377" w:rsidRPr="00D12D4E" w:rsidRDefault="00571377" w:rsidP="00D12D4E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Fee </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2845" w:type="pct"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40498801" w14:textId="77777777" w:rsidR="00571377" w:rsidRPr="00077D7C" w:rsidRDefault="00077D7C" w:rsidP="00891316">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00077D7C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>$200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5864A8B1" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="001750D0" w:rsidRDefault="00D508B1" w:rsidP="00F261D1">
+    <w:p w14:paraId="5864A8B1" w14:textId="77777777" w:rsidR="00D508B1" w:rsidRPr="00D72087" w:rsidRDefault="00D508B1" w:rsidP="00F261D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40498804" w14:textId="54AA5817" w:rsidR="008B45E3" w:rsidRPr="00A37163" w:rsidRDefault="008B45E3" w:rsidP="00CD1E67">
+    <w:p w14:paraId="7DF2E8D5" w14:textId="711D4674" w:rsidR="00A74C47" w:rsidRDefault="008B45E3" w:rsidP="00D24752">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>You must submit one application for each elevator</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The </w:t>
       </w:r>
       <w:r w:rsidR="00077D7C" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -3707,130 +3705,157 @@
       </w:r>
       <w:r w:rsidR="008A00AB">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, or</w:t>
       </w:r>
       <w:r w:rsidR="00757B3E" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ensure a timely </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00757B3E" w:rsidRPr="00A37163">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00757B3E" w:rsidRPr="00D72087">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>application</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t xml:space="preserve">ensure a timely application we strongly recommend that you apply </w:t>
+      </w:r>
+      <w:r w:rsidR="00757B3E" w:rsidRPr="00D72087">
+        <w:rPr>
+          <w:rStyle w:val="contextualspellingandgrammarerror"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> we strongly recommend that you apply </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="contextualspellingandgrammarerror"/>
+        <w:t>on line</w:t>
+      </w:r>
+      <w:r w:rsidR="00757B3E" w:rsidRPr="00D72087">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>on line</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00757B3E" w:rsidRPr="00A37163">
+        <w:t xml:space="preserve"> through our (IPS) Inspection and Permitting System Customer Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24752">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through our (IPS) Inspection and Permitting System Customer Portal.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00757B3E" w:rsidRPr="00A37163">
+        <w:t xml:space="preserve"> at this</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24752" w:rsidRPr="00D72087">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>https://massdpsportal.secure.force.com</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00D72087" w:rsidRPr="00D72087">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>LINK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D72087">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40498805" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="00A37163" w:rsidRDefault="008B45E3" w:rsidP="00CD1E67">
+    <w:p w14:paraId="40498805" w14:textId="77777777" w:rsidR="008B45E3" w:rsidRPr="00D72087" w:rsidRDefault="008B45E3" w:rsidP="00CD1E67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40498806" w14:textId="73ADFE82" w:rsidR="002927DF" w:rsidRPr="00A37163" w:rsidRDefault="00AD1687" w:rsidP="00CD1E67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The elevator will be scheduled for </w:t>
       </w:r>
       <w:r w:rsidR="005C725A" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -4019,69 +4044,58 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Failure </w:t>
       </w:r>
       <w:r w:rsidR="00CE2B3C" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="005C725A" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">submit </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reinspection</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">reinspection </w:t>
       </w:r>
       <w:r w:rsidR="005C725A" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>fee on time</w:t>
       </w:r>
       <w:r w:rsidR="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="005C725A" w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5094,73 +5108,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00A37163">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ompany.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="683C0F8F" w14:textId="77777777" w:rsidR="00301C98" w:rsidRPr="00A37163" w:rsidRDefault="00301C98" w:rsidP="00A01510">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00301C98" w:rsidRPr="00A37163" w:rsidSect="00360FC1">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00301C98" w:rsidRPr="00A37163" w:rsidSect="007F77AE">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="288" w:right="475" w:bottom="547" w:left="490" w:header="864" w:footer="432" w:gutter="0"/>
-      <w:paperSrc w:first="15" w:other="15"/>
+      <w:pgMar w:top="576" w:right="475" w:bottom="547" w:left="490" w:header="864" w:footer="432" w:gutter="0"/>
+      <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4651B1B3" w14:textId="77777777" w:rsidR="00570C0F" w:rsidRDefault="00570C0F" w:rsidP="00891316">
+    <w:p w14:paraId="4B0401AC" w14:textId="77777777" w:rsidR="00157222" w:rsidRDefault="00157222" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="712FC879" w14:textId="77777777" w:rsidR="00570C0F" w:rsidRDefault="00570C0F" w:rsidP="00891316">
+    <w:p w14:paraId="4BC381D8" w14:textId="77777777" w:rsidR="00157222" w:rsidRDefault="00157222" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5217,132 +5231,155 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4049881C" w14:textId="26B5B03A" w:rsidR="004A0453" w:rsidRPr="00CC5C31" w:rsidRDefault="00CC5C31" w:rsidP="00CC5C31">
+  <w:p w14:paraId="4049881C" w14:textId="7798012F" w:rsidR="004A0453" w:rsidRPr="00CC5C31" w:rsidRDefault="00CC5C31" w:rsidP="00CC5C31">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                                             </w:t>
+      <w:t xml:space="preserve">                                                                                                                         </w:t>
+    </w:r>
+    <w:r w:rsidR="00D24752">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="004A0453" w:rsidRPr="00CC5C31">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t>Application for Elevator 90</w:t>
     </w:r>
     <w:r w:rsidR="00CD1E67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="004A0453" w:rsidRPr="00CC5C31">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t>Day Re</w:t>
     </w:r>
     <w:r w:rsidR="00CD1E67">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidR="004A0453" w:rsidRPr="00CC5C31">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">nspection </w:t>
     </w:r>
     <w:r w:rsidR="00077D7C" w:rsidRPr="00CC5C31">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="000C2BD8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>March 17, 2025</w:t>
+      <w:t xml:space="preserve">March </w:t>
+    </w:r>
+    <w:r w:rsidR="00D24752">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t>11, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56BBCA53" w14:textId="77777777" w:rsidR="00570C0F" w:rsidRDefault="00570C0F" w:rsidP="00891316">
+    <w:p w14:paraId="4CB09645" w14:textId="77777777" w:rsidR="00157222" w:rsidRDefault="00157222" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="285BBA7B" w14:textId="77777777" w:rsidR="00570C0F" w:rsidRDefault="00570C0F" w:rsidP="00891316">
+    <w:p w14:paraId="62E08ECC" w14:textId="77777777" w:rsidR="00157222" w:rsidRDefault="00157222" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A0195B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECFAD3FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5556,51 +5593,51 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1627542336">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1956594332">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="tqbt/USNZERz/h8v3QgYSR25q0HYaQ40rj06oXNvRuY9HD4IIQQL/OF7amM8SH0HGIMEXysM0OPuhuTKLzhPrQ==" w:salt="wA4jOn/8BBMRWZJrbPlYVA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="uj8GPOjU1bmD9sYRV5m7cty9CkoEzFoH8UWEGsTAmh7aKAfBM62V9HHIXn8Ttxb+Knrs6ur6u9hM2DkiCPpwPg==" w:salt="2fpyOPR9MyNArEeDhIQkIQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -5618,70 +5655,73 @@
     <w:rsid w:val="00083471"/>
     <w:rsid w:val="00087AE5"/>
     <w:rsid w:val="00090F1D"/>
     <w:rsid w:val="000965B0"/>
     <w:rsid w:val="000A47BB"/>
     <w:rsid w:val="000B15AF"/>
     <w:rsid w:val="000C2BD8"/>
     <w:rsid w:val="000C5609"/>
     <w:rsid w:val="000D3FE9"/>
     <w:rsid w:val="000E5403"/>
     <w:rsid w:val="000E5915"/>
     <w:rsid w:val="000F4BF2"/>
     <w:rsid w:val="001010FF"/>
     <w:rsid w:val="00103570"/>
     <w:rsid w:val="00107DA3"/>
     <w:rsid w:val="001270DC"/>
     <w:rsid w:val="00127A20"/>
     <w:rsid w:val="001359AF"/>
     <w:rsid w:val="001361EB"/>
     <w:rsid w:val="001375C4"/>
     <w:rsid w:val="00137ADF"/>
     <w:rsid w:val="001502E1"/>
     <w:rsid w:val="0015049D"/>
     <w:rsid w:val="00154B39"/>
     <w:rsid w:val="00155D4C"/>
+    <w:rsid w:val="00157222"/>
     <w:rsid w:val="00165106"/>
     <w:rsid w:val="00165E80"/>
     <w:rsid w:val="001750D0"/>
     <w:rsid w:val="00183285"/>
     <w:rsid w:val="001921D7"/>
     <w:rsid w:val="001A756E"/>
     <w:rsid w:val="001C15B4"/>
     <w:rsid w:val="001C4AF0"/>
     <w:rsid w:val="001D4639"/>
     <w:rsid w:val="001E09FB"/>
     <w:rsid w:val="001E2185"/>
     <w:rsid w:val="001E67E6"/>
     <w:rsid w:val="001E71F1"/>
+    <w:rsid w:val="001F3152"/>
     <w:rsid w:val="001F7057"/>
     <w:rsid w:val="00200702"/>
     <w:rsid w:val="002105F3"/>
     <w:rsid w:val="00212484"/>
     <w:rsid w:val="00215165"/>
     <w:rsid w:val="00220A6A"/>
     <w:rsid w:val="00220DE6"/>
+    <w:rsid w:val="00230CE5"/>
     <w:rsid w:val="00234613"/>
     <w:rsid w:val="00234E41"/>
     <w:rsid w:val="00251B74"/>
     <w:rsid w:val="00251CF0"/>
     <w:rsid w:val="00252C18"/>
     <w:rsid w:val="00256FDD"/>
     <w:rsid w:val="00257750"/>
     <w:rsid w:val="00260D56"/>
     <w:rsid w:val="00261052"/>
     <w:rsid w:val="00264253"/>
     <w:rsid w:val="002723C5"/>
     <w:rsid w:val="00273332"/>
     <w:rsid w:val="002809F1"/>
     <w:rsid w:val="002927DF"/>
     <w:rsid w:val="002A0325"/>
     <w:rsid w:val="002A550C"/>
     <w:rsid w:val="002A758E"/>
     <w:rsid w:val="002A7DE3"/>
     <w:rsid w:val="002B03E8"/>
     <w:rsid w:val="002B244F"/>
     <w:rsid w:val="002B54BC"/>
     <w:rsid w:val="002B784E"/>
     <w:rsid w:val="002C435E"/>
     <w:rsid w:val="002C4F0D"/>
     <w:rsid w:val="002D08BD"/>
@@ -5746,97 +5786,101 @@
     <w:rsid w:val="00517089"/>
     <w:rsid w:val="00540D00"/>
     <w:rsid w:val="00542810"/>
     <w:rsid w:val="005630E0"/>
     <w:rsid w:val="00570C0F"/>
     <w:rsid w:val="00571377"/>
     <w:rsid w:val="00577564"/>
     <w:rsid w:val="00583430"/>
     <w:rsid w:val="005858E0"/>
     <w:rsid w:val="00592227"/>
     <w:rsid w:val="00596BBC"/>
     <w:rsid w:val="005A1447"/>
     <w:rsid w:val="005A2AAA"/>
     <w:rsid w:val="005B14E8"/>
     <w:rsid w:val="005C23BD"/>
     <w:rsid w:val="005C4A7A"/>
     <w:rsid w:val="005C725A"/>
     <w:rsid w:val="005F1D4E"/>
     <w:rsid w:val="00600414"/>
     <w:rsid w:val="006163D2"/>
     <w:rsid w:val="00636E4F"/>
     <w:rsid w:val="00640647"/>
     <w:rsid w:val="00640AE4"/>
     <w:rsid w:val="006419D7"/>
     <w:rsid w:val="00643B28"/>
+    <w:rsid w:val="006503A2"/>
     <w:rsid w:val="00651389"/>
+    <w:rsid w:val="00663DBF"/>
     <w:rsid w:val="0068075F"/>
     <w:rsid w:val="00682890"/>
     <w:rsid w:val="006A2971"/>
     <w:rsid w:val="006A3F0E"/>
     <w:rsid w:val="006A4087"/>
     <w:rsid w:val="006A54AE"/>
     <w:rsid w:val="006A6EE3"/>
     <w:rsid w:val="006B2DB2"/>
     <w:rsid w:val="006B3145"/>
     <w:rsid w:val="006D0E4A"/>
     <w:rsid w:val="006F75E4"/>
     <w:rsid w:val="00700BB3"/>
     <w:rsid w:val="00702323"/>
     <w:rsid w:val="00705147"/>
     <w:rsid w:val="007162B6"/>
     <w:rsid w:val="0072691E"/>
     <w:rsid w:val="00747413"/>
     <w:rsid w:val="00751980"/>
     <w:rsid w:val="00754913"/>
     <w:rsid w:val="00757B3E"/>
     <w:rsid w:val="00766DBB"/>
     <w:rsid w:val="00774C45"/>
     <w:rsid w:val="00791D3E"/>
     <w:rsid w:val="007972A6"/>
     <w:rsid w:val="007A39BE"/>
     <w:rsid w:val="007A66C8"/>
     <w:rsid w:val="007B521E"/>
     <w:rsid w:val="007C3E96"/>
     <w:rsid w:val="007E1609"/>
+    <w:rsid w:val="007F77AE"/>
     <w:rsid w:val="00800493"/>
     <w:rsid w:val="00800CAD"/>
     <w:rsid w:val="00801829"/>
     <w:rsid w:val="00803311"/>
     <w:rsid w:val="0080542D"/>
     <w:rsid w:val="008164B7"/>
     <w:rsid w:val="00825101"/>
     <w:rsid w:val="008274C9"/>
     <w:rsid w:val="008358E4"/>
     <w:rsid w:val="0083693B"/>
     <w:rsid w:val="00837429"/>
     <w:rsid w:val="00857F43"/>
     <w:rsid w:val="0086041D"/>
     <w:rsid w:val="00861ED5"/>
     <w:rsid w:val="00880AB1"/>
     <w:rsid w:val="00890FE7"/>
     <w:rsid w:val="00891316"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="008963AD"/>
     <w:rsid w:val="008A00AB"/>
     <w:rsid w:val="008A032A"/>
     <w:rsid w:val="008A20F1"/>
     <w:rsid w:val="008B45E3"/>
     <w:rsid w:val="008C5A61"/>
     <w:rsid w:val="008C78D2"/>
     <w:rsid w:val="008D14BB"/>
     <w:rsid w:val="008D4521"/>
     <w:rsid w:val="008D5987"/>
     <w:rsid w:val="008E035C"/>
     <w:rsid w:val="008E53E8"/>
     <w:rsid w:val="008E79CF"/>
     <w:rsid w:val="008F180F"/>
     <w:rsid w:val="00900167"/>
     <w:rsid w:val="0091021F"/>
     <w:rsid w:val="00922685"/>
     <w:rsid w:val="00933ACE"/>
     <w:rsid w:val="009368E4"/>
     <w:rsid w:val="00940987"/>
     <w:rsid w:val="00945EDB"/>
     <w:rsid w:val="009665AC"/>
     <w:rsid w:val="0096755B"/>
     <w:rsid w:val="00967A00"/>
     <w:rsid w:val="009714C7"/>
@@ -5848,50 +5892,51 @@
     <w:rsid w:val="009C082A"/>
     <w:rsid w:val="009D737B"/>
     <w:rsid w:val="009E0538"/>
     <w:rsid w:val="009E25EC"/>
     <w:rsid w:val="009F3364"/>
     <w:rsid w:val="009F398F"/>
     <w:rsid w:val="009F453B"/>
     <w:rsid w:val="009F50E1"/>
     <w:rsid w:val="009F6CD3"/>
     <w:rsid w:val="009F6D9F"/>
     <w:rsid w:val="00A0105E"/>
     <w:rsid w:val="00A01510"/>
     <w:rsid w:val="00A05335"/>
     <w:rsid w:val="00A06028"/>
     <w:rsid w:val="00A063E3"/>
     <w:rsid w:val="00A1534A"/>
     <w:rsid w:val="00A160E8"/>
     <w:rsid w:val="00A302FC"/>
     <w:rsid w:val="00A37163"/>
     <w:rsid w:val="00A3788D"/>
     <w:rsid w:val="00A4164A"/>
     <w:rsid w:val="00A45475"/>
     <w:rsid w:val="00A465AF"/>
     <w:rsid w:val="00A6370D"/>
     <w:rsid w:val="00A64204"/>
+    <w:rsid w:val="00A74C47"/>
     <w:rsid w:val="00AD0CCA"/>
     <w:rsid w:val="00AD1687"/>
     <w:rsid w:val="00AD6F96"/>
     <w:rsid w:val="00AE46DA"/>
     <w:rsid w:val="00AE5A7E"/>
     <w:rsid w:val="00B025F9"/>
     <w:rsid w:val="00B074D5"/>
     <w:rsid w:val="00B13BFF"/>
     <w:rsid w:val="00B26A91"/>
     <w:rsid w:val="00B32578"/>
     <w:rsid w:val="00B336E6"/>
     <w:rsid w:val="00B344D2"/>
     <w:rsid w:val="00B41941"/>
     <w:rsid w:val="00B528D2"/>
     <w:rsid w:val="00B54BC0"/>
     <w:rsid w:val="00B6081C"/>
     <w:rsid w:val="00B648DE"/>
     <w:rsid w:val="00B83AFB"/>
     <w:rsid w:val="00B873A9"/>
     <w:rsid w:val="00B87D10"/>
     <w:rsid w:val="00B906DE"/>
     <w:rsid w:val="00B911A1"/>
     <w:rsid w:val="00BA04EA"/>
     <w:rsid w:val="00BA216C"/>
     <w:rsid w:val="00BB31F8"/>
@@ -5911,57 +5956,59 @@
     <w:rsid w:val="00C772D7"/>
     <w:rsid w:val="00C776DD"/>
     <w:rsid w:val="00C83B02"/>
     <w:rsid w:val="00C87B6A"/>
     <w:rsid w:val="00C93197"/>
     <w:rsid w:val="00C93D00"/>
     <w:rsid w:val="00CA2549"/>
     <w:rsid w:val="00CA2F92"/>
     <w:rsid w:val="00CC5C31"/>
     <w:rsid w:val="00CD1E67"/>
     <w:rsid w:val="00CD6F1E"/>
     <w:rsid w:val="00CE05BC"/>
     <w:rsid w:val="00CE2AC0"/>
     <w:rsid w:val="00CE2B3C"/>
     <w:rsid w:val="00CE4EA9"/>
     <w:rsid w:val="00CF4B44"/>
     <w:rsid w:val="00CF7C09"/>
     <w:rsid w:val="00D02A44"/>
     <w:rsid w:val="00D07008"/>
     <w:rsid w:val="00D11A13"/>
     <w:rsid w:val="00D12D4E"/>
     <w:rsid w:val="00D168B9"/>
     <w:rsid w:val="00D20C5E"/>
     <w:rsid w:val="00D22BEE"/>
     <w:rsid w:val="00D2347C"/>
+    <w:rsid w:val="00D24752"/>
     <w:rsid w:val="00D260FC"/>
     <w:rsid w:val="00D45DFC"/>
     <w:rsid w:val="00D508B1"/>
     <w:rsid w:val="00D53909"/>
     <w:rsid w:val="00D53EED"/>
     <w:rsid w:val="00D54FB4"/>
     <w:rsid w:val="00D65EAF"/>
+    <w:rsid w:val="00D72087"/>
     <w:rsid w:val="00D72730"/>
     <w:rsid w:val="00D819C1"/>
     <w:rsid w:val="00D9303E"/>
     <w:rsid w:val="00D9650E"/>
     <w:rsid w:val="00DB46F1"/>
     <w:rsid w:val="00DD2BFA"/>
     <w:rsid w:val="00DD535F"/>
     <w:rsid w:val="00DD5BC7"/>
     <w:rsid w:val="00DE233E"/>
     <w:rsid w:val="00DE24CA"/>
     <w:rsid w:val="00DE779C"/>
     <w:rsid w:val="00DF0BB3"/>
     <w:rsid w:val="00E122E6"/>
     <w:rsid w:val="00E14B56"/>
     <w:rsid w:val="00E14D20"/>
     <w:rsid w:val="00E25404"/>
     <w:rsid w:val="00E309B9"/>
     <w:rsid w:val="00E329CC"/>
     <w:rsid w:val="00E32EFA"/>
     <w:rsid w:val="00E430E1"/>
     <w:rsid w:val="00E45EAD"/>
     <w:rsid w:val="00E46EF4"/>
     <w:rsid w:val="00E57862"/>
     <w:rsid w:val="00E854D3"/>
     <w:rsid w:val="00E86816"/>
@@ -6518,50 +6565,85 @@
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00891316"/>
     <w:rPr>
       <w:rFonts w:ascii="Shotgun BT" w:hAnsi="Shotgun BT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00757B3E"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="contextualspellingandgrammarerror">
     <w:name w:val="contextualspellingandgrammarerror"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00757B3E"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A74C47"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A74C47"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D72087"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="368841689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="910577001">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6608,51 +6690,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1950427539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6911,74 +6993,65 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -7141,117 +7214,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D398B0C-AB33-4C96-80B6-2DA584688CC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0A28D4B-A5A1-45E1-936E-26BB6D82E39F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D398B0C-AB33-4C96-80B6-2DA584688CC0}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74BEA8DC-6A10-4936-9EAB-670D273DC1D3}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="c566b97e-11ae-4f7f-9210-5a00fc3e1132"/>
-    <ds:schemaRef ds:uri="85471739-20a3-405f-8957-71a2abecc360"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5ACC67B-6B3C-4F83-94F3-C4A64CDAB90C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74BEA8DC-6A10-4936-9EAB-670D273DC1D3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>409</Words>
-  <Characters>2336</Characters>
+  <Words>415</Words>
+  <Characters>2371</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2740</CharactersWithSpaces>
+  <CharactersWithSpaces>2781</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>DPS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="EmailTo">
     <vt:lpwstr/>
   </property>