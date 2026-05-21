--- v0 (2025-10-23)
+++ v1 (2026-05-21)
@@ -1,40 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BE7BCC3" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -4664,51 +4667,51 @@
                 </wp:positionV>
                 <wp:extent cx="6619240" cy="139065"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Textbox 16"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6619240" cy="139065"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0BE7BD8F" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                          <w:p w14:paraId="0BE7BD8F" w14:textId="1339D339" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="14"/>
                               <w:ind w:left="20"/>
                             </w:pPr>
                             <w:r>
                               <w:t>*Records</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>on</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>file</w:t>
@@ -4797,51 +4800,57 @@
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-7"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>back</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>to</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
-                              <w:t>1931.</w:t>
+                              <w:t>193</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E51EFC">
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="33"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>Earlier</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>records</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
@@ -4897,54 +4906,58 @@
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>Archives.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0BE7BCE0" id="Textbox 16" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:740.5pt;width:521.2pt;height:10.95pt;z-index:-15957504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkFD4llwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmBio2aroAVCGkF&#10;SAsf4Dp2YxF7zIzbpH/P2E1bBDfExR7PjJ/fe+PN/eQHcTRIDkIrl4taChM0dC7sW/n924cXb6Sg&#10;pEKnBgimlSdD8n77/NlmjI1ZQQ9DZ1AwSKBmjK3sU4pNVZHujVe0gGgCFy2gV4mPuK86VCOj+6Fa&#10;1fW6GgG7iKANEWcfzkW5LfjWGp2+WEsmiaGVzC2VFcu6y2u13ahmjyr2Ts801D+w8MoFfvQK9aCS&#10;Egd0f0F5pxEIbFpo8BVY67QpGljNsv5DzVOvoila2ByKV5vo/8Hqz8en+BVFmt7BxAMsIig+gv5B&#10;7E01RmrmnuwpNcTdWehk0eedJQi+yN6ern6aKQnNyfV6ebd6xSXNteXLu3r9Ohte3W5HpPTRgBc5&#10;aCXyvAoDdXykdG69tMxkzu9nJmnaTcJ1rSygObOD7sRaRh5nK+nnQaGRYvgU2K88+0uAl2B3CTAN&#10;76H8kCwpwNtDAusKgRvuTIAHUSTMnyZP+vdz6bp97e0vAAAA//8DAFBLAwQUAAYACAAAACEAAV4N&#10;D+EAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2olLaEKeqEJyQEGk4&#10;cHRiN7Ear0PstuHv2Z7obXZ3NPsm306uZ2czButRQrIQwAw2XltsJXxVbw9rYCEq1Kr3aCT8mgDb&#10;YnaXq0z7C5bmvI8toxAMmZLQxThknIemM06FhR8M0u3gR6cijWPL9aguFO56ngqx4k5ZpA+dGsxL&#10;Z5rj/uQk7L6xfLU/H/VneShtVW0Evq+OUt7Pp90zsGim+G+GKz6hQ0FMtT+hDqyX8CSoSqT9cp2Q&#10;ujqSJF0Cq0k9inQDvMj5bYviDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKQUPiWXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAFeDQ/h&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:shapetype w14:anchorId="0BE7BCE0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textbox 16" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:35pt;margin-top:740.5pt;width:521.2pt;height:10.95pt;z-index:-15957504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkFD4llwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNGmBio2aroAVCGkF&#10;SAsf4Dp2YxF7zIzbpH/P2E1bBDfExR7PjJ/fe+PN/eQHcTRIDkIrl4taChM0dC7sW/n924cXb6Sg&#10;pEKnBgimlSdD8n77/NlmjI1ZQQ9DZ1AwSKBmjK3sU4pNVZHujVe0gGgCFy2gV4mPuK86VCOj+6Fa&#10;1fW6GgG7iKANEWcfzkW5LfjWGp2+WEsmiaGVzC2VFcu6y2u13ahmjyr2Ts801D+w8MoFfvQK9aCS&#10;Egd0f0F5pxEIbFpo8BVY67QpGljNsv5DzVOvoila2ByKV5vo/8Hqz8en+BVFmt7BxAMsIig+gv5B&#10;7E01RmrmnuwpNcTdWehk0eedJQi+yN6ern6aKQnNyfV6ebd6xSXNteXLu3r9Ohte3W5HpPTRgBc5&#10;aCXyvAoDdXykdG69tMxkzu9nJmnaTcJ1rSygObOD7sRaRh5nK+nnQaGRYvgU2K88+0uAl2B3CTAN&#10;76H8kCwpwNtDAusKgRvuTIAHUSTMnyZP+vdz6bp97e0vAAAA//8DAFBLAwQUAAYACAAAACEAAV4N&#10;D+EAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2srcaN2olLaEKeqEJyQEGk4&#10;cHRiN7Ear0PstuHv2Z7obXZ3NPsm306uZ2czButRQrIQwAw2XltsJXxVbw9rYCEq1Kr3aCT8mgDb&#10;YnaXq0z7C5bmvI8toxAMmZLQxThknIemM06FhR8M0u3gR6cijWPL9aguFO56ngqx4k5ZpA+dGsxL&#10;Z5rj/uQk7L6xfLU/H/VneShtVW0Evq+OUt7Pp90zsGim+G+GKz6hQ0FMtT+hDqyX8CSoSqT9cp2Q&#10;ujqSJF0Cq0k9inQDvMj5bYviDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKQUPiWXAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAFeDQ/h&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0BE7BD8F" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                    <w:p w14:paraId="0BE7BD8F" w14:textId="1339D339" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                       <w:pPr>
                         <w:pStyle w:val="BodyText"/>
                         <w:spacing w:before="14"/>
                         <w:ind w:left="20"/>
                       </w:pPr>
                       <w:r>
                         <w:t>*Records</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>on</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>file</w:t>
@@ -5033,51 +5046,57 @@
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-7"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>back</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>to</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-5"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
-                        <w:t>1931.</w:t>
+                        <w:t>193</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E51EFC">
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="33"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>Earlier</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-6"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:t>records</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-4"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
@@ -5169,134 +5188,190 @@
                 </wp:positionV>
                 <wp:extent cx="777875" cy="111125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="17" name="Textbox 17"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="777875" cy="111125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0BE7BD90" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                          <w:p w14:paraId="0BE7BD90" w14:textId="21C5BDC5" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                             <w:pPr>
                               <w:spacing w:before="16"/>
                               <w:ind w:left="20"/>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>Form</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>R-109</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (07/2025)</w:t>
+                              <w:t xml:space="preserve"> (0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E51EFC">
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>2</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E51EFC">
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0BE7BCE2" id="Textbox 17" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:514.3pt;margin-top:751.8pt;width:61.25pt;height:8.75pt;z-index:-15956992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbp33amAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/oPwi6N0oCtCmMOMXWYsOA&#10;YhvQ7QMUWYqNWaJKKrHz96MUJxm22zAfZIqknt571Ppx9L04WKQOQi0Xs7kUNhhourCr5Y/vH28f&#10;pKCkQ6N7CLaWR0vycXPzbj3Eyi6hhb6xKBgkUDXEWrYpxUopMq31mmYQbeCiA/Q68RZ3qkE9MLrv&#10;1XI+v1cDYBMRjCXi7POpKDcF3zlr0lfnyCbR15K5pbJiWbd5VZu1rnaoY9uZiYb+BxZed4EvvUA9&#10;66TFHru/oHxnEAhcmhnwCpzrjC0aWM1i/oea11ZHW7SwORQvNtH/gzVfDq/xG4o0foCRB1hEUHwB&#10;85PYGzVEqqae7ClVxN1Z6OjQ5z9LEHyQvT1e/LRjEoaTq9XqYXUnheHSgr/lXfZbXQ9HpPTJghc5&#10;qCXyuAoBfXihdGo9t0xcTtdnImncjqJranmfQXNmC82RpQw8zVrS216jlaL/HNiuPPpzgOdgew4w&#10;9U9QHkhWFOD9PoHrCoEr7kSA51AkTG8mD/r3fem6vuzNLwAAAP//AwBQSwMEFAAGAAgAAAAhAMMd&#10;QzHgAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaBGJcSpKgQnJEQa&#10;Dhyd2E2sxusQu234ezYnepvZHc2+LbazG9jZTMF6lJCsBDCDrdcWOwlf9dvDBliICrUaPBoJvybA&#10;try9KVSu/QUrc97HjlEJhlxJ6GMcc85D2xunwsqPBml38JNTkezUcT2pC5W7gadCZNwpi3ShV6N5&#10;6U173J+chN03Vq/256P5rA6Vresnge/ZUcr7u3n3DCyaOf6HYcEndCiJqfEn1IEN5EW6yShLai0e&#10;SS2ZZJ0kwJpllpLiZcGv/yj/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANunfdqYAQAA&#10;IQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMMdQzHg&#10;AAAADwEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0BE7BD90" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                    <w:p w14:paraId="0BE7BD90" w14:textId="21C5BDC5" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                       <w:pPr>
                         <w:spacing w:before="16"/>
                         <w:ind w:left="20"/>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>Form</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>R-109</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (07/2025)</w:t>
+                        <w:t xml:space="preserve"> (0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E51EFC">
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>2</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E51EFC">
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487360000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE7BCE4" wp14:editId="0BE7BCE5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>388626</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
@@ -8341,72 +8416,74 @@
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="16"/>
                               </w:rPr>
                               <w:t>Adoptee</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0BE7BD9D" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:tabs>
                                 <w:tab w:val="left" w:pos="827"/>
                               </w:tabs>
                               <w:spacing w:before="0" w:line="184" w:lineRule="exact"/>
                               <w:ind w:left="107"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t></w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-4"/>
                               </w:rPr>
                               <w:t>Self</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t></w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>Adoptive</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="5"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t>parent</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0BE7BD9E" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                             <w:pPr>
                               <w:pStyle w:val="BodyText"/>
                               <w:spacing w:before="0"/>
                               <w:ind w:left="107"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                               </w:rPr>
                               <w:t></w:t>
                             </w:r>
@@ -14578,50 +14655,51 @@
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="40"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>Cert #</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="40"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
@@ -14636,50 +14714,51 @@
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="40"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="14"/>
                               </w:rPr>
                               <w:t>Initials</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="14"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
@@ -16564,71 +16643,73 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>2022,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>you</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:t>are</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>able</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>to</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>apply</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>for</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-1"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
@@ -25952,62 +26033,64 @@
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>section</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>1,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
+                            <w:proofErr w:type="gramStart"/>
                             <w:r>
                               <w:t>AND</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>also</w:t>
                             </w:r>
+                            <w:proofErr w:type="gramEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>show</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-6"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>or</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-7"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
@@ -27295,51 +27378,59 @@
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>of</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>adoption</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
-                              <w:t>(e.g,</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:t>e.g</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r>
+                              <w:t>,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>maiden name,</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:t>or</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
@@ -29762,134 +29853,190 @@
                 </wp:positionV>
                 <wp:extent cx="781685" cy="111125"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="73" name="Textbox 73"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="781685" cy="111125"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="0BE7BDFE" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                          <w:p w14:paraId="0BE7BDFE" w14:textId="0CFE951F" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                             <w:pPr>
                               <w:spacing w:before="16"/>
                               <w:ind w:left="20"/>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>Form</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-3"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="12"/>
                               </w:rPr>
                               <w:t>R-109</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-2"/>
                                 <w:sz w:val="12"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> (07/2025)</w:t>
+                              <w:t xml:space="preserve"> (</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E51EFC">
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>02</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>/202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E51EFC">
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:spacing w:val="-2"/>
+                                <w:sz w:val="12"/>
+                              </w:rPr>
+                              <w:t>)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0BE7BD52" id="Textbox 73" o:spid="_x0000_s1088" type="#_x0000_t202" style="position:absolute;margin-left:523.3pt;margin-top:703.15pt;width:61.55pt;height:8.75pt;z-index:-15928320;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDv3pSimAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1G2lLVXUdAWsQEgr&#10;QNrlA1zHbiwSj5lxm/TvGbtpi+C22hyc8cz4+b033tyPfSeOFslDqOViNpfCBgOND/ta/nz+/G4t&#10;BSUdGt1BsLU8WZL327dvNkOs7BJa6BqLgkECVUOsZZtSrJQi09pe0wyiDVx0gL1OvMW9alAPjN53&#10;ajmfr9QA2EQEY4k4+3Auym3Bd86a9N05skl0tWRuqaxY1l1e1Xajqz3q2Hoz0dAvYNFrH/jSK9SD&#10;Tloc0P8H1XuDQODSzECvwDlvbNHAahbzf9Q8tTraooXNoXi1iV4P1nw7PsUfKNL4EUYeYBFB8RHM&#10;L2Jv1BCpmnqyp1QRd2eho8M+/1mC4IPs7enqpx2TMJx8v16s1ndSGC4t+FveZb/V7XBESl8s9CIH&#10;tUQeVyGgj4+Uzq2XlonL+fpMJI27UfimlqtlRs2pHTQn1jLwOGtJvw8arRTd18B+5dlfArwEu0uA&#10;qfsE5YVkSQE+HBI4XxjccCcGPIiiYXo0edJ/70vX7Wlv/wAAAP//AwBQSwMEFAAGAAgAAAAhAICy&#10;BnziAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1lbhRuz8ybRqnqhCckBBp&#10;OHB0YjeJGq9D7Lbh7dmc4LazO5r9Jt2PrmNXO4TWo4LFXACzWHnTYq3gs3h93AALUaPRnUer4McG&#10;2Gf3d6lOjL9hbq/HWDMKwZBoBU2MfcJ5qBrrdJj73iLdTn5wOpIcam4GfaNw1/GlEJI73SJ9aHRv&#10;nxtbnY8Xp+DwhflL+/1efuSnvC2KrcA3eVbqYTYedsCiHeOfGSZ8QoeMmEp/QRNYR1qspSQvTWsh&#10;V8Amz0Jun4CV02652gDPUv6/R/YLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA796UopgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgLIG&#10;fOIAAAAPAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w14:paraId="0BE7BDFE" w14:textId="77777777" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
+                    <w:p w14:paraId="0BE7BDFE" w14:textId="0CFE951F" w:rsidR="008C4E40" w:rsidRDefault="00D32004">
                       <w:pPr>
                         <w:spacing w:before="16"/>
                         <w:ind w:left="20"/>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>Form</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-3"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="12"/>
                         </w:rPr>
                         <w:t>R-109</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-2"/>
                           <w:sz w:val="12"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> (07/2025)</w:t>
+                        <w:t xml:space="preserve"> (</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E51EFC">
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>02</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>/202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E51EFC">
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:spacing w:val="-2"/>
+                          <w:sz w:val="12"/>
+                        </w:rPr>
+                        <w:t>)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487388672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BE7BD54" wp14:editId="0BE7BD55">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>609188</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
@@ -32619,70 +32766,73 @@
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395931491">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="772215227">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="555120990">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1310090959">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1301837424">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C4E40"/>
     <w:rsid w:val="008C4E40"/>
+    <w:rsid w:val="009076EA"/>
     <w:rsid w:val="00AC7191"/>
     <w:rsid w:val="00B50A4C"/>
     <w:rsid w:val="00BA3B86"/>
     <w:rsid w:val="00D32004"/>
+    <w:rsid w:val="00E51EFC"/>
     <w:rsid w:val="00ED3FBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -33151,51 +33301,51 @@
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vital.recordsrequest@mass.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vital.recordsrequest@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/rvrs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/rvrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vital.recordsrequest@mass.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vital.recordsrequest@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/rvrs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/rvrs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33437,75 +33587,363 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AB56821AB0234D46B96CFB9019AB4E7E" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7bae3e9b65ceb096e0ff1095c3e365b0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da17af8e-411d-4b8d-910b-6c647cf9e860" xmlns:ns3="e0462724-c287-4692-a122-48640871c549" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eca823c9a182ba269e3016b1134f31ff" ns2:_="" ns3:_="">
+    <xsd:import namespace="da17af8e-411d-4b8d-910b-6c647cf9e860"/>
+    <xsd:import namespace="e0462724-c287-4692-a122-48640871c549"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="da17af8e-411d-4b8d-910b-6c647cf9e860" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e0462724-c287-4692-a122-48640871c549" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9d8aeb11-3a80-4817-9059-fc21a8bc240a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="e0462724-c287-4692-a122-48640871c549">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da17af8e-411d-4b8d-910b-6c647cf9e860">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e0462724-c287-4692-a122-48640871c549" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04E4A361-A6BD-410F-9641-60183AE12740}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{022263E4-4CFF-4231-9E45-E830F09E4262}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0907C163-7BBF-484D-91EB-77B6B04BDCD5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>14</Words>
   <Characters>85</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>MDPH-BHSR&amp;E-VITALS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>98</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NEERJA LAHOTI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-10-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 22 for Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-07-23T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 22.3.39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr>D:20221028134555</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+    <vt:lpwstr>0x010100AB56821AB0234D46B96CFB9019AB4E7E</vt:lpwstr>
+  </property>
 </Properties>
 </file>