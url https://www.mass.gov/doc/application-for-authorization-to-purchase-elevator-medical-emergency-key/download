--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11014" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="18" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1867"/>
         <w:gridCol w:w="9147"/>
       </w:tblGrid>
       <w:tr w:rsidR="0075395D" w14:paraId="6793E71A" w14:textId="77777777" w:rsidTr="3A7CC3DC">
         <w:trPr>
           <w:trHeight w:val="1845"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -231,263 +231,146 @@
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="00787BEB" w:rsidRPr="00787BEB" w:rsidRDefault="00787BEB" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45F25BE3" w14:textId="4CA5C1F9" w:rsidR="003938E8" w:rsidRPr="00251E03" w:rsidRDefault="003938E8" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="45F25BE3" w14:textId="3E272BE6" w:rsidR="003938E8" w:rsidRPr="00251E03" w:rsidRDefault="003938E8" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To obtain an elevator medical emergency key </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000A7E96">
+        <w:t>To obtain an elevator medical emergency key</w:t>
+      </w:r>
+      <w:r w:rsidR="00060A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>e</w:t>
+        <w:t xml:space="preserve"> you must</w:t>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mail completed form to </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete and submit this form by email to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="000A7E96" w:rsidRPr="00AC6A6D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>elevator.supervisor@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000A7E96">
+      <w:r w:rsidR="00060A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F40A8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F40A8" w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Application must be submitted as a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F40A8" w:rsidRPr="00AE6F92">
+        <w:t>Illegibl</w:t>
+      </w:r>
+      <w:r w:rsidR="00060A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AE6F92" w:rsidRPr="00AE6F92">
+        <w:t>e or</w:t>
+      </w:r>
+      <w:r w:rsidR="001F40A8" w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...127 lines deleted...]
-        <w:t xml:space="preserve">applications will be returned.  </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incomplete applications will be returned.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If approved, the application will be returned </w:t>
       </w:r>
       <w:r w:rsidR="001F40A8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to you </w:t>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -1148,184 +1031,164 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Check1"/>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MA Licensed Elevator Mechanic – License # </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text4"/>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...53 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
@@ -1370,230 +1233,248 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Check2"/>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="0081467B" w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MA Emergency Medical Technician – Certification </w:t>
       </w:r>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text5"/>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00251E03">
-[...47 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2EF0" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4101652C" w14:textId="77777777" w:rsidR="009303DA" w:rsidRPr="000A7E96" w:rsidRDefault="009303DA" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B99056E" w14:textId="129D929D" w:rsidR="00170DAE" w:rsidRPr="00170DAE" w:rsidRDefault="00FE014B" w:rsidP="00DD2EF0">
+    <w:p w14:paraId="4B99056E" w14:textId="6C4914B0" w:rsidR="00170DAE" w:rsidRPr="00170DAE" w:rsidRDefault="00FE014B" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I hereby attest, under the pains and penalties of perjury, that the information provided above is true and accurate to the best of my knowledge.</w:t>
+        <w:t xml:space="preserve">I hereby attest, under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>penalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00251E03">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of perjury, that the information provided above is true and accurate to the best of my knowledge.</w:t>
       </w:r>
       <w:r w:rsidR="00251E03">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  By typing your name, you agree that is valid as your signature</w:t>
       </w:r>
       <w:r w:rsidR="00E958C8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="00170DAE" w:rsidRPr="00170DAE" w:rsidRDefault="00170DAE" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
@@ -2128,149 +2009,149 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00115F0E" w:rsidRPr="00115F0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Signature)</w:t>
       </w:r>
       <w:r w:rsidR="00CD59BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00CD59BE" w:rsidRPr="00CD59BE">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text16"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="Text16"/>
-      <w:r w:rsidR="00CD59BE" w:rsidRPr="00CD59BE">
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CD59BE" w:rsidRPr="00CD59BE">
-[...12 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CD59BE" w:rsidRPr="00CD59BE">
-[...54 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD59BE" w:rsidRPr="00060A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="1E94E050" w14:textId="77777777" w:rsidR="00867B1F" w:rsidRPr="00D06D1B" w:rsidRDefault="00867B1F" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FE9F23F" w14:textId="61C1EB26" w:rsidR="00115F0E" w:rsidRPr="00115F0E" w:rsidRDefault="00A13A47" w:rsidP="00DD2EF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -2899,59 +2780,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="Check3"/>
       <w:r w:rsidR="00A13A47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidR="00A13A47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F34FAC">
+      <w:r w:rsidR="00A13A47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00A13A47">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Wingdings" w:hAnsiTheme="minorHAnsi" w:cs="Wingdings"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00115F0E" w:rsidRPr="00115F0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3112,264 +2993,267 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00A13A47" w:rsidRPr="000A7E96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:sectPr w:rsidR="007B116E" w:rsidRPr="00A13A47" w:rsidSect="00584D75">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B58754" w14:textId="77777777" w:rsidR="00E1160F" w:rsidRDefault="00E1160F" w:rsidP="00EB76AB">
+    <w:p w14:paraId="3D9D1EAD" w14:textId="77777777" w:rsidR="00546209" w:rsidRDefault="00546209" w:rsidP="00EB76AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78465FE7" w14:textId="77777777" w:rsidR="00E1160F" w:rsidRDefault="00E1160F" w:rsidP="00EB76AB">
+    <w:p w14:paraId="779196BB" w14:textId="77777777" w:rsidR="00546209" w:rsidRDefault="00546209" w:rsidP="00EB76AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Copperplate Gothic Bold">
     <w:panose1 w:val="020E0705020206020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25E0BD1C" w14:textId="1AEB8D46" w:rsidR="00584D75" w:rsidRPr="00867B1F" w:rsidRDefault="001631E1" w:rsidP="00BB61A0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25E0BD1C" w14:textId="3A70469D" w:rsidR="00584D75" w:rsidRPr="00060A1C" w:rsidRDefault="001631E1" w:rsidP="00BB61A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BB61A0">
       <w:rPr>
         <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00584D75" w:rsidRPr="00584D75">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                     </w:t>
     </w:r>
     <w:r w:rsidR="00584D75">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                  </w:t>
+      <w:t xml:space="preserve">                                </w:t>
     </w:r>
     <w:r w:rsidR="00867B1F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Application for Elevator Medical Emergency Key </w:t>
     </w:r>
     <w:r w:rsidR="00D06D1B">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00F34FAC">
+    <w:r w:rsidR="00060A1C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>August</w:t>
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> 2022</w:t>
+      <w:t>April 20, 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00584D75">
       <w:rPr>
         <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2587436A" w14:textId="1830035C" w:rsidR="001631E1" w:rsidRPr="00DF3558" w:rsidRDefault="00584D75" w:rsidP="00BB61A0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00584D75">
       <w:rPr>
         <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00584D75">
       <w:rPr>
         <w:rFonts w:ascii="Copperplate Gothic Bold" w:hAnsi="Copperplate Gothic Bold"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7429D524" w14:textId="77777777" w:rsidR="00E1160F" w:rsidRDefault="00E1160F" w:rsidP="00EB76AB">
+    <w:p w14:paraId="2FE88C43" w14:textId="77777777" w:rsidR="00546209" w:rsidRDefault="00546209" w:rsidP="00EB76AB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E00085A" w14:textId="77777777" w:rsidR="00E1160F" w:rsidRDefault="00E1160F" w:rsidP="00EB76AB">
+    <w:p w14:paraId="16A4D39D" w14:textId="77777777" w:rsidR="00546209" w:rsidRDefault="00546209" w:rsidP="00EB76AB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B9F4F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C506FE26"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="180" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3419,87 +3303,88 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="690883602">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dlTeKyCXPC6G3Wu8ZRXAKOrt8oDIwsps038WlEql61hDbIPoy/O5uNencq34vimUtA9cqvq8zZw5Txi4SSYAhg==" w:salt="BGHgS9Y1XsbqxkWXFjzBoQ=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bob5aI+KZwwMPMGHhAQf2482VEGqcAFPC7p0KGEseK/SC7z0pGuiBOPR6+Y/eJEbw4I0JUVtplV3M3FvHnk/gQ==" w:salt="9GsuoZXerXqYpD5TTsS6Jw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B02A4A"/>
     <w:rsid w:val="000028FC"/>
     <w:rsid w:val="00006400"/>
     <w:rsid w:val="0000739F"/>
     <w:rsid w:val="00010F57"/>
     <w:rsid w:val="00016A7B"/>
     <w:rsid w:val="00020531"/>
     <w:rsid w:val="00031E65"/>
+    <w:rsid w:val="00060A1C"/>
     <w:rsid w:val="000616DE"/>
     <w:rsid w:val="0006356A"/>
     <w:rsid w:val="000664D5"/>
     <w:rsid w:val="0008615A"/>
     <w:rsid w:val="000960A8"/>
     <w:rsid w:val="000A7E96"/>
     <w:rsid w:val="000C2F75"/>
     <w:rsid w:val="000D0DAC"/>
     <w:rsid w:val="000D5EDD"/>
     <w:rsid w:val="000F644B"/>
     <w:rsid w:val="001001D0"/>
     <w:rsid w:val="001077BB"/>
     <w:rsid w:val="0011386F"/>
     <w:rsid w:val="00115F0E"/>
     <w:rsid w:val="00120381"/>
     <w:rsid w:val="00143544"/>
     <w:rsid w:val="00144601"/>
     <w:rsid w:val="001530E5"/>
     <w:rsid w:val="00157EC3"/>
     <w:rsid w:val="001631E1"/>
     <w:rsid w:val="001677F2"/>
     <w:rsid w:val="00170641"/>
     <w:rsid w:val="00170DAE"/>
     <w:rsid w:val="00193CA0"/>
     <w:rsid w:val="001A0419"/>
@@ -3540,50 +3425,51 @@
     <w:rsid w:val="003D3EA7"/>
     <w:rsid w:val="003E0F04"/>
     <w:rsid w:val="003F5402"/>
     <w:rsid w:val="00407816"/>
     <w:rsid w:val="00420937"/>
     <w:rsid w:val="00426AA1"/>
     <w:rsid w:val="004511FB"/>
     <w:rsid w:val="00454DA8"/>
     <w:rsid w:val="00466961"/>
     <w:rsid w:val="00471F08"/>
     <w:rsid w:val="00471FB4"/>
     <w:rsid w:val="004805BC"/>
     <w:rsid w:val="00480A04"/>
     <w:rsid w:val="004A0F9A"/>
     <w:rsid w:val="004A106F"/>
     <w:rsid w:val="004C3CFA"/>
     <w:rsid w:val="004D781A"/>
     <w:rsid w:val="004E1E4D"/>
     <w:rsid w:val="004F48A5"/>
     <w:rsid w:val="004F5E6E"/>
     <w:rsid w:val="005021B7"/>
     <w:rsid w:val="005023A0"/>
     <w:rsid w:val="00515C42"/>
     <w:rsid w:val="00525CF2"/>
     <w:rsid w:val="00532EA9"/>
+    <w:rsid w:val="00546209"/>
     <w:rsid w:val="005533D6"/>
     <w:rsid w:val="00554C2B"/>
     <w:rsid w:val="00582B6F"/>
     <w:rsid w:val="00584D75"/>
     <w:rsid w:val="00585ADB"/>
     <w:rsid w:val="005C2B67"/>
     <w:rsid w:val="005C3140"/>
     <w:rsid w:val="005C5300"/>
     <w:rsid w:val="005D0E29"/>
     <w:rsid w:val="005E563A"/>
     <w:rsid w:val="005F1CD4"/>
     <w:rsid w:val="006041E9"/>
     <w:rsid w:val="00610321"/>
     <w:rsid w:val="00621FB8"/>
     <w:rsid w:val="00641364"/>
     <w:rsid w:val="00650F8C"/>
     <w:rsid w:val="0065617F"/>
     <w:rsid w:val="0068399D"/>
     <w:rsid w:val="00692638"/>
     <w:rsid w:val="00695FE2"/>
     <w:rsid w:val="006970B0"/>
     <w:rsid w:val="006A31E3"/>
     <w:rsid w:val="006C670E"/>
     <w:rsid w:val="006D485F"/>
     <w:rsid w:val="00710FDB"/>
@@ -3598,50 +3484,51 @@
     <w:rsid w:val="00762EA1"/>
     <w:rsid w:val="00763118"/>
     <w:rsid w:val="00772ABE"/>
     <w:rsid w:val="00774CD6"/>
     <w:rsid w:val="00777124"/>
     <w:rsid w:val="00787BEB"/>
     <w:rsid w:val="007B0477"/>
     <w:rsid w:val="007B116E"/>
     <w:rsid w:val="00801805"/>
     <w:rsid w:val="0081467B"/>
     <w:rsid w:val="00816C8B"/>
     <w:rsid w:val="00844504"/>
     <w:rsid w:val="00845CB2"/>
     <w:rsid w:val="0085258E"/>
     <w:rsid w:val="00854768"/>
     <w:rsid w:val="00857BC3"/>
     <w:rsid w:val="00861084"/>
     <w:rsid w:val="0086673F"/>
     <w:rsid w:val="00867B1F"/>
     <w:rsid w:val="00877075"/>
     <w:rsid w:val="008C6899"/>
     <w:rsid w:val="008C7470"/>
     <w:rsid w:val="008E407A"/>
     <w:rsid w:val="009127A2"/>
     <w:rsid w:val="0092255F"/>
+    <w:rsid w:val="00924414"/>
     <w:rsid w:val="009258CB"/>
     <w:rsid w:val="009303DA"/>
     <w:rsid w:val="0096405A"/>
     <w:rsid w:val="0096792D"/>
     <w:rsid w:val="00974519"/>
     <w:rsid w:val="00981F42"/>
     <w:rsid w:val="0098234F"/>
     <w:rsid w:val="00982DEE"/>
     <w:rsid w:val="00986682"/>
     <w:rsid w:val="00987DC8"/>
     <w:rsid w:val="009965F3"/>
     <w:rsid w:val="009A2A26"/>
     <w:rsid w:val="009B650D"/>
     <w:rsid w:val="009E60D6"/>
     <w:rsid w:val="00A111B1"/>
     <w:rsid w:val="00A11E0F"/>
     <w:rsid w:val="00A13A47"/>
     <w:rsid w:val="00A1527C"/>
     <w:rsid w:val="00A27764"/>
     <w:rsid w:val="00A469A2"/>
     <w:rsid w:val="00A60B3D"/>
     <w:rsid w:val="00AB3A95"/>
     <w:rsid w:val="00AB60C7"/>
     <w:rsid w:val="00AD0F9C"/>
     <w:rsid w:val="00AD6CF4"/>
@@ -3663,50 +3550,51 @@
     <w:rsid w:val="00BB2DC2"/>
     <w:rsid w:val="00BB61A0"/>
     <w:rsid w:val="00BC440E"/>
     <w:rsid w:val="00BC6296"/>
     <w:rsid w:val="00BE1699"/>
     <w:rsid w:val="00BF1651"/>
     <w:rsid w:val="00BF2352"/>
     <w:rsid w:val="00C257BA"/>
     <w:rsid w:val="00C4348E"/>
     <w:rsid w:val="00C50362"/>
     <w:rsid w:val="00C55651"/>
     <w:rsid w:val="00C760B3"/>
     <w:rsid w:val="00C767FC"/>
     <w:rsid w:val="00C80257"/>
     <w:rsid w:val="00C857D8"/>
     <w:rsid w:val="00C879FB"/>
     <w:rsid w:val="00C94A5F"/>
     <w:rsid w:val="00CA7B63"/>
     <w:rsid w:val="00CBBA44"/>
     <w:rsid w:val="00CC67F5"/>
     <w:rsid w:val="00CD0A19"/>
     <w:rsid w:val="00CD59BE"/>
     <w:rsid w:val="00CE3631"/>
     <w:rsid w:val="00CE7026"/>
     <w:rsid w:val="00CF04B0"/>
+    <w:rsid w:val="00CF053D"/>
     <w:rsid w:val="00D0348B"/>
     <w:rsid w:val="00D06D1B"/>
     <w:rsid w:val="00D52641"/>
     <w:rsid w:val="00D533D1"/>
     <w:rsid w:val="00D6148D"/>
     <w:rsid w:val="00DA3A24"/>
     <w:rsid w:val="00DA75D4"/>
     <w:rsid w:val="00DC4379"/>
     <w:rsid w:val="00DC74CE"/>
     <w:rsid w:val="00DD2EF0"/>
     <w:rsid w:val="00DD4515"/>
     <w:rsid w:val="00DD786E"/>
     <w:rsid w:val="00DE3EDD"/>
     <w:rsid w:val="00DE5D0F"/>
     <w:rsid w:val="00DE66C6"/>
     <w:rsid w:val="00DF3558"/>
     <w:rsid w:val="00E1160F"/>
     <w:rsid w:val="00E1391C"/>
     <w:rsid w:val="00E17BB2"/>
     <w:rsid w:val="00E539B8"/>
     <w:rsid w:val="00E5667B"/>
     <w:rsid w:val="00E56743"/>
     <w:rsid w:val="00E6045A"/>
     <w:rsid w:val="00E675F1"/>
     <w:rsid w:val="00E7107C"/>
@@ -3747,68 +3635,68 @@
     <w:rsid w:val="3A7CC3DC"/>
     <w:rsid w:val="3CB491D3"/>
     <w:rsid w:val="3E272358"/>
     <w:rsid w:val="47D4F60A"/>
     <w:rsid w:val="5C841BDC"/>
     <w:rsid w:val="5D3416D0"/>
     <w:rsid w:val="5FFF849D"/>
     <w:rsid w:val="704802BE"/>
     <w:rsid w:val="70AC7AFE"/>
     <w:rsid w:val="78D9D0BB"/>
     <w:rsid w:val="7C11717D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="137C153D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6C65559E-0080-40CF-9AEB-C4B5B7144B22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4361,51 +4249,51 @@
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB61A0"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000A7E96"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="41025876">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1657953221">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4676,69 +4564,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D7ABE31071780243B2E68C5BEE851FF0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c7cbe638ba77831a5b7278b355f1c6d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341" xmlns:ns4="8f2fdac3-5421-455f-b4e4-df6141b3176a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="78f1d46b80259ccfd2a8bf53988a18c5" ns3:_="" ns4:_="">
     <xsd:import namespace="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <xsd:import namespace="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4909,132 +4778,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0696901E-03CA-4CB8-B946-2E10AF5784C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d1ab2f6-91f9-4f14-952a-3f3eb0d68341"/>
     <ds:schemaRef ds:uri="8f2fdac3-5421-455f-b4e4-df6141b3176a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C7B0F3D-244C-4365-ADBC-9AC3DF9952C2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED015062-E7F3-40CD-BED5-F1034388B250}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06C3747A-8946-4C34-B73F-0805B362FF43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>332</Words>
-  <Characters>1896</Characters>
+  <Words>314</Words>
+  <Characters>1796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MSAC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2224</CharactersWithSpaces>
+  <CharactersWithSpaces>2106</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>clastra</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D7ABE31071780243B2E68C5BEE851FF0</vt:lpwstr>
   </property>