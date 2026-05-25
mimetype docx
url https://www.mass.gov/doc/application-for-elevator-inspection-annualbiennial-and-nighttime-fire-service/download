--- v0 (2026-01-30)
+++ v1 (2026-05-25)
@@ -2447,252 +2447,316 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1137" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D2A14DC" w14:textId="2FA9B2E2" w:rsidR="0BF53ECB" w:rsidRDefault="0BF53ECB" w:rsidP="007574C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3461D779" w14:textId="53142BCA" w:rsidR="000F4BF2" w:rsidRPr="00B7170B" w:rsidRDefault="000F4BF2" w:rsidP="0BF53ECB">
+    <w:p w14:paraId="3461D779" w14:textId="53142BCA" w:rsidR="000F4BF2" w:rsidRPr="00752806" w:rsidRDefault="000F4BF2" w:rsidP="0BF53ECB">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5279D3EE" w14:textId="11D31441" w:rsidR="00A6754F" w:rsidRPr="00962A00" w:rsidRDefault="00E46C66" w:rsidP="00962A00">
+    <w:p w14:paraId="5279D3EE" w14:textId="35431C7A" w:rsidR="00A6754F" w:rsidRPr="007B7439" w:rsidRDefault="00E46C66" w:rsidP="00752806">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual inspection f</w:t>
+      </w:r>
+      <w:r w:rsidR="005A265A" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ee</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6754F" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> var</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6754F" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the number of days </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that we receive your application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prior to the certificate expiration</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D783C" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please allow adequate</w:t>
+      </w:r>
+      <w:r w:rsidR="00785958" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time for mail deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="00962A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2BA9" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>to ensure a timely application we</w:t>
+      </w:r>
+      <w:r w:rsidR="005A265A" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strongly recommend that you apply </w:t>
+      </w:r>
+      <w:r w:rsidR="00752806" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidR="005A265A" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through our</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C52" w:rsidRPr="0072635B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IPS) Inspection and Permitting System Customer Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00902C52" w:rsidRPr="00752806">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00752806">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at this </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00374EF8" w:rsidRPr="00C32CCF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>LINK</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00374EF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF2D8B6" w14:textId="77777777" w:rsidR="00902C52" w:rsidRPr="00752806" w:rsidRDefault="00902C52" w:rsidP="00962A00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...185 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C21F96B" w14:textId="12901E3A" w:rsidR="00C26F83" w:rsidRPr="00962A00" w:rsidRDefault="00C26F83" w:rsidP="00962A00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The elevator listed above will be scheduled for inspection by the </w:t>
       </w:r>
       <w:r w:rsidR="00442D7B" w:rsidRPr="00962A00">
@@ -3304,113 +3368,102 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> will remain shut down until </w:t>
       </w:r>
       <w:r w:rsidR="00C007D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>it is</w:t>
       </w:r>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reinspected and certified as safe.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB78278" w14:textId="77777777" w:rsidR="00C26F83" w:rsidRPr="00962A00" w:rsidRDefault="00C26F83" w:rsidP="00962A00">
+    <w:p w14:paraId="189499C8" w14:textId="77777777" w:rsidR="00752806" w:rsidRPr="00752806" w:rsidRDefault="00752806" w:rsidP="00962A00">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13F927B7" w14:textId="238C48BE" w:rsidR="00AE748C" w:rsidRPr="00962A00" w:rsidRDefault="00C26F83" w:rsidP="00962A00">
+    <w:p w14:paraId="1FC39945" w14:textId="122501B1" w:rsidR="00785958" w:rsidRPr="00752806" w:rsidRDefault="00C26F83" w:rsidP="00785958">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please make sure that your application is accurate and complete.  Application is not considered complete until full payment is received.  </w:t>
       </w:r>
       <w:r w:rsidR="006F0FB9" w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Incomplete applications will be returned to sender.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OPSI is not responsible for verifying State ID numbers.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C5566E8" w14:textId="77777777" w:rsidR="00962A00" w:rsidRPr="0072635B" w:rsidRDefault="00962A00" w:rsidP="00785958">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D8D523A" w14:textId="2C51419C" w:rsidR="00BF7161" w:rsidRPr="00962A00" w:rsidRDefault="0084125A" w:rsidP="007C488E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -3864,58 +3917,58 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="0072635B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00B7170B" w:rsidRPr="00962A00" w:rsidRDefault="00B7170B" w:rsidP="00683CDD">
+    <w:p w14:paraId="62EBF3C5" w14:textId="77777777" w:rsidR="00B7170B" w:rsidRPr="00752806" w:rsidRDefault="00B7170B" w:rsidP="00683CDD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="042825C9" w14:textId="03FB3908" w:rsidR="0091021F" w:rsidRPr="00962A00" w:rsidRDefault="00C26F83" w:rsidP="67910D37">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00962A00">
@@ -4058,79 +4111,79 @@
         </w:rPr>
         <w:t xml:space="preserve">of record </w:t>
       </w:r>
       <w:r w:rsidR="004F21A8" w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00962A00">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>applicant email listed above.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0091021F" w:rsidRPr="00962A00" w:rsidSect="00DE07AB">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="288" w:right="432" w:bottom="288" w:left="432" w:header="432" w:footer="288" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BFD8E43" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1" w:rsidP="00891316">
+    <w:p w14:paraId="5DEC2B4C" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBE880E" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1" w:rsidP="00891316">
+    <w:p w14:paraId="3D5A601A" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="40ADDD3D" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1"/>
+    <w:p w14:paraId="70FAC996" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -4150,85 +4203,84 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5375AF61" w14:textId="19D8BC15" w:rsidR="0084125A" w:rsidRPr="00DE07AB" w:rsidRDefault="00DE07AB" w:rsidP="00442D7B">
+  <w:p w14:paraId="5375AF61" w14:textId="6797F7A2" w:rsidR="0084125A" w:rsidRPr="00DE07AB" w:rsidRDefault="00DE07AB" w:rsidP="00442D7B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                                                                               </w:t>
     </w:r>
     <w:r w:rsidR="0084125A" w:rsidRPr="00820FB6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -4237,93 +4289,102 @@
     <w:r w:rsidR="002D2BA9" w:rsidRPr="00820FB6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/Biennial Inspection</w:t>
     </w:r>
     <w:r w:rsidR="002F7C76" w:rsidRPr="00820FB6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="008D5D69">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>NFS January 2026</w:t>
+      <w:t xml:space="preserve">NFS </w:t>
+    </w:r>
+    <w:r w:rsidR="00752806">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>March 11, 2026</w:t>
     </w:r>
     <w:r w:rsidR="008A1954">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00442D7B">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                        </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B6CE468" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1" w:rsidP="00891316">
+    <w:p w14:paraId="11C42684" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4" w:rsidP="00891316">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520BA75E" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1" w:rsidP="00891316">
+    <w:p w14:paraId="68860CBD" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4" w:rsidP="00891316">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15A6C264" w14:textId="77777777" w:rsidR="00AD0FF1" w:rsidRDefault="00AD0FF1"/>
+    <w:p w14:paraId="14AC662A" w14:textId="77777777" w:rsidR="00A739A4" w:rsidRDefault="00A739A4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A0195B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECFAD3FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -4532,51 +4593,51 @@
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1055858910">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="193931473">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:revisionView w:inkAnnotations="0"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="24R9mhgRkic7LKagHsk1dmv6tux2t20DOpx2kK8YshGrKQDyD/W2nWQ0yUKQpOQK+TRkG0ugZ7ImJbAZJGMBHg==" w:salt="mo32ct1sfUblZKk+Qcasjw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="J2qEcaeyYdPa2Q/Fs/W4NlVV54rS9K99rp0du1Vt8758Gj1P6M1CIjHziXiUt282LAXGnM3Z6HeEr6otPZlWbg==" w:salt="voQbt1JL5/bTQ3Wl/gCa9w=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4587,50 +4648,51 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A550C"/>
     <w:rsid w:val="00004B97"/>
     <w:rsid w:val="000175F7"/>
     <w:rsid w:val="0002099A"/>
     <w:rsid w:val="00035767"/>
     <w:rsid w:val="000418C1"/>
     <w:rsid w:val="00050A2B"/>
     <w:rsid w:val="00070A53"/>
     <w:rsid w:val="00087AE5"/>
     <w:rsid w:val="000901D4"/>
     <w:rsid w:val="00090F1D"/>
     <w:rsid w:val="000918B0"/>
     <w:rsid w:val="000C2AA1"/>
     <w:rsid w:val="000C5609"/>
     <w:rsid w:val="000D3FE9"/>
     <w:rsid w:val="000D783C"/>
     <w:rsid w:val="000E0F13"/>
     <w:rsid w:val="000E11C4"/>
     <w:rsid w:val="000E5403"/>
     <w:rsid w:val="000F40F6"/>
     <w:rsid w:val="000F4BF2"/>
     <w:rsid w:val="00101CBD"/>
     <w:rsid w:val="00103570"/>
+    <w:rsid w:val="00112619"/>
     <w:rsid w:val="0011418B"/>
     <w:rsid w:val="001279EC"/>
     <w:rsid w:val="001359AF"/>
     <w:rsid w:val="001361EB"/>
     <w:rsid w:val="001375C4"/>
     <w:rsid w:val="001404EA"/>
     <w:rsid w:val="0015049D"/>
     <w:rsid w:val="00154B39"/>
     <w:rsid w:val="00155D4C"/>
     <w:rsid w:val="00183285"/>
     <w:rsid w:val="00186063"/>
     <w:rsid w:val="00193FED"/>
     <w:rsid w:val="0019587F"/>
     <w:rsid w:val="001C15B4"/>
     <w:rsid w:val="001C2DC0"/>
     <w:rsid w:val="001E09FB"/>
     <w:rsid w:val="001F7057"/>
     <w:rsid w:val="00204AE9"/>
     <w:rsid w:val="002105F3"/>
     <w:rsid w:val="00210D6A"/>
     <w:rsid w:val="002158BA"/>
     <w:rsid w:val="00251CF0"/>
     <w:rsid w:val="00256FDD"/>
     <w:rsid w:val="00257750"/>
     <w:rsid w:val="00273332"/>
@@ -4640,163 +4702,170 @@
     <w:rsid w:val="002A265E"/>
     <w:rsid w:val="002A550C"/>
     <w:rsid w:val="002A758E"/>
     <w:rsid w:val="002A7DE3"/>
     <w:rsid w:val="002B244F"/>
     <w:rsid w:val="002B6A06"/>
     <w:rsid w:val="002B721A"/>
     <w:rsid w:val="002B7922"/>
     <w:rsid w:val="002C4F0D"/>
     <w:rsid w:val="002C6591"/>
     <w:rsid w:val="002D2BA9"/>
     <w:rsid w:val="002E58EE"/>
     <w:rsid w:val="002E6AE5"/>
     <w:rsid w:val="002F20AA"/>
     <w:rsid w:val="002F3369"/>
     <w:rsid w:val="002F4791"/>
     <w:rsid w:val="002F55ED"/>
     <w:rsid w:val="002F7C76"/>
     <w:rsid w:val="003271CE"/>
     <w:rsid w:val="00344EFF"/>
     <w:rsid w:val="003556A6"/>
     <w:rsid w:val="0036140A"/>
     <w:rsid w:val="003669FD"/>
     <w:rsid w:val="003670E0"/>
     <w:rsid w:val="00371EB2"/>
+    <w:rsid w:val="00374EF8"/>
     <w:rsid w:val="00375D8C"/>
     <w:rsid w:val="00380E44"/>
     <w:rsid w:val="00381C50"/>
+    <w:rsid w:val="003A399D"/>
     <w:rsid w:val="003B0CBF"/>
     <w:rsid w:val="003B34EF"/>
     <w:rsid w:val="003B6391"/>
     <w:rsid w:val="003E3FFF"/>
+    <w:rsid w:val="003E5426"/>
     <w:rsid w:val="00400153"/>
     <w:rsid w:val="0041258E"/>
     <w:rsid w:val="00421D87"/>
     <w:rsid w:val="0043062C"/>
     <w:rsid w:val="00442D7B"/>
     <w:rsid w:val="00450B38"/>
     <w:rsid w:val="00456EF7"/>
     <w:rsid w:val="00463CB0"/>
     <w:rsid w:val="00463EEA"/>
     <w:rsid w:val="004850D8"/>
     <w:rsid w:val="00485461"/>
     <w:rsid w:val="004A5299"/>
     <w:rsid w:val="004B4663"/>
     <w:rsid w:val="004B57AB"/>
     <w:rsid w:val="004C3611"/>
     <w:rsid w:val="004C3649"/>
     <w:rsid w:val="004C522F"/>
     <w:rsid w:val="004D40E5"/>
     <w:rsid w:val="004D7B53"/>
     <w:rsid w:val="004E5C6A"/>
     <w:rsid w:val="004F0A6A"/>
     <w:rsid w:val="004F21A8"/>
     <w:rsid w:val="005115C5"/>
     <w:rsid w:val="005163A3"/>
     <w:rsid w:val="00517089"/>
     <w:rsid w:val="00540D00"/>
     <w:rsid w:val="00541F51"/>
+    <w:rsid w:val="005568E9"/>
     <w:rsid w:val="0056246F"/>
     <w:rsid w:val="005630E0"/>
     <w:rsid w:val="00563ECC"/>
     <w:rsid w:val="0056749C"/>
     <w:rsid w:val="005858E0"/>
     <w:rsid w:val="00592227"/>
     <w:rsid w:val="005940C4"/>
     <w:rsid w:val="00596BBC"/>
     <w:rsid w:val="005A1447"/>
     <w:rsid w:val="005A265A"/>
     <w:rsid w:val="005A2AAA"/>
     <w:rsid w:val="005B14E8"/>
     <w:rsid w:val="005B200F"/>
     <w:rsid w:val="005C23BD"/>
     <w:rsid w:val="005C4A7A"/>
     <w:rsid w:val="005C4CCA"/>
     <w:rsid w:val="005E44B5"/>
     <w:rsid w:val="005E46FE"/>
     <w:rsid w:val="005E75FB"/>
     <w:rsid w:val="005F0D0A"/>
     <w:rsid w:val="005F1D4E"/>
     <w:rsid w:val="005F3030"/>
     <w:rsid w:val="005F7803"/>
     <w:rsid w:val="006130E5"/>
     <w:rsid w:val="006204C3"/>
     <w:rsid w:val="00626FB6"/>
     <w:rsid w:val="00632969"/>
     <w:rsid w:val="00640647"/>
     <w:rsid w:val="006419D7"/>
     <w:rsid w:val="00643B28"/>
     <w:rsid w:val="00682D5B"/>
     <w:rsid w:val="00683CDD"/>
     <w:rsid w:val="006A3F0E"/>
     <w:rsid w:val="006A6EE3"/>
     <w:rsid w:val="006C247C"/>
     <w:rsid w:val="006D00B6"/>
     <w:rsid w:val="006D0E4A"/>
     <w:rsid w:val="006F0FB9"/>
     <w:rsid w:val="006F3E29"/>
     <w:rsid w:val="006F6C4B"/>
     <w:rsid w:val="00700BB3"/>
     <w:rsid w:val="00702323"/>
     <w:rsid w:val="00705147"/>
     <w:rsid w:val="0072635B"/>
     <w:rsid w:val="00735E8F"/>
     <w:rsid w:val="00736A19"/>
     <w:rsid w:val="007462AF"/>
+    <w:rsid w:val="00752806"/>
     <w:rsid w:val="007574C9"/>
     <w:rsid w:val="00760AB1"/>
     <w:rsid w:val="00763A2B"/>
     <w:rsid w:val="00766009"/>
     <w:rsid w:val="00766DBB"/>
     <w:rsid w:val="0077000F"/>
     <w:rsid w:val="00785958"/>
     <w:rsid w:val="007972A6"/>
     <w:rsid w:val="007A04E7"/>
     <w:rsid w:val="007B521E"/>
+    <w:rsid w:val="007B7439"/>
     <w:rsid w:val="007C488E"/>
     <w:rsid w:val="007C7383"/>
     <w:rsid w:val="007D3BD4"/>
     <w:rsid w:val="007E2768"/>
     <w:rsid w:val="00800CAD"/>
     <w:rsid w:val="00802E70"/>
     <w:rsid w:val="00811434"/>
     <w:rsid w:val="008164B7"/>
     <w:rsid w:val="00817A23"/>
     <w:rsid w:val="00820FB6"/>
     <w:rsid w:val="00822AB8"/>
     <w:rsid w:val="00825101"/>
     <w:rsid w:val="0083693B"/>
     <w:rsid w:val="0084125A"/>
     <w:rsid w:val="0085780B"/>
     <w:rsid w:val="00861ED5"/>
     <w:rsid w:val="00864FEC"/>
     <w:rsid w:val="008669DA"/>
     <w:rsid w:val="00874D4D"/>
     <w:rsid w:val="00880AB1"/>
     <w:rsid w:val="008843BA"/>
     <w:rsid w:val="00891316"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="008963AD"/>
     <w:rsid w:val="008A1954"/>
     <w:rsid w:val="008A20F1"/>
     <w:rsid w:val="008A32AD"/>
     <w:rsid w:val="008B1A22"/>
     <w:rsid w:val="008B2723"/>
     <w:rsid w:val="008B40A9"/>
     <w:rsid w:val="008C0A0F"/>
     <w:rsid w:val="008D4521"/>
     <w:rsid w:val="008D5D69"/>
     <w:rsid w:val="008D6E5D"/>
     <w:rsid w:val="008E035C"/>
     <w:rsid w:val="008E53E8"/>
     <w:rsid w:val="008E79CF"/>
     <w:rsid w:val="008F1EDC"/>
     <w:rsid w:val="00902C52"/>
     <w:rsid w:val="00907EC6"/>
     <w:rsid w:val="0091021F"/>
     <w:rsid w:val="009214EF"/>
     <w:rsid w:val="00922685"/>
     <w:rsid w:val="0092731B"/>
     <w:rsid w:val="00936FDC"/>
     <w:rsid w:val="00940485"/>
     <w:rsid w:val="009444C8"/>
     <w:rsid w:val="00945EDB"/>
@@ -4813,162 +4882,166 @@
     <w:rsid w:val="00980E56"/>
     <w:rsid w:val="00996F82"/>
     <w:rsid w:val="00997153"/>
     <w:rsid w:val="009A1A0C"/>
     <w:rsid w:val="009A30F9"/>
     <w:rsid w:val="009A76D0"/>
     <w:rsid w:val="009C082A"/>
     <w:rsid w:val="009E0538"/>
     <w:rsid w:val="009E25EC"/>
     <w:rsid w:val="009F5A78"/>
     <w:rsid w:val="00A05335"/>
     <w:rsid w:val="00A06028"/>
     <w:rsid w:val="00A1534A"/>
     <w:rsid w:val="00A249CB"/>
     <w:rsid w:val="00A3788D"/>
     <w:rsid w:val="00A445CB"/>
     <w:rsid w:val="00A5091E"/>
     <w:rsid w:val="00A533A6"/>
     <w:rsid w:val="00A538F4"/>
     <w:rsid w:val="00A539D2"/>
     <w:rsid w:val="00A6370D"/>
     <w:rsid w:val="00A64204"/>
     <w:rsid w:val="00A64AE9"/>
     <w:rsid w:val="00A6754F"/>
     <w:rsid w:val="00A679B0"/>
+    <w:rsid w:val="00A739A4"/>
     <w:rsid w:val="00AA027B"/>
     <w:rsid w:val="00AB1F77"/>
     <w:rsid w:val="00AB6757"/>
     <w:rsid w:val="00AC08E4"/>
     <w:rsid w:val="00AC0E61"/>
     <w:rsid w:val="00AD0FF1"/>
     <w:rsid w:val="00AD1687"/>
     <w:rsid w:val="00AD6F96"/>
     <w:rsid w:val="00AE5A7E"/>
     <w:rsid w:val="00AE748C"/>
     <w:rsid w:val="00AF376A"/>
     <w:rsid w:val="00AF42B4"/>
     <w:rsid w:val="00AF66AD"/>
     <w:rsid w:val="00AF7F09"/>
     <w:rsid w:val="00B0306F"/>
     <w:rsid w:val="00B23DFD"/>
     <w:rsid w:val="00B259E8"/>
     <w:rsid w:val="00B26A91"/>
     <w:rsid w:val="00B26FB1"/>
     <w:rsid w:val="00B3330A"/>
     <w:rsid w:val="00B336E6"/>
     <w:rsid w:val="00B43401"/>
     <w:rsid w:val="00B54BC0"/>
     <w:rsid w:val="00B6081C"/>
     <w:rsid w:val="00B62E92"/>
     <w:rsid w:val="00B644CD"/>
     <w:rsid w:val="00B7170B"/>
     <w:rsid w:val="00B737AF"/>
     <w:rsid w:val="00B83AFB"/>
     <w:rsid w:val="00B87D10"/>
     <w:rsid w:val="00B92581"/>
     <w:rsid w:val="00BA17E3"/>
     <w:rsid w:val="00BA216C"/>
     <w:rsid w:val="00BC7F22"/>
     <w:rsid w:val="00BF37D3"/>
     <w:rsid w:val="00BF7161"/>
     <w:rsid w:val="00C007D9"/>
     <w:rsid w:val="00C0305C"/>
     <w:rsid w:val="00C15D9D"/>
     <w:rsid w:val="00C22E5B"/>
     <w:rsid w:val="00C26F83"/>
+    <w:rsid w:val="00C32CCF"/>
     <w:rsid w:val="00C44CD2"/>
     <w:rsid w:val="00C52A25"/>
     <w:rsid w:val="00C62536"/>
     <w:rsid w:val="00C637F2"/>
     <w:rsid w:val="00C641CF"/>
     <w:rsid w:val="00C66EB2"/>
     <w:rsid w:val="00C776DD"/>
     <w:rsid w:val="00C83452"/>
     <w:rsid w:val="00C93D00"/>
     <w:rsid w:val="00C948D7"/>
     <w:rsid w:val="00CA2F92"/>
     <w:rsid w:val="00CD4573"/>
     <w:rsid w:val="00CD6F1E"/>
     <w:rsid w:val="00CE4EA9"/>
     <w:rsid w:val="00CF5C60"/>
     <w:rsid w:val="00CF7C09"/>
     <w:rsid w:val="00D02A44"/>
     <w:rsid w:val="00D03A23"/>
     <w:rsid w:val="00D11A13"/>
     <w:rsid w:val="00D20C5E"/>
     <w:rsid w:val="00D260FC"/>
     <w:rsid w:val="00D37554"/>
     <w:rsid w:val="00D41609"/>
     <w:rsid w:val="00D662B4"/>
     <w:rsid w:val="00D678B2"/>
     <w:rsid w:val="00D834B5"/>
     <w:rsid w:val="00D9303E"/>
     <w:rsid w:val="00D9650E"/>
     <w:rsid w:val="00DB21CD"/>
     <w:rsid w:val="00DB46F1"/>
     <w:rsid w:val="00DB7DAC"/>
     <w:rsid w:val="00DD2BFA"/>
+    <w:rsid w:val="00DD4E4B"/>
     <w:rsid w:val="00DD5BC7"/>
     <w:rsid w:val="00DE07AB"/>
     <w:rsid w:val="00DE24CA"/>
     <w:rsid w:val="00DF0BB3"/>
     <w:rsid w:val="00DF642A"/>
     <w:rsid w:val="00E01FE6"/>
     <w:rsid w:val="00E079AC"/>
     <w:rsid w:val="00E122E6"/>
     <w:rsid w:val="00E14D20"/>
     <w:rsid w:val="00E200D4"/>
     <w:rsid w:val="00E46C66"/>
     <w:rsid w:val="00E46EF4"/>
     <w:rsid w:val="00E95452"/>
     <w:rsid w:val="00EA17D2"/>
     <w:rsid w:val="00EA35A1"/>
     <w:rsid w:val="00EC3A45"/>
     <w:rsid w:val="00EC6C4E"/>
     <w:rsid w:val="00ED18F9"/>
     <w:rsid w:val="00EE0048"/>
     <w:rsid w:val="00EE43F5"/>
     <w:rsid w:val="00F02A30"/>
     <w:rsid w:val="00F049C3"/>
     <w:rsid w:val="00F14987"/>
     <w:rsid w:val="00F21ADB"/>
     <w:rsid w:val="00F261D1"/>
     <w:rsid w:val="00F423CA"/>
     <w:rsid w:val="00F43DFD"/>
     <w:rsid w:val="00F45D68"/>
     <w:rsid w:val="00F51D3A"/>
     <w:rsid w:val="00F6475A"/>
     <w:rsid w:val="00F70EE6"/>
     <w:rsid w:val="00F85FA5"/>
     <w:rsid w:val="00F90277"/>
     <w:rsid w:val="00F91954"/>
     <w:rsid w:val="00F940A3"/>
     <w:rsid w:val="00FA2BB6"/>
     <w:rsid w:val="00FA4590"/>
     <w:rsid w:val="00FA60BC"/>
     <w:rsid w:val="00FC607B"/>
+    <w:rsid w:val="00FD515C"/>
     <w:rsid w:val="00FD7663"/>
     <w:rsid w:val="00FF035D"/>
     <w:rsid w:val="01FA29B0"/>
     <w:rsid w:val="08654B19"/>
     <w:rsid w:val="0BD94DAF"/>
     <w:rsid w:val="0BF53ECB"/>
     <w:rsid w:val="0CEE8A31"/>
     <w:rsid w:val="0E48D503"/>
     <w:rsid w:val="104D4D37"/>
     <w:rsid w:val="105734A1"/>
     <w:rsid w:val="1271F648"/>
     <w:rsid w:val="1414526E"/>
     <w:rsid w:val="152AA5C4"/>
     <w:rsid w:val="15C6C0B3"/>
     <w:rsid w:val="1B47FCFF"/>
     <w:rsid w:val="1B4A2CCA"/>
     <w:rsid w:val="1B7A62A3"/>
     <w:rsid w:val="1C83C2D1"/>
     <w:rsid w:val="1DC09D03"/>
     <w:rsid w:val="1F5C6D64"/>
     <w:rsid w:val="21B96E4E"/>
     <w:rsid w:val="23C5B165"/>
     <w:rsid w:val="310E5C4D"/>
     <w:rsid w:val="320E11BF"/>
     <w:rsid w:val="32369FEA"/>
@@ -5513,50 +5586,62 @@
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00891316"/>
     <w:rPr>
       <w:rFonts w:ascii="Shotgun BT" w:hAnsi="Shotgun BT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00902C52"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C32CCF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="68777019">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="368841689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5603,51 +5688,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1950427539">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5884,72 +5969,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="580c9d9de15f942d7bf086a5983674cc" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -6110,121 +6179,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B691B80-CBE2-4712-9610-6C64DB7EE562}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970C7027-FE98-4D9D-8B0C-37BECD93BF80}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3633F294-7A1B-4A18-9E2B-355D86BBAD56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0013C53-F2F6-4809-8FBA-AA15502EBDA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970C7027-FE98-4D9D-8B0C-37BECD93BF80}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B691B80-CBE2-4712-9610-6C64DB7EE562}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>554</Words>
-  <Characters>3158</Characters>
+  <Words>559</Words>
+  <Characters>3192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3705</CharactersWithSpaces>
+  <CharactersWithSpaces>3744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DPS</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Document</vt:lpwstr>
   </property>