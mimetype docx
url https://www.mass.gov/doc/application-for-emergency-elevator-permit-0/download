--- v0 (2025-12-04)
+++ v1 (2026-05-25)
@@ -1,53 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="211"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2082"/>
         <w:gridCol w:w="8816"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A95318" w:rsidRPr="00A103AB" w14:paraId="2C60C4C8" w14:textId="77777777" w:rsidTr="0078048B">
         <w:trPr>
           <w:trHeight w:val="1539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="955" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
@@ -479,130 +480,126 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1725"/>
         <w:gridCol w:w="479"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1957"/>
         <w:gridCol w:w="432"/>
         <w:gridCol w:w="2471"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="4340EBCE" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6200BD82" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51730DF3" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45EB086E" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64AF460A" w14:textId="1E02C2B8" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="000E5A74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
             <w:r w:rsidR="005E0980">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
@@ -630,101 +627,98 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005E0980">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>&amp; Zip Code</w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                      </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="331EE4EB" w14:textId="09E964FE" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003278C2" w:rsidRPr="00A103AB" w14:paraId="701F008E" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DA1A81B" w14:textId="2BB20828" w:rsidR="003278C2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Location of Elevator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DBAE973" w14:textId="1588BE08" w:rsidR="003278C2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -788,51 +782,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="169AD239" w14:textId="353D59CE" w:rsidR="003278C2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -895,51 +888,50 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C7F8855" w14:textId="0DAB0643" w:rsidR="003278C2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1002,99 +994,96 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539E047D" w14:textId="6AF4C51D" w:rsidR="003278C2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="639837FB" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA30EE9" w14:textId="7ABF0AE3" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="003278C2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elevator Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067FC8A8" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1160,51 +1149,50 @@
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F41777F" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1269,51 +1257,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D923241" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1378,51 +1365,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C9ECFD7" w14:textId="3E1C5A29" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="005E0980" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0980">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1510,78 +1496,76 @@
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000E5A74" w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="1A6A893C" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61A87FF5" w14:textId="77777777" w:rsidR="00677457" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Elevator Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2145" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1841C9CD" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1647,51 +1631,50 @@
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2389" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE77140" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1756,51 +1739,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2471" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FF06B6E" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="000E5A74" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1865,51 +1847,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45564A3B" w14:textId="0C21DB5E" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="005E0980" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E0980">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2001,81 +1982,79 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000E5A74" w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00677457" w:rsidRPr="00A103AB" w14:paraId="0E10D0CD" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="041F876F" w14:textId="77777777" w:rsidR="00677457" w:rsidRPr="00A103AB" w:rsidRDefault="00677457" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MA Elevator Contractor Registration Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7110" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="489B6F7C" w14:textId="77777777" w:rsidR="00677457" w:rsidRPr="0003122F" w:rsidRDefault="00677457" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003122F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text28"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2148,51 +2127,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="0003122F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="103AAF59" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="1775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3626F967" w14:textId="2667C441" w:rsidR="00C045A2" w:rsidRPr="00F3110D" w:rsidRDefault="006F49B9" w:rsidP="008A4455">
+          <w:p w14:paraId="3626F967" w14:textId="777ED7D6" w:rsidR="00C045A2" w:rsidRPr="00F3110D" w:rsidRDefault="006F49B9" w:rsidP="008A4455">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="139"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Instructions: Review the </w:t>
             </w:r>
             <w:r w:rsidR="00A103AB" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2237,217 +2216,240 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> prior to completing this application.</w:t>
             </w:r>
             <w:r w:rsidR="00F3110D" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00F3110D" w:rsidRPr="00D16E49">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">To ensure a timely application we strongly recommend that you apply </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00F3110D" w:rsidRPr="00D16E49">
+              <w:t>To ensure a timely application we strongly recommend that you apply on line through our (IPS) Inspection and Permitting System Customer Portal</w:t>
+            </w:r>
+            <w:r w:rsidR="00166F32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00F3110D" w:rsidRPr="00D16E49">
+              </w:rPr>
+              <w:t xml:space="preserve"> at this</w:t>
+            </w:r>
+            <w:r w:rsidR="00166F32" w:rsidRPr="00166F32">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:u w:val="single"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="00F3110D" w:rsidRPr="00F23F7E">
+              <w:r w:rsidR="00166F32" w:rsidRPr="00166F32">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
                 </w:rPr>
-                <w:t>https://massdpsportal.secure.force.com</w:t>
+                <w:t>LINK</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00166F32">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
             <w:r w:rsidR="00F3110D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AC3A97">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> All requested information must be provided. Incomplete applications will not be processed. Each application is for </w:t>
+            </w:r>
+            <w:r w:rsidR="00166F32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">one </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>unit only unless it is a replacement. No emergency work shall commence until this application has been e</w:t>
+            </w:r>
+            <w:r w:rsidR="005849C7" w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> All requested information must be provided. Incomplete applications will not be processed. Each application is for 1 unit only unless it is a replacement. No emergency work shall commence until this application has been e</w:t>
+              <w:t xml:space="preserve">mailed to the </w:t>
             </w:r>
             <w:r w:rsidR="005849C7" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>address</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> listed </w:t>
+            </w:r>
+            <w:r w:rsidR="005849C7" w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and an approval </w:t>
+            </w:r>
+            <w:r w:rsidR="00D270D5" w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has been </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>received. If you do not receive an e</w:t>
+            </w:r>
+            <w:r w:rsidR="005849C7" w:rsidRPr="00F3110D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">mailed to the </w:t>
-[...8 lines deleted...]
-              <w:t>address</w:t>
+              <w:t xml:space="preserve">mail response within </w:t>
+            </w:r>
+            <w:r w:rsidR="00166F32">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>one</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> listed </w:t>
-[...53 lines deleted...]
-              <w:t xml:space="preserve">mail response within 1 hour of submission, you may begin the work </w:t>
+              <w:t xml:space="preserve"> hour of submission, you may begin the work </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>provided that</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> you first send a follow-up e</w:t>
             </w:r>
             <w:r w:rsidR="005849C7" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
@@ -2479,69 +2481,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">be posted in a public visible location on the work site. </w:t>
             </w:r>
             <w:r w:rsidR="00D270D5" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A copy of this</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> application and required fee must then be submitted to </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A103AB" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Office</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> of Public Safety and Inspections, </w:t>
+              <w:t xml:space="preserve">Office of Public Safety and Inspections, </w:t>
             </w:r>
             <w:r w:rsidR="008A4455" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Elevator Division, </w:t>
             </w:r>
             <w:r w:rsidR="00BB47A8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>One Federal Street, Boston, MA</w:t>
             </w:r>
             <w:r w:rsidR="008A4455" w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2579,51 +2570,50 @@
               <w:t>Make checks</w:t>
             </w:r>
             <w:r w:rsidRPr="00F3110D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> payable to the “Commonwealth of Massachusetts.”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="2D9447D9" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3665B563" w14:textId="77777777" w:rsidR="00074FC6" w:rsidRDefault="0089445A" w:rsidP="0089445A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="139"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                              </w:t>
             </w:r>
@@ -3416,51 +3406,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Permit Fee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="07B893AE" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="3722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2204" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2330E014" w14:textId="77777777" w:rsidR="00074FC6" w:rsidRPr="0003122F" w:rsidRDefault="00074FC6" w:rsidP="006A6AE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25112540" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="006A6AE5" w:rsidP="006A6AE5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4662,51 +4651,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3CF23CA4" w14:textId="77777777" w:rsidR="00074FC6" w:rsidRPr="0003122F" w:rsidRDefault="00074FC6" w:rsidP="00074FC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="340D4482" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00074FC6" w:rsidP="00074FC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -5567,51 +5555,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="40"/>
           </w:p>
           <w:p w14:paraId="5FC14710" w14:textId="42D7EF2B" w:rsidR="00FC48FE" w:rsidRPr="00FC48FE" w:rsidRDefault="00FC48FE" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1957" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14D00C9A" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="0003122F" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C8036FB" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6212,51 +6199,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00074FC6" w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5153" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="745CB631" w14:textId="77777777" w:rsidR="00074FC6" w:rsidRPr="0003122F" w:rsidRDefault="00074FC6" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="23C674A8" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="0003122F" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003122F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7217,51 +7203,50 @@
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="0003122F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be submitted with application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C045A2" w:rsidRPr="00A103AB" w14:paraId="37E520E8" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F063FBE" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please clearly describe all work you are requesting a permit for (attach additional sheets if needed):</w:t>
             </w:r>
             <w:r w:rsidR="00074FC6" w:rsidRPr="00A103AB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -7369,51 +7354,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48030BB6" w14:textId="77777777" w:rsidR="00C045A2" w:rsidRPr="00A103AB" w:rsidRDefault="00C045A2" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D8036D" w:rsidRPr="00A103AB" w14:paraId="4C0D9AC3" w14:textId="77777777" w:rsidTr="00D16E49">
         <w:trPr>
           <w:trHeight w:val="398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10980" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CFFBBF8" w14:textId="77777777" w:rsidR="00D8036D" w:rsidRDefault="00D8036D" w:rsidP="00641582">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This application must be submitted under the name of a representative of a </w:t>
             </w:r>
             <w:r w:rsidR="00AD442C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7622,58 +7606,58 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A103AB" w:rsidRPr="00AD442C" w:rsidSect="00BE7ED4">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="576" w:bottom="230" w:left="720" w:header="144" w:footer="288" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31D2F366" w14:textId="77777777" w:rsidR="007D0586" w:rsidRDefault="007D0586" w:rsidP="00085425">
+    <w:p w14:paraId="6F03FDAC" w14:textId="77777777" w:rsidR="00897315" w:rsidRDefault="00897315" w:rsidP="00085425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47732AC8" w14:textId="77777777" w:rsidR="007D0586" w:rsidRDefault="007D0586" w:rsidP="00085425">
+    <w:p w14:paraId="14A9316F" w14:textId="77777777" w:rsidR="00897315" w:rsidRDefault="00897315" w:rsidP="00085425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -7744,99 +7728,106 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C219294" w14:textId="2504530F" w:rsidR="00863149" w:rsidRPr="007373E4" w:rsidRDefault="007373E4" w:rsidP="00205F16">
+  <w:p w14:paraId="0C219294" w14:textId="10B9F058" w:rsidR="00863149" w:rsidRPr="007373E4" w:rsidRDefault="007373E4" w:rsidP="00205F16">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Application for Emergency Elevator Permit </w:t>
     </w:r>
     <w:r w:rsidR="00BB47A8">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:i/>
       </w:rPr>
-      <w:t>Revised March 17, 2025</w:t>
+      <w:t>Revised March 1</w:t>
+    </w:r>
+    <w:r w:rsidR="00166F32">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:i/>
+      </w:rPr>
+      <w:t>1, 2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F00F9EC" w14:textId="77777777" w:rsidR="00863149" w:rsidRPr="00C64694" w:rsidRDefault="00863149" w:rsidP="00205F16">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05C81C49" w14:textId="77777777" w:rsidR="007D0586" w:rsidRDefault="007D0586" w:rsidP="00085425">
+    <w:p w14:paraId="3F52F1E6" w14:textId="77777777" w:rsidR="00897315" w:rsidRDefault="00897315" w:rsidP="00085425">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20A57139" w14:textId="77777777" w:rsidR="007D0586" w:rsidRDefault="007D0586" w:rsidP="00085425">
+    <w:p w14:paraId="40F4C1AE" w14:textId="77777777" w:rsidR="00897315" w:rsidRDefault="00897315" w:rsidP="00085425">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10692F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E842DB6A"/>
     <w:lvl w:ilvl="0" w:tplc="EEA0F940">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:hint="eastAsia"/>
         <w:sz w:val="20"/>
@@ -8396,94 +8387,96 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1951665789">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1123885358">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1836263567">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1175609556">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1935047590">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZSp80xHPHAQEVJDKj2QK4HJepXxCif733vu1q6LMLmFZ7her9jDsT9dOdoOSbMUpBZJL4x5Wdo+RY5WZJJqdoA==" w:salt="JwAfV6Rb1ZUFkDR2KlTgMQ=="/>
+  <w:revisionView w:inkAnnotations="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="53BsyZrHySyhukOsWpl6ABzrcTeZt7SQ1hf1gq3d1jR0Lfcf0/hLCxzjSPW/ino04LLv9R7VApywsSWa9nqqpA==" w:salt="IpuHzw8mVGcNYLM4ptdQzQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C34AB4"/>
     <w:rsid w:val="0003122F"/>
     <w:rsid w:val="000326E8"/>
     <w:rsid w:val="00067BAD"/>
     <w:rsid w:val="00074FC6"/>
     <w:rsid w:val="00085425"/>
     <w:rsid w:val="000B48EF"/>
     <w:rsid w:val="000C1B65"/>
     <w:rsid w:val="000C6012"/>
     <w:rsid w:val="000D1DD5"/>
     <w:rsid w:val="000E5A74"/>
     <w:rsid w:val="000E709B"/>
     <w:rsid w:val="00105517"/>
     <w:rsid w:val="00114FE7"/>
     <w:rsid w:val="001304B2"/>
     <w:rsid w:val="00140B6D"/>
     <w:rsid w:val="001451CB"/>
     <w:rsid w:val="00162989"/>
     <w:rsid w:val="00162F2B"/>
+    <w:rsid w:val="00166F32"/>
     <w:rsid w:val="00167D5E"/>
     <w:rsid w:val="001D561B"/>
     <w:rsid w:val="001F036A"/>
     <w:rsid w:val="00205F16"/>
     <w:rsid w:val="00211768"/>
     <w:rsid w:val="0021622B"/>
     <w:rsid w:val="00221264"/>
     <w:rsid w:val="00261B73"/>
     <w:rsid w:val="002A017F"/>
     <w:rsid w:val="002A6162"/>
     <w:rsid w:val="002B0340"/>
     <w:rsid w:val="002D7FB9"/>
     <w:rsid w:val="002F1D7E"/>
     <w:rsid w:val="002F2072"/>
     <w:rsid w:val="003278C2"/>
     <w:rsid w:val="0033785F"/>
     <w:rsid w:val="003633DD"/>
     <w:rsid w:val="003735D1"/>
     <w:rsid w:val="003A4681"/>
     <w:rsid w:val="003A5AC7"/>
     <w:rsid w:val="003C0319"/>
     <w:rsid w:val="00406DEA"/>
     <w:rsid w:val="0041264D"/>
     <w:rsid w:val="0042096E"/>
     <w:rsid w:val="00470E65"/>
@@ -8514,84 +8507,87 @@
     <w:rsid w:val="006D6C8E"/>
     <w:rsid w:val="006E7CCF"/>
     <w:rsid w:val="006F49B9"/>
     <w:rsid w:val="007261B0"/>
     <w:rsid w:val="007314E0"/>
     <w:rsid w:val="00734182"/>
     <w:rsid w:val="007373E4"/>
     <w:rsid w:val="00745FDC"/>
     <w:rsid w:val="0078048B"/>
     <w:rsid w:val="00780C26"/>
     <w:rsid w:val="00783939"/>
     <w:rsid w:val="00790502"/>
     <w:rsid w:val="007913EB"/>
     <w:rsid w:val="007A620C"/>
     <w:rsid w:val="007B01E8"/>
     <w:rsid w:val="007B2FD3"/>
     <w:rsid w:val="007D0586"/>
     <w:rsid w:val="008126E2"/>
     <w:rsid w:val="00813657"/>
     <w:rsid w:val="00836DB9"/>
     <w:rsid w:val="00844350"/>
     <w:rsid w:val="00847EF8"/>
     <w:rsid w:val="00860E18"/>
     <w:rsid w:val="00863149"/>
     <w:rsid w:val="0088137F"/>
+    <w:rsid w:val="008928BA"/>
     <w:rsid w:val="0089445A"/>
+    <w:rsid w:val="00897315"/>
     <w:rsid w:val="008A3E98"/>
     <w:rsid w:val="008A4455"/>
     <w:rsid w:val="008B56E2"/>
     <w:rsid w:val="008E6FD1"/>
     <w:rsid w:val="008F0E58"/>
     <w:rsid w:val="008F37AC"/>
     <w:rsid w:val="008F72AC"/>
     <w:rsid w:val="008F78C6"/>
     <w:rsid w:val="009001A5"/>
     <w:rsid w:val="00922B4F"/>
     <w:rsid w:val="009700B2"/>
     <w:rsid w:val="009839F8"/>
     <w:rsid w:val="00996E2E"/>
     <w:rsid w:val="009B6A5B"/>
     <w:rsid w:val="009D3D76"/>
     <w:rsid w:val="00A03AAA"/>
     <w:rsid w:val="00A075AA"/>
     <w:rsid w:val="00A103AB"/>
     <w:rsid w:val="00A21598"/>
     <w:rsid w:val="00A31A71"/>
     <w:rsid w:val="00A37F4C"/>
     <w:rsid w:val="00A413C3"/>
     <w:rsid w:val="00A54414"/>
     <w:rsid w:val="00A95318"/>
     <w:rsid w:val="00AA4BC4"/>
     <w:rsid w:val="00AB6DF4"/>
     <w:rsid w:val="00AC3A97"/>
     <w:rsid w:val="00AD442C"/>
     <w:rsid w:val="00AD4E81"/>
     <w:rsid w:val="00AD68D4"/>
     <w:rsid w:val="00B267C9"/>
     <w:rsid w:val="00B40CE0"/>
     <w:rsid w:val="00B435A6"/>
+    <w:rsid w:val="00B54C30"/>
     <w:rsid w:val="00B55585"/>
     <w:rsid w:val="00B74339"/>
     <w:rsid w:val="00B7464C"/>
     <w:rsid w:val="00BB47A8"/>
     <w:rsid w:val="00BB6EB3"/>
     <w:rsid w:val="00BC7105"/>
     <w:rsid w:val="00BD21C3"/>
     <w:rsid w:val="00BD7016"/>
     <w:rsid w:val="00BE02D0"/>
     <w:rsid w:val="00BE09CC"/>
     <w:rsid w:val="00BE7ED4"/>
     <w:rsid w:val="00BF1CAE"/>
     <w:rsid w:val="00C045A2"/>
     <w:rsid w:val="00C30F11"/>
     <w:rsid w:val="00C34AB4"/>
     <w:rsid w:val="00C54596"/>
     <w:rsid w:val="00C61EB9"/>
     <w:rsid w:val="00C77106"/>
     <w:rsid w:val="00C834B2"/>
     <w:rsid w:val="00C835B1"/>
     <w:rsid w:val="00CA276D"/>
     <w:rsid w:val="00CD46C7"/>
     <w:rsid w:val="00D16E49"/>
     <w:rsid w:val="00D270D5"/>
     <w:rsid w:val="00D8036D"/>
@@ -9189,51 +9185,51 @@
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F3110D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massdpsportal.secure.force.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.supervisor@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ma-dpl.my.salesforce-sites.com/home/home.jsp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator.supervisor@mass.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9470,65 +9466,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="e3e38725-07c4-40be-a216-bdad2a662e0d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="abaa93b4-3036-48ce-b674-0b3ef9a09ab1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100990883FD8DED744BA0BFFA12C51972D7" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="755242c4bdb2fe0d89c13b5d2d6cb7bd">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="abaa93b4-3036-48ce-b674-0b3ef9a09ab1" xmlns:ns3="e3e38725-07c4-40be-a216-bdad2a662e0d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="632b08bbbc4b4d60dafc7aff4bfaedf5" ns2:_="" ns3:_="">
     <xsd:import namespace="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
     <xsd:import namespace="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -9691,119 +9696,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6839AD7D-9EFF-46BC-AA99-CF51737EAEAD}">
-[...8 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A78C8A-F42A-46AF-8898-D4B29D9622BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D9350A3-F13F-4CBC-B1DA-9BD78B229B18}"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6839AD7D-9EFF-46BC-AA99-CF51737EAEAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E32AE1A4-3821-46E8-9B0A-64646CD78C1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D9350A3-F13F-4CBC-B1DA-9BD78B229B18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="abaa93b4-3036-48ce-b674-0b3ef9a09ab1"/>
+    <ds:schemaRef ds:uri="e3e38725-07c4-40be-a216-bdad2a662e0d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>738</Words>
-  <Characters>4210</Characters>
+  <Words>737</Words>
+  <Characters>4201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4939</CharactersWithSpaces>
+  <CharactersWithSpaces>4929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6422619</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:elevator.supervisor@state.ma.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>