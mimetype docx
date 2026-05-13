--- v0 (2025-12-18)
+++ v1 (2026-05-13)
@@ -43,144 +43,197 @@
     </w:p>
     <w:p w14:paraId="294DF4E8" w14:textId="77777777" w:rsidR="00470D0F" w:rsidRPr="007737DD" w:rsidRDefault="00470D0F" w:rsidP="005835DB">
       <w:r w:rsidRPr="007737DD">
         <w:t>Commonwealth of Massachusetts</w:t>
       </w:r>
       <w:r w:rsidR="006E0F74" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>EOHHS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F95A5B4" w14:textId="534230EE" w:rsidR="00470D0F" w:rsidRPr="007737DD" w:rsidRDefault="00470D0F" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>HOW TO APPLY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC9A133" w14:textId="70B04352" w:rsidR="003A14B6" w:rsidRPr="007737DD" w:rsidRDefault="003A14B6" w:rsidP="007B5C33">
       <w:r w:rsidRPr="007737DD">
         <w:t>You can submit your application in any of the following ways.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D60EB7A" w14:textId="3215A16E" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="007B5C33">
+    <w:p w14:paraId="2D60EB7A" w14:textId="1AACF458" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Mail or fax your filled-out, signed application to</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A368474" w14:textId="3A5822BB" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00CE7174" w:rsidP="007B5C33">
+        <w:t>Mail your filled-out, signed application to</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A368474" w14:textId="3A5822BB" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00CE7174" w:rsidP="00C470EF">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00713D02" w:rsidRPr="007737DD">
         <w:t>PO</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Box 290794</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC3E8B" w:rsidRPr="007737DD">
         <w:t>Charlestown, MA</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BC3E8B" w:rsidRPr="007737DD">
         <w:t>02129-0214</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B3052A" w14:textId="31AC011E" w:rsidR="001E002B" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="007B5C33">
+    <w:p w14:paraId="02B3052A" w14:textId="2D632F29" w:rsidR="001E002B" w:rsidRDefault="004678F4" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Fax </w:t>
+        <w:t>Fax</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:t>your filled-out, signed application to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>617</w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD" w:rsidDel="00F468AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>887-8799</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D9D8E0" w14:textId="12E0223A" w:rsidR="001E002B" w:rsidRPr="007737DD" w:rsidRDefault="003A14B6" w:rsidP="007B5C33">
+    <w:p w14:paraId="43E5D114" w14:textId="6AB25789" w:rsidR="0041159D" w:rsidRPr="007737DD" w:rsidRDefault="0041159D" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0041159D">
+        <w:t>Call us at (800) 841-2900, TDD/TTY: 711, or (877) MA ENROLL ([877] 623-6765)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D9D8E0" w14:textId="782689FD" w:rsidR="001E002B" w:rsidRPr="007737DD" w:rsidRDefault="00D40D0B" w:rsidP="007B5C33">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Online at </w:t>
+      <w:r>
+        <w:t>Visit</w:t>
+      </w:r>
+      <w:r w:rsidR="003A14B6" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="001E1F43" w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>mass.gov/how-to/apply-for-masshealth-coverage-for-seniors-and-people-of-any-age-who-need-long-term-care-services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D4FCAA0" w14:textId="5E4C2555" w:rsidR="00E8398E" w:rsidRPr="007737DD" w:rsidRDefault="00E8398E" w:rsidP="004678F4">
+    <w:p w14:paraId="6D4FCAA0" w14:textId="704E6A49" w:rsidR="00E8398E" w:rsidRPr="007737DD" w:rsidRDefault="00E8398E" w:rsidP="004678F4">
       <w:r w:rsidRPr="007737DD">
         <w:t>To schedule an appointment with a MassHealth represent</w:t>
       </w:r>
       <w:r w:rsidR="00CE7174" w:rsidRPr="007737DD">
         <w:t>ative</w:t>
       </w:r>
       <w:r w:rsidR="00A962EF" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> or to apply in person</w:t>
       </w:r>
       <w:r w:rsidR="00CE7174" w:rsidRPr="007737DD">
-        <w:t>, go to mass.gov/masshealth/</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">appointment. </w:t>
+        <w:t xml:space="preserve">, go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CE7174" w:rsidRPr="00D40D0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>mass.gov/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00CE7174" w:rsidRPr="00D40D0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>masshealth</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00CE7174" w:rsidRPr="00D40D0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D40D0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>appointment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A104469" w14:textId="2A411595" w:rsidR="009B2AD4" w:rsidRPr="007737DD" w:rsidRDefault="00E13D16" w:rsidP="00F96175">
       <w:r w:rsidRPr="007737DD">
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidR="009B2AD4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> get</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="009B2AD4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> benefits you </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>need</w:t>
       </w:r>
       <w:r w:rsidR="009B2AD4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, you may send us documentation that verifies </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="009B2AD4" w:rsidRPr="007737DD">
@@ -264,206 +317,311 @@
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Your application will then be sent automatically to the Department of Transitional Assistance. You do not have to apply for SNAP to be considered for MassHealth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E762563" w14:textId="2B6BEDF5" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>MASSHEALTH and the HEALTH SAFETY NET</w:t>
       </w:r>
       <w:r w:rsidR="007B5C33" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Who Can Use This Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55851650" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="004678F4">
+    <w:p w14:paraId="55851650" w14:textId="238086B1" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="004678F4">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">This is your application for health coverage if you live in Massachusetts and are </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6DB5E29C" w14:textId="1BA43F56" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="007B5C33">
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>any of the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB5E29C" w14:textId="0B7C1FAB" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00CE2DD3" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="30D60BA4" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t xml:space="preserve"> person</w:t>
+      </w:r>
+      <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> 65 or older and living at home </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who is</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D60BA4" w14:textId="71D65E40" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>not the parent of a child under 19 years old who lives with you, or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E895AA9" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+        <w:t xml:space="preserve">not the parent of a child </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>19 who lives with you,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E895AA9" w14:textId="47EAB7E8" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>not an adult relative living with and taking care of a child younger than 19 years old when neither parent is living in the home, or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1667D532" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+        <w:t>not an adult relative living with and taking care of a child younger than 19 when neither parent is living in the home, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1667D532" w14:textId="2A80B54D" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">disabled and are either working 40 or more hours a month or are currently working and have worked at least 240 hours in the six months immediately before the month of the application, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="286AA3CD" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+        <w:t xml:space="preserve">disabled and either working 40 or more hours a month or </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">currently working and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3" w:rsidRPr="007737DD">
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>worked at least 240 hours in the six months immediately before the month of the application</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286AA3CD" w14:textId="620F0A56" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00CE2DD3" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="1E1AB1A3" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA38BA" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">of any age </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t>that needs</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA38BA" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> long-term-care services in a medical institution or nursing facility</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1AB1A3" w14:textId="53EA9753" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00CE2DD3" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="011D7C9B" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t xml:space="preserve"> person</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA38BA" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> who is eligible under certain programs to get long-term-care services to live at home</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011D7C9B" w14:textId="66892538" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00CE2DD3" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="6341F73C" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA38BA" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">member of a married couple living with </w:t>
+      </w:r>
+      <w:r>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA38BA" w:rsidRPr="007737DD">
+        <w:t>spouse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341F73C" w14:textId="77B35C16" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>both you and your spouse are applying for health coverage,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74B6AA16" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+        <w:t xml:space="preserve">both </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> spouse are applying for health coverage,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B6AA16" w14:textId="47B6FD07" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>there are no children under 19 years old living with you, and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EA80BE0" w14:textId="77777777" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
+        <w:t xml:space="preserve">there are no children </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t>younger than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> 19 living with </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE2DD3">
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA80BE0" w14:textId="5215CB2F" w:rsidR="00EA38BA" w:rsidRPr="007737DD" w:rsidRDefault="00EA38BA" w:rsidP="00EA38BA">
       <w:pPr>
         <w:pStyle w:val="bulletlist2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>one spouse is 65 or older and the other spouse is under 65 old. (See Step 9 of the application.)</w:t>
+        <w:t>one spouse is 65 or older and the other spouse is under 65. (See Step 9 of the application.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF208C1" w14:textId="5FB6A371" w:rsidR="001E1F43" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="004235C9">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If you meet any of the following exceptions, you should complete the Application for Health and Dental Coverage and Help Paying Costs (ACA-3). To obtain a copy of this application, call us at </w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>800</w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>841-2900</w:t>
       </w:r>
       <w:r w:rsidR="001E1F43" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004235C9" w:rsidRPr="007737DD">
         <w:t>TDD/</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">TTY: </w:t>
       </w:r>
       <w:r w:rsidR="004235C9" w:rsidRPr="007737DD">
         <w:t>711.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7AE112" w14:textId="7CA919A9" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="007B5C33">
+    <w:p w14:paraId="2D7AE112" w14:textId="47B34D29" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">You are the parent of a child under 19 </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="5E194DA6" w14:textId="7E4A7302" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="007B5C33">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">You are the parent of a child </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t>younger than</w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>19 who lives with you, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E194DA6" w14:textId="51D3E02A" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-        <w:t>when neither parent is living in the home</w:t>
+        <w:t>You are an adult relative living with and taking care of a child younger than 19 when neither parent is living in the home</w:t>
       </w:r>
       <w:r w:rsidR="00C3093B" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BC4B88B" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="00D75D72">
       <w:r w:rsidRPr="007737DD">
         <w:t>You will also need to fill out a Long-Term-Care Supplement if you are</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E85ACE" w14:textId="77676CDE" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="001E1F43" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D75D72" w:rsidRPr="007737DD">
         <w:t>n an institution, such as a nursing home, chronic hospital, or other medical institution (You may have to pay a monthly payment, called a patient-paid amount, to the long-term-care facility. For more information, see the Senior Guide.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F04E0E" w14:textId="70FD3D31" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="001E1F43" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
@@ -495,77 +653,95 @@
       <w:r w:rsidR="007C3B12" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at the end of this application</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AEDCB86" w14:textId="49C77F9D" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>MASSACHUSETTS HEALTH CONNECTOR</w:t>
       </w:r>
       <w:r w:rsidR="007B5C33" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Who Can Use This Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA5A1FB" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="004678F4">
+    <w:p w14:paraId="4FA5A1FB" w14:textId="036F3EF6" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="004678F4">
       <w:r w:rsidRPr="007737DD">
         <w:t>This is your application for health coverage if you live in Massachusetts, your income is at or below 400% of the federal poverty level, and you</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="67E70567" w14:textId="77777777" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274172" w:rsidP="00274172">
+      <w:r w:rsidR="00274E92">
+        <w:t xml:space="preserve"> are the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E70567" w14:textId="484B9AC0" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274E92" w:rsidP="00274172">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="24C733A9" w14:textId="77777777" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274172" w:rsidP="00274172">
+      <w:r>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="00274172" w:rsidRPr="007737DD">
+        <w:t>are 65 or older</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C733A9" w14:textId="177C9C62" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274172" w:rsidP="00274172">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>are not otherwise eligible for MassHealth,</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09159BD0" w14:textId="77777777" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274172" w:rsidP="00274172">
+        <w:t>are not otherwise eligible for MassHealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00274E92">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09159BD0" w14:textId="22880CE8" w:rsidR="00274172" w:rsidRPr="007737DD" w:rsidRDefault="00274172" w:rsidP="00274172">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>are not getting Medicare, and</w:t>
+        <w:t>are not getting Medicare</w:t>
+      </w:r>
+      <w:r w:rsidR="00274E92">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC5EC74" w14:textId="0AD072C0" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>do not have access to an affordable health plan that meets the minimum value requirement.*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D0D058A" w14:textId="77777777" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="005A3D8C">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>* Minimum value requirement means that the health insurance plan pays at least 60% of the total health insurance costs of the average enrollee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279A7273" w14:textId="297D84AD" w:rsidR="00D75D72" w:rsidRPr="007737DD" w:rsidRDefault="00D75D72" w:rsidP="006E0F74">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">The Health Connector uses Modified Adjusted Gross Income (MAGI) rules to determine eligibility. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B256E3B" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="00934D39">
       <w:pPr>
@@ -605,132 +781,136 @@
       </w:r>
       <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB24B62" w14:textId="0C0C9717" w:rsidR="00274692" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="009B737F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009D70DC" w:rsidRPr="007737DD">
         <w:t>OCIAL</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidR="009D70DC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ECURITY NUMBERS </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>(SSN)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29952327" w14:textId="0294BA0E" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="00C557B6">
+    <w:p w14:paraId="29952327" w14:textId="5863E7B0" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You must give us an SSN or proof that </w:t>
       </w:r>
       <w:r w:rsidR="002C6D0B" w:rsidRPr="007737DD">
         <w:t>anyone on this application has also applied for a</w:t>
       </w:r>
       <w:r w:rsidR="00B91713" w:rsidRPr="007737DD">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="002C6D0B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> SSN. There are exceptions for anyone who </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5972615D" w14:textId="12DD852E" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="002C6D0B" w:rsidP="007B5C33">
+        <w:t xml:space="preserve"> SSN. There are exceptions for </w:t>
+      </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t>the following people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5972615D" w14:textId="0BBC28C0" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="140E1098" w14:textId="5547DD92" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="002C6D0B" w:rsidP="007B5C33">
+      <w:r>
+        <w:t xml:space="preserve">Anyone who </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6D0B" w:rsidRPr="007737DD">
+        <w:t>has a religious exemption as described in federal law</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="140E1098" w14:textId="4C74111C" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="7A9F4898" w14:textId="1305B6B5" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="002C6D0B" w:rsidP="007B5C33">
+      <w:r>
+        <w:t xml:space="preserve">Anyone who </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6D0B" w:rsidRPr="007737DD">
+        <w:t>is eligible only for a nonwork SSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9F4898" w14:textId="1BC14454" w:rsidR="002C6D0B" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-        <w:t>is not eligible for an SSN.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">Anyone who </w:t>
+      </w:r>
+      <w:r w:rsidR="002C6D0B" w:rsidRPr="007737DD">
+        <w:t>is not eligible for an SSN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA1ADA5" w14:textId="68A8B6BC" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="00AF3A5F">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Unless an exception applies, we need SSNs for all </w:t>
       </w:r>
       <w:r w:rsidR="001E1F43" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">applying for health coverage. </w:t>
       </w:r>
       <w:r w:rsidR="00274692" w:rsidRPr="007737DD">
         <w:t>An</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> SSN is optional for </w:t>
       </w:r>
       <w:r w:rsidR="00274692" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">people </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">not applying for health </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> giving us an SSN can speed up the application process. We use SSNs to check income and other information to see who is eligible for help with health coverage costs. If someone does not have an SSN or needs help getting one, call the Social Security Administration at </w:t>
+        <w:t xml:space="preserve">not applying for health coverage, but giving us an SSN can speed up the application process. We use SSNs to check income and other information to see who is eligible for help with health coverage costs. If someone does not have an SSN or needs help getting one, call the Social Security Administration at </w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>800</w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>772-1213</w:t>
       </w:r>
       <w:r w:rsidR="008C435A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">TTY: </w:t>
       </w:r>
       <w:r w:rsidR="00F468AB" w:rsidRPr="007737DD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>800</w:t>
       </w:r>
@@ -739,103 +919,117 @@
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">325-0778, or go to </w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t>www.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">socialsecurity.gov. </w:t>
       </w:r>
       <w:r w:rsidR="0068306B" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>ee the Senior Guide for more information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548F43F2" w14:textId="49B87255" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="009B737F" w:rsidP="00274692">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">PROOF OF INCOME, ASSETS, AND INSURANCE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172E6CD0" w14:textId="1584432C" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="004678F4">
-[...1 lines deleted...]
-        <w:t>We will attempt to verify some of this information through electronic data matches and will notify you if we need further proof. It may speed up the processing of your application if you send proof of these items with it</w:t>
+    <w:p w14:paraId="172E6CD0" w14:textId="68F9FF46" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="004678F4">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">We will attempt to verify some of this information through electronic data matches and will notify you if we need further proof. It may speed up processing if you send proof of these items </w:t>
+      </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t>when you apply</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B112F7E" w14:textId="6F35E6E0" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
+    <w:p w14:paraId="6B112F7E" w14:textId="59C317F0" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
-        <w:t>Proof of all current income before deductions, such as copies of pay stubs or pension check stubs (You do not have to send proof of social security or SSI income, but you must fill out the social security and SSI income information, if applicable)</w:t>
+        <w:t>Proof of all current income before deductions, such as copies of pay stubs or pension check stubs (You do not have to send proof of social security or SSI income, but you must fill out the social security and SSI income information, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00160CBC" w:rsidRPr="00E6729F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E6729F">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D57DD01" w14:textId="50A078D9" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
+      <w:pPr>
+        <w:pStyle w:val="bulletlist"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Proof of all assets, such as bank accounts and life insurance policies</w:t>
       </w:r>
       <w:r w:rsidR="00274692" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D57DD01" w14:textId="50A078D9" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
+    <w:p w14:paraId="7EC615F3" w14:textId="19715100" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Proof of all assets, such as bank accounts and life insurance policies</w:t>
+        <w:t xml:space="preserve">Copies of your current health insurance premium bills (such as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Medex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>) if you are applying for long-term-care services in a medical facility (You do not have to send copies of your Medicare cards)</w:t>
       </w:r>
       <w:r w:rsidR="00274692" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC615F3" w14:textId="19715100" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
+    <w:p w14:paraId="1044FA06" w14:textId="1A40BBE8" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Copies of your current health insurance premium bills (such as Medex) if you are applying for long-term-care services in a medical facility (You do not have to send copies of your Medicare cards)</w:t>
+        <w:t>Policy numbers for any current health coverage</w:t>
       </w:r>
       <w:r w:rsidR="00274692" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1044FA06" w14:textId="1A40BBE8" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="41387D7D" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Information about any other health insurance available to your household</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F32FEED" w14:textId="5EA482A1" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="009B737F" w:rsidP="009B737F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>PROOF OF CITIZENSHIP/NATIONAL STATUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526A8DC2" w14:textId="7B9D64F7" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="006E0F74">
       <w:r w:rsidRPr="007737DD">
         <w:t>We will try to verify this information through electronic data matches. We will notify you if we need further proof. It may speed up the processing of your application if you send proof of these items with it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCD2623" w14:textId="7C869669" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="007B5C33">
@@ -857,51 +1051,59 @@
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> passports or </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> naturalization papers. You can also prove </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> citizenship with a </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> public birth certificate. You can also prove identity with a driver’s license or some other form of government-issued card. We may be able to prove your identity through the Massachusetts Registry of Motor Vehicles if you have a Massachusetts driver’s license or a Massachusetts ID card. Once you give MassHealth proof of your </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> citizenship/national status and identity, you will not have to give us this proof again. You must give us proof of identity for all household members who are applying. </w:t>
+        <w:t xml:space="preserve"> citizenship/national status and identity, you will not have to give us this proof again. You must give us proof of identity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> all household members who are applying. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Seniors and disabled persons who get or can get Medicare or Supplemental Security Income (SSI), or disabled persons who get Social Security Disability</w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Insurance</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (SSDI), do not have to give proof of their </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
@@ -976,67 +1178,83 @@
         <w:t xml:space="preserve">We ask about income and other information to let you </w:t>
       </w:r>
       <w:r w:rsidR="009A33E3" w:rsidRPr="007737DD">
         <w:t>know</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> what coverage you qualify for and if you can get any help paying for it. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>We will keep all the information you provide private and secure, as required by law.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> To view the Health Connector’s privacy policy, go to </w:t>
       </w:r>
       <w:r w:rsidR="006C2B6A" w:rsidRPr="007737DD">
         <w:t>MA</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">healthconnector.org. To view MassHealth’s privacy policy, go to </w:t>
       </w:r>
       <w:r w:rsidR="002B71C9" w:rsidRPr="007737DD">
-        <w:t>mass.gov/service-details/masshealth-member-privacy-information</w:t>
+        <w:t>mass.gov/service-details/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B71C9" w:rsidRPr="007737DD">
+        <w:t>masshealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B71C9" w:rsidRPr="007737DD">
+        <w:t>-member-privacy-information</w:t>
       </w:r>
       <w:r w:rsidR="004678F4" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7921DCF6" w14:textId="77777777" w:rsidR="004678F4" w:rsidRPr="007737DD" w:rsidRDefault="004678F4" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>WHAT HAPPENS NEXT and WHERE TO GET HELP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2326BEDB" w14:textId="1AC10F84" w:rsidR="00A624BD" w:rsidRPr="007737DD" w:rsidRDefault="00A624BD" w:rsidP="009B737F">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">When we get your filled-out, signed, and dated application, we will review it. If we need more information, we will write or call you. Once we get </w:t>
+        <w:t xml:space="preserve">When we get your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>filled-out, signed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, and dated application, we will review it. If we need more information, we will write or call you. Once we get </w:t>
       </w:r>
       <w:r w:rsidR="00B8199E" w:rsidRPr="007737DD">
         <w:t>what we need</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, we will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> about your eligibility</w:t>
       </w:r>
       <w:r w:rsidR="00B8199E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> send you a written notice. If you are eligible for MassHealth, show this notice right away to any health care provider if you </w:t>
       </w:r>
       <w:r w:rsidR="00B8199E" w:rsidRPr="007737DD">
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
@@ -1291,69 +1509,85 @@
       <w:r w:rsidR="00DC7DEB" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Health coverage through the Massachusetts Health Connector is not MassHealth. If you have Medicare, you will not be eligible for any cost sharing </w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">reductions </w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t>or Advance Premium Tax Credits</w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> through the Health Connector</w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t>, and you cannot purchase a</w:t>
       </w:r>
       <w:r w:rsidR="6ED24FBC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">health </w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">plan through the Health Connector, unless you were </w:t>
+        <w:t xml:space="preserve">plan through the Health Connector, unless you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">already </w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t>enrolled in a Health Connector plan when you became eligible for Medicare. The only time you should apply for Health Connector programs if you have Medicare is if you are not enrolled in Medicare yet but would have to pay for your Medicare Part A premium. In this case, you may be eligible for</w:t>
       </w:r>
       <w:r w:rsidR="54CC0710" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">coverage through the </w:t>
       </w:r>
       <w:r w:rsidR="00D26EC9" w:rsidRPr="007737DD">
         <w:t>Health Connector</w:t>
       </w:r>
       <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
-        <w:t>, which may include Advance Premium Tax Credits and ConnectorCare plans.</w:t>
+        <w:t xml:space="preserve">, which may include Advance Premium Tax Credits and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007A46AB" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B19009C" w14:textId="77777777" w:rsidR="0057529C" w:rsidRPr="007737DD" w:rsidRDefault="0057529C" w:rsidP="0057529C">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="-2ACA-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You: </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rStyle w:val="-2ACA-3"/>
         </w:rPr>
         <w:t xml:space="preserve">Spouse: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A76F5B" w14:textId="10C9B7BC" w:rsidR="0092704A" w:rsidRPr="007737DD" w:rsidRDefault="00DB41AB" w:rsidP="00C005F8">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
@@ -1587,55 +1821,60 @@
       </w:r>
       <w:r w:rsidR="007A6D87" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at the end of this application</w:t>
       </w:r>
       <w:r w:rsidR="00147792" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BD7D00" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to establish a third-party contact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CEAF410" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00015228">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">1. First name, middle name, last name, and suffix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA208F7" w14:textId="3AD42994" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>2. Date of birth</w:t>
       </w:r>
       <w:r w:rsidR="0029610F" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> (mm/dd/yy</w:t>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0029610F" w:rsidRPr="007737DD">
+        <w:t>yy</w:t>
       </w:r>
       <w:r w:rsidR="008A4C3C" w:rsidRPr="007737DD">
         <w:t>yy</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0029610F" w:rsidRPr="007737DD">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3ECF03" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="0048693E" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002E6C1A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Street </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t>address</w:t>
       </w:r>
       <w:r w:rsidR="00015228" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Check this box if </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>homeless. Y</w:t>
@@ -1701,55 +1940,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="009815F0" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C5A3B2" w14:textId="69B8F083" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>acility name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A25C825" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0048693E" w:rsidRPr="007737DD">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. Mailing address</w:t>
       </w:r>
       <w:r w:rsidR="00015228" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
@@ -1791,59 +2028,71 @@
         <w:t>. State</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3A6269" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00637441">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0048693E" w:rsidRPr="007737DD">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. ZIP code</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DE3E26" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00637441">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0048693E" w:rsidRPr="007737DD">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. County</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6902EFC6" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00637441">
+    <w:p w14:paraId="6902EFC6" w14:textId="2C7A4787" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00637441">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0048693E" w:rsidRPr="007737DD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">. Phone number </w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8757E">
+        <w:t xml:space="preserve"> Mobile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00971593">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">hone number </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B57312" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00637441">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0048693E" w:rsidRPr="007737DD">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. Other phone number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0C4D4F" w14:textId="77777777" w:rsidR="0048693E" w:rsidRPr="007737DD" w:rsidRDefault="0048693E" w:rsidP="0048693E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>mail</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFEAC63" w14:textId="77777777" w:rsidR="00390665" w:rsidRPr="007737DD" w:rsidRDefault="0048693E" w:rsidP="00637441">
@@ -1943,112 +2192,116 @@
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00944F3A" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="005661EA" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00944F3A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00944F3A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, who? Enter the name here: </w:t>
       </w:r>
       <w:r w:rsidR="00006C3C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00944F3A" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00944F3A" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">, is this person awaiting trial? </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00637441" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66933662" w14:textId="0FAFA925" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="00A470D1" w:rsidP="00A470D1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>FOR ENROLLMENT ASSISTERS ONLY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389A3035" w14:textId="7F5964A8" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Complete this section if you are an enrollment assister and are filling out this application for someone else. Navigators must fill out a Navigator Designation Form. Certified Application Counselors must fill out a Certified Application Counselor Designation Form.</w:t>
+        <w:t xml:space="preserve">Complete this section if you are an enrollment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>assister</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> and are filling out this application for someone else. Navigators must fill out a Navigator Designation Form. Certified Application Counselors must fill out a Certified Application Counselor Designation Form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E383C98" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>Check one</w:t>
       </w:r>
       <w:r w:rsidR="006E0F74" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Navigator</w:t>
       </w:r>
       <w:r w:rsidR="006E0F74" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Certified Application Counselor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7956CE" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>First name, middle name, last name</w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>,</w:t>
@@ -2078,51 +2331,59 @@
         <w:t xml:space="preserve">STEP </w:t>
       </w:r>
       <w:r w:rsidR="004C1F6C" w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009A231C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Person 1—</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C83AAE" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Tell us about your household. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2002F0D7" w14:textId="77777777" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="00FC0C15">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">1. First name, middle name, last name, and suffix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDE227A" w14:textId="70E8C948" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Relationship to you: </w:t>
+        <w:t xml:space="preserve">Relationship </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you: </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>SELF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B4FC0E5" w14:textId="7D2C2D37" w:rsidR="006B7C64" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006B7C64">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00C86914" w:rsidRPr="007737DD">
         <w:t>What was your s</w:t>
       </w:r>
       <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
         <w:t>ex assigned at birt</w:t>
       </w:r>
@@ -2160,104 +2421,108 @@
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Are you applying for health or dental coverage for YOURSELF? </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00015228" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4C002B" w14:textId="1C22CDEA" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, answer all the questions below in Step 2 for Person 1 (yourself).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AF2C4A" w14:textId="2B01DBCD" w:rsidR="00163133" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, answer Question </w:t>
       </w:r>
       <w:r w:rsidR="0004446D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">20 </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">(accommodations), then go to the Income Information section on page </w:t>
       </w:r>
       <w:r w:rsidR="0029610F" w:rsidRPr="007737DD">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AB0035" w14:textId="41EC97F1" w:rsidR="001E002B" w:rsidRPr="007737DD" w:rsidRDefault="001B3355" w:rsidP="001E002B">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>QUESTIONS 5-9 ARE OPTIONAL</w:t>
       </w:r>
       <w:r w:rsidR="00B51066" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C86914" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">MassHealth is committed to providing equitable care for all members regardless of race, ethnicity gender, sexual orientation or language spoken. Please complete questions 5-9 to help us meet your language and cultural needs. </w:t>
+        <w:t xml:space="preserve">MassHealth is committed to providing equitable care for all members regardless of race, ethnicity gender, sexual orientation or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
+        <w:t>language spoken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">. Please complete questions 5-9 to help us meet your language and cultural needs. </w:t>
       </w:r>
       <w:r w:rsidR="00A50AA3" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="001E002B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">our response is voluntary and will not impact your eligibility or be used for any discriminatory purpose. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24193849" w14:textId="2D7EBDD4" w:rsidR="00697315" w:rsidRPr="007737DD" w:rsidRDefault="00941CEB" w:rsidP="006B7C64">
       <w:r w:rsidRPr="007737DD">
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00006C3C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Which</w:t>
       </w:r>
       <w:r w:rsidR="00A47651" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> best</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> describes your current gender </w:t>
       </w:r>
       <w:r w:rsidR="006B7C64" w:rsidRPr="007737DD">
@@ -2649,51 +2914,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00C1054C" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ecurity number (SSN)? Yes No (optional if </w:t>
       </w:r>
       <w:r w:rsidR="00C1054C" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00C1054C" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>applying)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398BD10B" w14:textId="7C4DC00C" w:rsidR="00D62E4B" w:rsidRPr="007737DD" w:rsidRDefault="00C1054C" w:rsidP="00F955BF">
+    <w:p w14:paraId="398BD10B" w14:textId="6A16CAC0" w:rsidR="00D62E4B" w:rsidRPr="007737DD" w:rsidRDefault="00C1054C" w:rsidP="00F955BF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">We need a </w:t>
       </w:r>
       <w:r w:rsidR="00BC6815" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
@@ -2722,81 +2987,79 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for anyone who has a religious exemption as described in federal law, who is eligible only for a nonwork SSN, or who is not</w:t>
       </w:r>
       <w:r w:rsidR="00F955BF" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">eligible for an SSN. An SSN is optional for persons not applying for health </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">eligible for an SSN. An SSN is optional for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90002" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>coverage,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A50AA3" w:rsidRPr="007737DD">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> not applying for health coverage,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50AA3" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>but</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> giving us an SSN can speed up the</w:t>
+        <w:t>but giving us an SSN can speed up the</w:t>
       </w:r>
       <w:r w:rsidR="00F955BF" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>application process. We use SSNs to check income and other information to see who is eligible for help with health coverage</w:t>
       </w:r>
       <w:r w:rsidR="00F955BF" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B00B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2844,141 +3107,135 @@
       <w:r w:rsidR="00836EA8" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>refer</w:t>
       </w:r>
       <w:r w:rsidR="00D62E4B" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00952138" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>the Senior Guide for Health Care Coverage</w:t>
       </w:r>
       <w:r w:rsidR="00D62E4B" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2F6A88" w14:textId="4DCD7855" w:rsidR="00C1054C" w:rsidRPr="007737DD" w:rsidRDefault="00C1054C" w:rsidP="00C1054C">
+    <w:p w14:paraId="4F2F6A88" w14:textId="076D173F" w:rsidR="00C1054C" w:rsidRPr="007737DD" w:rsidRDefault="00C1054C" w:rsidP="00C1054C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00BC6815" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>you need</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> help getting </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00E90002" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>an</w:t>
+      </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSN, call the Social Security Administration at (800) 772-1213</w:t>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> TTY: (800) 325-0778, or go to </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri-Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>socialsecurity.gov</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C86864A" w14:textId="77777777" w:rsidR="00B54D83" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, give us the number </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D70684" w14:textId="310088A2" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, check one of the following reasons.</w:t>
       </w:r>
       <w:r w:rsidR="00A470D1" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="74D054BF" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Illness </w:t>
       </w:r>
       <w:r w:rsidR="009D70DC" w:rsidRPr="007737DD">
         <w:t>exception</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Just applied</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Noncitizen exception</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Religious exception</w:t>
       </w:r>
     </w:p>
@@ -2993,55 +3250,53 @@
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ecurity card? </w:t>
       </w:r>
       <w:r w:rsidR="00B54D83" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00B54D83" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E9F786" w14:textId="7A3B062C" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, what name is on your </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
       <w:r w:rsidR="002A6CB7" w:rsidRPr="007737DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>ecurity card?</w:t>
       </w:r>
       <w:r w:rsidR="00B54D83" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>First name, middle name, last name, and suffix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C99DAF" w14:textId="27B36D7D" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="006F524D">
       <w:r w:rsidRPr="007737DD">
         <w:t>11</w:t>
@@ -3084,128 +3339,138 @@
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EB2F96C" w14:textId="5A6BF538" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="004D2A0D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You may not have needed or chosen to file a tax return in the past, but you will have to file a federal income tax return for any year that you get an </w:t>
       </w:r>
       <w:r w:rsidR="00932920" w:rsidRPr="007737DD">
         <w:t>APTC</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. You must check "Yes" to </w:t>
       </w:r>
       <w:r w:rsidR="00CF684E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">question </w:t>
       </w:r>
       <w:r w:rsidR="009F2A85" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r w:rsidR="00CF684E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">be eligible for ConnectorCare or </w:t>
+        <w:t xml:space="preserve">be eligible for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00932920" w:rsidRPr="007737DD">
         <w:t>APTCs</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to help pay for your health insurance. You do NOT need to file a tax return to </w:t>
       </w:r>
       <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">apply for or to </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">get MassHealth </w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t>or HSN, if you qualify</w:t>
       </w:r>
       <w:r w:rsidR="009638EF" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23177C94" w14:textId="246E1C1B" w:rsidR="006F524D" w:rsidRPr="007737DD" w:rsidRDefault="006F524D" w:rsidP="004D2A0D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BC6815" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
-        <w:t>s</w:t>
-[...3 lines deleted...]
-        <w:t>, please answer questions a–d.</w:t>
+        <w:t>s, please answer questions a–d.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, skip to question d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57130A2A" w14:textId="30BE2469" w:rsidR="00CB024B" w:rsidRPr="007737DD" w:rsidRDefault="00CB024B" w:rsidP="004D2A0D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You must file a joint federal tax return with your spouse for </w:t>
       </w:r>
       <w:r w:rsidR="004874D2" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00217CB0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">year for which you are applying </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">to get certain programs </w:t>
       </w:r>
       <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ConnectorCare or APTCs) </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or APTCs) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>unless you are a victim of domestic abuse or abandonment</w:t>
+      </w:r>
       <w:r w:rsidR="000D15DE" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D15DE" w:rsidRPr="007737DD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">or you will file taxes as Head of Household. If you will file taxes as Head of Household, you should answer </w:t>
       </w:r>
       <w:r w:rsidR="000D15DE" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="000D15DE" w:rsidRPr="007737DD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">to question </w:t>
       </w:r>
       <w:r w:rsidR="009F2A85" w:rsidRPr="007737DD">
         <w:rPr>
@@ -3247,77 +3512,67 @@
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Are you </w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">legally </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">married? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A45425A" w14:textId="61770FD4" w:rsidR="005B2877" w:rsidRPr="007737DD" w:rsidRDefault="000D15DE" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">If </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, skip to question </w:t>
+        <w:t xml:space="preserve">If No, skip to question </w:t>
       </w:r>
       <w:r w:rsidR="009F2A85" w:rsidRPr="007737DD">
         <w:t>11c</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001B00CB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F2A85" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006F524D" w:rsidRPr="007737DD">
         <w:t>, list name of spouse and date of birth.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0F3C14" w14:textId="51BFC2B9" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Do you plan to file a joint federal tax return with your spouse for </w:t>
       </w:r>
       <w:r w:rsidR="00217CB0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002E6C1A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">tax </w:t>
       </w:r>
       <w:r w:rsidR="00217CB0" w:rsidRPr="007737DD">
         <w:t>year for which you are applying</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
@@ -3399,140 +3654,133 @@
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">d. Will you be claimed as a dependent on someone else's federal income tax return for </w:t>
       </w:r>
       <w:r w:rsidR="00217CB0" w:rsidRPr="007737DD">
         <w:t>the year for which you are applying</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BEC660" w14:textId="60A3F1AC" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="004D2A0D">
+    <w:p w14:paraId="61BEC660" w14:textId="44BDD1D6" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="004D2A0D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If you are claimed by someone else as a dependent on their federal income tax return, this may affect </w:t>
       </w:r>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t>whether you can</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> receive a premium tax credit. Do not answer </w:t>
       </w:r>
       <w:r w:rsidR="0064713B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">es to this question if you are a child under </w:t>
+        <w:t xml:space="preserve">es to this question if you are a child </w:t>
+      </w:r>
+      <w:r w:rsidR="00C470EF">
+        <w:t>younger than</w:t>
       </w:r>
       <w:r w:rsidR="00D57D0C" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">the age of </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>being claimed by a non-custodial parent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E96ABE" w14:textId="27EA6C48" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="004D2A0D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, please list the name of the tax filer.</w:t>
+        <w:t>es, please list the name of the tax filer.</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Tax filer date of birth</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How are you related to the tax filer? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Is the tax filer married, filing a joint return? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, list </w:t>
+        <w:t xml:space="preserve">es, list </w:t>
       </w:r>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the spouse’s </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">name and date of birth. </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Who else does the tax filer claim as dependents? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B0BEFB" w14:textId="53B89A66" w:rsidR="00C319B6" w:rsidRPr="007737DD" w:rsidRDefault="00C319B6" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">e. Are you filing taxes separately because you are </w:t>
       </w:r>
       <w:r w:rsidR="001F0743" w:rsidRPr="007737DD">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
@@ -3599,104 +3847,107 @@
       <w:r w:rsidR="00EB400F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="7327289E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="7327289E" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66A6C8FB" w14:textId="06157B5A" w:rsidR="004C36A4" w:rsidRPr="007737DD" w:rsidRDefault="004C36A4" w:rsidP="004C36A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Answer Yes if: </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:tab/>
-        <w:t xml:space="preserve">1. You have received an APTC or ConnectorCare in the past, and </w:t>
+        <w:t xml:space="preserve">1. You have received an APTC or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> in the past, and </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>2. The statement is true for all people listed in the household.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DC098FD" w14:textId="4820E4C6" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Are you a </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> citizen or </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> national? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B9FE73" w14:textId="4DBB80AC" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, are you a naturalized</w:t>
+        <w:t>es, are you a naturalized</w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t>, derived, or acquired</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> citizen (not born in the US)? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A6341C5" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>Alien number</w:t>
       </w:r>
       <w:r w:rsidR="009638EF" w:rsidRPr="007737DD">
@@ -3723,205 +3974,209 @@
         <w:t xml:space="preserve">ble immigration status? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C786DA6" w14:textId="691EF8D3" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">See page </w:t>
       </w:r>
       <w:r w:rsidR="00451661" w:rsidRPr="007737DD">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, “Immigration Statuses and Document Types” for help. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F37E08" w:rsidRPr="007737DD">
-        <w:t>No</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">or no response, you may get only one or more of the following: MassHealth Standard (if pregnant), MassHealth Limited, the Children’s Medical Security Plan (CMSP), or the Health Safety Net (HSN). Go to Question </w:t>
       </w:r>
       <w:r w:rsidR="009F2A85" w:rsidRPr="007737DD">
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73135FBB" w14:textId="3835712B" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, do you have an immigration document? </w:t>
+        <w:t xml:space="preserve">es, do you have an immigration document? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="494C6E63" w14:textId="75434414" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>It may help us to process this application faster if you include a copy of your immigration document with the application.  We will try to verify your immigration status through</w:t>
       </w:r>
       <w:r w:rsidR="00CF221A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> electronic data match. Please list all the immigrations statuses and/or conditions that have applied to you since you entered the </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> If you need more space, attach another sheet of paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2D2BBB" w14:textId="346A4473" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Status award date (mm/dd/yyyy) (For battered persons, enter the date the petition was approved.)</w:t>
+        <w:t>Status award date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>) (For battered persons, enter the date the petition was approved.)</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Immigration status</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Immigration document type</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Choose one o</w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
         <w:t>r more document status and type</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> from the list on page </w:t>
       </w:r>
       <w:r w:rsidR="00AD43FB" w:rsidRPr="007737DD">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Document ID number </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Alien number </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Passport or document expiration date (mm/dd/yyyy) Country</w:t>
+        <w:t>Passport or document expiration date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>) Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3098007B" w14:textId="7AA6D5CD" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Did you use the same name on this application that you did </w:t>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t>to get your immigration status?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, what name did you use? First</w:t>
       </w:r>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>, middle</w:t>
       </w:r>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>, last</w:t>
       </w:r>
       <w:r w:rsidR="001053EC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> and suffix</w:t>
       </w:r>
     </w:p>
@@ -4209,233 +4464,225 @@
     <w:p w14:paraId="563CDEF1" w14:textId="399DECB7" w:rsidR="006E0F74" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Are you pregnant? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, how many babies are you expecting?</w:t>
+        <w:t>es, how many babies are you expecting?</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:t>What is the expected due date?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78419EF6" w14:textId="70F6644A" w:rsidR="001F326C" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Were you ever in foster care? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001F326C" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="087C344A" w14:textId="35928B8E" w:rsidR="001F326C" w:rsidRPr="007737DD" w:rsidRDefault="001F326C" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="1FEEA42C" w14:textId="302E093D" w:rsidR="001F326C" w:rsidRPr="007737DD" w:rsidRDefault="001F326C" w:rsidP="00C557B6">
+        <w:t>es, in what state were you in foster care?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEEA42C" w14:textId="5957F057" w:rsidR="001F326C" w:rsidRPr="007737DD" w:rsidRDefault="001F326C" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Did you get</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> healthcare through a state Medicaid program? Yes No</w:t>
+        <w:t xml:space="preserve"> health</w:t>
+      </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>care through a state Medicaid program? Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211CE2AF" w14:textId="17A3648B" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Do you rent or own your property? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Rent </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>Own</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C311DFA" w14:textId="733A0B41" w:rsidR="00581B19" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="00581B19">
+    <w:p w14:paraId="6C311DFA" w14:textId="4127C64D" w:rsidR="00581B19" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="00581B19">
       <w:r w:rsidRPr="007737DD">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00581B19" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. DISABILITY Answer this question if you </w:t>
       </w:r>
       <w:r w:rsidR="004614E4" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
+      <w:r w:rsidR="00016A0C">
+        <w:t>younger than</w:t>
+      </w:r>
       <w:r w:rsidR="00581B19" w:rsidRPr="007737DD">
-        <w:t>under age 65 or age 65 or older and working.</w:t>
+        <w:t xml:space="preserve"> 65 or age 65 or older and working.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6541A0" w14:textId="611CF36F" w:rsidR="00581B19" w:rsidRPr="007737DD" w:rsidRDefault="00581B19" w:rsidP="001530A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Do you have a disability (including a disabling mental health condition) that has lasted or is expected to last for at least 12months? (If legally blind, answer Yes.) </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A92BA39" w14:textId="5C124816" w:rsidR="00C24236" w:rsidRPr="007737DD" w:rsidRDefault="00E11B5B" w:rsidP="00C24236">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Do you need reasonable accommodation(s) because of a disability or injury? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
         <w:t>, go to the next quest</w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ion. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, answer questions a</w:t>
+        <w:t>es, answer questions a</w:t>
       </w:r>
       <w:r w:rsidR="009815F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00605FF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
         <w:t>b.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FF016A" w14:textId="03FD6376" w:rsidR="00C24236" w:rsidRPr="007737DD" w:rsidRDefault="00C24236" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>a. Condition</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Low vision</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Blind</w:t>
@@ -4526,85 +4773,86 @@
       <w:r w:rsidR="009D70DC" w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Did you ever get Supplemental Security Income (SSI)? </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="004D2A0D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>, go to Income Informati</w:t>
       </w:r>
       <w:r w:rsidR="00EE132F" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">on. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00EE132F" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, answer questions a and </w:t>
+        <w:t xml:space="preserve">es, answer questions a and </w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>b.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD36C9D" w14:textId="22A5E5A0" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>a. When d</w:t>
       </w:r>
       <w:r w:rsidR="008B7448" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">id you last get SSI? (mm/yyyy) </w:t>
+        <w:t>id you last get SSI? (mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008B7448" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008B7448" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFA850C" w14:textId="047CAEC5" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="00BC29DB" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Do you (check one): </w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">live alone? </w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">live with a spouse? </w:t>
       </w:r>
       <w:r w:rsidR="00C24236" w:rsidRPr="007737DD">
@@ -4895,65 +5143,71 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">employed? </w:t>
       </w:r>
       <w:r w:rsidR="00FC0C15" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00FC0C15" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D1CEEF" w14:textId="0ED083A0" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, what type of work do you do? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFC56DB" w14:textId="0E4D713A" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
+      <w:pPr>
+        <w:pStyle w:val="abc"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">b. On average, how much net income (profits </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>after</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">, what type of work do you do? </w:t>
-[...7 lines deleted...]
-        <w:t>b. On average, how much net income (profits after business expenses are paid) will you get from this self-employment each month, or how much will you lose from this self-employment each month? $ month profit OR $ month loss?</w:t>
+        <w:t xml:space="preserve"> business expenses are paid) will you get from this self-employment each month, or how much will you lose from this self-employment each month? $ month profit OR $ month loss?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679CD397" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">c. How many hours do you work per week? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066E455D" w14:textId="496F067C" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="00FC0C15" w:rsidP="00FC0C15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>OTHER INCOME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F67BDC7" w14:textId="7B8EE8F0" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="005E72DB" w:rsidP="006E0F74">
       <w:r w:rsidRPr="007737DD">
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>. Check all that apply</w:t>
       </w:r>
@@ -5107,52 +5361,65 @@
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>How often?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15C154" w14:textId="14046970" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="007A2BB8" w:rsidP="006E0F74">
       <w:r w:rsidRPr="007737DD">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ilitary retirement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>pay</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> $ </w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
         <w:t>How often?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA685CA" w14:textId="667ADEE3" w:rsidR="00010925" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="006E0F74">
-      <w:r w:rsidRPr="007737DD">
-        <w:t>Other taxable income (include type)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> taxable income (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> type)</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> $ </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>How often?</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Type </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B675ACB" w14:textId="77777777" w:rsidR="00811399" w:rsidRPr="007737DD" w:rsidRDefault="00811399" w:rsidP="00811399">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">Capital gains: On average, how much net income </w:t>
@@ -5191,61 +5458,61 @@
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>/ profit or $</w:t>
       </w:r>
       <w:r w:rsidR="009638EF" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00982D8A" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>loss</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20219E2D" w14:textId="39120CFA" w:rsidR="007A2BB8" w:rsidRPr="007737DD" w:rsidRDefault="00811399" w:rsidP="007A2BB8">
+    <w:p w14:paraId="20219E2D" w14:textId="2DEF3D5C" w:rsidR="007A2BB8" w:rsidRPr="007737DD" w:rsidRDefault="00811399" w:rsidP="007A2BB8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
-        <w:t xml:space="preserve">Net farming or fishing income: </w:t>
+        <w:t xml:space="preserve">Net farming or fishing income </w:t>
       </w:r>
       <w:r w:rsidR="008B7448" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>$ profit or $</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> loss</w:t>
       </w:r>
       <w:r w:rsidR="007A2BB8" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t xml:space="preserve"> How many hours each week? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A603F0" w14:textId="38D5DD77" w:rsidR="00580B49" w:rsidRPr="007737DD" w:rsidRDefault="00580B49" w:rsidP="00580B49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
@@ -5423,60 +5690,55 @@
     <w:p w14:paraId="51DD40B3" w14:textId="6F4A455E" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="005E72DB" w:rsidP="006E0F74">
       <w:r w:rsidRPr="007737DD">
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Do you get rental income? (You must answer this question.) </w:t>
       </w:r>
       <w:r w:rsidR="00FC0C15" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00FC0C15" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00FC0C15" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000661AD" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, send proof of current rental income, such as a written statement from each tenant, a copy of the lease, or a current federal tax return. Also send proof of </w:t>
+        <w:t xml:space="preserve">es, send proof of current rental income, such as a written statement from each tenant, a copy of the lease, or a current federal tax return. Also send proof of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001530A5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> the following expenses, if applicable, for the last 12 months: mortgage, taxes, utilities (gas/electric), heat, water/sewer, insurance, condo or co-op fee, repairs and maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3007F689" w14:textId="77777777" w:rsidR="001530A5" w:rsidRPr="007737DD" w:rsidRDefault="001530A5" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>a. What type of real estate do you own?</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>one-family</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
@@ -5990,57 +6252,52 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Educator expense</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yearly </w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>mount</w:t>
       </w:r>
       <w:r w:rsidR="00865A1B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E749FE" w14:textId="77777777" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="00725ADD" w:rsidP="009724F0">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Certain business expenses of reservists, performing artists, or fee-based government </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Certain business expenses of reservists, performing artists, or fee-based government officials</w:t>
+      </w:r>
       <w:r w:rsidR="001C29D3" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yearly amount </w:t>
       </w:r>
       <w:r w:rsidR="00865A1B" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580E5BA1" w14:textId="77777777" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="00725ADD" w:rsidP="009724F0">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Health Savings Account deduction </w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yearly amount </w:t>
       </w:r>
       <w:r w:rsidR="00865A1B" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DE1ED5" w14:textId="77777777" w:rsidR="00725ADD" w:rsidRPr="007737DD" w:rsidRDefault="00725ADD" w:rsidP="009724F0">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -6224,99 +6481,119 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6687FA60" w14:textId="164C090F" w:rsidR="00CA3D82" w:rsidRPr="007737DD" w:rsidRDefault="00FC0C15" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>STEP</w:t>
       </w:r>
       <w:r w:rsidR="00172C8F" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Person 2—Spouse or other people in this household</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099D1F80" w14:textId="77777777" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00222BD9">
+    <w:p w14:paraId="099D1F80" w14:textId="4E11AD8A" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Fill out this part for your spouse who lives with </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E90002" w:rsidRPr="007737DD">
+        <w:t>you,</w:t>
+      </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> or anyone included on your federal income tax return, if you file one. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCE372E" w14:textId="40BE9AFC" w:rsidR="00645AA5" w:rsidRPr="007737DD" w:rsidRDefault="00080484" w:rsidP="000A311D">
+    <w:p w14:paraId="6BCE372E" w14:textId="173B6D0A" w:rsidR="00645AA5" w:rsidRPr="007737DD" w:rsidRDefault="00080484" w:rsidP="000A311D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If you </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> include more than two people on this application, make a copy of blank information pages for Step 2 Person 2 BEFORE you fill them out. When filling out the additional pages</w:t>
       </w:r>
       <w:r w:rsidR="00B23D9C" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> please be sure to tell us how each person is related to each other person on the application. We need this information to determine eligibility. You can also download pages for additional persons at mass.gov/masshealth. </w:t>
+        <w:t xml:space="preserve"> please be sure to tell us how each person is related to each other person on the application. We need this information to determine eligibility. You can also download pages for additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90002" w:rsidRPr="007737DD">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> at mass.gov/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>masshealth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6127DD10" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="000A311D">
       <w:r w:rsidRPr="007737DD">
         <w:t>1. First name, middle name, last name, and suffix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5158AAAB" w14:textId="657A0BC5" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>2. Date of birth</w:t>
       </w:r>
       <w:r w:rsidR="00FA233A" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> (mm/dd/y</w:t>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FA233A" w:rsidRPr="007737DD">
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00860542" w:rsidRPr="007737DD">
         <w:t>yy</w:t>
       </w:r>
       <w:r w:rsidR="00FA233A" w:rsidRPr="007737DD">
-        <w:t>y)</w:t>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FA233A" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519845A0" w14:textId="1948541A" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00697315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">What was your sex assigned at birth? </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00697315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Male </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00697315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Female </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="001448A6" w:rsidRPr="007737DD">
@@ -6355,112 +6632,105 @@
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> person live with Person 1? </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00E33B4F" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, provide </w:t>
       </w:r>
       <w:r w:rsidR="0039059B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">street </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>address</w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="0039059B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">street </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>address. Note: if you check this box, you must provide a mailing address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AB9733" w14:textId="173461BD" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00DD0E2A" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Is this a hospital, nursing facility, or other institution? </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B23D9C" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">es, </w:t>
       </w:r>
       <w:r w:rsidR="00AF2119" w:rsidRPr="007737DD">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>acility name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D425AB" w14:textId="4F965006" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00DD0E2A" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>. Mailing address</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094243F" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Check if same as </w:t>
       </w:r>
       <w:r w:rsidR="0039059B" w:rsidRPr="007737DD">
@@ -6584,60 +6854,55 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E84186E" w14:textId="63E08625" w:rsidR="00CF7BD3" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="00447F2E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">14. Is this person applying for health or dental coverage? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B23D9C" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, answer all the questions below in Step 2 for Person 2</w:t>
+        <w:t>es, answer all the questions below in Step 2 for Person 2</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, answer Question 30 (accommodations), then go to the Income Information section on page </w:t>
       </w:r>
       <w:r w:rsidR="00FA233A" w:rsidRPr="007737DD">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CAA15D1" w14:textId="2D774AFD" w:rsidR="00CF7BD3" w:rsidRPr="007737DD" w:rsidRDefault="004819A1" w:rsidP="00CF7BD3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -7062,60 +7327,55 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="0085663B" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>under Person 1.</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, give us the number </w:t>
+        <w:t xml:space="preserve">es, give us the number </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>, check one of the following reasons.</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00277A31" w:rsidRPr="007737DD">
         <w:t>Illness exception</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
@@ -7171,55 +7431,53 @@
       </w:r>
       <w:r w:rsidR="00AF2119" w:rsidRPr="007737DD">
         <w:t>social s</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ecurity card? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AF2119" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AF2119" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, what name is on </w:t>
       </w:r>
       <w:r w:rsidR="00377048" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">this person’s </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ecurity card? </w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>First name, middle name, last name, and suffix</w:t>
       </w:r>
     </w:p>
@@ -7280,51 +7538,59 @@
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">will have to file a federal income tax return for any year that </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> get an </w:t>
       </w:r>
       <w:r w:rsidR="00932920" w:rsidRPr="007737DD">
         <w:t>APTC</w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. You must check "Yes" to </w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">question </w:t>
       </w:r>
       <w:r w:rsidR="00156D94" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">21 </w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">be eligible for ConnectorCare or </w:t>
+        <w:t xml:space="preserve">be eligible for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00932920" w:rsidRPr="007737DD">
         <w:t>APTC</w:t>
       </w:r>
       <w:r w:rsidR="00D10798" w:rsidRPr="007737DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to help pay for </w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t>this person’s</w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> health insurance. </w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">This person </w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t>es</w:t>
       </w:r>
@@ -7343,112 +7609,117 @@
       <w:r w:rsidR="00932920" w:rsidRPr="007737DD">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> HSN, if </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="009468E8" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> qualif</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>, please answer questions a–d.</w:t>
       </w:r>
       <w:r w:rsidR="000E293A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>, skip to question d.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AF9E4F4" w14:textId="48675FB6" w:rsidR="00CB024B" w:rsidRPr="007737DD" w:rsidRDefault="009468E8" w:rsidP="00447F2E">
       <w:r w:rsidRPr="007737DD">
         <w:t>This person</w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> must file a joint federal tax return with </w:t>
       </w:r>
       <w:r w:rsidR="00F650B9" w:rsidRPr="007737DD">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> spouse for </w:t>
       </w:r>
       <w:r w:rsidR="006A54F9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the year for which this person is applying </w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">to get certain programs </w:t>
       </w:r>
       <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ConnectorCare or APTCs) </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or APTCs) </w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">unless </w:t>
       </w:r>
       <w:r w:rsidR="00F650B9" w:rsidRPr="007737DD">
         <w:t>this person</w:t>
       </w:r>
       <w:r w:rsidR="00CB024B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> is a victim of domestic abuse or </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> is a victim of domestic abuse or abandonment</w:t>
+      </w:r>
       <w:r w:rsidR="00373390" w:rsidRPr="007737DD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00373390" w:rsidRPr="007737DD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or they will file taxes as Head of Household. If </w:t>
       </w:r>
       <w:r w:rsidR="00F650B9" w:rsidRPr="007737DD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this person</w:t>
       </w:r>
       <w:r w:rsidR="00373390" w:rsidRPr="007737DD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will file taxes as Head of Household, </w:t>
       </w:r>
@@ -7565,59 +7836,51 @@
       <w:r w:rsidR="008074A0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">legally </w:t>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t>married?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00BC74CA" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003B6632" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">If </w:t>
-[...7 lines deleted...]
-        <w:t>, skip to question</w:t>
+        <w:t>If No, skip to question</w:t>
       </w:r>
       <w:r w:rsidR="00934A7D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00156D94" w:rsidRPr="007737DD">
         <w:t>21c</w:t>
       </w:r>
       <w:r w:rsidR="003B6632" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA20E6" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">es, list name of spouse and date of birth. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2109E146" w14:textId="3EABC1D7" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00C557B6">
       <w:pPr>
@@ -7782,116 +8045,106 @@
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="0064713B" w:rsidRPr="007737DD">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to this question if this person is a child under </w:t>
       </w:r>
       <w:r w:rsidR="000D0D68" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the age of </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>21 being claimed by a noncustodial parent</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D7767E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, please lis</w:t>
+        <w:t>es, please lis</w:t>
       </w:r>
       <w:r w:rsidR="00BC29DB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">t the name of the tax filer. </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>Tax filer date of birth</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How </w:t>
       </w:r>
       <w:r w:rsidR="005C1CC3" w:rsidRPr="007737DD">
         <w:t>is this person</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> related to the tax filer? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>Is the tax filer married, filing a joint return?</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00D7767E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, list name of spouse and date of birth. </w:t>
+        <w:t xml:space="preserve">es, list name of spouse and date of birth. </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Who else does the tax filer claim as dependents? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D11D996" w14:textId="7A9EDFDB" w:rsidR="003B6632" w:rsidRPr="007737DD" w:rsidRDefault="003B6632" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>e. Is this person filing taxes separately because they are a victim of domestic abuse or aba</w:t>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ndonment? Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D5388B" w14:textId="2A7EBF29" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>22</w:t>
@@ -7907,60 +8160,55 @@
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> national? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00D7767E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">es, </w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">are they </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>a naturalized</w:t>
       </w:r>
       <w:r w:rsidR="004E0F02" w:rsidRPr="007737DD">
         <w:t>, derived, or acquired</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> citizen (not born in the </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">)? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
@@ -8006,227 +8254,231 @@
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A70800" w14:textId="7B17E808" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00A6424C" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">See page </w:t>
       </w:r>
       <w:r w:rsidR="00870EF3" w:rsidRPr="007737DD">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, “Immigration Statuses and Document Types” for help. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A751AA" w:rsidRPr="007737DD">
-        <w:t>No</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>or no response, you may get only one or more of the following: MassHealth Standard (if pregnant), MassHealth Limited, the Children’s Medical Security Plan (CMSP), or the Health Safety Net (HSN). Go to Question</w:t>
       </w:r>
       <w:r w:rsidR="00CF7BD3" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> 24</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EAB2B5" w14:textId="0AE3D984" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, does this person have an immigration document? </w:t>
+        <w:t xml:space="preserve">es, does this person have an immigration document? </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19701FB1" w14:textId="728C161B" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00A6424C" w:rsidP="00C557B6">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">It may help us to process this application faster if you include a copy of </w:t>
       </w:r>
       <w:r w:rsidR="002500A9" w:rsidRPr="007737DD">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> immigration document with the application. We will try to verify this person’s immigration status through</w:t>
       </w:r>
       <w:r w:rsidR="00CF221A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">electronic data match. Please list all the immigrations statuses and/or conditions that have applied to this person since </w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> entered the </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">US. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>If you need more space, attach another sheet of paper.</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Status award date (mm/dd/yyyy) (For battered persons, enter the date the petition was approved.)</w:t>
+        <w:t>Status award date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>) (For battered persons, enter the date the petition was approved.)</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Immigration status  </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Immigration document type </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Choose one or more document status and types from the list on page </w:t>
       </w:r>
       <w:r w:rsidR="00870EF3" w:rsidRPr="007737DD">
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>Document ID number</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Alien number </w:t>
       </w:r>
       <w:r w:rsidR="00447F2E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Passport or document expiration date (mm/dd/yyyy) </w:t>
+        <w:t>Passport or document expiration date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C73233" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Country </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C92070B" w14:textId="7E60AF65" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00222BD9" w:rsidP="00C557B6">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Did </w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
         <w:t>this person</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> use the same name on this application to get </w:t>
       </w:r>
       <w:r w:rsidR="002500A9" w:rsidRPr="007737DD">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> immigration status? </w:t>
       </w:r>
       <w:r w:rsidR="00C73233" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00C73233" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00C73233" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, what name did </w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
         <w:t>this person</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> use? First</w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>, middle</w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>, last</w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> name</w:t>
       </w:r>
       <w:r w:rsidR="000459C1" w:rsidRPr="007737DD">
@@ -8430,59 +8682,59 @@
       <w:r w:rsidR="00C62307" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">either intend to reside here, even if </w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="005001D9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C62307" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">do not have a fixed address, or </w:t>
       </w:r>
       <w:r w:rsidR="005001D9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">has this person </w:t>
       </w:r>
       <w:r w:rsidR="00C62307" w:rsidRPr="007737DD">
         <w:t>entered Massachusetts with a job comm</w:t>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">itment or seeking employment? </w:t>
       </w:r>
       <w:r w:rsidR="00C62307" w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF889B5" w14:textId="64F2D91A" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00C62307" w:rsidP="00222BD9">
+    <w:p w14:paraId="2CF889B5" w14:textId="5DD2CD4E" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00C62307" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="005001D9" w:rsidRPr="007737DD">
         <w:t>this person is</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> visiting in Massachusetts for personal pleasure or for the purposes of receiving medical care in a setting other than a nursing facility, you must answer </w:t>
+        <w:t xml:space="preserve"> visiting Massachusetts for personal pleasure or for the purposes of receiving medical care in a setting other than a nursing facility, you must answer </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to this question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55C7B154" w14:textId="142A6E32" w:rsidR="006A213E" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="006A213E">
       <w:r w:rsidRPr="007737DD">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t>. Do</w:t>
       </w:r>
       <w:r w:rsidR="000C1658" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">es this person </w:t>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">live with at least one child younger than age 19, and </w:t>
       </w:r>
       <w:r w:rsidR="000C1658" w:rsidRPr="007737DD">
         <w:t>is this person</w:t>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
@@ -8531,119 +8783,121 @@
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Is this person pregnant? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, how many babies </w:t>
       </w:r>
       <w:r w:rsidR="00870EF3" w:rsidRPr="007737DD">
         <w:t>are they</w:t>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> expecting? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="006A213E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">What is the expected due date? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDAC549" w14:textId="75E67151" w:rsidR="007A5898" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="006A213E">
       <w:r w:rsidRPr="007737DD">
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidR="007A5898" w:rsidRPr="007737DD">
         <w:t>. Was this pe</w:t>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">rson ever in foster care? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005E422A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="007A5898" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62CF49C0" w14:textId="1E594CCA" w:rsidR="007A5898" w:rsidRPr="007737DD" w:rsidRDefault="007A5898" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, in what state was this person in foster care?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454D287C" w14:textId="4167160C" w:rsidR="006A213E" w:rsidRPr="007737DD" w:rsidRDefault="007A5898" w:rsidP="00AD3D75">
+    <w:p w14:paraId="454D287C" w14:textId="4FD16446" w:rsidR="006A213E" w:rsidRPr="007737DD" w:rsidRDefault="007A5898" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Was this person getting </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
-        <w:t>healthcare</w:t>
+        <w:t>health</w:t>
+      </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
+        <w:t>care</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> through a state Medicaid program?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C16FFCE" w14:textId="17938EA0" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>28</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Does this person rent or own </w:t>
       </w:r>
       <w:r w:rsidR="002500A9" w:rsidRPr="007737DD">
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidR="00CE7174" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">property? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
@@ -8696,68 +8950,61 @@
     <w:p w14:paraId="74C05305" w14:textId="397316EB" w:rsidR="00A6424C" w:rsidRPr="007737DD" w:rsidRDefault="00CF7BD3" w:rsidP="00222BD9">
       <w:r w:rsidRPr="007737DD">
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Does this person need reasonable accommodation(s) because of a disability or injury? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A6424C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A6424C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, go to the next question. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00A6424C" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, answer questions a</w:t>
+        <w:t>es, answer questions a</w:t>
       </w:r>
       <w:r w:rsidR="00B90470" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00A6424C" w:rsidRPr="007737DD">
         <w:t>b.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113DE6CC" w14:textId="3C29BA06" w:rsidR="00A6424C" w:rsidRPr="007737DD" w:rsidRDefault="00A6424C" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>a. Condition</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Low vision</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Blind</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
@@ -8855,94 +9102,95 @@
       </w:r>
       <w:r w:rsidR="00B57F75" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Did this person ever get Supplemental Security Income (SSI)? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>, go to Inc</w:t>
       </w:r>
       <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ome Information. </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t>, answer questions a</w:t>
+        <w:t>es, answer questions a</w:t>
       </w:r>
       <w:r w:rsidR="00B90470" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>b.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C9FA50C" w14:textId="77777777" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00B57F75" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">When did this </w:t>
       </w:r>
       <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
-        <w:t>person last get SSI? (mm/yyyy)</w:t>
+        <w:t>person last get SSI? (mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238B952D" w14:textId="77777777" w:rsidR="00222BD9" w:rsidRPr="007737DD" w:rsidRDefault="00B57F75" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>Does this person (check one):</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>live alone?</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00222BD9" w:rsidRPr="007737DD">
         <w:t>live with a spouse?</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
@@ -9119,60 +9367,55 @@
       <w:r w:rsidRPr="007737DD">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="002C31B1" w:rsidRPr="007737DD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Is this person seasonally employed? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>No.</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, which months </w:t>
+        <w:t xml:space="preserve">es, which months </w:t>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t>do you work in a calendar year?</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Jan.</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>Feb.</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>March April</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>May</w:t>
@@ -9233,60 +9476,55 @@
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">employed? </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00AD3D75" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBDDE82" w14:textId="74250D40" w:rsidR="0057054A" w:rsidRPr="007737DD" w:rsidRDefault="0057054A" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, what type of work does </w:t>
+        <w:t xml:space="preserve">es, what type of work does </w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t>this person</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> do? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0E1118" w14:textId="0F96A1D5" w:rsidR="0057054A" w:rsidRPr="007737DD" w:rsidRDefault="0057054A" w:rsidP="00AD3D75">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. On average, how much net income (profits after business expenses are paid) will this person get from this self-employment each month, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>or,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> how much will </w:t>
       </w:r>
       <w:r w:rsidR="0091665D" w:rsidRPr="007737DD">
         <w:t>they</w:t>
@@ -9491,101 +9729,114 @@
       <w:r w:rsidRPr="007737DD">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ilitary retirement </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t>pay</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
         <w:t>How often?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F57F087" w14:textId="22DC595D" w:rsidR="0057054A" w:rsidRPr="007737DD" w:rsidRDefault="0057054A" w:rsidP="0057054A">
-      <w:r w:rsidRPr="007737DD">
-        <w:t>Other taxable income (include type)</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> taxable income (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> type)</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>How often?</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Type </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB34674" w14:textId="1C32B0F0" w:rsidR="00C23C08" w:rsidRPr="007737DD" w:rsidRDefault="00C23C08" w:rsidP="0057054A">
       <w:r w:rsidRPr="007737DD">
         <w:t>Capital gains: On average, how much net income</w:t>
       </w:r>
       <w:r w:rsidR="00C17DC9" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> or loss</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> will this person get from this capital gain each </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>month</w:t>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t>? $ /profit or $</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> /</w:t>
       </w:r>
       <w:r w:rsidR="00982D8A" w:rsidRPr="007737DD">
         <w:t>loss</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FD6A4C" w14:textId="4F17979E" w:rsidR="004E0F02" w:rsidRPr="007737DD" w:rsidRDefault="00C23C08" w:rsidP="0057054A">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Net farming or fishing income: </w:t>
+    <w:p w14:paraId="11FD6A4C" w14:textId="7B1B1DC5" w:rsidR="004E0F02" w:rsidRPr="007737DD" w:rsidRDefault="00C23C08" w:rsidP="0057054A">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Net farming or fishing income </w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> /profit or $</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> /loss</w:t>
       </w:r>
       <w:r w:rsidR="00665CE2" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00665CE2" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Courier New"/>
         </w:rPr>
         <w:t>How many hours each week?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F1D870" w14:textId="069F44C1" w:rsidR="0003748A" w:rsidRPr="007737DD" w:rsidRDefault="00D62E4B" w:rsidP="0003748A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
@@ -9711,55 +9962,53 @@
     <w:p w14:paraId="66D823F4" w14:textId="06299AC1" w:rsidR="0057054A" w:rsidRPr="007737DD" w:rsidRDefault="002C31B1" w:rsidP="0057054A">
       <w:r w:rsidRPr="007737DD">
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Does this person get rental income? </w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0057054A" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005B3315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005B3315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, send proof of current rental income, such as a written statement from each tenant, a copy of the lease, or a current federal tax return. Also send proof of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005B3315" w:rsidRPr="007737DD">
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005B3315" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> the following expenses, if applicable, for the last 12 months: mortgage, taxes, utilities (gas/electric), heat, water/sewer, insurance, condo or co-op fee, repairs and maintenance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE82F45" w14:textId="05229869" w:rsidR="0057054A" w:rsidRPr="007737DD" w:rsidRDefault="0057054A" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>a. What type of real estate does this person own? one-family</w:t>
       </w:r>
       <w:r w:rsidR="009724F0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">two-family </w:t>
       </w:r>
@@ -10251,59 +10500,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>You can enter up to the maximum deduction amount allowed by the IRS.</w:t>
       </w:r>
       <w:r w:rsidR="00725ADD" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7BD745" w14:textId="77777777" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="009724F0" w:rsidP="009724F0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Educator expense Yearly amount</w:t>
       </w:r>
       <w:r w:rsidR="00792DB6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> $</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FE307C" w14:textId="77777777" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="009724F0" w:rsidP="009724F0">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Certain business expenses of reservists, performing artists, or fee-based government </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Yearly amount </w:t>
+        <w:t xml:space="preserve">Certain business expenses of reservists, performing artists, or fee-based government officials Yearly amount </w:t>
       </w:r>
       <w:r w:rsidR="00792DB6" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0396C44A" w14:textId="6275B215" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="009724F0" w:rsidP="009724F0">
       <w:r w:rsidRPr="007737DD">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t>ealth Savings Account deduction</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Yearly amount </w:t>
       </w:r>
       <w:r w:rsidR="00792DB6" w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49F50A0C" w14:textId="77777777" w:rsidR="009724F0" w:rsidRPr="007737DD" w:rsidRDefault="009724F0" w:rsidP="009724F0">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -10488,63 +10729,59 @@
     <w:p w14:paraId="2D82C543" w14:textId="6B80A75F" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Are you or is anyone in your household an American Indian or Alaska Native? </w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00D40EEB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D40EEB" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, skip to Step 4. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D40EEB" w:rsidRPr="007737DD">
         <w:t>, complete the rest of this application, including Supplement B: American Indian or Alaska Native Household Member.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F08C1" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>STEP 4 Previous Medical Bills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="651844AE" w14:textId="3D0955FA" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="00D40EEB" w:rsidP="0030338B">
       <w:r w:rsidRPr="007737DD">
         <w:t>Do you or your spouse have bills for medical services you got in the three months before the month we got your application</w:t>
       </w:r>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
@@ -10561,746 +10798,789 @@
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EE4FC1" w:rsidRPr="007737DD">
         <w:t>MassHealth</w:t>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> may be able to pay for these bills.</w:t>
       </w:r>
       <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, go to Step 5: Assets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4561B88D" w14:textId="493404C0" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse want to apply for MassHealth for that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, what is the earliest date for which you need MassHealth? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t>(You must give us proof of all income and assets owned during that tim</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5441" w:rsidRPr="007737DD">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>e period.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D39249" w14:textId="77777777" w:rsidR="001C1271" w:rsidRPr="007737DD" w:rsidRDefault="001C1271" w:rsidP="001C1271">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Please list any individuals requesting payment of previous medical bills. You must give us proof of all income and assets owned during that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169FF63B" w14:textId="37E11781" w:rsidR="001C1271" w:rsidRPr="007737DD" w:rsidRDefault="001C1271" w:rsidP="001C1271">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Earliest date requested</w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Any change in circumstances during this time? </w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A140B90" w14:textId="3EDCFEC4" w:rsidR="001C1271" w:rsidRPr="007737DD" w:rsidRDefault="001C1271" w:rsidP="001C1271">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Earliest date requested</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Any change in circumstances during this time? </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C46E67" w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F1CC64" w14:textId="37ED2510" w:rsidR="009815F0" w:rsidRPr="007737DD" w:rsidRDefault="009815F0" w:rsidP="00AC6E76">
+      <w:r w:rsidRPr="007737DD">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFB442A" w14:textId="4285BEF0" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00934D39">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>STEP 5 Assets</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>You must fill out all blocks for each asset you and/or your spouse own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6872F8DD" w14:textId="192B9ADD" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="00D40EEB" w:rsidP="002146C8">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If you live in the community and you want help with medical bills up to three months before the month you apply, you must tell us about any open and closed accounts for that period. If you are applying for long-term care, you must also give us information about all assets you or your spouse owned in the past 60 months. If you need more space, attach another sheet of paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC22EEC" w14:textId="13CF74C7" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="002146C8" w:rsidP="002146C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>BANK ACCOUNTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8ED825" w14:textId="43BB3DFD" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">1. Do you or your spouse have any bank accounts or certificates of deposit, including checking, savings, credit union, NOW, money-market, and personal needs allowance (PNA) accounts? </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C06D710" w14:textId="7B9BC6D4" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="002146C8">
+      <w:pPr>
+        <w:pStyle w:val="abc"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">a. Do you or your spouse have any retirement accounts, including individual retirement accounts (IRAs), Keogh, or pension funds? </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387A1D7B" w14:textId="61ECAB87" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="002146C8">
+      <w:pPr>
+        <w:pStyle w:val="abc"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">b. Have you or your spouse or a joint owner closed any accounts in the past 60 months, including any accounts you had owned jointly with anyone else? </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If you answered </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> to any of these questions, fill out this section. If you answered no to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> these questions, go to the next section (Real Estate).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC9CD2D" w14:textId="69EBB7BF" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Send a copy of your passbooks updated within 45 days and/or a copy of your current account statements. </w:t>
+      </w:r>
+      <w:r w:rsidR="0068306B" w:rsidRPr="007737DD">
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> the Senior Guide for information about financial institutions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>charging for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> copies of statements. If applying for nursing facility coverage, please provide account statements for the past 60 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A27B6E8" w14:textId="0948B2B7" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="002146C8">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name on account</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name of bank/institution </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account number</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Current balance $</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Balance on admission date* $</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account open</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Account closed </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date account closed (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount on the date account closed $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C710B4" w14:textId="64ED026C" w:rsidR="00CC7837" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name on account </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name of bank/institution</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account number</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Current balance $</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Balance on admission date* $</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Account open</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Account closed </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC7837" w:rsidRPr="007737DD">
+        <w:t>Date account closed (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CC7837" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CC7837" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CC7837" w:rsidRPr="007737DD">
+        <w:t>Amount on the date account closed $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD89991" w14:textId="77777777" w:rsidR="00D56124" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="005A3D8C">
+      <w:pPr>
+        <w:pStyle w:val="Quote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>* Enter the account balance on the date of admission to medical institution, hospital, or nursing facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498810CA" w14:textId="22E34173" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="002146C8" w:rsidP="002146C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>REAL ESTATE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B1998" w14:textId="31BFDCE7" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Do you or your spouse own or have a legal interest in your primary residence?</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Your spouse </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CD1515" w14:textId="6504272E" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>3. Do you or your spouse own or have a legal interest in any real estate other than your primary residence?</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">Your spouse </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If you answered </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">to any of these questions, fill out this section. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Life Insurance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AEA32B" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send a copy of the deed(s), current tax bill(s), and proof of amount owed on all property owned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0497653F" w14:textId="0FD304A6" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Addr</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF41F7" w:rsidRPr="007737DD">
+        <w:t>ess</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Type of property</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Current value </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60853986" w14:textId="7334D656" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Type of property</w:t>
+      </w:r>
+      <w:r w:rsidR="002146C8" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Current value </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FCB08E" w14:textId="0CF48278" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="002146C8" w:rsidP="002146C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>LIFE INSURANCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67011A46" w14:textId="4A1704C5" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="00334095" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">, go to Step 5: Assets. </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse own any life insurance? </w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:r w:rsidR="00934D39" w:rsidRPr="007737DD">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...433 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out this section. If </w:t>
+      </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Securities (Stocks/Bonds/Other)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3059D87B" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send a copy of the first page of all life-insurance policies. If total face value of all policies exceeds $1,500 per person, also send a letter from the insurance company showing the current cash-surrender value (for all policies except term policies).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB92037" w14:textId="171A1073" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00380D14" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> of owner(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Insurance company</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Policy number</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Face value $</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Insurance type </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0FF6D5" w14:textId="56C84083" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name(s) of owner(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Insurance company</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Policy number</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Face value $</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Insurance type </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7D17FB" w14:textId="10830A42" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="00801922" w:rsidP="00801922">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>SECURITIES (STOCKS/BONDS/OTHER)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9B803F" w14:textId="0C14ED8F" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="0030338B">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007737DD">
-[...62 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Do you or your spouse own any life insurance? </w:t>
+        <w:t xml:space="preserve"> you or your spouse own any stocks, bonds, savings bonds, mutual funds, securities, assets held in safe-deposit boxes, cash not in the bank, options, or future contracts? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, fill out this section. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...115 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0030338B" w:rsidRPr="007737DD">
         <w:t>, go to the next section (Annuities).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B93AD47" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00581650">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Send proof </w:t>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>of current value (except cash).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6B6611" w14:textId="2E5757C6" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Cash</w:t>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Owner(s) name(s)</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
@@ -11314,52 +11594,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72377BE1" w14:textId="653722BF" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11380,52 +11665,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t>Value on</w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5598618B" w14:textId="15A56997" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
@@ -11449,52 +11739,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E3069C" w14:textId="4150DDDC" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11515,52 +11810,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8164D8" w14:textId="3021EE73" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11581,52 +11881,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Joint asset?</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38066199" w14:textId="7049AB5C" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11651,52 +11956,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67DB0E16" w14:textId="7C725E0B" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11717,52 +12027,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Joint asset? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B84439" w14:textId="6B958F31" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11783,52 +12098,57 @@
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Current value</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Value on admission date* </w:t>
+        <w:t>Value</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> on admission date* </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>Joint asset?</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00581650" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D1E1D92" w14:textId="77777777" w:rsidR="0030338B" w:rsidRPr="007737DD" w:rsidRDefault="0030338B" w:rsidP="005A3D8C">
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -11843,264 +12163,292 @@
         <w:t>ANNUITIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="255F0AB8" w14:textId="2B02F4A9" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00801922">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">6. Did you or your spouse or someone on your or your spouse’s behalf purchase or in any way change an annuity? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, fill out this section. To be eligible, you may be required to name the Commonwealth as a remainder beneficiary. </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>(See the Senior Guide for more information.)</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Assisted Living/Other).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2B0158" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00801922">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Send a copy of the contract. For each annuity owned, give us proof from the annuity company of the full value of the annuity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>less</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
-        <w:t>, go to the next section (Assisted Living/Other).</w:t>
-[...4 lines deleted...]
-        <w:t>Send a copy of the contract. For each annuity owned, give us proof from the annuity company of the full value of the annuity less any penalties and fees if it can be cashed in.</w:t>
+        <w:t xml:space="preserve"> any penalties and fees if it can be cashed in.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F0D4C1" w14:textId="75528595" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00801922">
       <w:r w:rsidRPr="007737DD">
         <w:t>Name(s) of owner(s)</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Name of institution issuing the annuity</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Contract number</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date purchased (mm/dd/yyyy) </w:t>
+        <w:t>Date purchased (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796E8D43" w14:textId="0B5530E6" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00801922">
       <w:r w:rsidRPr="007737DD">
         <w:t>Name(s) of owner(s)</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Name of institution issuing the annuity</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Contract number</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date purchased (mm/dd/yyyy) </w:t>
+        <w:t>Date purchased (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212E4BF0" w14:textId="70D956EB" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00801922" w:rsidP="00801922">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>ASSISTED LIVING/OTHER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658B67A2" w14:textId="39F1E36F" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">7. Have you, your spouse, or someone acting on your behalf given a deposit to any </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or residential facility, like an assisted-living facility, a continuing-care retirement community, or life-care community? </w:t>
+        <w:t xml:space="preserve">7. Have you, your spouse, or someone acting on your behalf given a deposit to any health-care or residential facility, like an assisted-living facility, a continuing-care retirement community, or life-care community? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, fill out this section. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (vehicles/mobile homes).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3013A5EB" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send a copy of the contract you signed with the facility and any documents about this deposit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3406E44C" w14:textId="497381D2" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name of facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Address of facility</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount of deposit $</w:t>
+      </w:r>
+      <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date deposit given to facility (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077106F6" w14:textId="2DA4AD04" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00801922" w:rsidP="00801922">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>VEHICLES/MOBILE HOMES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC83E7A" w14:textId="52ED7643" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
-        <w:t>, go to the next section (vehicles/mobile homes).</w:t>
-[...9 lines deleted...]
-        <w:t>Name of facility</w:t>
+        <w:t xml:space="preserve"> you or your spouse own any vehicles, like cars, vans, trucks, recreational vehicles, mobile homes, or boats? </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Address of facility</w:t>
+        <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Amount of deposit $</w:t>
+        <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date deposit given to facility (mm/dd/yyyy) </w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, fill out this section. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Prepaid Burial Plans/Trusts).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49118E75" w14:textId="77777777" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Send a copy of the registration for each vehicle, and proof of the outstanding loan balance. For mobile homes, send a copy of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>bill of sale</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
-        <w:t>, go to the next section (Prepaid Burial Plans/Trusts).</w:t>
-[...4 lines deleted...]
-        <w:t>Send a copy of the registration for each vehicle, and proof of the outstanding loan balance. For mobile homes, send a copy of the bill of sale. If you have a spouse at home, send proof of the fair-market value of each vehicle as of the date of admission to the medical institution.</w:t>
+        <w:t>. If you have a spouse at home, send proof of the fair-market value of each vehicle as of the date of admission to the medical institution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0D1A0E" w14:textId="1B246513" w:rsidR="00581650" w:rsidRPr="007737DD" w:rsidRDefault="00581650" w:rsidP="00581650">
       <w:r w:rsidRPr="007737DD">
         <w:t>(You) Type of vehicle</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Year/make/model</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Fair-market value</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Amount owed $</w:t>
       </w:r>
       <w:r w:rsidR="00801922" w:rsidRPr="007737DD">
@@ -12153,66 +12501,62 @@
         <w:t>PREPAID BURIAL PLANS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="372C0DFF" w14:textId="328926F3" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">9. Do you or your spouse have any prepaid burial contracts or trusts, life insurance set up for funeral and burial expenses, or bank accounts set aside for funeral expenses? </w:t>
       </w:r>
       <w:r w:rsidR="00971A4C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00971A4C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00971A4C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t>, fill out this section.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, go to the next section (Trusts).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3021AFB4" w14:textId="77777777" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t>Send a copy of the trust contract, trust instrument, insurance policy, or burial-only account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="175E4B7C" w14:textId="148C9D6B" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">(You) Burial contract </w:t>
       </w:r>
       <w:r w:rsidR="00971A4C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes (Amount $) </w:t>
       </w:r>
       <w:r w:rsidR="00971A4C" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
@@ -12501,51 +12845,59 @@
         <w:t>Policy number</w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Bank name</w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Account number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D4E1686" w14:textId="58B0FE39" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="00C66A9E" w:rsidP="00C66A9E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>TRUSTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C31BF3" w14:textId="71841446" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">10. Are you or your spouse the grantor/donor, trustee, or beneficiary of any trusts? </w:t>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse the grantor/donor, trustee, or beneficiary of any trusts? </w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B15128D" w14:textId="724ED9B0" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">11. Have you, your spouse, or someone else on your behalf, including a court or administrative body, contributed income or assets owned by you or your spouse to a trust? </w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00C66A9E" w:rsidRPr="007737DD">
@@ -12792,104 +13144,100 @@
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Answer </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> even if this insurance is from another person, like a spouse, even if this person does not live in the household.</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, you will need to complete and include Supplement D: Health Coverage from Jobs, and the rest of this application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A45093D" w14:textId="554D5F29" w:rsidR="00743AF6" w:rsidRPr="007737DD" w:rsidRDefault="005E77CA" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Does anyone qualify for or is anyone </w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>enrolled</w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> in the following types of health coverage?</w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD" w:rsidDel="00743AF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t>, check the type of coverage</w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> and write the person(s)’ name(s) next to the coverage they have.</w:t>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Answer </w:t>
       </w:r>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> even if this insurance is from another person, like a spouse, even if the person does not live in the household.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760B38A9" w14:textId="7B034828" w:rsidR="003A4D9E" w:rsidRPr="007737DD" w:rsidRDefault="00743AF6" w:rsidP="003A4D9E">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Enrolled in </w:t>
@@ -12900,261 +13248,305 @@
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> or qualifies for a Medicare Part A plan with no premium</w:t>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="008B7448" w:rsidRPr="007737DD">
         <w:t>Name</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Medicare claim number </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003A4D9E" w:rsidRPr="007737DD">
         <w:t>When di</w:t>
       </w:r>
       <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
-        <w:t>d coverage start? (mm/dd/yyyy)</w:t>
+        <w:t>d coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675DC031" w14:textId="09F8D29D" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="003A4D9E" w:rsidP="00355ABF">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. Does this person have a Medicare Part D plan? </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t>, when did coverage start? (mm/dd/yyyy)</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, when did coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138F6A8D" w14:textId="72B4038B" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00355ABF">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Does this person have a Medigap/Medicare supplemental policy? </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, name of coverage plan</w:t>
       </w:r>
       <w:r w:rsidR="00353452" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">When did coverage start? (mm/dd/yyyy)  </w:t>
+        <w:t>When did coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">)  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF6D7F2" w14:textId="36FC223A" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>Nam</w:t>
       </w:r>
       <w:r w:rsidR="005A3D8C" w:rsidRPr="007737DD">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Medicare </w:t>
       </w:r>
       <w:r w:rsidR="00D27183" w:rsidRPr="007737DD">
         <w:t>claim</w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">number </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>When di</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
-        <w:t>d coverage start? (mm/dd/yyyy)</w:t>
+        <w:t>d coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246EBA92" w14:textId="5F08C2A0" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00355ABF">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. Does this person have a Medicare Part D plan? </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:t>, when did coverage start? (mm/dd/yyyy)</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, when did coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F769480" w14:textId="68F1E09F" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00355ABF">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. Does this person have a Medigap/Medicare supplemental policy? </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, name of coverage plan </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">When did coverage start? (mm/dd/yyyy)  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="254A74C0" w14:textId="0FBE1A3B" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
+        <w:t>When did coverage start? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254A74C0" w14:textId="5A52191C" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Do any of the persons above want to apply for help paying for the Medicare Part B premiums? </w:t>
+        <w:t xml:space="preserve">Do any of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E90002" w:rsidRPr="007737DD">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> above want to apply for help paying for the Medicare Part B premiums? </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, name(s) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346DA8FE" w14:textId="2EEB0E87" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>If you check any of the following programs</w:t>
       </w:r>
       <w:r w:rsidR="00E44926" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> provide details below</w:t>
       </w:r>
       <w:r w:rsidR="00E44926" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8D76F" w14:textId="77777777" w:rsidR="00743AF6" w:rsidRPr="007737DD" w:rsidRDefault="00743AF6" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>Qualifies for Peace Corps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E6DC23E" w14:textId="6D28A886" w:rsidR="00743AF6" w:rsidRPr="007737DD" w:rsidRDefault="00743AF6" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
@@ -13198,91 +13590,107 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B68C50D" w14:textId="73C497E0" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="008D0047" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Name(s) of covered household members </w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
         <w:t>Policy num</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ber </w:t>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t>or Member ID</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00743AF6" w:rsidRPr="007737DD">
         <w:t>Start date and end date</w:t>
       </w:r>
       <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> (mm/dd/yyyy)</w:t>
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D5C564B" w14:textId="77777777" w:rsidR="008D0047" w:rsidRPr="007737DD" w:rsidRDefault="008D0047" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>Enrolled in e</w:t>
       </w:r>
       <w:r w:rsidR="0075219A" w:rsidRPr="007737DD">
         <w:t>mployer coverage. If anyone on this application is enrolled in employer coverage, you must complete and include Supplement D: Health Coverage from Jobs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D014999" w14:textId="5CF0061A" w:rsidR="00806A5E" w:rsidRPr="007737DD" w:rsidRDefault="008D0047" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>Name of employer</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Name(s) of covered</w:t>
       </w:r>
       <w:r w:rsidR="00493C8D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> household members</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Plan name</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Policy number or Member ID</w:t>
       </w:r>
       <w:r w:rsidR="00355ABF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0075219A" w:rsidRPr="007737DD">
-        <w:t>Start date and end date? (mm/dd/yyyy)</w:t>
+        <w:t>Start date and end date? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0075219A" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0075219A" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257133B2" w14:textId="77777777" w:rsidR="00806A5E" w:rsidRPr="007737DD" w:rsidRDefault="00806A5E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D90796" w14:textId="77777777" w:rsidR="00806A5E" w:rsidRPr="007737DD" w:rsidRDefault="00806A5E" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>STEP 7</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Health Reimbursement Arrangements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B04C9C0" w14:textId="68809745" w:rsidR="0075219A" w:rsidRPr="007737DD" w:rsidRDefault="00806A5E" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
@@ -13543,292 +13951,296 @@
         <w:t xml:space="preserve">years </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>or older who are not going to be in a long-term-care facility</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA0DDAE" w14:textId="29C07BFF" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00843F3B">
       <w:r w:rsidRPr="007737DD">
         <w:t>To get more information about personal-care-attendant (PCA) services and how</w:t>
       </w:r>
       <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">filling out this PCA section could affect the way we decide if you can get MassHealth if you do need PCA services, read the PCA section in the </w:t>
       </w:r>
       <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">enclosed </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Senior Guide.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489B5C21" w14:textId="3C9B556C" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">1. Do you or your spouse need the services of a personal-care attendant? </w:t>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse need the services of a personal-care attendant? </w:t>
       </w:r>
       <w:r w:rsidR="00ED44BF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00ED44BF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00ED44BF" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, fill out this sec</w:t>
       </w:r>
       <w:r w:rsidR="00672360" w:rsidRPr="007737DD">
         <w:t>tion and answer all questions.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, go to STEP </w:t>
       </w:r>
       <w:r w:rsidR="002C0251" w:rsidRPr="007737DD">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00E44926" w:rsidRPr="007737DD">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Read and sign this application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC61980" w14:textId="55C5968C" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">2. Have you or your spouse had the services of a personal-care attendant paid for by MassHealth within the last six months? </w:t>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Have</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse had the services of a personal-care attendant paid for by MassHealth within the last six months? </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, go to STEP </w:t>
       </w:r>
       <w:r w:rsidR="002C0251" w:rsidRPr="007737DD">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00E44926" w:rsidRPr="007737DD">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00886FA0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Read and sign this application</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, answer the following questions in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD3FE2" w14:textId="6C8167F6" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
-        <w:t>, answer the following questions in this section.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">3. Do you or your spouse have a permanent or long-lasting disability? </w:t>
+        <w:t xml:space="preserve"> you or your spouse have a permanent or long-lasting disability? </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Your spouse </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="661888A8" w14:textId="65485557" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00F9215D">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">a. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, does your (or your spouse’s) disability keep you (or your spouse) from being able to do your (or your spouse’s) daily living activities, like bathing, eating, toileting, dressing, etc., unless someone physica</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t>lly helps you (or your spouse)?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Your spouse </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563F80C7" w14:textId="25A2F9FB" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00F9215D">
       <w:pPr>
         <w:pStyle w:val="abc"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">b. If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EE3386" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, do you (or your spouse) plan to contact a MassHealth personal-care-management (PCM) agency to ask for pers</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">onal-care-attendant services? </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Your spouse </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3C33C6" w14:textId="12978946" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Note: You must contact the PCM agency within 90 days of the date that MassHealth decides you are eligible for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or you will not be able to benefit from the special PCA rules. </w:t>
+        <w:t xml:space="preserve">Note: You must contact the PCM agency within 90 days of the date that MassHealth decides you are eligible for MassHealth or you will not be able to benefit from the special PCA rules. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699B18D4" w14:textId="478B144B" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
       <w:r w:rsidRPr="007737DD">
         <w:t>MassHealth may not pay certain members of your family to be your personal-care attendant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E147E6A" w14:textId="4AED0B4B" w:rsidR="00AC6E76" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00AC6E76">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Each spouse who answered </w:t>
       </w:r>
       <w:r w:rsidR="0064713B" w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
@@ -13867,213 +14279,231 @@
       </w:r>
       <w:r w:rsidR="004235C9" w:rsidRPr="007737DD">
         <w:t>TDD/</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">TTY: </w:t>
       </w:r>
       <w:r w:rsidR="004235C9" w:rsidRPr="007737DD">
         <w:t>711</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. If you (or your spo</w:t>
       </w:r>
       <w:r w:rsidR="00353452" w:rsidRPr="007737DD">
         <w:t>use) do not send us your filled-</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>out PCA supplement(s), we will determine your MassHealth eligibility as if you do not need PCA services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73429CF2" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="007737DD" w:rsidRDefault="009815F0" w:rsidP="00AC6E76">
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8BD417" w14:textId="188CAA76" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00AC6E76" w:rsidP="00934D39">
+    <w:p w14:paraId="5D8BD417" w14:textId="2A6409A8" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00AC6E76" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">STEP </w:t>
       </w:r>
       <w:r w:rsidR="002C0251" w:rsidRPr="007737DD">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Additional (Optional) Coverage </w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
-        <w:t>or married persons under 65</w:t>
+        <w:t xml:space="preserve">or married persons </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidR="00A354B3" w:rsidRPr="007737DD">
+        <w:t>65</w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> years </w:t>
-[...10 lines deleted...]
-        <w:t>Fill out this section ONLY if you are married and living with your spouse. One spouse applying must be under 65</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58547103" w14:textId="0C891193" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Fill out this section ONLY if you are married and living with your spouse. One spouse applying must be </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:t>younger than</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">65, with no children </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="005B3B7B" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> years </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>in the household. Answer these questions for the spouse who is under 65.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A806731" w14:textId="77433CD2" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If this section applies to you and you want more information about income standards and other information that may apply, call us </w:t>
       </w:r>
       <w:r w:rsidR="00F4085F" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">to get a Senior Guide </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="008D0D33" w:rsidRPr="007737DD">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>800</w:t>
       </w:r>
       <w:r w:rsidR="008D0D33" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>841-2900</w:t>
       </w:r>
       <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00993F59" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:t>TDD/</w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t>TTY:</w:t>
       </w:r>
       <w:r w:rsidR="00BF57F5" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> 711</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. If this section does not apply, go to Step </w:t>
       </w:r>
       <w:r w:rsidR="002C0251" w:rsidRPr="007737DD">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>: Read and sign this application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B039A3D" w14:textId="698137AD" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="006A0D71">
+    <w:p w14:paraId="6B039A3D" w14:textId="0173E615" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="006A0D71">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Breast or Cervical Cancer (optional) (Only for persons under 65.)</w:t>
+        <w:t xml:space="preserve">Breast or Cervical Cancer (optional) (Only for persons </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>65.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04411564" w14:textId="0100711A" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">1. Do you have breast or cervical cancer? </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDE6123" w14:textId="77777777" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>MassHealth has special coverage rules for people who need treatment for breast or cervical cancer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B240C7" w14:textId="77777777" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="0085057B" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256C0BD4" w14:textId="02DD9E81" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="006A0D71">
+    <w:p w14:paraId="256C0BD4" w14:textId="564E7783" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="006A0D71">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>HIV Information (optional) (only for persons under 65)</w:t>
+        <w:t xml:space="preserve">HIV Information (optional) (only for persons </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">younger than </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>65)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D0E8F52" w14:textId="4F8AC311" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">2. Are you HIV positive? </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729D0551" w14:textId="77777777" w:rsidR="00A354B3" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
       <w:r w:rsidRPr="007737DD">
         <w:t>If you are HIV positive, you may be eligible for additional coverage or benefits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE1EE0A" w14:textId="57252FA1" w:rsidR="00F9215D" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00A354B3">
@@ -14093,86 +14523,102 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">STEP </w:t>
       </w:r>
       <w:r w:rsidR="002C0251" w:rsidRPr="007737DD">
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00F9215D" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00BF3441" w:rsidRPr="007737DD">
         <w:t>For MassHealth and Health Connector applicants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08AE302E" w14:textId="67C145EF" w:rsidR="00AD5BA1" w:rsidRPr="007737DD" w:rsidRDefault="00A354B3" w:rsidP="00F9215D">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Read and sign this application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCA3B1A" w14:textId="77777777" w:rsidR="00AD5BA1" w:rsidRPr="007737DD" w:rsidRDefault="00AD5BA1" w:rsidP="00AD5BA1">
+    <w:p w14:paraId="1FCA3B1A" w14:textId="5DA5411F" w:rsidR="00AD5BA1" w:rsidRPr="007737DD" w:rsidRDefault="00AD5BA1" w:rsidP="00AD5BA1">
       <w:r w:rsidRPr="007737DD">
         <w:t>On behalf of myself and all persons listed on this application, I understand, represent, and agree as follows.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69376F3B" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="69376F3B" w14:textId="27C03A39" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>1. MassHealth may require eligible persons to enroll in available employer-sponsored health insurance if that insurance meets the criteria for MassHealth payment of premium assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB3289E" w14:textId="1D619D85" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="0EB3289E" w14:textId="04621757" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>2. Employers of eligible persons may be notified and billed in accordance with MassHealth regulations for any services that hospitals or community health centers provide to such persons that are paid for by the Health Safety Net.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A29E462" w14:textId="6DDF1E11" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
-[...4 lines deleted...]
-    <w:p w14:paraId="042B32CF" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="0A29E462" w14:textId="4226099F" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">3. I may have to pay a premium for health coverage for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>myself</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> and others listed on this application. Failure to pay any premium due may result in the state deducting the amount owed from the tax refunds of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>responsible persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>. If I am a certain American Indian or Alaska Native, I may not have to pay premiums for MassHealth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042B32CF" w14:textId="3C82A4E0" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>4. MassHealth has the right to pursue and get money from third parties who may be obligated to pay for health services provided to eligible persons enrolled in MassHealth programs. Such third parties may include other health insurers, spouses, or parents obligated to pay for medical support, or individuals obligated to pay under accident settlements. Eligible persons must cooperate with MassHealth in establishing third-party support and obtaining third-party payments for themselves and anyone whose rights they can legally assign. Eligible persons may be exempted from this obligation if they believe and tell MassHealth that cooperation could result in harm to them or anyone whose rights they can legally assign.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0848F350" w14:textId="2B09882B" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>5. A parent and/or guardian of minor children must agree to cooperate with state efforts to collect medical support from an absent parent unless they believe and tell MassHealth that cooperation will harm the children or the parent or guardian.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AAFBCE" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="71AAFBCE" w14:textId="6F81D7A2" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>6. Eligible persons who are injured in an accident, or in some other way, and get money from a third party because of that accident or injury must use that money to repay MassHealth or the Health Safety Net for certain services provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478B136F" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="478B136F" w14:textId="19DB79AA" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>7. Eligible persons must tell MassHealth or the Health Safety Net, in writing, within 10 calendar days, or as soon as possible, about any insurance claims or lawsuits filed because of an accident or injury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D755E12" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>8. The status of this application may be shared with a hospital, community health center, other medical provider, or federal or state agencies when necessary for treatment, payment, operations, or the administration of the programs listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA69CB9" w14:textId="2097394A" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">9. To the extent permitted by law, after notice and an opportunity to appeal, MassHealth may place a lien against any real estate owned by an eligible MassHealth member or in which eligible the member has a legal interest, </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>if the member is receiving long-term care in a nursing facility or other medical institution and MassHealth determines that the member is not reasonably expected to return home</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. If MassHealth puts a lien against such property and the property is later sold, money from the sale of that property may be used to repay MassHealth for medical services provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3B510B" w14:textId="5569B940" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="79BEE77E" w:rsidP="005942E9">
@@ -14189,80 +14635,89 @@
       </w:r>
       <w:r w:rsidR="0011143D" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> receiving long-term services and supports (LTSS)</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>, or any eligible person regardless of age for whom MassHealth helps pay for long-term care in a nursing home or other medical institution, MassHealth will seek money from the eligible person’s estate after death for the total cost of car</w:t>
       </w:r>
       <w:r w:rsidR="0011143D" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> permitted by law</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. For more information on estate recovery, visit </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
-          <w:t>mass.gov/EstateRecovery</w:t>
+          <w:t>mass.gov/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="007737DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri"/>
+          </w:rPr>
+          <w:t>EstateRecovery</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786C4873" w14:textId="47E1DFBA" w:rsidR="0011143D" w:rsidRPr="007737DD" w:rsidRDefault="0011143D" w:rsidP="005942E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>11. To the extent permitted by law, MassHealth will seek money from a Special Needs Trust belonging to an eligible individual after death for the total cost of care. The total cost of care includes the cost MassHealth paid directly for care (Fee for Service) and the total amount it paid to a health plan (like an Accountable Care Organization or a One Care plan) for care, regardless of what services the member may have received.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E83A9" w14:textId="00AC3570" w:rsidR="00522750" w:rsidRPr="007737DD" w:rsidRDefault="00522750" w:rsidP="00522750">
+    <w:p w14:paraId="441E83A9" w14:textId="0569C190" w:rsidR="00522750" w:rsidRPr="007737DD" w:rsidRDefault="00522750" w:rsidP="00522750">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00311D48" w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. Eligible persons must tell the health care program(s) in which they enroll about any changes in their or their household’s income or employment, household size, health insurance coverage, health insurance premiums, and immigration status, or about changes in any other information on this application and any supplements to it within 10 calendar days of learning of the change. Eligible persons can make changes by calling (800) 841-2900</w:t>
       </w:r>
       <w:r w:rsidR="00CB1FF8" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">TDD/TTY: 711. A change in information could affect eligibility for such persons or for persons in their household. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61ADC08F" w14:textId="26FB3592" w:rsidR="00522750" w:rsidRPr="007737DD" w:rsidRDefault="00522750" w:rsidP="00522750">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>You can also report changes in any of the following ways.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C129CE" w14:textId="19ED76F5" w:rsidR="00522750" w:rsidRPr="007737DD" w:rsidRDefault="00522750" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -14281,299 +14736,392 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Send the change information to Health Insurance Processing Center PO Box 4405 </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Taunton, MA 02780.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390AE35E" w14:textId="79220658" w:rsidR="00522750" w:rsidRPr="007737DD" w:rsidRDefault="00522750" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Fax the change information to (857) 323-8300.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37768796" w14:textId="048EF279" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="7AE745A7" w:rsidP="3F8A05D7">
+    <w:p w14:paraId="37768796" w14:textId="0A98F6AB" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="7AE745A7" w:rsidP="3F8A05D7">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="11D5027A" w:rsidRPr="007737DD">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. MassHealth, the Massachusetts Health Connector, and the Health Safety Net will obtain from eligible persons’ current and former employers and health insurers all information about health insurance coverage for such persons. </w:t>
       </w:r>
       <w:r w:rsidR="0011143D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">MassHealth may share information about me and members of my household with my employer (s) and/or health insurers to obtain this information. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>This includes, but is not limited to, information about policies, premiums, coinsurance, deductibles, and covered benefits that are, may be, or should have been available to such persons or members of their household.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="593C5FEE" w14:textId="6B316047" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+        <w:t xml:space="preserve">This includes, but is not limited to, information about policies, premiums, coinsurance, deductibles, and covered benefits that are, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>may be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, or should have been available to such persons or members of their household.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593C5FEE" w14:textId="5956CD54" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="2C4661FD" w:rsidRPr="007737DD">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>. MassHealth, the Massachusetts Health Connector, and the Health Safety Net may get records or data about persons listed on this application from federal and state data sources and programs, such as the Social Security Administration, the Internal Revenue Service, the Department of Homeland Security, the Department of Revenue, and the Registry of Motor Vehicles, as well as private data sources, including financial institutions, 1) to prove any information given on this application and any supplements, or other information given once a person becomes a member, 2) to document medical services claimed or provided to such persons, and 3) to support continued eligibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C391083" w14:textId="39CC6376" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
+    <w:p w14:paraId="7C391083" w14:textId="307ADE49" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="3A91E0AA" w:rsidRPr="007737DD">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">. In connection with the eligibility and enrollment process, MassHealth, the Massachusetts Health Connector, and the Health Safety Net may send notices that contain personal information about persons listed on this application to other persons on this </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> otherwise communicate such information to such persons.</w:t>
+        <w:t>. In connection with the eligibility and enrollment process, MassHealth, the Massachusetts Health Connector, and the Health Safety Net may send notices that contain personal information about persons listed on this application to other persons on this application, or otherwise communicate such information to such persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343B76BD" w14:textId="695741AE" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="238DB8A2" w:rsidRPr="007737DD">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. Under federal law, discrimination is not permitted </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> race, color, national origin, sex, age, sexual orientation, gender identity, or disability. I can file a complaint of discrimination by going to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.hhs.gov/ocr/complaints/index.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684701F5" w14:textId="30694CBC" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="7B465723" w:rsidRPr="007737DD">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">. I agree to allow the Massachusetts Health Connector to use income data, including information from tax returns, to determine my eligibility in future years. Review the Health Connector Privacy Policy for more information about how the Health Connector uses your tax information. The Massachusetts Health Connector will send me a notice and let me make changes to my eligibility application. I understand that if I am eligible for an Advance Premium Tax Credit (APTC) and/or ConnectorCare, these payments will be made directly to my selected insurance carrier(s). Acceptance of APTC and/or ConnectorCare may impact my annual tax liability. I will be given the option to apply all, some, or none of any APTC amount I may be eligible for to my monthly premium. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16C43EF8" w14:textId="07FBFA3F" w:rsidR="004716DE" w:rsidRPr="007737DD" w:rsidRDefault="004716DE" w:rsidP="004716DE">
+        <w:t xml:space="preserve">. I agree to allow the Massachusetts Health Connector to use income data, including information from tax returns, to determine my eligibility in future years. Review the Health Connector Privacy Policy for more information about how the Health Connector uses your tax information. The Massachusetts Health Connector will send me a notice and let me make changes to my eligibility application. I understand that if I am eligible for an Advance Premium Tax Credit (APTC) and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, these payments will be made directly to my selected insurance carrier(s). Acceptance of APTC and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ConnectorCare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> may impact my annual tax liability. I will be given the option to apply all, some, or none of any APTC amount I may be eligible for to my monthly premium. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C43EF8" w14:textId="609AD1C2" w:rsidR="004716DE" w:rsidRPr="007737DD" w:rsidRDefault="004716DE" w:rsidP="004716DE">
       <w:bookmarkStart w:id="3" w:name="_Hlk119486351"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="2BF0B014" w:rsidRPr="007737DD">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t>. I agree MassHealth or anyone acting on its behalf may contact me including via mail, email, call</w:t>
+        <w:t xml:space="preserve">. I agree MassHealth or anyone acting on its behalf may contact me including </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B">
+        <w:t>through</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40D0B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>mail, email, call</w:t>
       </w:r>
       <w:r w:rsidR="00601E6C" w:rsidRPr="007737DD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> or text for any communications about my relationship with MassHealth or my healthcare needs, benefits, eligibility, or coverage using the contact information I provide, now or in the future, or information we obtain from a reliable data source. I also agree that MassHealth may use the same information to contact me to distribute information related to other health and welfare benefits I may be eligible to receive. These calls and texts may be made using automated technology, such as with an automatic telephone dialing system or artificial or pre-recorded voice messages. Standard message and data rates may apply.</w:t>
+        <w:t xml:space="preserve"> or text for any communications about my relationship with MassHealth or my health</w:t>
+      </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>care needs, benefits, eligibility, or coverage using the contact information I provide, now or in the future, or information we obtain from a reliable data source.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC79F2">
+        <w:t xml:space="preserve"> These calls </w:t>
+      </w:r>
+      <w:r w:rsidR="005C005F">
+        <w:t xml:space="preserve">and texts may be </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5B12">
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidR="005C005F">
+        <w:t xml:space="preserve"> using automated technology such as with </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5B12">
+        <w:t xml:space="preserve">an automatic </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB13C4">
+        <w:t xml:space="preserve">dialing system or artificial or prerecorded voice messages. </w:t>
+      </w:r>
+      <w:r w:rsidR="006038AD">
+        <w:t xml:space="preserve">Standard message and data rates may apply. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> I also agree that MassHealth may </w:t>
+      </w:r>
+      <w:r w:rsidR="00D851C4">
+        <w:t>get</w:t>
+      </w:r>
+      <w:r w:rsidR="006629F1">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D851C4">
+        <w:t xml:space="preserve"> use</w:t>
+      </w:r>
+      <w:r w:rsidR="002525BA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D851C4">
+        <w:t xml:space="preserve"> or share my </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>information  </w:t>
+      </w:r>
+      <w:r w:rsidR="006629F1">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2457">
+        <w:t xml:space="preserve">or the purpose of coordinating other health related benefits that I may be eligible to receive. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="628123D6" w14:textId="29978D46" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="00CD0A19" w:rsidP="00855F20">
       <w:r w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="5A511C63" w:rsidRPr="007737DD">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
-        <w:t>I have read or have had read to me the information on this application, including any supplements and instruction</w:t>
+        <w:t xml:space="preserve">I have read or have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t>had read</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> to me the information on this application, including any supplements and instruction</w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> I understand that the </w:t>
       </w:r>
       <w:r w:rsidR="00AB791E" w:rsidRPr="007737DD">
         <w:t>Senior Guide to Health Care Coverage</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> contains important information</w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> about this application</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F48B8FD" w14:textId="361384F5" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="222C1472" w:rsidP="00855F20">
+    <w:p w14:paraId="0F48B8FD" w14:textId="10CBFA69" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="222C1472" w:rsidP="00855F20">
       <w:r w:rsidRPr="007737DD">
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00CD0A19" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>I have permission from all persons listed on this application (or their parent or other legally authorized representative) to submit this application</w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t>. I also have permission</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> to act on their behalf to complete this application and any </w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t>related</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> eligibility process</w:t>
       </w:r>
-      <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
-[...6 lines deleted...]
-        <w:t>This may include, f</w:t>
+      <w:r w:rsidR="003406D8">
+        <w:t>, including the following.</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">or example: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73ED7921" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="005942E9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ED7921" w14:textId="7C0AF2A7" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="784CE22B" w14:textId="733DF9D3" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="005942E9">
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">roviding personal information about them, including health, health coverage, and income information, seeing such information as may be provided by the Massachusetts Health Connector, MassHealth, and the Health Safety Net, and providing consent on their behalf to the use and disclosure of their information as described in this application </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784CE22B" w14:textId="2377F485" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">making choices about coverage options and </w:t>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">aking choices about coverage options and </w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t>how to communicate</w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> with the Massachusetts Health Connector, MassHealth, </w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="388D7D23" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="005942E9">
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">the Health Safety Net </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388D7D23" w14:textId="45C7C5AE" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-[...3 lines deleted...]
-    <w:p w14:paraId="270688C0" w14:textId="1C20F812" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="005942E9">
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t>aking changes to the application or related eligibility documents and providing information about any change in their circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="270688C0" w14:textId="0188E071" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="003406D8" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>providing consent on their behalf to use government and private sources to</w:t>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t>roviding consent on their behalf to use government and private sources to</w:t>
       </w:r>
       <w:r w:rsidR="00E32A51" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">verify </w:t>
       </w:r>
       <w:r w:rsidR="00717FDC" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">information as described in this application. </w:t>
+      <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">information as described in this application </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B8E9D8" w14:textId="25E06C45" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="00CD0A19" w:rsidP="00855F20">
       <w:r w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="566A33A2" w:rsidRPr="007737DD">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I understand my rights and responsibilities and the rights and responsibilities of all persons listed on this application as explained in this Step 7. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EFD0DF" w14:textId="2DA64E90" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="00CD0A19" w:rsidP="00855F20">
       <w:r w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="104A01F6" w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
@@ -14652,62 +15200,65 @@
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00632B84" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I understand that MassHealth </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2797FD9A" w14:textId="77777777" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>is allowed to ask for SSNs under federal and state law;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0CE8CCE6" w14:textId="77777777" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>uses SSNs to check income and other information to see who is eligible for help with health coverage costs;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A093FC3" w14:textId="77777777" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="005942E9">
+    <w:p w14:paraId="5A093FC3" w14:textId="08816BCB" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">uses SSNs </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk87282386"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>to detect fraud, to see if anyone is getting duplicate benefits, or to see if others should be paying for services;</w:t>
       </w:r>
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2FDFFC20" w14:textId="77777777" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="005942E9">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>matches the SSN of anyone in the household who is applying and anyone who has or who can get health insurance for anyone in the household with the files of agencies and financial institutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED81AC3" w14:textId="2AFFBA03" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00CD0A19" w:rsidP="00855F20">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="177F23B9" w:rsidRPr="007737DD">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00632B84" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I understand that if MassHealth pays part of anyone’s health insurance premiums, MassHealth will add the SSN or the SSN of that policyholder to the State Comptroller’s vendor file. </w:t>
       </w:r>
@@ -14744,51 +15295,59 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">The information I have supplied is correct and complete to the best of my knowledge about myself and other persons listed on this application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB19B8A" w14:textId="7FBE9A2E" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00CD0A19" w:rsidP="007737DD">
       <w:r w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="3DC58C03" w:rsidRPr="007737DD">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0073782C" w:rsidRPr="007737DD">
         <w:t>I may be subject to penalties under federal law if I intentionally provide false or untrue information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2E99BF" w14:textId="38F963BE" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="00632B84" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">If someone does not have an SSN or needs help getting one, call the Social Security Administration at (800) 772-1213, TTY: (800) 325-0778, or go to www.socialsecurity.gov. For a full explanation on how we use your </w:t>
+        <w:t xml:space="preserve">If someone does not have an SSN or needs help getting one, call the Social Security Administration at (800) 772-1213, TTY: (800) 325-0778, or go to www.socialsecurity.gov. For a full explanation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> how we use your </w:t>
       </w:r>
       <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
       <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ecurity number, refer to the </w:t>
       </w:r>
       <w:r w:rsidR="00DB3CEF" w:rsidRPr="007737DD">
         <w:t>Senior Guide to Health Care Coverage</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B0D364" w14:textId="3EAA87F5" w:rsidR="00632B84" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:pPr>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
@@ -14831,51 +15390,65 @@
       <w:r w:rsidR="004468B4" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, MassHealth will send this application to the Department of Transitional Assistance (DTA). </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">This will serve as your application for SNAP! </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If you are eligible, your SNAP will start from the date DTA receives this MassHealth application. By signing below, you agree that you have read and agree to your SNAP Rights, Responsibilities, and Penalties under the program. </w:t>
+        <w:t xml:space="preserve"> If you are eligible, your SNAP will start from the date DTA receives this MassHealth application. By signing below, you agree that you have read and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to your SNAP Rights, Responsibilities, and Penalties under the program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD998AB" w14:textId="270B744B" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You may be eligible for SNAP benefits within 7 days of </w:t>
       </w:r>
       <w:r w:rsidR="00CD0A19" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">when DTA gets this application </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>if:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C2B555" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Your income and money in the bank add up to less than your monthly housing expenses, or  </w:t>
       </w:r>
     </w:p>
@@ -16433,51 +17006,59 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I have a right to a free professional interpreter provided by DTA if I prefer to communicate in a language other than English. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7873D11A" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>If I have a DTA hearing, I can ask DTA to give me a free professional interpreter, or if I prefer, I can bring someone to interpret for me. If I need DTA to give me an interpreter for a hearing, I must call the Division of Hearings at least one week before the hearing date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E29D772" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="00FC0C15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Right to Register to Vote</w:t>
+        <w:t xml:space="preserve">Right to Register </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Vote</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763AF3C6" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t>I understand that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA6D815" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I have the right to register to vote through DTA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71BC7FB5" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
@@ -16547,59 +17128,51 @@
       <w:r w:rsidRPr="007737DD">
         <w:t>Contracted Employment and Training providers or Full Engagement Workers for TAFDC clients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C004FCB" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">SNAP clients may voluntarily participate in education and employment training services through the SNAP Path to Work program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0301E4A9" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="00FC0C15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Citizenship Status</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AADC690" w14:textId="4E688151" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I swear that all members of my household applying for DTA benefits are either </w:t>
       </w:r>
       <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
         <w:t>US</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lawfully residing noncitizens.</w:t>
+        <w:t xml:space="preserve"> citizens, or lawfully residing noncitizens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A771BB" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="00274692">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Supplemental Nutrition Assistance Program </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DC30798" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="00FC0C15">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>I understand that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E074B60" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="00E920B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
@@ -16877,65 +17450,51 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6955D506" w14:textId="1E22B8D2" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">If I am a SNAP Simplified Reporting household, I do not have to report most changes to DTA until the Interim Report or Recertification is due. The only things I </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> report sooner are:</w:t>
+        <w:t>If I am a SNAP Simplified Reporting household, I do not have to report most changes to DTA until the Interim Report or Recertification is due. The only things I have to report sooner are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CDA2D02" w14:textId="04B9AC5A" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1530"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If my household’s income goes over the gross income threshold (listed on my approval notice). </w:t>
@@ -17045,65 +17604,51 @@
         <w:t xml:space="preserve"> my work hours drop below 20 hours per week. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530CE937" w14:textId="3B40F5EF" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">If everyone in my household is 60 or older, disabled, or under 18 years old, and no one has earnings from work, the only things I </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> report are:</w:t>
+        <w:t>If everyone in my household is 60 or older, disabled, or under 18 years old, and no one has earnings from work, the only things I have to report are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315BC1B1" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If someone starts working, or </w:t>
@@ -17221,52 +17766,73 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If I get SNAP through Bay State CAP, I do not have to report any changes to DTA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A6F856" w14:textId="134650E7" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="7AE745A7" w:rsidP="3F8A05D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
-        <w:t>If I and everyone in my household gets cash assistance (TAFDC or EAEDC), I must report certain changes to DTA within 10 days of the change.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If I and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> everyone in my </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>household</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>gets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> cash assistance (TAFDC or EAEDC), I must report certain changes to DTA within 10 days of the change.</w:t>
       </w:r>
       <w:r w:rsidR="00204426" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3891E2CB" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="0073782C">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I may get more SNAP benefits if I report and give DTA proofs for the following, at any time: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB660A2" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Child or other dependent care costs, shelter costs, and/or utility costs;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22A60D5B" w14:textId="4133BA49" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -17692,51 +18258,65 @@
       </w:r>
       <w:r w:rsidR="005519B0" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> they will be ineligible for SNAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C05C6D1" w14:textId="39474B89" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Buy products with SNAP benefits with the intent to discard the contents and return containers for cash</w:t>
+        <w:t xml:space="preserve">Buy products with SNAP benefits with the intent </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>to discard</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contents and return containers for cash</w:t>
       </w:r>
       <w:r w:rsidR="005519B0" w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> they will be ineligible for SNAP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A94380" w14:textId="3598AC14" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
@@ -17907,65 +18487,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>A Federal or State offense involving sexual assault, as defined in section 40002(a) of the 1994 VAWA (42 U.S.C. 13925a); or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304F0116" w14:textId="77777777" w:rsidR="0073782C" w:rsidRPr="007737DD" w:rsidRDefault="0073782C" w:rsidP="007737DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">An offense under State law determined by the Attorney General to be substantially </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> an offense described in this list. </w:t>
+        <w:t xml:space="preserve">An offense under State law determined by the Attorney General to be substantially similar to an offense described in this list. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4CD31D" w14:textId="1B7AF451" w:rsidR="00992230" w:rsidRPr="007737DD" w:rsidRDefault="00992230" w:rsidP="00992230">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="200" w:after="0"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nondiscrimination Statement</w:t>
       </w:r>
@@ -18013,60 +18579,60 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">Program information may be made available in languages other than English. Persons with disabilities who require alternative means of communication to obtain program information (e.g. Braille, large print, audiotape, American Sign Language), should contact the Agency (state or local) where they applied for benefits. Individuals who are deaf, hard of hearing or have speech disabilities may contact USDA through the Federal Relay Service at (800) 877-8339. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289DF8E4" w14:textId="0429FEEC" w:rsidR="00992230" w:rsidRPr="007737DD" w:rsidRDefault="00992230" w:rsidP="007737DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">To file a program discrimination complaint, a Complainant should complete Form AD-3027, the USDA Program Discrimination Complaint Form, which can be obtained online at: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>https://www.usda.gov/sites/default/files/documents/ad-3027.pdf</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> from any USDA office, by calling (833) 620-1071, or by writing a letter addressed to USDA. The letter must contain the complainant’s name, address, telephone number, and a written description of the alleged discriminatory action in sufficient detail to inform the Assistant Secretary for Civil Rights (ASCR) about the nature and date of an alleged civil rights violation. The completed AD-3027 form or letter must be submitted by:</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F621420" w14:textId="5194ABAD" w:rsidR="00992230" w:rsidRPr="007737DD" w:rsidRDefault="00992230" w:rsidP="00992230">
       <w:pPr>
         <w:numPr>
@@ -18188,76 +18754,131 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="000F5467" w:rsidRPr="007737DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>FNSCIVILRIGHTSCOMPLAINTS@usda.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="1B1B1B"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77675321" w14:textId="672E2168" w:rsidR="007737DD" w:rsidRPr="007737DD" w:rsidRDefault="007737DD" w:rsidP="007737DD">
       <w:r w:rsidRPr="007737DD">
         <w:t>This institution is an equal opportunity provider.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="54E5F814" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Voter Registration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="156B0D48" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>The form to register to vote is included with this application or can be found at sec.state.ma.us. More information on how to register to vote can also be found at sec.state.ma.us. If you have any questions about the voter registration process, or if you need help filling out the form, visit a local MassHealth Enrollment Center or call the MassHealth Customer Service Center at (800) 841-2900, TTY: (800) 497-4648.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E939DB" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Applying to register or declining to register to vote will not affect the amount of assistance that you will be provided by this agency. If you would like help in filling out the voter registration application form, we will help you. The decision to seek or accept help is yours. You may fill out the application form in private.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5D50F6" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If you believe that someone has interfered with your right to register or to decline to register to vote, with your right to privacy in deciding to register or in applying to register to vote, or with your right to choose your own political party or other political preference, you may file a complaint with:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F7D55F" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Secretary of the Commonwealth, Elections Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t>One Ashburton Place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t>Room 1705</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t>Boston, MA 02108</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1557C" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Tel: (617) 727-2828 or (800) 462-8683.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF943D2" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If you or anyone else in your application are not registered to vote where you live now, would you like to apply to register to vote today? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34ABBDF6" w14:textId="77777777" w:rsidR="00E6729F" w:rsidRPr="007737DD" w:rsidRDefault="00E6729F" w:rsidP="00E6729F">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>IF YOU DO NOT CHECK EITHER BOX, YOU WILL BE CONSIDERED TO HAVE DECIDED NOT TO REGISTER TO VOTE AT THIS TIME.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3EBDC4F3" w14:textId="77777777" w:rsidR="000F5467" w:rsidRPr="007737DD" w:rsidRDefault="000F5467" w:rsidP="000F5467">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="200"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E65B091" w14:textId="02A771EC" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="009638EF" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>Sign this application</w:t>
       </w:r>
@@ -18344,55 +18965,53 @@
     <w:p w14:paraId="0DFB3A50" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Print name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79F8B772" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A28CF2" w14:textId="360BD566" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If you are </w:t>
       </w:r>
       <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">younger than </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>18, are you an emancipated minor? Y N</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5805F568" w14:textId="4FFCA99F" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, we need a responsible party who is at least 18 years old to sign this application on your behalf. Please provide that person’s information below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77A47A48" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t>First name Middle name Last name Suffix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6032B8AF" w14:textId="26CA9F64" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t>Social Security Number Relationship to you</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E3F0D0" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t>Date of birth</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079A09DF" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
       <w:r w:rsidRPr="007737DD">
         <w:t>Street address Apartment/Unit #</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B796D3B" w14:textId="77777777" w:rsidR="00307B99" w:rsidRPr="007737DD" w:rsidRDefault="00307B99" w:rsidP="00307B99">
@@ -18456,1491 +19075,1577 @@
     </w:p>
     <w:p w14:paraId="120EB9AB" w14:textId="77777777" w:rsidR="00435E51" w:rsidRPr="007737DD" w:rsidRDefault="00435E51" w:rsidP="00435E51">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Hand </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>deli</w:t>
       </w:r>
       <w:r w:rsidR="0085057B" w:rsidRPr="007737DD">
         <w:t>ver</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0085057B" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> your signed application to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F57FC1" w14:textId="77777777" w:rsidR="00075B8C" w:rsidRPr="007737DD" w:rsidRDefault="00435E51" w:rsidP="00430F94">
       <w:r w:rsidRPr="007737DD">
         <w:t>MassHealth Enrollment Center</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00E144D2" w:rsidRPr="007737DD">
-        <w:t>The Shrafft</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E144D2" w:rsidRPr="007737DD">
+        <w:t>Shrafft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Center</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>529 Main Street, Suite 1M</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
         <w:t>Charlestown, MA 02129</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A32F684" w14:textId="77777777" w:rsidR="00075B8C" w:rsidRPr="007737DD" w:rsidRDefault="00075B8C" w:rsidP="00934D39">
+    <w:p w14:paraId="1FA9CD61" w14:textId="0D451805" w:rsidR="00430F94" w:rsidRPr="007737DD" w:rsidRDefault="009638EF" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Voter Registration</w:t>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5038BEE4" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00934D39">
+    <w:p w14:paraId="5038BEE4" w14:textId="3749448C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>SUPPLEMENT A</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Long-Term</w:t>
       </w:r>
       <w:r w:rsidR="00496A65" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Care</w:t>
       </w:r>
-      <w:r w:rsidR="00E4227B" w:rsidRPr="007737DD">
-[...3 lines deleted...]
-        <w:t>Home- and Community</w:t>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve"> Services and Supports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C001F50" w14:textId="63BC555B" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Do you need long-term-care services </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve">and supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>in a nursing home type facility?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBE0034" w14:textId="1F353CD7" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, you must answer all questions and fill out all sections of this supplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631A90F2" w14:textId="2A357565" w:rsidR="0077055F" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Are you applying for or getting long-term-care services </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve">and supports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>at home under a Home- and Community-Based Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve"> (HCBS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58626886" w14:textId="7CF8E6D6" w:rsidR="00AB0DE4" w:rsidRPr="007737DD" w:rsidRDefault="00AB0DE4" w:rsidP="00693507">
+      <w:r w:rsidRPr="003E3BCE">
+        <w:t>Are you applying for or getting long-term-care services</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and supports through Program of All-Inclusive Care for the Elderly (PACE)?  Yes  No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D378DC0" w14:textId="586BC345" w:rsidR="00A25A42" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, you need to fill out “Resource Transfers” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4477F" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>and “Long –Term Care Insurance</w:t>
+      </w:r>
+      <w:r w:rsidR="00262414" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2745BF91" w14:textId="30EE1667" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+      <w:r w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Please print clearly.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">  If you need more space to finish any section, use a separate sheet of paper (include your name and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">ocial </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ecurity number), and attach it to this supplement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D2D5B9" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Applicant/Member Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685DEEF3" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Last name, first name, middle initial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A4CAD3" w14:textId="38DE2C6F" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ecurity number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B05E5BB" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name and address of hospital, nursing facility, or other institution</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4B1220" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of admission (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07030B47" w14:textId="3D7A97A2" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Were you placed here by another state?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, what state?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD4585F" w14:textId="7CE84C4C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>1. Do you have to pay guardianship expenses for a court-appointed guardian?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4EE31E" w14:textId="129E74D6" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Living expenses of the spouse and</w:t>
+      </w:r>
+      <w:r w:rsidR="0085057B" w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> family members living at home</w:t>
+      </w:r>
+      <w:r w:rsidR="0085057B" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A25A42" w:rsidRPr="007737DD">
+        <w:t>(Do not complete this section if you are applying for a Hom</w:t>
+      </w:r>
+      <w:r w:rsidR="00373319" w:rsidRPr="007737DD">
+        <w:t>e- and Community</w:t>
       </w:r>
       <w:r w:rsidR="00EC3371" w:rsidRPr="007737DD">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00E4227B" w:rsidRPr="007737DD">
+      <w:r w:rsidR="00A25A42" w:rsidRPr="007737DD">
         <w:t>Based Service</w:t>
       </w:r>
-      <w:r w:rsidR="00C93F68" w:rsidRPr="007737DD">
-[...8 lines deleted...]
-        <w:t>Do you need long-term-care services in a nursing home type facility?</w:t>
+      <w:r w:rsidR="008376C9" w:rsidRPr="00E6729F">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25A42" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve"> or PACE</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25A42" w:rsidRPr="007737DD">
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706BCEFC" w14:textId="1EA9FBAD" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Your spouse living at home may be able to keep some of your income. Fill out the following information about your spouse’s current living expenses. If you do not have a spouse, go to the next section (Resource Transfers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F0989F" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send proof of your spouse’s current living expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131C0E5D" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Spouse's last name, first name, middle initial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365FD057" w14:textId="3E5B6EF3" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ecurity number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C8692F" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>2. How much does y</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t>our spouse pay each month for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6777DFCD" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Rent?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD1B05B" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Mortgage (principal and interest)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1367A10D" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Homeowner’s/tenant’s insurance?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099A2B4B" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Real estate taxes? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7B9F3B" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Required maintenance charge for a condo or co-op?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7398831B" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Room and board for assisted living? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEA9992" w14:textId="7E730B99" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>3. Does your spouse pay for heat?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBE0034" w14:textId="1F353CD7" w:rsidR="00693507" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
+    <w:p w14:paraId="0F124C23" w14:textId="4C2D358C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>4. Does your spouse pay for utilities?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFF82E0" w14:textId="37FA48D2" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">5. Is a child, parent, and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008376C9">
+        <w:t>sibling</w:t>
+      </w:r>
+      <w:r w:rsidR="008376C9" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>living with your spouse?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244CB301" w14:textId="69CF0A97" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="005D3D89" w:rsidP="00063CE6">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...6 lines deleted...]
-        <w:t>Are you applying for or getting long-term-care services at home under a Home- and Community-Based Services Waiver?</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out this section. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>, go to the nex</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>t section (Resource Transfers).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7BE8DC" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Send proof of their monthly income before deductions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A0FBF1" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>A deduction may be allowed for their maintenance needs. These persons must be related to you or your spouse, and one of you must claim them as dependents on your federal income tax return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEE12FD" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475B1D7F" w14:textId="54BC24D6" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ecurity number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D8763B6" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E08F70A" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F9FDC4" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Monthly income before deductions $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09893ED1" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713BA001" w14:textId="50DE074C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>ecurity number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17763C87" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFCCBC1" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5621743E" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Monthly income before deductions $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C755327" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="007737DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Resource Transfers (resources include both income and assets)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C03D6D6" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>In the past 60 months:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A559726" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Has any property that was available or belonged to you or your spouse been transferred into or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20946A9E" w14:textId="0D0237F8" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>out of a trust?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D378DC0" w14:textId="586BC345" w:rsidR="00A25A42" w:rsidRPr="007737DD" w:rsidRDefault="00693507" w:rsidP="00693507">
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+    <w:p w14:paraId="78CAF2C1" w14:textId="7DD25C6C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did you, your spouse, or someone on your behalf transfer income or the right to income?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCFE1A2" w14:textId="2C9A58E3" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did you, your spouse, or someone on your behalf transfer, change ownership in, give away, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>sell any assets, including your home or other real estate?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0FBF91" w14:textId="7F9CD137" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">d. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did you, your spouse, or someone on your behalf change the deed or the ownership of any real estate, including creating a life estate, even if the life estate was purchased in another person’s residence?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3514F6" w14:textId="24F7F465" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">e. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>If you purchased a life estate in another person’s home, did you live in the home for at least one year after you purchased the life estate?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287201CD" w14:textId="13A86135" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">f. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did you, your spouse, or someone on your behalf add another name to the deed of any property you own? Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BBE69F" w14:textId="51D20A86" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Did you, your spouse, or someone on your behalf receive or give anyone a mortgage, loan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>or promissory note on any property or other asset?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8B30BD" w14:textId="116417E2" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">h. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did you, your spouse, or someone on your behalf purchase or in any way change an annuity?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D9875F" w14:textId="46D642E8" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If you answered </w:t>
+      </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...75 lines deleted...]
-        <w:t>Were you placed here by another state?</w:t>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> to any of the questions above, you must fill out the following, and send us proof of this information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452B10A4" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Description of asset/income</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202A4836" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of transfer (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1120F0EC" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C75524" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751A23E3" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount  of transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DFA531" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Description of asset/income </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD107AA" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of transfer (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1FEDD0" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F2EB01" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532E3FCE" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00B84DB8" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> of transfer</w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3052B5C0" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Description of asset/income</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70136083" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of transfer (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326A72A8" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Transferred to whom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BD749E" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Relationship to you or your spouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572FA637" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="0085057B" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Amount </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>of transfer</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>$</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A087D7F" w14:textId="5099277B" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Have you, your spouse, or someone acting on your behalf given a deposit to any health care or residential facility, like an assisted living facility, a continuing care retirement community, or life care community?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
-      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C35219" w14:textId="33DCCD44" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, give us the name and address of the facility, the amount of the deposit, answer the following questions, and send us a copy of the contract you signed with the facility and any documents about this deposit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A313E34" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name of facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2C48C6" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Address of facility  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F0C5C0" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Amount $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DF06EE" w14:textId="3E05709E" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">a. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Does the facility still have the deposit?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7519AA6E" w14:textId="47BC6117" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">b. </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Did the facility return the deposit?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74AC3339" w14:textId="38BB790E" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, give us the name and address of the person who got the deposit from the facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D35F5E4" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name of person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A26D9C2" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7CCE93" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="007737DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Real Estate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="220DDB36" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>The answers to the following questions will be used to decide if: (1) your real estate will be counted as an asset; or (2) a lien will be placed against your real estate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089F5933" w14:textId="448F0C20" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="00AB0DE4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">  If the equity interest in your principal place of residence is over a certain limit, you may be ineligible for payment of long-term-care services</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0DE4">
+        <w:t xml:space="preserve"> and supports</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, unless certain conditions are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642D9DF1" w14:textId="36F8CFE6" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00585B56" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007737DD">
-[...5 lines deleted...]
-        <w:t>1. Do you have to pay guardianship expenses for a court-appointed guardian?</w:t>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse own or have a legal interest in your home, including a life estate?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45110B08" w14:textId="4C8AE330" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out the following information and </w:t>
+      </w:r>
+      <w:r w:rsidR="0085057B" w:rsidRPr="007737DD">
+        <w:t>answer questions 8 through 15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, answer question 15 only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E0FBA3" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name and address of person(s) on ownership papers  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07226BDE" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Description and address of property location  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E90DA58" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Type of ownership (Check one.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261552BD" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Individual (Fair-market value) $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B13DE4D" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Tenancy in common (Fair-market value) $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6443E7F1" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Joint tenancy (Fair-market value) $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C25FCB1" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Life estate (Fair-market value) $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="785BDA9A" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name and address of person(s) on ownership papers  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DE5102" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Description and address of property location  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D6BEB9" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Type of ownership (Check one.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5FA8EE" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Individual (Fair-market value) $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E0979D" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tenancy in common (Fair-market value) $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3125441E" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Joint tenancy (Fair-market value) $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB303D1" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Life estate (Fair-market value) $ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A66FB8" w14:textId="31DCF193" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>9. Do you have a spouse?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:t>(Do not complete this section if you are applying for a Hom</w:t>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2718DD5B" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00AC6E76" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0BB08" w14:textId="5B95373A" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51440CFA" w14:textId="1FF38A03" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>10. Do you have a permanently and totally disabled or blind child?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes No If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB2C264" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00AC6E76" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D83B8F" w14:textId="1962E834" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6071D6DB" w14:textId="2D947CD5" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Do you have a child under </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00446950" w:rsidRPr="007737DD">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:br/>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4C7DC8" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33821C8D" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Date of birth</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="218E1E39" w14:textId="0A7C2E06" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="642A31BE" w14:textId="17C87124" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">12. Do you have a with a legal interest in the home who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>was living</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> in the home for at least one year immediately before your admission to the medical institution?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C33957" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00AC6E76" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797B86FC" w14:textId="04242DC5" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F65D39" w14:textId="7FA9252D" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">13. </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Do you have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>a who</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> has lived in the home for at least the last two years before your admission to the medical institution and has provided care to you that allowed you to live in the home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106307EF" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00585B56" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42342674" w14:textId="612CA53B" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B406AE" w14:textId="2AF67085" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>Do you have a dependent relative?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Yes No </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3D89" w:rsidRPr="007737DD">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>, fill out this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4671398C" w14:textId="77777777" w:rsidR="00AC6E76" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B97EC3" w14:textId="458C1F2F" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Is this person living in your home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6740BC94" w14:textId="77777777" w:rsidR="000702BE" w:rsidRPr="007737DD" w:rsidRDefault="000702BE" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Describe the relationship and the nature of the dependency: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F6D62" w14:textId="4C70F957" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="000702BE">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Do you intend to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>return to your</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> home?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000702BE" w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
       </w:r>
       <w:r w:rsidR="00373319" w:rsidRPr="007737DD">
-        <w:t>e- and Community</w:t>
+        <w:t xml:space="preserve"> (Do not answer this question if you are applying for a Home- and Community</w:t>
       </w:r>
       <w:r w:rsidR="00EC3371" w:rsidRPr="007737DD">
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00A25A42" w:rsidRPr="007737DD">
-[...69 lines deleted...]
-        <w:t>3. Does your spouse pay for heat?</w:t>
+      <w:r w:rsidR="00373319" w:rsidRPr="007737DD">
+        <w:t>Based Service</w:t>
+      </w:r>
+      <w:r w:rsidR="008376C9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00373319" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Waiver.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6411F5" w14:textId="50158D28" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you or your spouse own or have a legal interest in other real estate not listed in #7 above?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F124C23" w14:textId="4C2D358C" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
-[...21 lines deleted...]
-    <w:p w14:paraId="244CB301" w14:textId="69CF0A97" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="005D3D89" w:rsidP="00063CE6">
+    <w:p w14:paraId="7011B72C" w14:textId="1DD78E18" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00063CE6" w:rsidRPr="007737DD">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, please describe the property and list its address below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AD04A6" w14:textId="0D05BF87" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If you need more space, use a separate sheet of paper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72984345" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="007737DD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Long-Term-Care Insurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5659AEB8" w14:textId="0ED8CAD0" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Do you or your spouse have long-term-care insurance?</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49909E09" w14:textId="5EB2C989" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
+        <w:t>Yes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">, fill out this section.   If </w:t>
+      </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0BEE12FD" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="00063CE6">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>, go to the next section (Tax Returns).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0BAD44" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Send a copy of the policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7702D60D" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
-        <w:t>Name</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="5C755327" w14:textId="77777777" w:rsidR="00063CE6" w:rsidRPr="007737DD" w:rsidRDefault="00063CE6" w:rsidP="007737DD">
+        <w:t>Company name/Policy n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF41F7" w:rsidRPr="007737DD">
+        <w:t>umber</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DAB472" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Policyholder name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B495FB1" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Effective date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E8E0D2" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Premium amount $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090591C3" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Company name/Policy n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF41F7" w:rsidRPr="007737DD">
+        <w:t>umber</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B5A588" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Policyholder name </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149C1505" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Effective date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DF26A6" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Premium amount $</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DA933D" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Resource Transfers (resources include both income and assets)</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">If you answered </w:t>
+        <w:t>Tax Returns</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4F31F9" w14:textId="04190576" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidR="00770CE2" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">Did you or your spouse file </w:t>
+      </w:r>
+      <w:r w:rsidR="0027060B" w:rsidRPr="007737DD">
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> income tax returns in the last two years? (Check one.)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523CFABE" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes, both years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086C2A56" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>Yes, one of these years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A0DA84" w14:textId="14484A80" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t>No, neither year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEBD96A" w14:textId="0BEA839C" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
-[...806 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, you must send copies of these returns. If you did not keep copies of one or more of these returns, you must send in a filled-out and signed Form 4506. Form 4506 is included as part of the Long-Term-Care Supplement if you need to use it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C007AB8" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Sign this supplement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2970BC10" w14:textId="45A326AB" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
       <w:r w:rsidRPr="007737DD">
         <w:t>By signing this supplement below, I hereby certify under the pains and penalties of perjury that the submissions and statements I have made in this supplement are true and complete to the best of my knowledge, and I agree to accept and comply with the above rights and responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64EB75C5" w14:textId="77777777" w:rsidR="00A04663" w:rsidRPr="007737DD" w:rsidRDefault="00A04663" w:rsidP="00A04663">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Important:</w:t>
       </w:r>
@@ -19980,51 +20685,59 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>SUPPLEMENT</w:t>
       </w:r>
       <w:r w:rsidR="009C6DA0" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00FE4693" w:rsidRPr="007737DD">
         <w:t>American Indian or Alaska Native Household Member (AI/AN)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26660E53" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Complete this supplement if you or a household member are an American Indian or Alaska Native.  </w:t>
+        <w:t xml:space="preserve">Complete this supplement if you or a household member </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> an American Indian or Alaska Native.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34405773" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t>Tell us about your American Indian or Alaska Native household member(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2367B3B1" w14:textId="5B429F95" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">American Indians and Alaska Natives can get services from the Indian Health Services, tribal health programs, or Urban Indian Health Programs. They also may not have to pay cost sharing and may get special monthly enrollment periods. Answer the following questions to make sure your household gets the most help possible. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6549C4" w14:textId="3C65B811" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t>NOTE: If you have more people to include, make a copy of this page and attach.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CBD472" w14:textId="77777777" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>AI/AN Person 1</w:t>
       </w:r>
     </w:p>
@@ -20038,334 +20751,336 @@
     </w:p>
     <w:p w14:paraId="028D8FD3" w14:textId="022188C9" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="005E422A">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidR="00DB4BFD" w:rsidRPr="007737DD">
         <w:t>Member of a federally recognized tribe?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Ye</w:t>
       </w:r>
       <w:r w:rsidR="008A7CF7" w:rsidRPr="007737DD">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DB4BFD" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD33672" w14:textId="3EC7B9C2" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, tribe name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DC6E03" w14:textId="3D8BC89B" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">3. Member of a </w:t>
       </w:r>
       <w:r w:rsidR="00AC6E76" w:rsidRPr="007737DD">
         <w:t>Massachusetts-recognized tribe?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63753535" w14:textId="0F2E2943" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, tribe name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228711CA" w14:textId="5B863700" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00DB4BFD" w:rsidRPr="007737DD">
         <w:t>Has this person ever gotten a service from the Indian Health Service, a tribal health program, or Urban Indian Health Program, or through a referral from one of these programs?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB4BFD" w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C23C90" w14:textId="78F1A463" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, is this person eligible to get services from the Indian Health Service, tribal health programs, or Urban Indian Health Program, or through a referral from one of these programs?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609A3368" w14:textId="349BC8FD" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
+    <w:p w14:paraId="609A3368" w14:textId="31E5F913" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00DB4BFD" w:rsidRPr="007737DD">
         <w:t>Certain money received may not be counted for MassHealth. List any income (amount and how often) reported on your application that includes money from</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="16B3077B" w14:textId="77777777" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B3077B" w14:textId="17042AE8" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Per capita payments from a tribe that come from natural resources, usage rights, leases, or royalties;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D32C655" w14:textId="77777777" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
+        <w:t>Per capita payments from a tribe that come from natural resources, usage rights, leases, or royalties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D32C655" w14:textId="15EECDFE" w:rsidR="00DB4BFD" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Payments from natural resources, farming, ranching, fishing, leases, or royalties from land designated as Indian trust land by the Department of the Interior (including reservations and former reservations); or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4FEFA41D" w14:textId="77777777" w:rsidR="00906430" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
+        <w:t>Payments from natural resources, farming, ranching, fishing, leases, or royalties from land designated as Indian trust land by the Department of the Interior (including reservations and former reservations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEFA41D" w14:textId="0561363C" w:rsidR="00906430" w:rsidRPr="007737DD" w:rsidRDefault="00DB4BFD" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Money from selling things t</w:t>
       </w:r>
       <w:r w:rsidR="00D03048" w:rsidRPr="007737DD">
-        <w:t>hat have cultural significance.</w:t>
+        <w:t>hat have cultural significance</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How often? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3777C254" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">AI/AN Person </w:t>
       </w:r>
       <w:r w:rsidR="006A3200" w:rsidRPr="007737DD">
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0866E989" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="005E422A">
       <w:r w:rsidRPr="007737DD">
         <w:t>1. Name (first, middle, last)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F19D827" w14:textId="3C23B0B6" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="005E422A">
       <w:r w:rsidRPr="007737DD">
         <w:t>2. Member of a federally recog</w:t>
       </w:r>
       <w:r w:rsidR="00D03048" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">nized tribe? </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D863086" w14:textId="693C5AE1" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, tribe name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30007526" w14:textId="7C996D0D" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">3. Member of a </w:t>
       </w:r>
       <w:r w:rsidR="008A7CF7" w:rsidRPr="007737DD">
         <w:t>Massachusetts-recognized tribe?</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9AFEEF" w14:textId="4B775FC0" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, tribe name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0132DF49" w14:textId="58B8434A" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t>4. Has this person ever gotten a service from the Indian Health Service, a tribal health program, or Urban Indian Health Program, or through a referral from one of these programs?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17AC9970" w14:textId="3DA125D0" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>, is this person eligible to get services from the Indian Health Service, tribal health programs, or Urban Indian Health Program, or through a referral from one of these programs?</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53870DB8" w14:textId="77B34C40" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
+    <w:p w14:paraId="53870DB8" w14:textId="428FA7EC" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="00770CE2">
       <w:r w:rsidRPr="007737DD">
         <w:t>5. Certain money received may not be counted for MassHealth. List any income (amount and how often) reported on your application that includes money from</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7F261B60" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
+      <w:r w:rsidR="003406D8">
+        <w:t xml:space="preserve"> the following.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F261B60" w14:textId="7D6A4EAB" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Per capita payments from a tribe that come from natural resources, usage rights, leases, or royalties;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73F53E10" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
+        <w:t>Per capita payments from a tribe that come from natural resources, usage rights, leases, or royalties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F53E10" w14:textId="72590322" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
-        <w:t>Payments from natural resources, farming, ranching, fishing, leases, or royalties from land designated as Indian trust land by the Department of the Interior (including reservations and former reservations); or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="225AE653" w14:textId="77777777" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
+        <w:t>Payments from natural resources, farming, ranching, fishing, leases, or royalties from land designated as Indian trust land by the Department of the Interior (including reservations and former reservations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225AE653" w14:textId="5BDA29DC" w:rsidR="00770CE2" w:rsidRPr="007737DD" w:rsidRDefault="00770CE2" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t>Money from selling things that have cultural significance.  $</w:t>
+        <w:t>Money from selling things that have cultural significance  $</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How often? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1442B108" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="007737DD" w:rsidRDefault="009815F0" w:rsidP="008A7CF7">
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8E4031" w14:textId="77777777" w:rsidR="003E63D7" w:rsidRPr="007737DD" w:rsidRDefault="005E422A" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>SUPPLEMENT C</w:t>
       </w:r>
       <w:r w:rsidR="00770CE2" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="003E63D7" w:rsidRPr="007737DD">
         <w:t>Personal-Care</w:t>
       </w:r>
       <w:r w:rsidR="00FE4693" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E63D7" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Attendant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35419229" w14:textId="2889EBAB" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="003E63D7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Please print clearly. Fill out all sections. If you need more space to finish any section on this form, use a separate sheet of paper (include name and </w:t>
+        <w:t>Please print clearly. Fill out all sections. If you need more space to finish any section on this form, use a separate sheet of paper (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>include</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> name and </w:t>
       </w:r>
       <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ocial </w:t>
       </w:r>
       <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>ecurity number), and attach it to this form.</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F90FA20" w14:textId="21CA9B16" w:rsidR="003E63D7" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:pPr>
         <w:rPr>
@@ -20448,51 +21163,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="593C074D" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>MI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF1042A" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Telephone number </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F39AE61" w14:textId="07603281" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Social </w:t>
       </w:r>
       <w:r w:rsidR="00BD5C63" w:rsidRPr="007737DD">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>ecurity number</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E38119" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Date of birth (mm/dd/yyyy)</w:t>
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDC8F51" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Gender</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00585B56" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009638EF" w:rsidRPr="007737DD">
         <w:t>F</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34732491" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Street address</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404E982E" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
@@ -20728,61 +21451,77 @@
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>How many days a week do you need hands-on help?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44057009" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Caregiver information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA7D3FA" w14:textId="6C975A55" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Please give us the name(s) and relationship to you of the person(s) who now helps you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047BD4F9" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Caregiver name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA5FBF2" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Relationship to you (like relative, neighbor, personal-care attendant)</w:t>
+        <w:t xml:space="preserve">Relationship </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you (like relative, neighbor, personal-care attendant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BF4231" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Caregiver name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5B0C05" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Relationship to you (like relative, neighbor, personal-care attendant)</w:t>
+        <w:t xml:space="preserve">Relationship </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> you (like relative, neighbor, personal-care attendant)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EE8FAD3" w14:textId="3413762C" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I certify, under penalty of perjury, that the information on this form is correct and complete to the best of my knowledge. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEB56C7" w14:textId="166E4DAC" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>If you are acting on behalf of someone in filling out this form, an Authorized Representative Designation Form must also be filled out and sent back with this form. Your signature on this form as an authorized representative certifies that the information on this form is correct and complete to the best of your knowledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D003D" w14:textId="77777777" w:rsidR="00585B56" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Signature of applicant/member or authorized representative</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAEE5E0" w14:textId="77777777" w:rsidR="00C232DA" w:rsidRPr="007737DD" w:rsidRDefault="00C232DA" w:rsidP="00C232DA">
       <w:r w:rsidRPr="007737DD">
         <w:t>Print name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B58150" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="007737DD" w:rsidRDefault="009815F0" w:rsidP="008A7CF7">
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
@@ -20907,51 +21646,59 @@
         <w:t>Yes No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512F937C" w14:textId="119F5945" w:rsidR="00892966" w:rsidRPr="007737DD" w:rsidRDefault="00892966" w:rsidP="00096808">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If the answer to 3a is </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">, continue. If the answer to 3a is </w:t>
       </w:r>
       <w:r w:rsidR="00927705" w:rsidRPr="007737DD">
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>, stop here and skip the rest of Supplement D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2939D510" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="007737DD" w:rsidRDefault="008A7CF7" w:rsidP="00096808">
       <w:r w:rsidRPr="007737DD">
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidR="00096808" w:rsidRPr="007737DD">
-        <w:t xml:space="preserve"> If any person is in a waiting or probationary period, when can this person enroll in coverage? (mm/dd/yyyy) </w:t>
+        <w:t xml:space="preserve"> If any person is in a waiting or probationary period, when can this person enroll in coverage? (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00096808" w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00096808" w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAF9890" w14:textId="77777777" w:rsidR="00096808" w:rsidRPr="007737DD" w:rsidRDefault="00096808" w:rsidP="00274692">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>EMPLOYER Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7C864F" w14:textId="77777777" w:rsidR="0077055F" w:rsidRPr="007737DD" w:rsidRDefault="00096808" w:rsidP="00096808">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">4. Employer name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D394ECE" w14:textId="08C2654B" w:rsidR="00096808" w:rsidRPr="007737DD" w:rsidRDefault="00096808" w:rsidP="00096808">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00770167" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Federal </w:t>
       </w:r>
       <w:r w:rsidR="00A50C28" w:rsidRPr="007737DD">
         <w:t>Tax ID</w:t>
       </w:r>
@@ -21190,52 +21937,65 @@
     </w:p>
     <w:p w14:paraId="34F6F5EF" w14:textId="5EDBB426" w:rsidR="00B3268E" w:rsidRPr="007737DD" w:rsidRDefault="00B3268E" w:rsidP="00A12E1D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How much </w:t>
       </w:r>
       <w:r w:rsidR="003A0D22" w:rsidRPr="007737DD">
         <w:t>would this</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> employee pay in premiums for </w:t>
       </w:r>
       <w:r w:rsidR="003A0D22" w:rsidRPr="007737DD">
         <w:t>this plan</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>? $</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0145A29A" w14:textId="2D9AFBB5" w:rsidR="00B3268E" w:rsidRPr="007737DD" w:rsidRDefault="00B3268E" w:rsidP="00A12E1D">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How often? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677B9A13" w14:textId="77777777" w:rsidR="00100293" w:rsidRPr="007737DD" w:rsidRDefault="00100293" w:rsidP="00A12E1D">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Date of Change mm/dd/yy</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Date of Change </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>mm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0BD2CA96" w14:textId="77777777" w:rsidR="00B3268E" w:rsidRPr="007737DD" w:rsidRDefault="00B3268E" w:rsidP="00096808">
       <w:r w:rsidRPr="007737DD">
         <w:t>*An employer-sponsored health plan meets the "minimum value standard" if the plan's share of the total allowed benefit costs covered by the plan is at least 60 percent of such costs (Section 36B(c)(2)(C)(ii) of the Internal Revenue Code of 1986.</w:t>
       </w:r>
       <w:r w:rsidR="00A12E1D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B288DA" w14:textId="77777777" w:rsidR="009815F0" w:rsidRPr="007737DD" w:rsidRDefault="009815F0" w:rsidP="008A7CF7">
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C38DB0D" w14:textId="77777777" w:rsidR="008A5C11" w:rsidRPr="007737DD" w:rsidRDefault="008A5C11" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>Immigration Statuses and Document Types</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C3862FB" w14:textId="57E3DAA3" w:rsidR="008A5C11" w:rsidRPr="007737DD" w:rsidRDefault="00AF541F" w:rsidP="008A5C11">
       <w:r w:rsidRPr="007737DD">
@@ -21670,463 +22430,380 @@
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Machine Readable Immigrant Visa (with temporary 1-551 language) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD1520C" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Temporary I-551 stamp (on passport or I-94, I-94A) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02455467" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+    <w:p w14:paraId="02455467" w14:textId="34D60681" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Arrival</w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00774DAE" w:rsidRPr="00774DAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Departure Record (I-94, I-94A)</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> issued by U.S. Citizenship and Immigration Services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C3B62E" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+    <w:p w14:paraId="38C3B62E" w14:textId="15E139D1" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidRPr="00774DAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Arrival</w:t>
+        <w:t>Arrival/Departu</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="0078D4"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="4730D67C" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        </w:rPr>
+        <w:t xml:space="preserve">re Record in unexpired foreign passport (I-94) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4730D67C" w14:textId="3C7955E6" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidRPr="00774DAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:strike/>
-[...2 lines deleted...]
-        <w:t>Unexpired f</w:t>
+        </w:rPr>
+        <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:color w:val="0078D4"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="37A12060" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        </w:rPr>
+        <w:t xml:space="preserve">eign passport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A12060" w14:textId="70182531" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>Certificate of Eligibility for Nonimmigrant</w:t>
       </w:r>
-      <w:r w:rsidRPr="007737DD">
+      <w:r w:rsidR="00774DAE">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:strike/>
           <w:color w:val="0078D4"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (F1)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Student Status (I-20) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B63C7BC" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t xml:space="preserve">Student Status (I-20) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B63C7BC" w14:textId="5CC5C807" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Certificate of Eligibility for Exchange Visitor</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Status (DS</w:t>
+        <w:t>Certificate of Eligibility for Exchange Visitor Status (DS</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="0078D4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF24E5C" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+    <w:p w14:paraId="7DF24E5C" w14:textId="2F7B9494" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Notice of Action (I-797)</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">/Other-with Alien Number </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53B5222C" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252071A7" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice of Action (I-797)/Other-with I-94 Number </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66ECCA79" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t>Document indicating withholding of removal (or withholding of deportation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4EA82" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Certification from U.S. Department of Health and Human Services (HHS) Office of Refugee Resettlement (ORR)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="252071A7" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t>Administrative order staying removal issued by the Department of Homeland Security</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F956B11" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Document indicating withholding of removal (or withholding of deportation)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68B4EA82" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t>Document indicating a member of a federally-recognized Indian tribe or American Indian born in Canada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22397652" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Administrative order staying removal issued by the Department of Homeland Security</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F956B11" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t>Office of Refugee Resettlement (ORR) eligibility letter (if under 18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117CE71B" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Document indicating a member of a </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="22397652" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+        <w:t>Resident of American Samoa Card</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBABCF0" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>Office of Refugee Resettlement (ORR) eligibility letter (if under 18)</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>USCIS Acknowledgement of Receipt (I-797C)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39EF43FD" w14:textId="77777777" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="00F73887" w:rsidP="007B5C33">
+    <w:p w14:paraId="39EF43FD" w14:textId="5008260E" w:rsidR="00F73887" w:rsidRPr="007737DD" w:rsidRDefault="008F6062" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007737DD">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t>S. Visas (such as B1/B2, R-Visa, Border Crossing Card, J/F/M)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007737DD">
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73887" w:rsidRPr="007737DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Visas (such as B1/B2, R-Visa, Border Crossing Card, J/F/M)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73887" w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D616C06" w14:textId="0A23140D" w:rsidR="00070726" w:rsidRPr="007737DD" w:rsidRDefault="00070726" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">RACE (Optional) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D79E339" w14:textId="05DB2588" w:rsidR="00070726" w:rsidRPr="007737DD" w:rsidRDefault="00070726" w:rsidP="00070726">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Choose the option(s) that best describe you. Write in all that apply. Please specify in Question </w:t>
+        <w:t xml:space="preserve">Choose the option(s) that best describe you. Write in all that apply. Please </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>specify in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> Question </w:t>
       </w:r>
       <w:r w:rsidR="00C3063D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">x </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">on page </w:t>
       </w:r>
       <w:r w:rsidR="00C3063D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">x </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">and Question </w:t>
       </w:r>
       <w:r w:rsidR="00C3063D" w:rsidRPr="007737DD">
         <w:t xml:space="preserve">xx </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">on page </w:t>
       </w:r>
       <w:r w:rsidR="00421FFF" w:rsidRPr="007737DD">
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t>.</w:t>
       </w:r>
@@ -22179,506 +22856,87 @@
     </w:p>
     <w:p w14:paraId="5FA3235C" w14:textId="2C816481" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="006F04EC" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Don’t know</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109063DB" w14:textId="50AB0F35" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="006F04EC" w:rsidP="007B5C33">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Choose not to answer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F5044B" w14:textId="77777777" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="006F04EC" w:rsidP="007737DD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">ETHNICITY </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B279A1" w14:textId="77777777" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="006F04EC" w:rsidP="007B5C33">
-[...414 lines deleted...]
-    <w:p w14:paraId="35E518CB" w14:textId="77777777" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="006F04EC" w:rsidP="00070726"/>
+    <w:p w14:paraId="35E518CB" w14:textId="5982247B" w:rsidR="006F04EC" w:rsidRPr="007737DD" w:rsidRDefault="007F6BDB" w:rsidP="00070726">
+      <w:r w:rsidRPr="007F6BDB">
+        <w:t>African, African American, American, Asian Indian, Brazilian, Cambodian, Cape Verdean, Caribbean Islander, Central American, Chicano/a, Chinese, Colombian, Cuban, Dominican, Eastern European, European, Filipino, Guamanian or Chamorro, Guatemalan, Haitian, Honduran, Japanese, Korean, Laotian/Lao, Mexican, Mexican American, Middle Eastern or North African, Other Asian, Portuguese, Puerto Rican, Russian, Salvadoran, Samoan, South American, Vietnamese, Ethnicity is not listed (please specify), Don’t know, Choose not to answer.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="79A9B92E" w14:textId="77777777" w:rsidR="00070726" w:rsidRPr="007737DD" w:rsidRDefault="00070726" w:rsidP="00070726">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7182ECF5" w14:textId="77777777" w:rsidR="00BC29DB" w:rsidRPr="007737DD" w:rsidRDefault="00BC29DB" w:rsidP="009B737F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="ARD"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t>Authorized Representative Designation Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E261B28" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You can submit this form if you would like to designate an authorized representative to act on your behalf. If an authorized representative signed your application for you, or if you are an authorized representative applying on behalf of someone else, you MUST submit this form for the application to be processed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16ECCE90" w14:textId="12CA14AD" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You do not need to fill out this form if you live in an institution and want copies of eligibility notices sent to you and to your spouse who still lives at home. We will do that automatically. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15BD158D" w14:textId="248A8F26" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">NOTE: An authorized representative has the authority to act on an applicant's or member's behalf in all matters with MassHealth and the Health </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> will receive personal information about the applicant or member until we receive a cancellation notice terminating their authority, or upon the death of the applicant or member. Their authority will not automatically terminate once we process your application. </w:t>
+        <w:t xml:space="preserve">NOTE: An authorized representative has the authority to act on an applicant's or member's behalf in all matters with MassHealth and the Health Connector, and will receive personal information about the applicant or member until we receive a cancellation notice terminating their authority, or upon the death of the applicant or member. Their authority will not automatically terminate once we process your application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F06E49" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You can choose someone to help you. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC39280" w14:textId="79A829D6" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You may choose an authorized representative to help you get health care coverage through programs offered by MassHealth and the Health Connector. You can do this by filling out this form (the Authorized Representative Designation Form). You or a representative can sign for yourself and for any of your dependent children under the age of 18 for whom you are the custodial parent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD82A3E" w14:textId="6F888013" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">You are not required to have a representative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> apply for or receive benefits. </w:t>
       </w:r>
     </w:p>
@@ -22837,51 +23095,59 @@
     <w:p w14:paraId="13629042" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Part A—to be filled out by applicant or member. Please print, except for signature. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4744F623" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>Applicant’s/Member’s Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA38577" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth ID number or last four digits of the Applicant's/Member's SSN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B43FD87" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date of birth (mm/dd/yyyy) </w:t>
+        <w:t>Date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A61C89C" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Applicant’s/Member’s email address </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2459D4BA" w14:textId="4359F778" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I certify that I have chosen the following person or organization to be the authorized representative for myself and any dependent children under the age of 18 for whom I am the custodial parent and that I understand the duties and responsibilities this person or organization will have (as explained earlier in this form). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2542A50F" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Applicant’s/Member's signature </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C300DA" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Date </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C045ADA" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s name Authorized representative’s phone number </w:t>
@@ -23012,71 +23278,87 @@
     <w:p w14:paraId="1352C527" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I further certify that I will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> maintain the confidentiality of any information regarding the applicant or member set forth below that is provided to me by MassHealth or the Health Connector. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69622DE0" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>If I am also a provider, staff member, or volunteer affiliated with an organization, and I am acting in my capacity as a provider, staff member, or volunteer in connection with my designation as an authorized representative, I further certify that I will at all times adhere to all applicable state and federal laws and regulations regarding confidentiality of information and conflicts of interest including those set forth at 42 CFR part 431 subpart F., 42 CFR §477.10, and 45 CFR §155.260(f).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7686D9DE" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Applicant’s/Member’s name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E60FE47" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Applicant's/Member’s date of birth (mm/dd/yyyy) </w:t>
+        <w:t>Applicant's/Member’s date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A07C188" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth ID number or last four digits of the Applicant's/Member's SSN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76987324" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s signature </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51862C21" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date (mm/dd/yyyy) </w:t>
+        <w:t>Date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2357D82A" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s name (first, middle, last) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0C857E" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Authorized representative’s phone number </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="076A227F" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s address (mailing address, city, state, zip) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBA0F06" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s email address </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DF0517" w14:textId="215EF423" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
@@ -23086,51 +23368,59 @@
       <w:r w:rsidRPr="007737DD">
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> agreement with the representations and warranties made above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D307C4" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>Officer’s Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DDBDD4" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t>Officer’s Title</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26C81667" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Officer’s Signature </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65104395" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t>Date (mm/dd/yyyy)</w:t>
+        <w:t>Date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFBF50E" w14:textId="6A6FE78C" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">SECTION 3 </w:t>
       </w:r>
       <w:r w:rsidR="00A660D0" w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized Representative Designation (if appointed by law) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F4D5F4" w14:textId="20C54620" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">To be filled out by an authorized representative appointed by law (with authority to act on behalf of the applicant or member in making decisions related to health care including, but not limited to, a guardian, conservator, personal representative of the estate of an applicant or member, holder of power of attorney, or an invoked health care proxy.) Please print, except for signature. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
@@ -23140,71 +23430,87 @@
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C0D080" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">I certify that I will </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007737DD">
         <w:t>at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve"> maintain the confidentiality of any information regarding the applicant or member as set forth below, that is provided to me by MassHealth or the Health Connector. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370B96B1" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Applicant’s/Member’s name </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A0D61F" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Applicant's/Member’s date of birth (mm/dd/yyyy) </w:t>
+        <w:t>Applicant's/Member’s date of birth (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F434A96" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MassHealth ID number or last four digits of the Applicant's/Member's SSN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539148D6" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s signature </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07A42C9C" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
-        <w:t xml:space="preserve">Date (mm/dd/yyyy) </w:t>
+        <w:t>Date (mm/dd/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4050219B" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">Authorized representative’s name (first, middle, last) Authorized representative’s phone number Authorized representative’s address (mailing address, city, state, zip) Authorized representative’s email address </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D261558" w14:textId="77777777" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">How does an authorized representative designation end? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190DA93D" w14:textId="1B3703D5" w:rsidR="004930A5" w:rsidRPr="007737DD" w:rsidRDefault="004930A5" w:rsidP="004930A5">
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">If you decide that you no longer want a </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section I</w:t>
       </w:r>
@@ -23607,51 +23913,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2594B6B4" w14:textId="77777777" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>13. Print today’s date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5531CEFD" w14:textId="77777777" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidRPr="007737DD">
         <w:tab/>
         <w:t>Sign your name.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB1489F" w14:textId="72DE9134" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:r w:rsidRPr="007737DD">
         <w:lastRenderedPageBreak/>
-        <w:t>This form may be mailed or hand-delivered to your city or town hall. If mailed, fold the form, tape it closed, place a first class stamp on it, print your city or town name and zip code for that city or town hall and drop into any mailbox.</w:t>
+        <w:t xml:space="preserve">This form may be mailed or hand-delivered to your city or town hall. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t>If</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007737DD">
+        <w:t xml:space="preserve"> mailed, fold the form, tape it closed, place a first class stamp on it, print your city or town name and zip code for that city or town hall and drop into any mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1DDC1A" w14:textId="77777777" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="00934D39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Identification To Be Provided</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="753BDF1D" w14:textId="700357A4" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:r w:rsidRPr="007737DD">
         <w:t>Section 7 requires you to include your driver’s license number or the last 4 digits of your social security number on this application. This information will be verified through the Registry of Motor Vehicles and the Commissioner of Social Security. If the information cannot be verified or you do not provide this information, you must provide identification either with this application or at your polling location when you go to vote. Sufficient identification includes a copy of a current and valid photo identification, current utility bill, bank statement, government check, paycheck or other government document showing your name and address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D125AE4" w14:textId="12E210EA" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>Print all information in black ink.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143583DE" w14:textId="77777777" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:pPr>
@@ -23855,131 +24169,131 @@
     <w:p w14:paraId="010B18A3" w14:textId="77777777" w:rsidR="00C64444" w:rsidRPr="007737DD" w:rsidRDefault="00C64444" w:rsidP="005E5BE6">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0304CCB9" w14:textId="6E80C4EF" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:r w:rsidRPr="007737DD">
         <w:t>To participate in... special town meetings you must register at least 10 days before.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0993A60A" w14:textId="0235C49C" w:rsidR="003C5B72" w:rsidRPr="007737DD" w:rsidRDefault="003C5B72" w:rsidP="003C5B72">
       <w:r w:rsidRPr="007737DD">
         <w:t>If you do not hear from your local election officials in 2 or 3 weeks, please call them!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14EA8DF3" w14:textId="77777777" w:rsidR="00170993" w:rsidRPr="001E4A33" w:rsidRDefault="00BC29DB" w:rsidP="003C5B72">
       <w:pPr>
         <w:spacing w:before="1080"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="007737DD">
         <w:t>END OF THE DOCUMENT</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00170993" w:rsidRPr="001E4A33" w:rsidSect="00A470D1">
-      <w:footerReference w:type="default" r:id="rId17"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="936" w:bottom="720" w:left="936" w:header="274" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1061D91B" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3" w:rsidP="008727E9">
+    <w:p w14:paraId="749A7923" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FDCCBAD" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3" w:rsidP="008727E9">
+    <w:p w14:paraId="04D6793B" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A6A62BF" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3">
+    <w:p w14:paraId="0D0298CC" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro SemiBold">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -23992,51 +24306,51 @@
     <w:sig w:usb0="A00000AF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="60000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri-Bold">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -24068,100 +24382,100 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4A5691B9" w14:textId="207809C2" w:rsidR="007B5C33" w:rsidRPr="00AF0B7D" w:rsidRDefault="007B5C33" w:rsidP="007B5C33">
+  <w:p w14:paraId="4A5691B9" w14:textId="09A019E9" w:rsidR="007B5C33" w:rsidRPr="00AF0B7D" w:rsidRDefault="007B5C33" w:rsidP="007B5C33">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF0B7D">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>SACA-2-</w:t>
+      <w:t>SACA-2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00774DAE">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>0325</w:t>
+      <w:t>_2026-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F1A3898" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3" w:rsidP="008727E9">
+    <w:p w14:paraId="50342FCA" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F6E7AAE" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3" w:rsidP="008727E9">
+    <w:p w14:paraId="733EACC5" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5" w:rsidP="008727E9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6BC77CBF" w14:textId="77777777" w:rsidR="00BE1EC3" w:rsidRDefault="00BE1EC3">
+    <w:p w14:paraId="5CEDC6EF" w14:textId="77777777" w:rsidR="00EE4EA5" w:rsidRDefault="00EE4EA5">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3199F2F7" w14:textId="42A05DCE" w:rsidR="007B5C33" w:rsidRPr="00D25A4C" w:rsidRDefault="00EA38BA" w:rsidP="007B5C33">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:t>N</w:t>
     </w:r>
     <w:r w:rsidR="007B5C33" w:rsidRPr="00072287">
       <w:rPr>
@@ -31482,253 +31796,267 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00142935"/>
     <w:rsid w:val="00000F2D"/>
     <w:rsid w:val="00002A58"/>
     <w:rsid w:val="00005515"/>
     <w:rsid w:val="00006B9E"/>
     <w:rsid w:val="00006C3C"/>
     <w:rsid w:val="00010925"/>
     <w:rsid w:val="00011C91"/>
     <w:rsid w:val="00014130"/>
     <w:rsid w:val="000142F6"/>
     <w:rsid w:val="00015228"/>
+    <w:rsid w:val="000164B6"/>
+    <w:rsid w:val="00016A0C"/>
     <w:rsid w:val="0002033E"/>
     <w:rsid w:val="00025B23"/>
     <w:rsid w:val="0003460B"/>
     <w:rsid w:val="00034791"/>
     <w:rsid w:val="00034991"/>
     <w:rsid w:val="000353A9"/>
     <w:rsid w:val="0003610C"/>
     <w:rsid w:val="0003641D"/>
     <w:rsid w:val="0003748A"/>
     <w:rsid w:val="00043085"/>
     <w:rsid w:val="0004446D"/>
     <w:rsid w:val="0004477D"/>
     <w:rsid w:val="000459C1"/>
     <w:rsid w:val="00045FC0"/>
     <w:rsid w:val="00045FD4"/>
     <w:rsid w:val="00046B45"/>
     <w:rsid w:val="00047A07"/>
     <w:rsid w:val="00055763"/>
     <w:rsid w:val="00057734"/>
     <w:rsid w:val="00057CB1"/>
     <w:rsid w:val="00057E2C"/>
     <w:rsid w:val="00062BE6"/>
     <w:rsid w:val="00063CE6"/>
     <w:rsid w:val="00064DFA"/>
     <w:rsid w:val="000650F8"/>
     <w:rsid w:val="0006592B"/>
     <w:rsid w:val="000661AD"/>
     <w:rsid w:val="000663C3"/>
     <w:rsid w:val="000702BE"/>
     <w:rsid w:val="00070726"/>
     <w:rsid w:val="00072A87"/>
+    <w:rsid w:val="00073DD4"/>
     <w:rsid w:val="00075490"/>
     <w:rsid w:val="00075B8C"/>
     <w:rsid w:val="0007622E"/>
     <w:rsid w:val="00076865"/>
     <w:rsid w:val="00080484"/>
     <w:rsid w:val="00080AAE"/>
     <w:rsid w:val="00081FC3"/>
     <w:rsid w:val="000834F5"/>
     <w:rsid w:val="00085A35"/>
     <w:rsid w:val="00085D3D"/>
     <w:rsid w:val="00086054"/>
     <w:rsid w:val="00090CC0"/>
     <w:rsid w:val="00095595"/>
     <w:rsid w:val="000962B4"/>
     <w:rsid w:val="00096808"/>
     <w:rsid w:val="000A0849"/>
     <w:rsid w:val="000A0C7C"/>
     <w:rsid w:val="000A0FAB"/>
     <w:rsid w:val="000A311D"/>
     <w:rsid w:val="000A36CD"/>
     <w:rsid w:val="000A463E"/>
     <w:rsid w:val="000A76BD"/>
     <w:rsid w:val="000B36A3"/>
     <w:rsid w:val="000B43B8"/>
     <w:rsid w:val="000C1658"/>
     <w:rsid w:val="000C1C16"/>
     <w:rsid w:val="000C20F5"/>
     <w:rsid w:val="000C3DD3"/>
+    <w:rsid w:val="000C794B"/>
     <w:rsid w:val="000D0D68"/>
     <w:rsid w:val="000D15DE"/>
     <w:rsid w:val="000D1B13"/>
     <w:rsid w:val="000E08ED"/>
     <w:rsid w:val="000E293A"/>
     <w:rsid w:val="000E315B"/>
     <w:rsid w:val="000E3B6C"/>
     <w:rsid w:val="000E5B07"/>
     <w:rsid w:val="000E63BA"/>
     <w:rsid w:val="000F2BE3"/>
     <w:rsid w:val="000F3281"/>
+    <w:rsid w:val="000F3C54"/>
     <w:rsid w:val="000F40A2"/>
     <w:rsid w:val="000F432D"/>
     <w:rsid w:val="000F447B"/>
     <w:rsid w:val="000F5467"/>
     <w:rsid w:val="000F6F6D"/>
     <w:rsid w:val="000F7633"/>
     <w:rsid w:val="00100293"/>
     <w:rsid w:val="001012A1"/>
     <w:rsid w:val="00102BE4"/>
     <w:rsid w:val="001053EC"/>
     <w:rsid w:val="00105B05"/>
     <w:rsid w:val="00106780"/>
     <w:rsid w:val="00107F90"/>
     <w:rsid w:val="0011143D"/>
     <w:rsid w:val="00113952"/>
     <w:rsid w:val="00114269"/>
     <w:rsid w:val="00115566"/>
     <w:rsid w:val="001168C1"/>
     <w:rsid w:val="00120827"/>
     <w:rsid w:val="0012219D"/>
     <w:rsid w:val="00123BA1"/>
     <w:rsid w:val="0012456F"/>
     <w:rsid w:val="00126689"/>
     <w:rsid w:val="00130065"/>
     <w:rsid w:val="00134F9C"/>
     <w:rsid w:val="001414A4"/>
     <w:rsid w:val="00141FF4"/>
     <w:rsid w:val="00142935"/>
     <w:rsid w:val="001448A6"/>
     <w:rsid w:val="001455EA"/>
     <w:rsid w:val="00147330"/>
     <w:rsid w:val="00147792"/>
     <w:rsid w:val="00151FE3"/>
     <w:rsid w:val="001530A5"/>
     <w:rsid w:val="00153A97"/>
     <w:rsid w:val="00155AD2"/>
     <w:rsid w:val="00155EE0"/>
     <w:rsid w:val="00156D94"/>
     <w:rsid w:val="00157EBA"/>
+    <w:rsid w:val="00160CBC"/>
     <w:rsid w:val="00161488"/>
     <w:rsid w:val="00162614"/>
     <w:rsid w:val="00163133"/>
     <w:rsid w:val="00170993"/>
     <w:rsid w:val="00171C51"/>
     <w:rsid w:val="00172C8F"/>
     <w:rsid w:val="00173493"/>
     <w:rsid w:val="00175F48"/>
     <w:rsid w:val="00180C56"/>
     <w:rsid w:val="001824CC"/>
     <w:rsid w:val="00185169"/>
     <w:rsid w:val="001856D5"/>
     <w:rsid w:val="00187ADC"/>
+    <w:rsid w:val="001915A1"/>
+    <w:rsid w:val="001946F5"/>
+    <w:rsid w:val="001A099F"/>
     <w:rsid w:val="001A45F5"/>
     <w:rsid w:val="001A5320"/>
+    <w:rsid w:val="001A7FAD"/>
     <w:rsid w:val="001B00CB"/>
     <w:rsid w:val="001B2D24"/>
     <w:rsid w:val="001B3355"/>
     <w:rsid w:val="001B4B50"/>
     <w:rsid w:val="001B501B"/>
     <w:rsid w:val="001C01AA"/>
     <w:rsid w:val="001C04D5"/>
     <w:rsid w:val="001C1271"/>
     <w:rsid w:val="001C1AEE"/>
+    <w:rsid w:val="001C2457"/>
     <w:rsid w:val="001C29D3"/>
     <w:rsid w:val="001C4760"/>
     <w:rsid w:val="001C4CD7"/>
     <w:rsid w:val="001C552A"/>
     <w:rsid w:val="001D1962"/>
     <w:rsid w:val="001D51D1"/>
     <w:rsid w:val="001D7A60"/>
     <w:rsid w:val="001E002B"/>
     <w:rsid w:val="001E008F"/>
     <w:rsid w:val="001E0D12"/>
     <w:rsid w:val="001E1F43"/>
     <w:rsid w:val="001E4A33"/>
     <w:rsid w:val="001F0743"/>
     <w:rsid w:val="001F326C"/>
     <w:rsid w:val="001F4155"/>
     <w:rsid w:val="001F49CB"/>
     <w:rsid w:val="00200CC2"/>
     <w:rsid w:val="00204426"/>
     <w:rsid w:val="00204D92"/>
     <w:rsid w:val="00205737"/>
     <w:rsid w:val="00206622"/>
     <w:rsid w:val="00207C43"/>
     <w:rsid w:val="002146C8"/>
     <w:rsid w:val="00216CA9"/>
     <w:rsid w:val="00217CB0"/>
     <w:rsid w:val="00222BD9"/>
     <w:rsid w:val="002246DF"/>
     <w:rsid w:val="002252A5"/>
     <w:rsid w:val="00226D30"/>
     <w:rsid w:val="00232EA3"/>
     <w:rsid w:val="0023496E"/>
     <w:rsid w:val="002358A9"/>
     <w:rsid w:val="00236C12"/>
     <w:rsid w:val="00243FF4"/>
     <w:rsid w:val="00245961"/>
     <w:rsid w:val="00246753"/>
     <w:rsid w:val="002500A9"/>
     <w:rsid w:val="00250668"/>
+    <w:rsid w:val="002525BA"/>
     <w:rsid w:val="00255217"/>
     <w:rsid w:val="0025525C"/>
     <w:rsid w:val="00255D0E"/>
     <w:rsid w:val="00261EFB"/>
     <w:rsid w:val="00262414"/>
     <w:rsid w:val="00262EC2"/>
     <w:rsid w:val="00264129"/>
     <w:rsid w:val="00264BCA"/>
     <w:rsid w:val="00266149"/>
     <w:rsid w:val="00267CDF"/>
     <w:rsid w:val="0027060B"/>
     <w:rsid w:val="00270D57"/>
     <w:rsid w:val="00274172"/>
     <w:rsid w:val="00274692"/>
+    <w:rsid w:val="00274E92"/>
     <w:rsid w:val="00276202"/>
     <w:rsid w:val="002770B9"/>
     <w:rsid w:val="00277A31"/>
     <w:rsid w:val="00280FF2"/>
     <w:rsid w:val="00283850"/>
     <w:rsid w:val="00284FDD"/>
     <w:rsid w:val="0028661D"/>
     <w:rsid w:val="00287367"/>
     <w:rsid w:val="00292683"/>
     <w:rsid w:val="00292DF8"/>
     <w:rsid w:val="00294958"/>
     <w:rsid w:val="00294C55"/>
     <w:rsid w:val="0029610F"/>
     <w:rsid w:val="002A2FAC"/>
     <w:rsid w:val="002A5070"/>
     <w:rsid w:val="002A6CB7"/>
     <w:rsid w:val="002A6EBE"/>
     <w:rsid w:val="002B00B9"/>
+    <w:rsid w:val="002B2580"/>
     <w:rsid w:val="002B542A"/>
     <w:rsid w:val="002B71C9"/>
     <w:rsid w:val="002C0251"/>
     <w:rsid w:val="002C0CD1"/>
     <w:rsid w:val="002C31B1"/>
     <w:rsid w:val="002C4F67"/>
     <w:rsid w:val="002C5622"/>
     <w:rsid w:val="002C579C"/>
     <w:rsid w:val="002C63D5"/>
     <w:rsid w:val="002C6D0B"/>
     <w:rsid w:val="002D0397"/>
     <w:rsid w:val="002D21E5"/>
     <w:rsid w:val="002D357A"/>
     <w:rsid w:val="002D57A1"/>
     <w:rsid w:val="002D5B64"/>
     <w:rsid w:val="002D5EC6"/>
     <w:rsid w:val="002D7EEA"/>
     <w:rsid w:val="002E0322"/>
     <w:rsid w:val="002E0EE7"/>
     <w:rsid w:val="002E431D"/>
     <w:rsid w:val="002E5842"/>
     <w:rsid w:val="002E6C1A"/>
     <w:rsid w:val="002F14F4"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F2B68"/>
@@ -31738,123 +32066,130 @@
     <w:rsid w:val="00300657"/>
     <w:rsid w:val="0030338B"/>
     <w:rsid w:val="00305B84"/>
     <w:rsid w:val="00307B99"/>
     <w:rsid w:val="00307DF3"/>
     <w:rsid w:val="00310B69"/>
     <w:rsid w:val="00311D48"/>
     <w:rsid w:val="00312954"/>
     <w:rsid w:val="003137D8"/>
     <w:rsid w:val="00313FB3"/>
     <w:rsid w:val="003160D3"/>
     <w:rsid w:val="00316EA9"/>
     <w:rsid w:val="00317DB0"/>
     <w:rsid w:val="00320D35"/>
     <w:rsid w:val="0032105A"/>
     <w:rsid w:val="003230F9"/>
     <w:rsid w:val="00323B0D"/>
     <w:rsid w:val="00324583"/>
     <w:rsid w:val="0032622D"/>
     <w:rsid w:val="0033179D"/>
     <w:rsid w:val="00332CF4"/>
     <w:rsid w:val="00334095"/>
     <w:rsid w:val="00335104"/>
     <w:rsid w:val="00337696"/>
     <w:rsid w:val="00340603"/>
+    <w:rsid w:val="003406D8"/>
     <w:rsid w:val="00340891"/>
     <w:rsid w:val="00340BCF"/>
     <w:rsid w:val="00342A7C"/>
+    <w:rsid w:val="00343C60"/>
     <w:rsid w:val="00344836"/>
     <w:rsid w:val="00345A6F"/>
     <w:rsid w:val="0034723C"/>
     <w:rsid w:val="00353452"/>
     <w:rsid w:val="00354D9F"/>
     <w:rsid w:val="00355ABF"/>
     <w:rsid w:val="00357495"/>
     <w:rsid w:val="00357741"/>
     <w:rsid w:val="00360501"/>
     <w:rsid w:val="00361829"/>
     <w:rsid w:val="00361831"/>
     <w:rsid w:val="00361B96"/>
     <w:rsid w:val="0036270F"/>
     <w:rsid w:val="003655D9"/>
     <w:rsid w:val="00366F37"/>
     <w:rsid w:val="00371AD0"/>
     <w:rsid w:val="00373319"/>
     <w:rsid w:val="00373390"/>
     <w:rsid w:val="00375FEA"/>
     <w:rsid w:val="00377048"/>
+    <w:rsid w:val="0038015C"/>
     <w:rsid w:val="00380D14"/>
     <w:rsid w:val="00387285"/>
     <w:rsid w:val="0039059B"/>
     <w:rsid w:val="00390665"/>
+    <w:rsid w:val="00391A9E"/>
     <w:rsid w:val="00391C03"/>
     <w:rsid w:val="00392F76"/>
     <w:rsid w:val="003934F9"/>
     <w:rsid w:val="00393CE3"/>
     <w:rsid w:val="003952A6"/>
     <w:rsid w:val="00396E1A"/>
     <w:rsid w:val="003A0D22"/>
     <w:rsid w:val="003A13BC"/>
     <w:rsid w:val="003A14B6"/>
     <w:rsid w:val="003A444B"/>
     <w:rsid w:val="003A4D9E"/>
     <w:rsid w:val="003A62DA"/>
     <w:rsid w:val="003A6E9B"/>
+    <w:rsid w:val="003B2F40"/>
     <w:rsid w:val="003B54E3"/>
     <w:rsid w:val="003B6632"/>
     <w:rsid w:val="003B6781"/>
     <w:rsid w:val="003B7195"/>
     <w:rsid w:val="003C018F"/>
     <w:rsid w:val="003C5B72"/>
     <w:rsid w:val="003C70D4"/>
     <w:rsid w:val="003D16BA"/>
     <w:rsid w:val="003D3925"/>
     <w:rsid w:val="003D528A"/>
     <w:rsid w:val="003D6409"/>
     <w:rsid w:val="003D6DA0"/>
     <w:rsid w:val="003D6FEC"/>
+    <w:rsid w:val="003E24CE"/>
     <w:rsid w:val="003E24FB"/>
     <w:rsid w:val="003E2E78"/>
     <w:rsid w:val="003E3BCE"/>
     <w:rsid w:val="003E489D"/>
     <w:rsid w:val="003E54C6"/>
     <w:rsid w:val="003E638E"/>
     <w:rsid w:val="003E63D7"/>
     <w:rsid w:val="003E6C36"/>
     <w:rsid w:val="003F09E5"/>
     <w:rsid w:val="003F16DB"/>
     <w:rsid w:val="003F23CB"/>
     <w:rsid w:val="003F35DD"/>
     <w:rsid w:val="00400916"/>
     <w:rsid w:val="00400FDD"/>
     <w:rsid w:val="00401F3D"/>
     <w:rsid w:val="004023ED"/>
     <w:rsid w:val="00403545"/>
     <w:rsid w:val="0040471E"/>
     <w:rsid w:val="00404D7E"/>
     <w:rsid w:val="00410F03"/>
+    <w:rsid w:val="0041159D"/>
     <w:rsid w:val="00413D6D"/>
     <w:rsid w:val="00413DFA"/>
     <w:rsid w:val="00414AFB"/>
     <w:rsid w:val="004177F0"/>
     <w:rsid w:val="0042183F"/>
     <w:rsid w:val="00421FFF"/>
     <w:rsid w:val="004235C9"/>
     <w:rsid w:val="004243CC"/>
     <w:rsid w:val="00427B2E"/>
     <w:rsid w:val="00427C5D"/>
     <w:rsid w:val="00430F94"/>
     <w:rsid w:val="00433A3D"/>
     <w:rsid w:val="00434418"/>
     <w:rsid w:val="00435E51"/>
     <w:rsid w:val="00444304"/>
     <w:rsid w:val="00445133"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446950"/>
     <w:rsid w:val="00447F2E"/>
     <w:rsid w:val="00450BED"/>
     <w:rsid w:val="00450E6A"/>
     <w:rsid w:val="00451661"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="004557E5"/>
     <w:rsid w:val="00457703"/>
@@ -31963,294 +32298,308 @@
     <w:rsid w:val="00561DC6"/>
     <w:rsid w:val="005661EA"/>
     <w:rsid w:val="0056789A"/>
     <w:rsid w:val="0057054A"/>
     <w:rsid w:val="00574353"/>
     <w:rsid w:val="0057448D"/>
     <w:rsid w:val="00574D85"/>
     <w:rsid w:val="0057529C"/>
     <w:rsid w:val="005760DE"/>
     <w:rsid w:val="00580B49"/>
     <w:rsid w:val="00581650"/>
     <w:rsid w:val="00581A14"/>
     <w:rsid w:val="00581B19"/>
     <w:rsid w:val="0058321B"/>
     <w:rsid w:val="005835DB"/>
     <w:rsid w:val="00583964"/>
     <w:rsid w:val="00584F48"/>
     <w:rsid w:val="00585B56"/>
     <w:rsid w:val="0058768E"/>
     <w:rsid w:val="005942E9"/>
     <w:rsid w:val="005A060B"/>
     <w:rsid w:val="005A17C3"/>
     <w:rsid w:val="005A1E5E"/>
     <w:rsid w:val="005A3D8C"/>
     <w:rsid w:val="005A3FCD"/>
+    <w:rsid w:val="005A40FC"/>
     <w:rsid w:val="005A56BA"/>
     <w:rsid w:val="005A5B6F"/>
     <w:rsid w:val="005B06D2"/>
     <w:rsid w:val="005B0DE9"/>
     <w:rsid w:val="005B2877"/>
     <w:rsid w:val="005B3315"/>
     <w:rsid w:val="005B3890"/>
     <w:rsid w:val="005B3B7B"/>
     <w:rsid w:val="005B433D"/>
     <w:rsid w:val="005B5D8E"/>
     <w:rsid w:val="005B717E"/>
+    <w:rsid w:val="005C005F"/>
     <w:rsid w:val="005C1CC3"/>
     <w:rsid w:val="005C3A92"/>
     <w:rsid w:val="005C4D4F"/>
     <w:rsid w:val="005C55EE"/>
     <w:rsid w:val="005C6C83"/>
     <w:rsid w:val="005C7DE9"/>
     <w:rsid w:val="005D108E"/>
     <w:rsid w:val="005D1966"/>
     <w:rsid w:val="005D3D89"/>
     <w:rsid w:val="005D40BD"/>
     <w:rsid w:val="005D4B4A"/>
     <w:rsid w:val="005E2FF9"/>
     <w:rsid w:val="005E3534"/>
     <w:rsid w:val="005E422A"/>
     <w:rsid w:val="005E5BE6"/>
     <w:rsid w:val="005E72DB"/>
     <w:rsid w:val="005E77CA"/>
     <w:rsid w:val="005E7D3C"/>
     <w:rsid w:val="005F284E"/>
     <w:rsid w:val="005F4CB4"/>
     <w:rsid w:val="005F5AB1"/>
     <w:rsid w:val="005F6528"/>
     <w:rsid w:val="005F6D67"/>
     <w:rsid w:val="00600B16"/>
     <w:rsid w:val="0060147F"/>
     <w:rsid w:val="00601E6C"/>
+    <w:rsid w:val="006038AD"/>
     <w:rsid w:val="00605BFD"/>
     <w:rsid w:val="00605FF6"/>
     <w:rsid w:val="00607FF0"/>
+    <w:rsid w:val="006102FE"/>
     <w:rsid w:val="00610D18"/>
     <w:rsid w:val="00620070"/>
     <w:rsid w:val="00620EB2"/>
     <w:rsid w:val="006212E8"/>
     <w:rsid w:val="006261A7"/>
     <w:rsid w:val="00626A5A"/>
     <w:rsid w:val="006300B3"/>
     <w:rsid w:val="006310E4"/>
     <w:rsid w:val="00631C3F"/>
     <w:rsid w:val="00632B84"/>
     <w:rsid w:val="00632D4D"/>
     <w:rsid w:val="00633CAA"/>
     <w:rsid w:val="00634FCF"/>
     <w:rsid w:val="00636299"/>
     <w:rsid w:val="006367FB"/>
     <w:rsid w:val="00637441"/>
+    <w:rsid w:val="00637483"/>
     <w:rsid w:val="0063784C"/>
     <w:rsid w:val="0064184A"/>
     <w:rsid w:val="00642290"/>
     <w:rsid w:val="006426A9"/>
     <w:rsid w:val="00642946"/>
     <w:rsid w:val="00642B87"/>
     <w:rsid w:val="00645AA5"/>
     <w:rsid w:val="0064713B"/>
     <w:rsid w:val="00647A73"/>
+    <w:rsid w:val="00647AB5"/>
     <w:rsid w:val="00647ED2"/>
     <w:rsid w:val="00651E59"/>
     <w:rsid w:val="006546F9"/>
     <w:rsid w:val="0065617D"/>
     <w:rsid w:val="00661574"/>
+    <w:rsid w:val="006629F1"/>
     <w:rsid w:val="0066377B"/>
     <w:rsid w:val="00665CE2"/>
     <w:rsid w:val="00670782"/>
     <w:rsid w:val="00671441"/>
     <w:rsid w:val="00672360"/>
     <w:rsid w:val="0067299A"/>
     <w:rsid w:val="006730BC"/>
     <w:rsid w:val="00673F8F"/>
     <w:rsid w:val="00675E54"/>
     <w:rsid w:val="006808C8"/>
     <w:rsid w:val="00682274"/>
     <w:rsid w:val="0068306B"/>
+    <w:rsid w:val="00683D7F"/>
     <w:rsid w:val="00687865"/>
     <w:rsid w:val="00687BD1"/>
     <w:rsid w:val="00691264"/>
     <w:rsid w:val="00693507"/>
     <w:rsid w:val="006941A1"/>
     <w:rsid w:val="00697315"/>
     <w:rsid w:val="006A0D71"/>
     <w:rsid w:val="006A213E"/>
     <w:rsid w:val="006A3200"/>
     <w:rsid w:val="006A3503"/>
     <w:rsid w:val="006A3657"/>
     <w:rsid w:val="006A49B7"/>
     <w:rsid w:val="006A54F9"/>
     <w:rsid w:val="006A5E55"/>
     <w:rsid w:val="006B01FF"/>
     <w:rsid w:val="006B68B3"/>
     <w:rsid w:val="006B7C64"/>
     <w:rsid w:val="006C04EC"/>
     <w:rsid w:val="006C2B6A"/>
     <w:rsid w:val="006C3B81"/>
     <w:rsid w:val="006C655B"/>
     <w:rsid w:val="006C75F9"/>
     <w:rsid w:val="006C7EB6"/>
+    <w:rsid w:val="006D0C74"/>
     <w:rsid w:val="006D5F75"/>
     <w:rsid w:val="006E0633"/>
     <w:rsid w:val="006E0F74"/>
     <w:rsid w:val="006E1DD6"/>
     <w:rsid w:val="006E23CF"/>
     <w:rsid w:val="006E3A59"/>
     <w:rsid w:val="006E41C0"/>
     <w:rsid w:val="006E6045"/>
     <w:rsid w:val="006E6B7E"/>
     <w:rsid w:val="006E709A"/>
     <w:rsid w:val="006F04EC"/>
     <w:rsid w:val="006F1C44"/>
     <w:rsid w:val="006F2391"/>
     <w:rsid w:val="006F4196"/>
     <w:rsid w:val="006F524D"/>
     <w:rsid w:val="006F5825"/>
     <w:rsid w:val="006F6858"/>
     <w:rsid w:val="006F7017"/>
     <w:rsid w:val="00706B88"/>
     <w:rsid w:val="007070BD"/>
     <w:rsid w:val="00711527"/>
     <w:rsid w:val="007121E1"/>
     <w:rsid w:val="00713D02"/>
+    <w:rsid w:val="007151A9"/>
     <w:rsid w:val="007179C0"/>
     <w:rsid w:val="00717FDC"/>
     <w:rsid w:val="00720E7E"/>
     <w:rsid w:val="00721CA7"/>
     <w:rsid w:val="00722EEF"/>
     <w:rsid w:val="00724260"/>
     <w:rsid w:val="007255F3"/>
     <w:rsid w:val="00725ADD"/>
     <w:rsid w:val="007266F9"/>
     <w:rsid w:val="007278DB"/>
     <w:rsid w:val="007307B0"/>
     <w:rsid w:val="00730A61"/>
     <w:rsid w:val="00730FEF"/>
     <w:rsid w:val="00731253"/>
     <w:rsid w:val="007338B0"/>
     <w:rsid w:val="007350A2"/>
     <w:rsid w:val="00735A06"/>
     <w:rsid w:val="00736F93"/>
     <w:rsid w:val="0073782C"/>
     <w:rsid w:val="00741FC4"/>
     <w:rsid w:val="0074237D"/>
     <w:rsid w:val="00742FBC"/>
     <w:rsid w:val="00743AF6"/>
     <w:rsid w:val="007441EE"/>
     <w:rsid w:val="0074451F"/>
     <w:rsid w:val="007448F8"/>
     <w:rsid w:val="00744E21"/>
     <w:rsid w:val="00746F7F"/>
     <w:rsid w:val="0075219A"/>
     <w:rsid w:val="007560FB"/>
     <w:rsid w:val="0075704A"/>
     <w:rsid w:val="00760949"/>
     <w:rsid w:val="00767771"/>
     <w:rsid w:val="00767817"/>
     <w:rsid w:val="00770167"/>
     <w:rsid w:val="0077055F"/>
     <w:rsid w:val="007705C8"/>
     <w:rsid w:val="0077077C"/>
     <w:rsid w:val="00770CE2"/>
     <w:rsid w:val="0077266E"/>
     <w:rsid w:val="007737DD"/>
     <w:rsid w:val="00773C6C"/>
+    <w:rsid w:val="00774DAE"/>
     <w:rsid w:val="00776DA2"/>
     <w:rsid w:val="007771E3"/>
     <w:rsid w:val="007778C5"/>
     <w:rsid w:val="00782061"/>
     <w:rsid w:val="00782786"/>
     <w:rsid w:val="00785ECE"/>
     <w:rsid w:val="00786001"/>
     <w:rsid w:val="007863B0"/>
     <w:rsid w:val="007868C4"/>
     <w:rsid w:val="00792DB6"/>
     <w:rsid w:val="0079316E"/>
     <w:rsid w:val="00793A0E"/>
     <w:rsid w:val="00794948"/>
     <w:rsid w:val="00795664"/>
     <w:rsid w:val="00796B84"/>
     <w:rsid w:val="007A146E"/>
     <w:rsid w:val="007A1585"/>
     <w:rsid w:val="007A1810"/>
     <w:rsid w:val="007A1D1D"/>
     <w:rsid w:val="007A287B"/>
     <w:rsid w:val="007A2BB8"/>
     <w:rsid w:val="007A3039"/>
     <w:rsid w:val="007A46AB"/>
     <w:rsid w:val="007A5441"/>
     <w:rsid w:val="007A550A"/>
     <w:rsid w:val="007A5898"/>
+    <w:rsid w:val="007A58E7"/>
     <w:rsid w:val="007A6079"/>
     <w:rsid w:val="007A6D87"/>
     <w:rsid w:val="007A73C6"/>
     <w:rsid w:val="007B0112"/>
     <w:rsid w:val="007B2920"/>
     <w:rsid w:val="007B4737"/>
     <w:rsid w:val="007B48DF"/>
     <w:rsid w:val="007B5C33"/>
     <w:rsid w:val="007B680C"/>
     <w:rsid w:val="007B7BB0"/>
     <w:rsid w:val="007C1304"/>
     <w:rsid w:val="007C2D74"/>
     <w:rsid w:val="007C2EEE"/>
     <w:rsid w:val="007C3B12"/>
     <w:rsid w:val="007D05FE"/>
     <w:rsid w:val="007D3845"/>
     <w:rsid w:val="007D6083"/>
     <w:rsid w:val="007D62D7"/>
     <w:rsid w:val="007D6FEC"/>
     <w:rsid w:val="007D7D04"/>
     <w:rsid w:val="007F02CF"/>
     <w:rsid w:val="007F1182"/>
     <w:rsid w:val="007F3ABD"/>
+    <w:rsid w:val="007F6BDB"/>
     <w:rsid w:val="007F7FDD"/>
     <w:rsid w:val="00800E6B"/>
     <w:rsid w:val="00801922"/>
     <w:rsid w:val="00803F50"/>
     <w:rsid w:val="00803F8A"/>
     <w:rsid w:val="00806A5E"/>
     <w:rsid w:val="00807353"/>
     <w:rsid w:val="008074A0"/>
     <w:rsid w:val="0081084E"/>
     <w:rsid w:val="00811399"/>
     <w:rsid w:val="00811669"/>
     <w:rsid w:val="00811CBB"/>
     <w:rsid w:val="00812A7B"/>
     <w:rsid w:val="00816199"/>
     <w:rsid w:val="008162A4"/>
     <w:rsid w:val="00820885"/>
     <w:rsid w:val="00821EB1"/>
     <w:rsid w:val="00822988"/>
     <w:rsid w:val="00822E52"/>
     <w:rsid w:val="00823075"/>
     <w:rsid w:val="00823CE3"/>
     <w:rsid w:val="00825BD2"/>
     <w:rsid w:val="00830B57"/>
     <w:rsid w:val="008346D9"/>
     <w:rsid w:val="00836EA8"/>
+    <w:rsid w:val="008376C9"/>
     <w:rsid w:val="00841AD7"/>
     <w:rsid w:val="00843E9F"/>
     <w:rsid w:val="00843F3B"/>
     <w:rsid w:val="00844AAC"/>
     <w:rsid w:val="008470A7"/>
     <w:rsid w:val="008472FE"/>
     <w:rsid w:val="0084783C"/>
     <w:rsid w:val="0085057B"/>
     <w:rsid w:val="00850868"/>
     <w:rsid w:val="008511D4"/>
     <w:rsid w:val="00851357"/>
     <w:rsid w:val="0085350A"/>
     <w:rsid w:val="00853A7F"/>
     <w:rsid w:val="00855F20"/>
     <w:rsid w:val="008564A0"/>
     <w:rsid w:val="0085663B"/>
     <w:rsid w:val="00860234"/>
     <w:rsid w:val="00860542"/>
     <w:rsid w:val="00860D56"/>
     <w:rsid w:val="00861481"/>
     <w:rsid w:val="00862159"/>
     <w:rsid w:val="00863E0D"/>
     <w:rsid w:val="00865A1B"/>
     <w:rsid w:val="008676D4"/>
     <w:rsid w:val="00870EF3"/>
@@ -32265,171 +32614,179 @@
     <w:rsid w:val="00883985"/>
     <w:rsid w:val="00884E61"/>
     <w:rsid w:val="00886FA0"/>
     <w:rsid w:val="00887C41"/>
     <w:rsid w:val="00890C9D"/>
     <w:rsid w:val="008917E1"/>
     <w:rsid w:val="00892966"/>
     <w:rsid w:val="0089507D"/>
     <w:rsid w:val="008A0A39"/>
     <w:rsid w:val="008A4C3C"/>
     <w:rsid w:val="008A4FB8"/>
     <w:rsid w:val="008A5C11"/>
     <w:rsid w:val="008A73B2"/>
     <w:rsid w:val="008A78C7"/>
     <w:rsid w:val="008A7CF7"/>
     <w:rsid w:val="008B3608"/>
     <w:rsid w:val="008B449F"/>
     <w:rsid w:val="008B4E3B"/>
     <w:rsid w:val="008B5C43"/>
     <w:rsid w:val="008B7448"/>
     <w:rsid w:val="008C39DF"/>
     <w:rsid w:val="008C435A"/>
     <w:rsid w:val="008C5299"/>
     <w:rsid w:val="008D0047"/>
     <w:rsid w:val="008D0D33"/>
+    <w:rsid w:val="008D19FC"/>
     <w:rsid w:val="008D47D3"/>
     <w:rsid w:val="008D4ECB"/>
     <w:rsid w:val="008D5030"/>
     <w:rsid w:val="008D67A8"/>
     <w:rsid w:val="008E17FD"/>
     <w:rsid w:val="008E1CB6"/>
     <w:rsid w:val="008E39B3"/>
     <w:rsid w:val="008E419E"/>
     <w:rsid w:val="008E4C82"/>
     <w:rsid w:val="008F0268"/>
     <w:rsid w:val="008F23DC"/>
     <w:rsid w:val="008F2521"/>
     <w:rsid w:val="008F4974"/>
     <w:rsid w:val="008F4EF2"/>
+    <w:rsid w:val="008F6062"/>
     <w:rsid w:val="00901A30"/>
     <w:rsid w:val="00902422"/>
     <w:rsid w:val="009035E3"/>
     <w:rsid w:val="00904721"/>
     <w:rsid w:val="00906430"/>
     <w:rsid w:val="009071B4"/>
     <w:rsid w:val="00912C58"/>
     <w:rsid w:val="0091543E"/>
     <w:rsid w:val="00915776"/>
     <w:rsid w:val="0091665D"/>
     <w:rsid w:val="009176DC"/>
     <w:rsid w:val="00923789"/>
     <w:rsid w:val="00923B89"/>
     <w:rsid w:val="009266B4"/>
     <w:rsid w:val="0092704A"/>
     <w:rsid w:val="0092729E"/>
     <w:rsid w:val="00927705"/>
+    <w:rsid w:val="00927B07"/>
     <w:rsid w:val="00930DCE"/>
     <w:rsid w:val="00932920"/>
     <w:rsid w:val="00932CCE"/>
     <w:rsid w:val="00932E1A"/>
     <w:rsid w:val="00933182"/>
     <w:rsid w:val="00933C41"/>
     <w:rsid w:val="00933D52"/>
     <w:rsid w:val="0093401F"/>
     <w:rsid w:val="00934396"/>
     <w:rsid w:val="0093455C"/>
     <w:rsid w:val="00934A7D"/>
     <w:rsid w:val="00934D39"/>
     <w:rsid w:val="009361D5"/>
+    <w:rsid w:val="00941839"/>
     <w:rsid w:val="00941CEB"/>
     <w:rsid w:val="009423FD"/>
     <w:rsid w:val="0094243F"/>
     <w:rsid w:val="00942B98"/>
     <w:rsid w:val="00942CC8"/>
     <w:rsid w:val="0094389E"/>
     <w:rsid w:val="00944F3A"/>
     <w:rsid w:val="009468E8"/>
     <w:rsid w:val="00950377"/>
     <w:rsid w:val="00952138"/>
     <w:rsid w:val="009538E8"/>
     <w:rsid w:val="00954C8B"/>
     <w:rsid w:val="00956740"/>
     <w:rsid w:val="00956CC2"/>
     <w:rsid w:val="00957CB0"/>
     <w:rsid w:val="00960DA7"/>
     <w:rsid w:val="00961301"/>
     <w:rsid w:val="00961622"/>
     <w:rsid w:val="00962638"/>
     <w:rsid w:val="009638EF"/>
     <w:rsid w:val="00964514"/>
     <w:rsid w:val="00964969"/>
     <w:rsid w:val="00967A47"/>
     <w:rsid w:val="00967F86"/>
+    <w:rsid w:val="00971593"/>
     <w:rsid w:val="00971A4C"/>
     <w:rsid w:val="009724F0"/>
     <w:rsid w:val="00973AD1"/>
     <w:rsid w:val="00974FFA"/>
     <w:rsid w:val="00976066"/>
     <w:rsid w:val="00977265"/>
     <w:rsid w:val="0098121B"/>
     <w:rsid w:val="009815F0"/>
     <w:rsid w:val="00981F01"/>
     <w:rsid w:val="00982D8A"/>
     <w:rsid w:val="0098484B"/>
     <w:rsid w:val="00987338"/>
     <w:rsid w:val="00992230"/>
     <w:rsid w:val="00993F59"/>
     <w:rsid w:val="00997F18"/>
     <w:rsid w:val="009A231C"/>
     <w:rsid w:val="009A33E3"/>
     <w:rsid w:val="009A452E"/>
     <w:rsid w:val="009B2AD4"/>
     <w:rsid w:val="009B2FD8"/>
     <w:rsid w:val="009B5EE5"/>
     <w:rsid w:val="009B737F"/>
+    <w:rsid w:val="009C1082"/>
     <w:rsid w:val="009C3652"/>
     <w:rsid w:val="009C5EAD"/>
     <w:rsid w:val="009C66CC"/>
     <w:rsid w:val="009C6DA0"/>
     <w:rsid w:val="009D07B8"/>
     <w:rsid w:val="009D307D"/>
     <w:rsid w:val="009D70DC"/>
     <w:rsid w:val="009D7C21"/>
     <w:rsid w:val="009E0EC5"/>
+    <w:rsid w:val="009E2827"/>
     <w:rsid w:val="009E4579"/>
     <w:rsid w:val="009E4751"/>
     <w:rsid w:val="009E6946"/>
     <w:rsid w:val="009F079B"/>
     <w:rsid w:val="009F1C86"/>
     <w:rsid w:val="009F2A85"/>
     <w:rsid w:val="009F2D63"/>
     <w:rsid w:val="00A00366"/>
     <w:rsid w:val="00A033E9"/>
     <w:rsid w:val="00A04663"/>
     <w:rsid w:val="00A056A9"/>
     <w:rsid w:val="00A05E39"/>
     <w:rsid w:val="00A07DDB"/>
     <w:rsid w:val="00A1023C"/>
     <w:rsid w:val="00A12E1D"/>
     <w:rsid w:val="00A157E3"/>
     <w:rsid w:val="00A17E4D"/>
     <w:rsid w:val="00A20AD5"/>
     <w:rsid w:val="00A22AA3"/>
     <w:rsid w:val="00A22AD0"/>
     <w:rsid w:val="00A2399B"/>
     <w:rsid w:val="00A25A42"/>
+    <w:rsid w:val="00A26FDC"/>
     <w:rsid w:val="00A27020"/>
     <w:rsid w:val="00A31576"/>
     <w:rsid w:val="00A354B3"/>
     <w:rsid w:val="00A423BC"/>
     <w:rsid w:val="00A437A1"/>
     <w:rsid w:val="00A43AD2"/>
     <w:rsid w:val="00A4477F"/>
     <w:rsid w:val="00A45DDE"/>
     <w:rsid w:val="00A46035"/>
     <w:rsid w:val="00A470D1"/>
     <w:rsid w:val="00A47651"/>
     <w:rsid w:val="00A50AA3"/>
     <w:rsid w:val="00A50C28"/>
     <w:rsid w:val="00A512FE"/>
     <w:rsid w:val="00A51C73"/>
     <w:rsid w:val="00A52D39"/>
     <w:rsid w:val="00A56A4F"/>
     <w:rsid w:val="00A57FEB"/>
     <w:rsid w:val="00A60F01"/>
     <w:rsid w:val="00A624BD"/>
     <w:rsid w:val="00A63A73"/>
     <w:rsid w:val="00A6424C"/>
     <w:rsid w:val="00A65592"/>
     <w:rsid w:val="00A660D0"/>
     <w:rsid w:val="00A670A8"/>
@@ -32437,514 +32794,541 @@
     <w:rsid w:val="00A67512"/>
     <w:rsid w:val="00A67C97"/>
     <w:rsid w:val="00A70637"/>
     <w:rsid w:val="00A70976"/>
     <w:rsid w:val="00A751AA"/>
     <w:rsid w:val="00A75B98"/>
     <w:rsid w:val="00A75E98"/>
     <w:rsid w:val="00A763F0"/>
     <w:rsid w:val="00A7773F"/>
     <w:rsid w:val="00A80601"/>
     <w:rsid w:val="00A8165D"/>
     <w:rsid w:val="00A85307"/>
     <w:rsid w:val="00A861D4"/>
     <w:rsid w:val="00A94139"/>
     <w:rsid w:val="00A95E9D"/>
     <w:rsid w:val="00A962EF"/>
     <w:rsid w:val="00A9656E"/>
     <w:rsid w:val="00A96A04"/>
     <w:rsid w:val="00AA0BF1"/>
     <w:rsid w:val="00AA0CCC"/>
     <w:rsid w:val="00AA4006"/>
     <w:rsid w:val="00AA4FDF"/>
     <w:rsid w:val="00AA553C"/>
     <w:rsid w:val="00AA5F10"/>
     <w:rsid w:val="00AA6FBE"/>
+    <w:rsid w:val="00AB0DE4"/>
     <w:rsid w:val="00AB1A4A"/>
     <w:rsid w:val="00AB1D26"/>
     <w:rsid w:val="00AB791E"/>
     <w:rsid w:val="00AC0390"/>
     <w:rsid w:val="00AC3949"/>
     <w:rsid w:val="00AC615C"/>
     <w:rsid w:val="00AC6E76"/>
     <w:rsid w:val="00AD0FCF"/>
     <w:rsid w:val="00AD2540"/>
     <w:rsid w:val="00AD3D75"/>
     <w:rsid w:val="00AD43FB"/>
     <w:rsid w:val="00AD5BA1"/>
     <w:rsid w:val="00AD6E83"/>
     <w:rsid w:val="00AD7985"/>
     <w:rsid w:val="00AD7B72"/>
     <w:rsid w:val="00AE10A6"/>
     <w:rsid w:val="00AE3156"/>
     <w:rsid w:val="00AE3FD8"/>
     <w:rsid w:val="00AE6824"/>
     <w:rsid w:val="00AE739C"/>
     <w:rsid w:val="00AE74E3"/>
     <w:rsid w:val="00AF0B7D"/>
     <w:rsid w:val="00AF2119"/>
     <w:rsid w:val="00AF2465"/>
     <w:rsid w:val="00AF3584"/>
     <w:rsid w:val="00AF3A5F"/>
     <w:rsid w:val="00AF541F"/>
     <w:rsid w:val="00AF60FD"/>
     <w:rsid w:val="00B012D3"/>
     <w:rsid w:val="00B03B7E"/>
     <w:rsid w:val="00B14CD2"/>
     <w:rsid w:val="00B14D0D"/>
     <w:rsid w:val="00B16F50"/>
     <w:rsid w:val="00B17346"/>
+    <w:rsid w:val="00B17D8E"/>
     <w:rsid w:val="00B20288"/>
     <w:rsid w:val="00B237BD"/>
     <w:rsid w:val="00B23D9C"/>
     <w:rsid w:val="00B250F5"/>
     <w:rsid w:val="00B27603"/>
     <w:rsid w:val="00B3268E"/>
     <w:rsid w:val="00B33707"/>
     <w:rsid w:val="00B361DB"/>
     <w:rsid w:val="00B43772"/>
     <w:rsid w:val="00B474C9"/>
     <w:rsid w:val="00B5050B"/>
     <w:rsid w:val="00B50F4B"/>
     <w:rsid w:val="00B51066"/>
     <w:rsid w:val="00B521E4"/>
     <w:rsid w:val="00B53BFE"/>
     <w:rsid w:val="00B54D83"/>
     <w:rsid w:val="00B568D4"/>
     <w:rsid w:val="00B56D17"/>
     <w:rsid w:val="00B57F75"/>
     <w:rsid w:val="00B62365"/>
     <w:rsid w:val="00B63139"/>
     <w:rsid w:val="00B639F6"/>
     <w:rsid w:val="00B641CA"/>
     <w:rsid w:val="00B64AEF"/>
     <w:rsid w:val="00B72317"/>
     <w:rsid w:val="00B7325F"/>
     <w:rsid w:val="00B8199E"/>
     <w:rsid w:val="00B8228C"/>
     <w:rsid w:val="00B82FCE"/>
     <w:rsid w:val="00B84503"/>
     <w:rsid w:val="00B84DB8"/>
     <w:rsid w:val="00B86B43"/>
     <w:rsid w:val="00B86C6A"/>
     <w:rsid w:val="00B90470"/>
     <w:rsid w:val="00B91713"/>
     <w:rsid w:val="00B91FD4"/>
+    <w:rsid w:val="00B93C2F"/>
     <w:rsid w:val="00B94A92"/>
     <w:rsid w:val="00B97CA2"/>
     <w:rsid w:val="00BA0898"/>
     <w:rsid w:val="00BA4089"/>
     <w:rsid w:val="00BB01C7"/>
     <w:rsid w:val="00BB123B"/>
+    <w:rsid w:val="00BB13C4"/>
     <w:rsid w:val="00BC0A5B"/>
     <w:rsid w:val="00BC29DB"/>
     <w:rsid w:val="00BC3552"/>
     <w:rsid w:val="00BC3E8B"/>
     <w:rsid w:val="00BC439E"/>
     <w:rsid w:val="00BC479E"/>
     <w:rsid w:val="00BC4FEB"/>
     <w:rsid w:val="00BC591A"/>
     <w:rsid w:val="00BC6815"/>
     <w:rsid w:val="00BC74CA"/>
+    <w:rsid w:val="00BC79F2"/>
     <w:rsid w:val="00BD02BE"/>
     <w:rsid w:val="00BD145D"/>
     <w:rsid w:val="00BD2397"/>
     <w:rsid w:val="00BD443D"/>
     <w:rsid w:val="00BD4F77"/>
     <w:rsid w:val="00BD5C63"/>
     <w:rsid w:val="00BD7D00"/>
     <w:rsid w:val="00BE04A7"/>
     <w:rsid w:val="00BE0B11"/>
     <w:rsid w:val="00BE1EC3"/>
     <w:rsid w:val="00BE3A3C"/>
+    <w:rsid w:val="00BE52CF"/>
     <w:rsid w:val="00BE6053"/>
     <w:rsid w:val="00BE7C3D"/>
     <w:rsid w:val="00BF007F"/>
     <w:rsid w:val="00BF0BE3"/>
     <w:rsid w:val="00BF3441"/>
     <w:rsid w:val="00BF57F5"/>
+    <w:rsid w:val="00BF5BCC"/>
     <w:rsid w:val="00BF63E2"/>
     <w:rsid w:val="00BF796C"/>
     <w:rsid w:val="00C005F8"/>
     <w:rsid w:val="00C02244"/>
     <w:rsid w:val="00C04032"/>
     <w:rsid w:val="00C074E5"/>
     <w:rsid w:val="00C104FD"/>
     <w:rsid w:val="00C1054C"/>
     <w:rsid w:val="00C12F65"/>
     <w:rsid w:val="00C13F3F"/>
     <w:rsid w:val="00C164D6"/>
     <w:rsid w:val="00C17374"/>
     <w:rsid w:val="00C17DC9"/>
     <w:rsid w:val="00C224F4"/>
     <w:rsid w:val="00C232DA"/>
     <w:rsid w:val="00C23C08"/>
     <w:rsid w:val="00C24236"/>
     <w:rsid w:val="00C259BA"/>
     <w:rsid w:val="00C26CC3"/>
     <w:rsid w:val="00C3063D"/>
     <w:rsid w:val="00C3093B"/>
     <w:rsid w:val="00C31144"/>
     <w:rsid w:val="00C319B6"/>
     <w:rsid w:val="00C31BC5"/>
     <w:rsid w:val="00C31F7A"/>
     <w:rsid w:val="00C32277"/>
     <w:rsid w:val="00C32D2F"/>
     <w:rsid w:val="00C33181"/>
     <w:rsid w:val="00C33EDB"/>
     <w:rsid w:val="00C4061D"/>
     <w:rsid w:val="00C4345B"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C46C7C"/>
     <w:rsid w:val="00C46DCE"/>
     <w:rsid w:val="00C46E67"/>
+    <w:rsid w:val="00C470EF"/>
     <w:rsid w:val="00C47520"/>
     <w:rsid w:val="00C52E43"/>
     <w:rsid w:val="00C549FC"/>
     <w:rsid w:val="00C54E95"/>
     <w:rsid w:val="00C557B6"/>
     <w:rsid w:val="00C603DC"/>
     <w:rsid w:val="00C6108E"/>
     <w:rsid w:val="00C62307"/>
     <w:rsid w:val="00C64444"/>
     <w:rsid w:val="00C65526"/>
     <w:rsid w:val="00C667A7"/>
     <w:rsid w:val="00C66A9E"/>
     <w:rsid w:val="00C66EB5"/>
     <w:rsid w:val="00C7119E"/>
     <w:rsid w:val="00C73233"/>
     <w:rsid w:val="00C745AA"/>
     <w:rsid w:val="00C807FD"/>
     <w:rsid w:val="00C823D7"/>
     <w:rsid w:val="00C8246C"/>
     <w:rsid w:val="00C83AAE"/>
     <w:rsid w:val="00C86914"/>
     <w:rsid w:val="00C91A95"/>
     <w:rsid w:val="00C920FA"/>
     <w:rsid w:val="00C93EF6"/>
     <w:rsid w:val="00C93F68"/>
     <w:rsid w:val="00C93FB1"/>
     <w:rsid w:val="00C975A3"/>
     <w:rsid w:val="00CA3D82"/>
     <w:rsid w:val="00CA68F3"/>
     <w:rsid w:val="00CB024B"/>
     <w:rsid w:val="00CB0251"/>
     <w:rsid w:val="00CB1FF8"/>
     <w:rsid w:val="00CB25F0"/>
     <w:rsid w:val="00CB30D4"/>
     <w:rsid w:val="00CB599A"/>
+    <w:rsid w:val="00CB59F7"/>
     <w:rsid w:val="00CC1396"/>
     <w:rsid w:val="00CC6262"/>
     <w:rsid w:val="00CC68A0"/>
     <w:rsid w:val="00CC6DBF"/>
     <w:rsid w:val="00CC7837"/>
     <w:rsid w:val="00CD0A19"/>
     <w:rsid w:val="00CD14CD"/>
     <w:rsid w:val="00CD45C4"/>
     <w:rsid w:val="00CD5D7C"/>
     <w:rsid w:val="00CD7103"/>
     <w:rsid w:val="00CD73F6"/>
     <w:rsid w:val="00CD7F61"/>
+    <w:rsid w:val="00CE0372"/>
     <w:rsid w:val="00CE0467"/>
+    <w:rsid w:val="00CE2DD3"/>
     <w:rsid w:val="00CE7174"/>
     <w:rsid w:val="00CE7D10"/>
     <w:rsid w:val="00CF0D3D"/>
     <w:rsid w:val="00CF1435"/>
     <w:rsid w:val="00CF1ADD"/>
     <w:rsid w:val="00CF1B30"/>
     <w:rsid w:val="00CF221A"/>
     <w:rsid w:val="00CF2C64"/>
     <w:rsid w:val="00CF3EDB"/>
     <w:rsid w:val="00CF46BD"/>
     <w:rsid w:val="00CF53D6"/>
     <w:rsid w:val="00CF557C"/>
     <w:rsid w:val="00CF5A38"/>
     <w:rsid w:val="00CF684E"/>
     <w:rsid w:val="00CF7BD3"/>
     <w:rsid w:val="00D016E5"/>
     <w:rsid w:val="00D0185C"/>
     <w:rsid w:val="00D03048"/>
     <w:rsid w:val="00D0339D"/>
     <w:rsid w:val="00D037A3"/>
     <w:rsid w:val="00D04C46"/>
     <w:rsid w:val="00D05F62"/>
     <w:rsid w:val="00D077C9"/>
     <w:rsid w:val="00D10798"/>
     <w:rsid w:val="00D141F8"/>
     <w:rsid w:val="00D14ED0"/>
     <w:rsid w:val="00D15563"/>
     <w:rsid w:val="00D157C1"/>
     <w:rsid w:val="00D15E10"/>
     <w:rsid w:val="00D1612A"/>
     <w:rsid w:val="00D16869"/>
+    <w:rsid w:val="00D20062"/>
     <w:rsid w:val="00D25249"/>
     <w:rsid w:val="00D25D6C"/>
     <w:rsid w:val="00D26CC3"/>
     <w:rsid w:val="00D26D6D"/>
     <w:rsid w:val="00D26EC9"/>
     <w:rsid w:val="00D27183"/>
     <w:rsid w:val="00D27B58"/>
     <w:rsid w:val="00D27BFE"/>
     <w:rsid w:val="00D302EA"/>
     <w:rsid w:val="00D305F4"/>
     <w:rsid w:val="00D31232"/>
     <w:rsid w:val="00D31E97"/>
     <w:rsid w:val="00D32C55"/>
     <w:rsid w:val="00D33619"/>
     <w:rsid w:val="00D34104"/>
+    <w:rsid w:val="00D40D0B"/>
     <w:rsid w:val="00D40EEB"/>
     <w:rsid w:val="00D42756"/>
     <w:rsid w:val="00D43B9D"/>
     <w:rsid w:val="00D441C6"/>
     <w:rsid w:val="00D448C7"/>
     <w:rsid w:val="00D456D9"/>
+    <w:rsid w:val="00D4600A"/>
     <w:rsid w:val="00D4712C"/>
     <w:rsid w:val="00D4757A"/>
     <w:rsid w:val="00D4770D"/>
     <w:rsid w:val="00D50970"/>
     <w:rsid w:val="00D56124"/>
     <w:rsid w:val="00D5701A"/>
     <w:rsid w:val="00D57717"/>
     <w:rsid w:val="00D57D0C"/>
     <w:rsid w:val="00D62E4B"/>
     <w:rsid w:val="00D64F1B"/>
     <w:rsid w:val="00D66F3B"/>
     <w:rsid w:val="00D672FE"/>
     <w:rsid w:val="00D67E2E"/>
     <w:rsid w:val="00D72435"/>
     <w:rsid w:val="00D74DF4"/>
     <w:rsid w:val="00D75BDD"/>
     <w:rsid w:val="00D75D72"/>
     <w:rsid w:val="00D765CB"/>
     <w:rsid w:val="00D770A1"/>
     <w:rsid w:val="00D77600"/>
     <w:rsid w:val="00D7767E"/>
     <w:rsid w:val="00D80EB8"/>
     <w:rsid w:val="00D81826"/>
     <w:rsid w:val="00D8302C"/>
+    <w:rsid w:val="00D851C4"/>
     <w:rsid w:val="00D85424"/>
     <w:rsid w:val="00D86502"/>
     <w:rsid w:val="00D92487"/>
     <w:rsid w:val="00D94832"/>
     <w:rsid w:val="00D96D1B"/>
     <w:rsid w:val="00DA01AF"/>
     <w:rsid w:val="00DA750F"/>
     <w:rsid w:val="00DA7D84"/>
     <w:rsid w:val="00DB0EFD"/>
     <w:rsid w:val="00DB13D0"/>
     <w:rsid w:val="00DB3CEF"/>
     <w:rsid w:val="00DB41AB"/>
     <w:rsid w:val="00DB4BFD"/>
+    <w:rsid w:val="00DB5B12"/>
     <w:rsid w:val="00DB5B48"/>
     <w:rsid w:val="00DB62D4"/>
     <w:rsid w:val="00DB7732"/>
     <w:rsid w:val="00DC1C61"/>
     <w:rsid w:val="00DC30CC"/>
     <w:rsid w:val="00DC61D4"/>
     <w:rsid w:val="00DC7AA3"/>
     <w:rsid w:val="00DC7DEB"/>
     <w:rsid w:val="00DD0E2A"/>
     <w:rsid w:val="00DD2095"/>
     <w:rsid w:val="00DD4873"/>
     <w:rsid w:val="00DD655C"/>
     <w:rsid w:val="00DD70C1"/>
     <w:rsid w:val="00DE0A1A"/>
     <w:rsid w:val="00DE2053"/>
     <w:rsid w:val="00DE5C26"/>
+    <w:rsid w:val="00DE6929"/>
     <w:rsid w:val="00DE7355"/>
     <w:rsid w:val="00DF003F"/>
     <w:rsid w:val="00DF10C9"/>
     <w:rsid w:val="00DF2252"/>
     <w:rsid w:val="00DF37A6"/>
     <w:rsid w:val="00DF4216"/>
     <w:rsid w:val="00DF5600"/>
     <w:rsid w:val="00DF7F4B"/>
     <w:rsid w:val="00E007CA"/>
     <w:rsid w:val="00E0127D"/>
     <w:rsid w:val="00E023F7"/>
     <w:rsid w:val="00E02EC9"/>
     <w:rsid w:val="00E05814"/>
     <w:rsid w:val="00E05B89"/>
     <w:rsid w:val="00E11B5B"/>
     <w:rsid w:val="00E12B23"/>
     <w:rsid w:val="00E13D16"/>
     <w:rsid w:val="00E1408C"/>
     <w:rsid w:val="00E144D2"/>
     <w:rsid w:val="00E16A1C"/>
     <w:rsid w:val="00E201E4"/>
     <w:rsid w:val="00E21BD7"/>
     <w:rsid w:val="00E24448"/>
     <w:rsid w:val="00E30AF8"/>
     <w:rsid w:val="00E30D2C"/>
     <w:rsid w:val="00E32A51"/>
     <w:rsid w:val="00E33B4F"/>
     <w:rsid w:val="00E33ED3"/>
     <w:rsid w:val="00E3671D"/>
     <w:rsid w:val="00E36776"/>
     <w:rsid w:val="00E4227B"/>
     <w:rsid w:val="00E426D9"/>
     <w:rsid w:val="00E43429"/>
     <w:rsid w:val="00E44926"/>
     <w:rsid w:val="00E45B79"/>
     <w:rsid w:val="00E464C0"/>
     <w:rsid w:val="00E475DD"/>
+    <w:rsid w:val="00E523E4"/>
     <w:rsid w:val="00E5258E"/>
     <w:rsid w:val="00E53938"/>
     <w:rsid w:val="00E55110"/>
     <w:rsid w:val="00E61173"/>
     <w:rsid w:val="00E61675"/>
     <w:rsid w:val="00E63307"/>
+    <w:rsid w:val="00E6729F"/>
     <w:rsid w:val="00E71CEE"/>
     <w:rsid w:val="00E74706"/>
     <w:rsid w:val="00E8398E"/>
     <w:rsid w:val="00E84FEC"/>
     <w:rsid w:val="00E862C7"/>
     <w:rsid w:val="00E8768E"/>
     <w:rsid w:val="00E87EA3"/>
+    <w:rsid w:val="00E90002"/>
     <w:rsid w:val="00E91423"/>
     <w:rsid w:val="00E920B1"/>
     <w:rsid w:val="00E945E9"/>
     <w:rsid w:val="00E94849"/>
     <w:rsid w:val="00E96EBD"/>
     <w:rsid w:val="00E97072"/>
     <w:rsid w:val="00E97713"/>
     <w:rsid w:val="00EA17C9"/>
     <w:rsid w:val="00EA213D"/>
     <w:rsid w:val="00EA29DE"/>
     <w:rsid w:val="00EA2E32"/>
     <w:rsid w:val="00EA38BA"/>
     <w:rsid w:val="00EA44A2"/>
     <w:rsid w:val="00EA6485"/>
     <w:rsid w:val="00EA74E7"/>
     <w:rsid w:val="00EA7E5D"/>
     <w:rsid w:val="00EB04EF"/>
+    <w:rsid w:val="00EB0A16"/>
     <w:rsid w:val="00EB283C"/>
     <w:rsid w:val="00EB31BB"/>
     <w:rsid w:val="00EB400F"/>
     <w:rsid w:val="00EB462C"/>
     <w:rsid w:val="00EC3371"/>
     <w:rsid w:val="00EC3D52"/>
     <w:rsid w:val="00EC4177"/>
     <w:rsid w:val="00EC4A4F"/>
     <w:rsid w:val="00EC4CE9"/>
     <w:rsid w:val="00EC63B6"/>
     <w:rsid w:val="00EC71D3"/>
     <w:rsid w:val="00ED305E"/>
     <w:rsid w:val="00ED3127"/>
     <w:rsid w:val="00ED44BF"/>
     <w:rsid w:val="00ED463D"/>
     <w:rsid w:val="00ED5E98"/>
     <w:rsid w:val="00ED782E"/>
     <w:rsid w:val="00ED7A7E"/>
     <w:rsid w:val="00ED7D54"/>
     <w:rsid w:val="00EE132F"/>
     <w:rsid w:val="00EE3386"/>
     <w:rsid w:val="00EE388D"/>
+    <w:rsid w:val="00EE4EA5"/>
     <w:rsid w:val="00EE4FC1"/>
     <w:rsid w:val="00EE6903"/>
     <w:rsid w:val="00EE7B78"/>
     <w:rsid w:val="00EF2661"/>
     <w:rsid w:val="00EF4278"/>
     <w:rsid w:val="00EF4971"/>
     <w:rsid w:val="00EF497D"/>
     <w:rsid w:val="00EF5BC8"/>
     <w:rsid w:val="00F00435"/>
     <w:rsid w:val="00F0102F"/>
     <w:rsid w:val="00F02728"/>
     <w:rsid w:val="00F02A66"/>
     <w:rsid w:val="00F03F40"/>
     <w:rsid w:val="00F06D97"/>
     <w:rsid w:val="00F07518"/>
     <w:rsid w:val="00F14ADB"/>
     <w:rsid w:val="00F15888"/>
     <w:rsid w:val="00F232C7"/>
     <w:rsid w:val="00F25DAA"/>
     <w:rsid w:val="00F2628F"/>
     <w:rsid w:val="00F26AB8"/>
     <w:rsid w:val="00F27313"/>
     <w:rsid w:val="00F27D9D"/>
     <w:rsid w:val="00F27E00"/>
     <w:rsid w:val="00F3098E"/>
     <w:rsid w:val="00F338B2"/>
     <w:rsid w:val="00F3566A"/>
     <w:rsid w:val="00F35BF0"/>
     <w:rsid w:val="00F37E08"/>
     <w:rsid w:val="00F4085F"/>
     <w:rsid w:val="00F40EC2"/>
     <w:rsid w:val="00F43467"/>
     <w:rsid w:val="00F4427C"/>
     <w:rsid w:val="00F44805"/>
     <w:rsid w:val="00F468AB"/>
     <w:rsid w:val="00F46AE7"/>
     <w:rsid w:val="00F46F3E"/>
     <w:rsid w:val="00F47354"/>
     <w:rsid w:val="00F47546"/>
     <w:rsid w:val="00F509AB"/>
     <w:rsid w:val="00F50A9C"/>
     <w:rsid w:val="00F53076"/>
     <w:rsid w:val="00F53370"/>
     <w:rsid w:val="00F5384F"/>
+    <w:rsid w:val="00F53894"/>
     <w:rsid w:val="00F56403"/>
     <w:rsid w:val="00F5666E"/>
     <w:rsid w:val="00F56EC8"/>
     <w:rsid w:val="00F645FB"/>
     <w:rsid w:val="00F650B9"/>
     <w:rsid w:val="00F6745E"/>
     <w:rsid w:val="00F70607"/>
     <w:rsid w:val="00F721E4"/>
     <w:rsid w:val="00F73887"/>
     <w:rsid w:val="00F75063"/>
     <w:rsid w:val="00F764F1"/>
     <w:rsid w:val="00F76761"/>
     <w:rsid w:val="00F83419"/>
     <w:rsid w:val="00F86CC2"/>
+    <w:rsid w:val="00F8757E"/>
     <w:rsid w:val="00F87982"/>
     <w:rsid w:val="00F87F51"/>
     <w:rsid w:val="00F9215D"/>
     <w:rsid w:val="00F924EA"/>
     <w:rsid w:val="00F955BF"/>
     <w:rsid w:val="00F956BF"/>
     <w:rsid w:val="00F95CCB"/>
     <w:rsid w:val="00F96175"/>
     <w:rsid w:val="00FA116D"/>
     <w:rsid w:val="00FA1F2B"/>
     <w:rsid w:val="00FA20E6"/>
     <w:rsid w:val="00FA233A"/>
     <w:rsid w:val="00FA325E"/>
     <w:rsid w:val="00FA3ADA"/>
     <w:rsid w:val="00FA473C"/>
     <w:rsid w:val="00FA4DDA"/>
     <w:rsid w:val="00FA53DD"/>
     <w:rsid w:val="00FA5921"/>
+    <w:rsid w:val="00FA6162"/>
     <w:rsid w:val="00FB04F4"/>
     <w:rsid w:val="00FB24E7"/>
     <w:rsid w:val="00FB2926"/>
     <w:rsid w:val="00FB2BA6"/>
     <w:rsid w:val="00FB4C8C"/>
+    <w:rsid w:val="00FB7701"/>
     <w:rsid w:val="00FC0C15"/>
     <w:rsid w:val="00FC2F8D"/>
     <w:rsid w:val="00FC5955"/>
+    <w:rsid w:val="00FD02DE"/>
     <w:rsid w:val="00FD0E74"/>
     <w:rsid w:val="00FD393E"/>
     <w:rsid w:val="00FD4C12"/>
     <w:rsid w:val="00FD5D45"/>
     <w:rsid w:val="00FD7F44"/>
     <w:rsid w:val="00FE0716"/>
     <w:rsid w:val="00FE0CFB"/>
     <w:rsid w:val="00FE274C"/>
     <w:rsid w:val="00FE2B12"/>
     <w:rsid w:val="00FE2C20"/>
     <w:rsid w:val="00FE4693"/>
     <w:rsid w:val="00FE48AD"/>
     <w:rsid w:val="00FE506A"/>
     <w:rsid w:val="00FE51E9"/>
     <w:rsid w:val="00FE5431"/>
     <w:rsid w:val="00FE6FD8"/>
     <w:rsid w:val="00FF3B6E"/>
     <w:rsid w:val="00FF41E9"/>
     <w:rsid w:val="00FF41F7"/>
     <w:rsid w:val="00FF53BB"/>
     <w:rsid w:val="01479001"/>
     <w:rsid w:val="06682B58"/>
     <w:rsid w:val="08268044"/>
     <w:rsid w:val="0AE27935"/>
     <w:rsid w:val="0D5311C6"/>
@@ -34994,51 +35378,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1959682137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhs.gov/ocr/complaints/index.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-medicaid-estate-recovery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FNSCIVILRIGHTSCOMPLAINTS@usda.gov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/how-to/apply-for-masshealth-coverage-for-seniors-and-people-of-any-age-who-need-long-term-care-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/USDA-OASCR%20P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/USDA-OASCR%20P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massachusetts-medicaid-estate-recovery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/masshealth/appointment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FNSCIVILRIGHTSCOMPLAINTS@usda.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/USDA-OASCR%20P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/how-to/apply-for-masshealth-coverage-for-seniors-and-people-of-any-age-who-need-long-term-care-services" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.usda.gov/sites/default/files/documents/USDA-OASCR%20P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hhs.gov/ocr/complaints/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -35303,52 +35687,63 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084FB04377A0C464383E52F97DDF00F60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="27f6f78c171eae5795660fddcf486424">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0" xmlns:ns3="4991edc6-c95a-41cf-abea-d90d8029a3b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7c81e21042854c5efc62a7c3b699b20" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4991edc6-c95a-41cf-abea-d90d8029a3b7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084FB04377A0C464383E52F97DDF00F60" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5d29f4fa4b25da7ad24fa2e3428f85ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0" xmlns:ns3="4991edc6-c95a-41cf-abea-d90d8029a3b7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b9ebb55f2fe558459e6cbe0a2ac4c37f" ns2:_="" ns3:_="">
     <xsd:import namespace="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
     <xsd:import namespace="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -35531,153 +35926,254 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...9 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20F8C53E-6805-4E54-B4CF-5FC0E9C5E2AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2FDE964-2925-4417-B361-29C5C49B4985}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C296703-E891-4F17-886F-07AA3CD80562}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
+    <ds:schemaRef ds:uri="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{156A5C1A-8248-4E04-97E4-997D43D0A66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="566b1a03-7d5a-4145-a5ff-f7da0f5ee5d0"/>
     <ds:schemaRef ds:uri="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43436CF2-EFC2-4D23-82EE-D4361A9ACF24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="4991edc6-c95a-41cf-abea-d90d8029a3b7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>66</Pages>
-[...1 lines deleted...]
-  <Characters>114283</Characters>
+  <Pages>64</Pages>
+  <Words>20080</Words>
+  <Characters>114462</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>952</Lines>
+  <Lines>953</Lines>
   <Paragraphs>268</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>134064</CharactersWithSpaces>
+  <CharactersWithSpaces>134274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="36" baseType="variant">
+      <vt:variant>
+        <vt:i4>2752540</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:FNSCIVILRIGHTSCOMPLAINTS@usda.gov</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.usda.gov/sites/default/files/documents/USDA-OASCR P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5832732</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.usda.gov/sites/default/files/documents/USDA-OASCR P-Complaint-Form-0508-0002-508-11-28-17Fax2Mail.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308425</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.hhs.gov/ocr/complaints/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259860</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/massachusetts-medicaid-estate-recovery</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6946853</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://mass.gov/how-to/apply-for-masshealth-coverage-for-seniors-and-people-of-any-age-who-need-long-term-care-services</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084FB04377A0C464383E52F97DDF00F60</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>